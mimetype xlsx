--- v0 (2026-07-02)
+++ v1 (2026-10-05)
@@ -23,360 +23,360 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Overview" sheetId="1" r:id="rId4"/>
     <sheet name="Monthly Summary" sheetId="2" r:id="rId5"/>
     <sheet name="Weekly Summary" sheetId="3" r:id="rId6"/>
     <sheet name="Indicator History" sheetId="4" r:id="rId7"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>ADANIENSOL — Adani Energy Solutions Ltd.</t>
   </si>
   <si>
-    <t>NSE Equity · Power · Generated 02 Jul 2026, 07:51 AM</t>
+    <t>NSE Equity · Power · Generated 05 Oct 2026, 12:31 PM</t>
   </si>
   <si>
     <t>KEY METRICS</t>
   </si>
   <si>
     <t>Current Price</t>
   </si>
   <si>
-    <t>₹936.45</t>
+    <t>₹1,326.40</t>
   </si>
   <si>
     <t>1 Day Change</t>
   </si>
   <si>
-    <t>+2.01%</t>
+    <t>+0.00%</t>
   </si>
   <si>
     <t>52 Week High</t>
   </si>
   <si>
-    <t>₹1,348.00</t>
+    <t>₹1,789.00</t>
   </si>
   <si>
     <t>52 Week Low</t>
   </si>
   <si>
-    <t>₹588.00</t>
+    <t>₹744.90</t>
   </si>
   <si>
     <t>RSI (14)</t>
   </si>
   <si>
     <t>EMA 50</t>
   </si>
   <si>
-    <t>₹1,419.40</t>
+    <t>₹1,442.57</t>
   </si>
   <si>
     <t>EMA 200</t>
   </si>
   <si>
-    <t>₹1,172.31</t>
+    <t>₹1,330.20</t>
   </si>
   <si>
     <t>ATR (14)</t>
   </si>
   <si>
-    <t>₹47.67</t>
+    <t>₹51.36</t>
   </si>
   <si>
     <t>Volume Ratio</t>
   </si>
   <si>
-    <t>0.81×</t>
+    <t>3.55×</t>
   </si>
   <si>
     <t>Data Period</t>
   </si>
   <si>
-    <t>13 May 2024 to 22 Oct 2025</t>
+    <t>05 May 2025 to 02 Oct 2026</t>
   </si>
   <si>
     <t>ACTIVE TECHNICAL CONDITIONS</t>
   </si>
   <si>
-    <t>● No special conditions today</t>
+    <t>● Volume Spike</t>
   </si>
   <si>
     <t>For educational purposes only. Not investment advice. Past performance does not guarantee future results.</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Open</t>
   </si>
   <si>
     <t>High</t>
   </si>
   <si>
     <t>Low</t>
   </si>
   <si>
     <t>Close</t>
   </si>
   <si>
     <t>Change %</t>
   </si>
   <si>
     <t>Trading Days</t>
   </si>
   <si>
     <t>Total Volume</t>
   </si>
   <si>
-    <t>May 2024</t>
-[...34 lines deleted...]
-  <si>
     <t>May 2025</t>
   </si>
   <si>
     <t>Jun 2025</t>
   </si>
   <si>
     <t>Jul 2025</t>
   </si>
   <si>
     <t>Aug 2025</t>
   </si>
   <si>
     <t>Sep 2025</t>
   </si>
   <si>
     <t>Oct 2025</t>
   </si>
   <si>
+    <t>Nov 2025</t>
+  </si>
+  <si>
+    <t>Dec 2025</t>
+  </si>
+  <si>
+    <t>Jan 2026</t>
+  </si>
+  <si>
+    <t>Feb 2026</t>
+  </si>
+  <si>
+    <t>Mar 2026</t>
+  </si>
+  <si>
+    <t>Apr 2026</t>
+  </si>
+  <si>
+    <t>May 2026</t>
+  </si>
+  <si>
+    <t>Jun 2026</t>
+  </si>
+  <si>
+    <t>Jul 2026</t>
+  </si>
+  <si>
+    <t>Aug 2026</t>
+  </si>
+  <si>
+    <t>Sep 2026</t>
+  </si>
+  <si>
+    <t>Oct 2026</t>
+  </si>
+  <si>
     <t>Week</t>
   </si>
   <si>
-    <t>Week of 04 Aug</t>
-[...32 lines deleted...]
-    <t>Week of 20 Oct</t>
+    <t>Week of 13 Jul</t>
+  </si>
+  <si>
+    <t>Week of 20 Jul</t>
+  </si>
+  <si>
+    <t>Week of 27 Jul</t>
+  </si>
+  <si>
+    <t>Week of 03 Aug</t>
+  </si>
+  <si>
+    <t>Week of 10 Aug</t>
+  </si>
+  <si>
+    <t>Week of 17 Aug</t>
+  </si>
+  <si>
+    <t>Week of 24 Aug</t>
+  </si>
+  <si>
+    <t>Week of 31 Aug</t>
+  </si>
+  <si>
+    <t>Week of 07 Sep</t>
+  </si>
+  <si>
+    <t>Week of 14 Sep</t>
+  </si>
+  <si>
+    <t>Week of 21 Sep</t>
+  </si>
+  <si>
+    <t>Week of 28 Sep</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>1D Change %</t>
   </si>
   <si>
     <t>RSI</t>
   </si>
   <si>
     <t>Vol Ratio</t>
   </si>
   <si>
     <t>RSI&lt;30</t>
   </si>
   <si>
     <t>RSI&gt;70</t>
   </si>
   <si>
     <t>EMA Cross</t>
   </si>
   <si>
     <t>MACD Cross</t>
   </si>
   <si>
     <t>Breakout</t>
   </si>
   <si>
     <t>Vol Spike</t>
   </si>
   <si>
-    <t>01 Jul 2026</t>
-[...5 lines deleted...]
-    <t>29 Jun 2026</t>
+    <t>02 Oct 2026</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
-    <t>26 Jun 2026</t>
-[...77 lines deleted...]
-    <t>20 May 2026</t>
+    <t>01 Oct 2026</t>
+  </si>
+  <si>
+    <t>30 Sep 2026</t>
+  </si>
+  <si>
+    <t>29 Sep 2026</t>
+  </si>
+  <si>
+    <t>28 Sep 2026</t>
+  </si>
+  <si>
+    <t>25 Sep 2026</t>
+  </si>
+  <si>
+    <t>24 Sep 2026</t>
+  </si>
+  <si>
+    <t>23 Sep 2026</t>
+  </si>
+  <si>
+    <t>22 Sep 2026</t>
+  </si>
+  <si>
+    <t>21 Sep 2026</t>
+  </si>
+  <si>
+    <t>18 Sep 2026</t>
+  </si>
+  <si>
+    <t>16 Sep 2026</t>
+  </si>
+  <si>
+    <t>14 Sep 2026</t>
+  </si>
+  <si>
+    <t>11 Sep 2026</t>
+  </si>
+  <si>
+    <t>10 Sep 2026</t>
+  </si>
+  <si>
+    <t>09 Sep 2026</t>
+  </si>
+  <si>
+    <t>08 Sep 2026</t>
+  </si>
+  <si>
+    <t>07 Sep 2026</t>
+  </si>
+  <si>
+    <t>04 Sep 2026</t>
+  </si>
+  <si>
+    <t>03 Sep 2026</t>
+  </si>
+  <si>
+    <t>02 Sep 2026</t>
+  </si>
+  <si>
+    <t>01 Sep 2026</t>
+  </si>
+  <si>
+    <t>31 Aug 2026</t>
+  </si>
+  <si>
+    <t>28 Aug 2026</t>
+  </si>
+  <si>
+    <t>27 Aug 2026</t>
+  </si>
+  <si>
+    <t>26 Aug 2026</t>
+  </si>
+  <si>
+    <t>25 Aug 2026</t>
+  </si>
+  <si>
+    <t>24 Aug 2026</t>
+  </si>
+  <si>
+    <t>21 Aug 2026</t>
+  </si>
+  <si>
+    <t>20 Aug 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="₹#,##0.00"/>
     <numFmt numFmtId="165" formatCode="+0.00%;-0.00%"/>
   </numFmts>
   <fonts count="11">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -422,69 +422,69 @@
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF64748B"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
-      <color rgb="FF16A34A"/>
+      <color rgb="FFDC2626"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
-      <color rgb="FFDC2626"/>
+      <color rgb="FF16A34A"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
-      <color rgb="FFDC2626"/>
+      <color rgb="FF16A34A"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1E3A8A"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF8FAFC"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="3">
     <border>
@@ -500,78 +500,77 @@
       <top/>
       <bottom style="thin">
         <color rgb="FFE2E8F0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFE2E8F0"/>
       </left>
       <right style="thin">
         <color rgb="FFE2E8F0"/>
       </right>
       <top style="thin">
         <color rgb="FFE2E8F0"/>
       </top>
       <bottom style="thin">
         <color rgb="FFE2E8F0"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="21">
+  <cellXfs count="20">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="7" numFmtId="0" fillId="2" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="3" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="8" numFmtId="165" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="9" numFmtId="165" fillId="3" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="8" numFmtId="165" fillId="3" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="9" numFmtId="165" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
-    <xf xfId="0" fontId="8" numFmtId="165" fillId="3" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="3" fillId="0" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="3" fillId="3" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="10" numFmtId="0" fillId="3" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
-    <xf xfId="0" fontId="10" numFmtId="0" fillId="0" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -913,51 +912,51 @@
       <c r="B6" s="5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="5">
-        <v>56.9</v>
+        <v>38.0</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>17</v>
       </c>
@@ -1039,511 +1038,511 @@
       </c>
       <c r="C1" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>29</v>
       </c>
       <c r="F1" s="8" t="s">
         <v>30</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>31</v>
       </c>
       <c r="H1" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="11">
-        <v>990.95000000000005</v>
+        <v>911.0</v>
       </c>
       <c r="C2" s="11">
-        <v>1154.79999999999995</v>
+        <v>980.85000000000002</v>
       </c>
       <c r="D2" s="11">
-        <v>975.0</v>
+        <v>806.10000000000002</v>
       </c>
       <c r="E2" s="11">
-        <v>1122.79999999999995</v>
+        <v>867.20000000000005</v>
       </c>
       <c r="F2" s="13">
-        <v>0.1331</v>
+        <v>-0.0481</v>
       </c>
       <c r="G2" s="9">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="H2" s="17">
-        <v>27815227</v>
+        <v>45034421</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B3" s="12">
-        <v>1249.0</v>
+        <v>874.79999999999995</v>
       </c>
       <c r="C3" s="12">
-        <v>1249.40000000000009</v>
+        <v>924.35000000000002</v>
       </c>
       <c r="D3" s="12">
-        <v>831.5</v>
+        <v>817.79999999999995</v>
       </c>
       <c r="E3" s="12">
-        <v>997.35000000000002</v>
+        <v>881.75</v>
       </c>
       <c r="F3" s="14">
-        <v>-0.1117</v>
+        <v>0.0168</v>
       </c>
       <c r="G3" s="10">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="H3" s="18">
-        <v>66357120</v>
+        <v>81053528</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="11">
-        <v>1003.64999999999998</v>
+        <v>884.0</v>
       </c>
       <c r="C4" s="11">
-        <v>1168.79999999999995</v>
+        <v>907.70000000000005</v>
       </c>
       <c r="D4" s="11">
-        <v>975.0</v>
+        <v>800.35000000000002</v>
       </c>
       <c r="E4" s="11">
-        <v>1138.049999999999955</v>
+        <v>808.39999999999998</v>
       </c>
       <c r="F4" s="13">
-        <v>0.1411</v>
+        <v>-0.0832</v>
       </c>
       <c r="G4" s="9">
         <v>23</v>
       </c>
       <c r="H4" s="17">
-        <v>44664649</v>
+        <v>38680855</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="12">
-        <v>1120.0</v>
+        <v>810.10000000000002</v>
       </c>
       <c r="C5" s="12">
-        <v>1348.0</v>
+        <v>831.89999999999998</v>
       </c>
       <c r="D5" s="12">
-        <v>984.0</v>
+        <v>759.25</v>
       </c>
       <c r="E5" s="12">
-        <v>1007.39999999999998</v>
-[...2 lines deleted...]
-        <v>-0.1148</v>
+        <v>764.14999999999998</v>
+      </c>
+      <c r="F5" s="15">
+        <v>-0.0547</v>
       </c>
       <c r="G5" s="10">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="H5" s="18">
-        <v>112377526</v>
+        <v>44720409</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="11">
-        <v>1017.0</v>
+        <v>770.14999999999998</v>
       </c>
       <c r="C6" s="11">
-        <v>1068.0</v>
+        <v>957.89999999999998</v>
       </c>
       <c r="D6" s="11">
-        <v>967.049999999999955</v>
+        <v>744.89999999999998</v>
       </c>
       <c r="E6" s="11">
-        <v>1009.64999999999998</v>
-[...2 lines deleted...]
-        <v>0.0022</v>
+        <v>872.25</v>
+      </c>
+      <c r="F6" s="16">
+        <v>0.1415</v>
       </c>
       <c r="G6" s="9">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H6" s="17">
-        <v>40075922</v>
+        <v>52235293</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B7" s="12">
-        <v>1013.95000000000005</v>
+        <v>876.39999999999998</v>
       </c>
       <c r="C7" s="12">
-        <v>1053.45000000000005</v>
+        <v>1004.0</v>
       </c>
       <c r="D7" s="12">
-        <v>891.049999999999955</v>
+        <v>870.10000000000002</v>
       </c>
       <c r="E7" s="12">
-        <v>976.20000000000005</v>
+        <v>986.20000000000005</v>
       </c>
       <c r="F7" s="14">
-        <v>-0.0331</v>
+        <v>0.1306</v>
       </c>
       <c r="G7" s="10">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H7" s="18">
-        <v>57811973</v>
+        <v>35570102</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="9" t="s">
         <v>39</v>
       </c>
       <c r="B8" s="11">
-        <v>981.85000000000002</v>
+        <v>987.0</v>
       </c>
       <c r="C8" s="11">
-        <v>1090.95000000000005</v>
+        <v>1050.0</v>
       </c>
       <c r="D8" s="11">
-        <v>588.0</v>
+        <v>945.20000000000005</v>
       </c>
       <c r="E8" s="11">
-        <v>840.5</v>
-[...2 lines deleted...]
-        <v>-0.139</v>
+        <v>994.54999999999995</v>
+      </c>
+      <c r="F8" s="16">
+        <v>0.0085</v>
       </c>
       <c r="G8" s="9">
         <v>20</v>
       </c>
       <c r="H8" s="17">
-        <v>151945795</v>
+        <v>24863391</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B9" s="12">
-        <v>844.89999999999998</v>
+        <v>999.0</v>
       </c>
       <c r="C9" s="12">
-        <v>855.85000000000002</v>
+        <v>1033.0</v>
       </c>
       <c r="D9" s="12">
-        <v>761.85000000000002</v>
+        <v>946.35000000000002</v>
       </c>
       <c r="E9" s="12">
-        <v>806.20000000000005</v>
+        <v>1027.34999999999991</v>
       </c>
       <c r="F9" s="14">
-        <v>-0.0408</v>
+        <v>0.033</v>
       </c>
       <c r="G9" s="10">
         <v>22</v>
       </c>
       <c r="H9" s="18">
-        <v>59151363</v>
+        <v>22591897</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B10" s="11">
-        <v>808.79999999999995</v>
+        <v>1029.0</v>
       </c>
       <c r="C10" s="11">
-        <v>833.14999999999998</v>
+        <v>1067.70000000000005</v>
       </c>
       <c r="D10" s="11">
-        <v>682.45000000000005</v>
+        <v>803.10000000000002</v>
       </c>
       <c r="E10" s="11">
-        <v>748.35000000000002</v>
-[...2 lines deleted...]
-        <v>-0.0718</v>
+        <v>894.79999999999995</v>
+      </c>
+      <c r="F10" s="13">
+        <v>-0.129</v>
       </c>
       <c r="G10" s="9">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H10" s="17">
-        <v>54690023</v>
+        <v>44647995</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B11" s="12">
-        <v>740.0</v>
+        <v>849.89999999999998</v>
       </c>
       <c r="C11" s="12">
-        <v>788.20000000000005</v>
+        <v>1051.79999999999995</v>
       </c>
       <c r="D11" s="12">
-        <v>648.049999999999955</v>
+        <v>842.79999999999995</v>
       </c>
       <c r="E11" s="12">
-        <v>650.89999999999998</v>
+        <v>1011.54999999999995</v>
       </c>
       <c r="F11" s="14">
-        <v>-0.1302</v>
+        <v>0.1305</v>
       </c>
       <c r="G11" s="10">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H11" s="18">
-        <v>29700104</v>
+        <v>29508982</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="9" t="s">
         <v>43</v>
       </c>
       <c r="B12" s="11">
-        <v>652.54999999999995</v>
+        <v>961.0</v>
       </c>
       <c r="C12" s="11">
-        <v>894.89999999999998</v>
+        <v>1043.79999999999995</v>
       </c>
       <c r="D12" s="11">
-        <v>639.45000000000005</v>
+        <v>930.29999999999995</v>
       </c>
       <c r="E12" s="11">
-        <v>872.0</v>
+        <v>934.89999999999998</v>
       </c>
       <c r="F12" s="13">
-        <v>0.3397</v>
+        <v>-0.0758</v>
       </c>
       <c r="G12" s="9">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H12" s="17">
-        <v>57715365</v>
+        <v>40613415</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B13" s="12">
-        <v>857.39999999999998</v>
+        <v>953.95000000000005</v>
       </c>
       <c r="C13" s="12">
-        <v>981.0</v>
+        <v>1463.65000000000009</v>
       </c>
       <c r="D13" s="12">
-        <v>780.5</v>
+        <v>903.14999999999998</v>
       </c>
       <c r="E13" s="12">
-        <v>899.64999999999998</v>
-[...2 lines deleted...]
-        <v>0.0317</v>
+        <v>1342.25</v>
+      </c>
+      <c r="F13" s="14">
+        <v>0.4357</v>
       </c>
       <c r="G13" s="10">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H13" s="18">
-        <v>44237176</v>
+        <v>81234942</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="9" t="s">
         <v>45</v>
       </c>
       <c r="B14" s="11">
-        <v>900.049999999999955</v>
+        <v>1342.25</v>
       </c>
       <c r="C14" s="11">
-        <v>980.85000000000002</v>
+        <v>1578.5</v>
       </c>
       <c r="D14" s="11">
-        <v>806.10000000000002</v>
+        <v>1236.59999999999991</v>
       </c>
       <c r="E14" s="11">
-        <v>867.20000000000005</v>
-[...2 lines deleted...]
-        <v>-0.0361</v>
+        <v>1513.29999999999995</v>
+      </c>
+      <c r="F14" s="16">
+        <v>0.1274</v>
       </c>
       <c r="G14" s="9">
         <v>21</v>
       </c>
       <c r="H14" s="17">
-        <v>47099936</v>
+        <v>77363891</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="10" t="s">
         <v>46</v>
       </c>
       <c r="B15" s="12">
-        <v>874.79999999999995</v>
+        <v>1521.79999999999995</v>
       </c>
       <c r="C15" s="12">
-        <v>924.35000000000002</v>
+        <v>1614.79999999999995</v>
       </c>
       <c r="D15" s="12">
-        <v>817.79999999999995</v>
+        <v>1445.0</v>
       </c>
       <c r="E15" s="12">
-        <v>881.75</v>
-[...2 lines deleted...]
-        <v>0.0168</v>
+        <v>1491.40000000000009</v>
+      </c>
+      <c r="F15" s="15">
+        <v>-0.0145</v>
       </c>
       <c r="G15" s="10">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H15" s="18">
-        <v>81053528</v>
+        <v>58581178</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="9" t="s">
         <v>47</v>
       </c>
       <c r="B16" s="11">
-        <v>884.0</v>
+        <v>1491.40000000000009</v>
       </c>
       <c r="C16" s="11">
-        <v>907.70000000000005</v>
+        <v>1789.0</v>
       </c>
       <c r="D16" s="11">
-        <v>800.35000000000002</v>
+        <v>1470.0</v>
       </c>
       <c r="E16" s="11">
-        <v>808.39999999999998</v>
-[...2 lines deleted...]
-        <v>-0.0832</v>
+        <v>1645.40000000000009</v>
+      </c>
+      <c r="F16" s="16">
+        <v>0.1033</v>
       </c>
       <c r="G16" s="9">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H16" s="17">
-        <v>38680855</v>
+        <v>54469835</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="10" t="s">
         <v>48</v>
       </c>
       <c r="B17" s="12">
-        <v>810.10000000000002</v>
+        <v>1654.29999999999995</v>
       </c>
       <c r="C17" s="12">
-        <v>831.89999999999998</v>
+        <v>1676.0</v>
       </c>
       <c r="D17" s="12">
-        <v>759.25</v>
+        <v>1417.40000000000009</v>
       </c>
       <c r="E17" s="12">
-        <v>764.14999999999998</v>
-[...2 lines deleted...]
-        <v>-0.0547</v>
+        <v>1417.40000000000009</v>
+      </c>
+      <c r="F17" s="15">
+        <v>-0.1386</v>
       </c>
       <c r="G17" s="10">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="H17" s="18">
-        <v>44720409</v>
+        <v>81842624</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="9" t="s">
         <v>49</v>
       </c>
       <c r="B18" s="11">
-        <v>770.14999999999998</v>
+        <v>1435.0</v>
       </c>
       <c r="C18" s="11">
-        <v>957.89999999999998</v>
+        <v>1446.0</v>
       </c>
       <c r="D18" s="11">
-        <v>744.89999999999998</v>
+        <v>1275.20000000000005</v>
       </c>
       <c r="E18" s="11">
-        <v>872.25</v>
+        <v>1314.59999999999991</v>
       </c>
       <c r="F18" s="13">
-        <v>0.1415</v>
+        <v>-0.0725</v>
       </c>
       <c r="G18" s="9">
         <v>22</v>
       </c>
       <c r="H18" s="17">
-        <v>52235293</v>
+        <v>42109208</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="10" t="s">
         <v>50</v>
       </c>
       <c r="B19" s="12">
-        <v>876.39999999999998</v>
+        <v>1318.099999999999909</v>
       </c>
       <c r="C19" s="12">
-        <v>959.0</v>
+        <v>1389.59999999999991</v>
       </c>
       <c r="D19" s="12">
-        <v>870.10000000000002</v>
+        <v>1309.099999999999909</v>
       </c>
       <c r="E19" s="12">
-        <v>936.45000000000005</v>
-[...2 lines deleted...]
-        <v>0.0736</v>
+        <v>1326.40000000000009</v>
+      </c>
+      <c r="F19" s="14">
+        <v>0.009</v>
       </c>
       <c r="G19" s="10">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="H19" s="18">
-        <v>20223819</v>
+        <v>14534236</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G13"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
@@ -1560,319 +1559,319 @@
       </c>
       <c r="B1" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C1" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>29</v>
       </c>
       <c r="F1" s="8" t="s">
         <v>30</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B2" s="11">
-        <v>796.95000000000005</v>
+        <v>1651.0</v>
       </c>
       <c r="C2" s="11">
-        <v>806.35000000000002</v>
+        <v>1757.70000000000005</v>
       </c>
       <c r="D2" s="11">
-        <v>769.049999999999955</v>
+        <v>1634.0</v>
       </c>
       <c r="E2" s="11">
-        <v>790.14999999999998</v>
-[...2 lines deleted...]
-        <v>-0.0085</v>
+        <v>1722.59999999999991</v>
+      </c>
+      <c r="F2" s="16">
+        <v>0.0434</v>
       </c>
       <c r="G2" s="17">
-        <v>27373913</v>
+        <v>10207121</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="10" t="s">
         <v>53</v>
       </c>
       <c r="B3" s="12">
-        <v>788.0</v>
+        <v>1725.0</v>
       </c>
       <c r="C3" s="12">
-        <v>801.14999999999998</v>
+        <v>1789.0</v>
       </c>
       <c r="D3" s="12">
-        <v>774.45000000000005</v>
+        <v>1665.099999999999909</v>
       </c>
       <c r="E3" s="12">
-        <v>775.79999999999995</v>
-[...2 lines deleted...]
-        <v>-0.0182</v>
+        <v>1702.20000000000005</v>
+      </c>
+      <c r="F3" s="15">
+        <v>-0.0118</v>
       </c>
       <c r="G3" s="18">
-        <v>8726570</v>
+        <v>13374759</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="9" t="s">
         <v>54</v>
       </c>
       <c r="B4" s="11">
-        <v>787.0</v>
+        <v>1719.59999999999991</v>
       </c>
       <c r="C4" s="11">
-        <v>831.89999999999998</v>
+        <v>1719.59999999999991</v>
       </c>
       <c r="D4" s="11">
-        <v>783.0</v>
+        <v>1625.0</v>
       </c>
       <c r="E4" s="11">
-        <v>800.14999999999998</v>
+        <v>1645.40000000000009</v>
       </c>
       <c r="F4" s="13">
-        <v>0.0314</v>
+        <v>-0.0334</v>
       </c>
       <c r="G4" s="17">
-        <v>4220750</v>
+        <v>10874909</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="10" t="s">
         <v>55</v>
       </c>
       <c r="B5" s="12">
-        <v>805.0</v>
+        <v>1654.29999999999995</v>
       </c>
       <c r="C5" s="12">
-        <v>807.85000000000002</v>
+        <v>1676.0</v>
       </c>
       <c r="D5" s="12">
-        <v>759.25</v>
+        <v>1603.90000000000009</v>
       </c>
       <c r="E5" s="12">
-        <v>764.14999999999998</v>
-[...2 lines deleted...]
-        <v>-0.045</v>
+        <v>1630.099999999999909</v>
+      </c>
+      <c r="F5" s="15">
+        <v>-0.0093</v>
       </c>
       <c r="G5" s="18">
-        <v>3453408</v>
+        <v>5197029</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="9" t="s">
         <v>56</v>
       </c>
       <c r="B6" s="11">
-        <v>770.14999999999998</v>
+        <v>1630.099999999999909</v>
       </c>
       <c r="C6" s="11">
-        <v>777.60000000000002</v>
+        <v>1672.0</v>
       </c>
       <c r="D6" s="11">
-        <v>744.89999999999998</v>
+        <v>1570.20000000000005</v>
       </c>
       <c r="E6" s="11">
-        <v>755.95000000000005</v>
-[...2 lines deleted...]
-        <v>-0.0107</v>
+        <v>1616.0</v>
+      </c>
+      <c r="F6" s="13">
+        <v>-0.0086</v>
       </c>
       <c r="G6" s="17">
-        <v>3420367</v>
+        <v>15104708</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="10" t="s">
         <v>57</v>
       </c>
       <c r="B7" s="12">
-        <v>760.0</v>
+        <v>1621.0</v>
       </c>
       <c r="C7" s="12">
-        <v>838.5</v>
+        <v>1630.0</v>
       </c>
       <c r="D7" s="12">
-        <v>757.64999999999998</v>
+        <v>1527.29999999999995</v>
       </c>
       <c r="E7" s="12">
-        <v>829.89999999999998</v>
-[...2 lines deleted...]
-        <v>0.0978</v>
+        <v>1541.90000000000009</v>
+      </c>
+      <c r="F7" s="15">
+        <v>-0.0459</v>
       </c>
       <c r="G7" s="18">
-        <v>5752892</v>
+        <v>12307126</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="9" t="s">
         <v>58</v>
       </c>
       <c r="B8" s="11">
-        <v>834.0</v>
+        <v>1543.90000000000009</v>
       </c>
       <c r="C8" s="11">
-        <v>899.0</v>
+        <v>1637.0</v>
       </c>
       <c r="D8" s="11">
-        <v>824.29999999999995</v>
+        <v>1527.0</v>
       </c>
       <c r="E8" s="11">
-        <v>877.14999999999998</v>
-[...2 lines deleted...]
-        <v>0.0569</v>
+        <v>1581.40000000000009</v>
+      </c>
+      <c r="F8" s="16">
+        <v>0.0256</v>
       </c>
       <c r="G8" s="17">
-        <v>11704140</v>
+        <v>13643871</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="10" t="s">
         <v>59</v>
       </c>
       <c r="B9" s="12">
-        <v>881.45000000000005</v>
+        <v>1589.0</v>
       </c>
       <c r="C9" s="12">
-        <v>957.89999999999998</v>
+        <v>1592.90000000000009</v>
       </c>
       <c r="D9" s="12">
-        <v>873.45000000000005</v>
+        <v>1348.0</v>
       </c>
       <c r="E9" s="12">
-        <v>879.20000000000005</v>
-[...2 lines deleted...]
-        <v>0.0023</v>
+        <v>1409.59999999999991</v>
+      </c>
+      <c r="F9" s="15">
+        <v>-0.1086</v>
       </c>
       <c r="G9" s="18">
-        <v>29509425</v>
+        <v>51293115</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="9" t="s">
         <v>60</v>
       </c>
       <c r="B10" s="11">
-        <v>880.049999999999955</v>
+        <v>1412.70000000000005</v>
       </c>
       <c r="C10" s="11">
-        <v>920.0</v>
+        <v>1446.0</v>
       </c>
       <c r="D10" s="11">
-        <v>860.39999999999998</v>
+        <v>1364.20000000000005</v>
       </c>
       <c r="E10" s="11">
-        <v>916.35000000000002</v>
+        <v>1373.0</v>
       </c>
       <c r="F10" s="13">
-        <v>0.0423</v>
+        <v>-0.026</v>
       </c>
       <c r="G10" s="17">
-        <v>4274663</v>
+        <v>7132519</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="10" t="s">
         <v>61</v>
       </c>
       <c r="B11" s="12">
-        <v>918.0</v>
+        <v>1375.0</v>
       </c>
       <c r="C11" s="12">
-        <v>945.049999999999955</v>
+        <v>1436.5</v>
       </c>
       <c r="D11" s="12">
-        <v>908.14999999999998</v>
+        <v>1336.5</v>
       </c>
       <c r="E11" s="12">
-        <v>925.85000000000002</v>
-[...2 lines deleted...]
-        <v>0.0104</v>
+        <v>1436.099999999999909</v>
+      </c>
+      <c r="F11" s="14">
+        <v>0.046</v>
       </c>
       <c r="G11" s="18">
-        <v>6144854</v>
+        <v>6255544</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="9" t="s">
         <v>62</v>
       </c>
       <c r="B12" s="11">
-        <v>925.85000000000002</v>
+        <v>1421.099999999999909</v>
       </c>
       <c r="C12" s="11">
-        <v>959.0</v>
+        <v>1432.40000000000009</v>
       </c>
       <c r="D12" s="11">
-        <v>919.29999999999995</v>
+        <v>1315.0</v>
       </c>
       <c r="E12" s="11">
-        <v>929.70000000000005</v>
+        <v>1338.5</v>
       </c>
       <c r="F12" s="13">
-        <v>0.0042</v>
+        <v>-0.068</v>
       </c>
       <c r="G12" s="17">
-        <v>10692508</v>
+        <v>8041515</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="10" t="s">
         <v>63</v>
       </c>
       <c r="B13" s="12">
-        <v>929.75</v>
+        <v>1338.0</v>
       </c>
       <c r="C13" s="12">
-        <v>945.0</v>
+        <v>1389.59999999999991</v>
       </c>
       <c r="D13" s="12">
-        <v>927.0</v>
+        <v>1275.20000000000005</v>
       </c>
       <c r="E13" s="12">
-        <v>936.45000000000005</v>
-[...2 lines deleted...]
-        <v>0.0073</v>
+        <v>1326.40000000000009</v>
+      </c>
+      <c r="F13" s="15">
+        <v>-0.009</v>
       </c>
       <c r="G13" s="18">
-        <v>960263</v>
+        <v>19510641</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:K31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
@@ -1905,747 +1904,741 @@
       </c>
       <c r="F1" s="8" t="s">
         <v>68</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>69</v>
       </c>
       <c r="H1" s="8" t="s">
         <v>70</v>
       </c>
       <c r="I1" s="8" t="s">
         <v>71</v>
       </c>
       <c r="J1" s="8" t="s">
         <v>72</v>
       </c>
       <c r="K1" s="8" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="9" t="s">
         <v>74</v>
       </c>
       <c r="B2" s="11">
-        <v>1521.40000000000009</v>
-[...2 lines deleted...]
-        <v>0.0201</v>
+        <v>1326.40000000000009</v>
+      </c>
+      <c r="C2" s="16">
+        <v>0.0</v>
       </c>
       <c r="D2" s="9">
-        <v>56.9</v>
+        <v>38.0</v>
       </c>
       <c r="E2" s="9">
-        <v>0.81</v>
+        <v>3.55</v>
       </c>
       <c r="F2" s="9"/>
       <c r="G2" s="9"/>
       <c r="H2" s="9"/>
       <c r="I2" s="9"/>
       <c r="J2" s="9"/>
-      <c r="K2" s="9"/>
+      <c r="K2" s="9" t="s">
+        <v>75</v>
+      </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="10" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B3" s="12">
-        <v>1491.40000000000009</v>
-[...2 lines deleted...]
-        <v>0.0034</v>
+        <v>1326.40000000000009</v>
+      </c>
+      <c r="C3" s="14">
+        <v>0.009</v>
       </c>
       <c r="D3" s="10">
-        <v>52.1</v>
+        <v>38.0</v>
       </c>
       <c r="E3" s="10">
-        <v>0.8</v>
+        <v>4.15</v>
       </c>
       <c r="F3" s="10"/>
       <c r="G3" s="10"/>
       <c r="H3" s="10"/>
-      <c r="I3" s="10"/>
+      <c r="I3" s="10" t="s">
+        <v>75</v>
+      </c>
       <c r="J3" s="10"/>
-      <c r="K3" s="10"/>
+      <c r="K3" s="10" t="s">
+        <v>75</v>
+      </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="9" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B4" s="11">
-        <v>1486.40000000000009</v>
-[...2 lines deleted...]
-        <v>-0.0142</v>
+        <v>1314.59999999999991</v>
+      </c>
+      <c r="C4" s="16">
+        <v>0.0067</v>
       </c>
       <c r="D4" s="9">
-        <v>51.3</v>
+        <v>35.7</v>
       </c>
       <c r="E4" s="9">
-        <v>2.81</v>
+        <v>0.78</v>
       </c>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="9"/>
       <c r="I4" s="9"/>
       <c r="J4" s="9"/>
-      <c r="K4" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K4" s="9"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="10" t="s">
         <v>78</v>
       </c>
       <c r="B5" s="12">
-        <v>1507.79999999999995</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1305.79999999999995</v>
+      </c>
+      <c r="C5" s="14">
+        <v>0.0139</v>
       </c>
       <c r="D5" s="10">
-        <v>55.1</v>
+        <v>34.0</v>
       </c>
       <c r="E5" s="10">
-        <v>0.49</v>
+        <v>1.58</v>
       </c>
       <c r="F5" s="10"/>
       <c r="G5" s="10"/>
       <c r="H5" s="10"/>
       <c r="I5" s="10"/>
       <c r="J5" s="10"/>
       <c r="K5" s="10"/>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="9" t="s">
         <v>79</v>
       </c>
       <c r="B6" s="11">
-        <v>1507.79999999999995</v>
+        <v>1287.90000000000009</v>
       </c>
       <c r="C6" s="13">
-        <v>0.008</v>
+        <v>-0.0378</v>
       </c>
       <c r="D6" s="9">
-        <v>55.1</v>
+        <v>30.4</v>
       </c>
       <c r="E6" s="9">
-        <v>0.47</v>
+        <v>0.64</v>
       </c>
       <c r="F6" s="9"/>
       <c r="G6" s="9"/>
       <c r="H6" s="9"/>
       <c r="I6" s="9"/>
       <c r="J6" s="9"/>
       <c r="K6" s="9"/>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="10" t="s">
         <v>80</v>
       </c>
       <c r="B7" s="12">
-        <v>1495.90000000000009</v>
-[...2 lines deleted...]
-        <v>0.0015</v>
+        <v>1338.5</v>
+      </c>
+      <c r="C7" s="15">
+        <v>-0.0015</v>
       </c>
       <c r="D7" s="10">
-        <v>53.5</v>
+        <v>35.4</v>
       </c>
       <c r="E7" s="10">
-        <v>0.44</v>
+        <v>0.42</v>
       </c>
       <c r="F7" s="10"/>
       <c r="G7" s="10"/>
       <c r="H7" s="10"/>
       <c r="I7" s="10"/>
       <c r="J7" s="10"/>
       <c r="K7" s="10"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="9" t="s">
         <v>81</v>
       </c>
       <c r="B8" s="11">
-        <v>1493.70000000000005</v>
-[...2 lines deleted...]
-        <v>-0.0297</v>
+        <v>1340.5</v>
+      </c>
+      <c r="C8" s="13">
+        <v>-0.0286</v>
       </c>
       <c r="D8" s="9">
-        <v>53.2</v>
+        <v>35.6</v>
       </c>
       <c r="E8" s="9">
-        <v>0.55</v>
+        <v>0.5</v>
       </c>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="9"/>
       <c r="I8" s="9"/>
       <c r="J8" s="9"/>
       <c r="K8" s="9"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="10" t="s">
         <v>82</v>
       </c>
       <c r="B9" s="12">
-        <v>1539.40000000000009</v>
-[...2 lines deleted...]
-        <v>0.0212</v>
+        <v>1380.0</v>
+      </c>
+      <c r="C9" s="15">
+        <v>-0.0012</v>
       </c>
       <c r="D9" s="10">
-        <v>60.6</v>
+        <v>40.0</v>
       </c>
       <c r="E9" s="10">
-        <v>0.48</v>
+        <v>0.25</v>
       </c>
       <c r="F9" s="10"/>
       <c r="G9" s="10"/>
       <c r="H9" s="10"/>
       <c r="I9" s="10"/>
       <c r="J9" s="10"/>
       <c r="K9" s="10"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="9" t="s">
         <v>83</v>
       </c>
       <c r="B10" s="11">
-        <v>1507.40000000000009</v>
-[...2 lines deleted...]
-        <v>-0.0104</v>
+        <v>1381.70000000000005</v>
+      </c>
+      <c r="C10" s="13">
+        <v>-0.0114</v>
       </c>
       <c r="D10" s="9">
-        <v>56.7</v>
+        <v>40.2</v>
       </c>
       <c r="E10" s="9">
-        <v>0.7</v>
+        <v>0.46</v>
       </c>
       <c r="F10" s="9"/>
       <c r="G10" s="9"/>
       <c r="H10" s="9"/>
       <c r="I10" s="9"/>
       <c r="J10" s="9"/>
       <c r="K10" s="9"/>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="10" t="s">
         <v>84</v>
       </c>
       <c r="B11" s="12">
-        <v>1523.29999999999995</v>
-[...2 lines deleted...]
-        <v>0.0217</v>
+        <v>1397.59999999999991</v>
+      </c>
+      <c r="C11" s="15">
+        <v>-0.0268</v>
       </c>
       <c r="D11" s="10">
-        <v>59.4</v>
+        <v>42.0</v>
       </c>
       <c r="E11" s="10">
-        <v>0.54</v>
+        <v>0.49</v>
       </c>
       <c r="F11" s="10"/>
       <c r="G11" s="10"/>
       <c r="H11" s="10"/>
       <c r="I11" s="10"/>
       <c r="J11" s="10"/>
       <c r="K11" s="10"/>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="9" t="s">
         <v>85</v>
       </c>
       <c r="B12" s="11">
-        <v>1491.0</v>
-[...2 lines deleted...]
-        <v>-0.0001</v>
+        <v>1436.099999999999909</v>
+      </c>
+      <c r="C12" s="16">
+        <v>0.0355</v>
       </c>
       <c r="D12" s="9">
-        <v>55.3</v>
+        <v>46.7</v>
       </c>
       <c r="E12" s="9">
-        <v>0.35</v>
+        <v>0.55</v>
       </c>
       <c r="F12" s="9"/>
       <c r="G12" s="9"/>
       <c r="H12" s="9"/>
-      <c r="I12" s="9"/>
+      <c r="I12" s="9" t="s">
+        <v>75</v>
+      </c>
       <c r="J12" s="9"/>
       <c r="K12" s="9"/>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="10" t="s">
         <v>86</v>
       </c>
       <c r="B13" s="12">
-        <v>1491.099999999999909</v>
+        <v>1349.20000000000005</v>
       </c>
       <c r="C13" s="14">
-        <v>-0.0005</v>
+        <v>0.0013</v>
       </c>
       <c r="D13" s="10">
-        <v>55.4</v>
+        <v>30.9</v>
       </c>
       <c r="E13" s="10">
-        <v>0.45</v>
+        <v>0.24</v>
       </c>
       <c r="F13" s="10"/>
       <c r="G13" s="10"/>
       <c r="H13" s="10"/>
       <c r="I13" s="10"/>
       <c r="J13" s="10"/>
       <c r="K13" s="10"/>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="9" t="s">
         <v>87</v>
       </c>
       <c r="B14" s="11">
-        <v>1489.59999999999991</v>
-[...2 lines deleted...]
-        <v>0.0156</v>
+        <v>1373.0</v>
+      </c>
+      <c r="C14" s="16">
+        <v>0.0</v>
       </c>
       <c r="D14" s="9">
-        <v>55.2</v>
+        <v>32.9</v>
       </c>
       <c r="E14" s="9">
-        <v>0.41</v>
+        <v>0.28</v>
       </c>
       <c r="F14" s="9"/>
       <c r="G14" s="9"/>
       <c r="H14" s="9"/>
       <c r="I14" s="9"/>
       <c r="J14" s="9"/>
       <c r="K14" s="9"/>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="10" t="s">
         <v>88</v>
       </c>
       <c r="B15" s="12">
-        <v>1466.70000000000005</v>
-[...2 lines deleted...]
-        <v>-0.0449</v>
+        <v>1373.0</v>
+      </c>
+      <c r="C15" s="15">
+        <v>-0.0136</v>
       </c>
       <c r="D15" s="10">
-        <v>52.7</v>
+        <v>32.9</v>
       </c>
       <c r="E15" s="10">
-        <v>0.5</v>
+        <v>0.27</v>
       </c>
       <c r="F15" s="10"/>
       <c r="G15" s="10"/>
       <c r="H15" s="10"/>
       <c r="I15" s="10"/>
       <c r="J15" s="10"/>
       <c r="K15" s="10"/>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="9" t="s">
         <v>89</v>
       </c>
       <c r="B16" s="11">
-        <v>1535.59999999999991</v>
-[...2 lines deleted...]
-        <v>-0.0276</v>
+        <v>1391.90000000000009</v>
+      </c>
+      <c r="C16" s="13">
+        <v>-0.0221</v>
       </c>
       <c r="D16" s="9">
-        <v>62.6</v>
+        <v>34.7</v>
       </c>
       <c r="E16" s="9">
-        <v>0.55</v>
+        <v>0.31</v>
       </c>
       <c r="F16" s="9"/>
       <c r="G16" s="9"/>
       <c r="H16" s="9"/>
       <c r="I16" s="9"/>
       <c r="J16" s="9"/>
       <c r="K16" s="9"/>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="10" t="s">
         <v>90</v>
       </c>
       <c r="B17" s="12">
-        <v>1579.20000000000005</v>
-[...5 lines deleted...]
-        <v>70.40000000000001</v>
+        <v>1423.29999999999995</v>
+      </c>
+      <c r="C17" s="14">
+        <v>0.0111</v>
+      </c>
+      <c r="D17" s="10">
+        <v>37.7</v>
       </c>
       <c r="E17" s="10">
-        <v>0.71</v>
+        <v>0.42</v>
       </c>
       <c r="F17" s="10"/>
-      <c r="G17" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G17" s="10"/>
       <c r="H17" s="10"/>
       <c r="I17" s="10"/>
       <c r="J17" s="10"/>
       <c r="K17" s="10"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="9" t="s">
         <v>91</v>
       </c>
       <c r="B18" s="11">
-        <v>1570.40000000000009</v>
-[...2 lines deleted...]
-        <v>-0.0054</v>
+        <v>1407.70000000000005</v>
+      </c>
+      <c r="C18" s="16">
+        <v>0.0124</v>
       </c>
       <c r="D18" s="9">
-        <v>69.7</v>
+        <v>35.1</v>
       </c>
       <c r="E18" s="9">
-        <v>1.45</v>
+        <v>0.28</v>
       </c>
       <c r="F18" s="9"/>
       <c r="G18" s="9"/>
       <c r="H18" s="9"/>
       <c r="I18" s="9"/>
       <c r="J18" s="9"/>
       <c r="K18" s="9"/>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="10" t="s">
         <v>92</v>
       </c>
       <c r="B19" s="12">
-        <v>1579.0</v>
-[...5 lines deleted...]
-        <v>71.2</v>
+        <v>1390.40000000000009</v>
+      </c>
+      <c r="C19" s="15">
+        <v>-0.0136</v>
+      </c>
+      <c r="D19" s="10">
+        <v>32.1</v>
       </c>
       <c r="E19" s="10">
-        <v>1.3</v>
+        <v>0.29</v>
       </c>
       <c r="F19" s="10"/>
-      <c r="G19" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G19" s="10"/>
       <c r="H19" s="10"/>
       <c r="I19" s="10"/>
       <c r="J19" s="10"/>
       <c r="K19" s="10"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="9" t="s">
         <v>93</v>
       </c>
       <c r="B20" s="11">
-        <v>1520.0</v>
-[...2 lines deleted...]
-        <v>0.018</v>
+        <v>1409.59999999999991</v>
+      </c>
+      <c r="C20" s="16">
+        <v>0.0172</v>
       </c>
       <c r="D20" s="9">
-        <v>66.5</v>
+        <v>33.7</v>
       </c>
       <c r="E20" s="9">
-        <v>0.65</v>
+        <v>0.3</v>
       </c>
       <c r="F20" s="9"/>
       <c r="G20" s="9"/>
       <c r="H20" s="9"/>
       <c r="I20" s="9"/>
       <c r="J20" s="9"/>
       <c r="K20" s="9"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="10" t="s">
         <v>94</v>
       </c>
       <c r="B21" s="12">
-        <v>1493.099999999999909</v>
-[...5 lines deleted...]
-        <v>64.0</v>
+        <v>1385.70000000000005</v>
+      </c>
+      <c r="C21" s="15">
+        <v>-0.0078</v>
+      </c>
+      <c r="D21" s="19">
+        <v>29.7</v>
       </c>
       <c r="E21" s="10">
-        <v>1.07</v>
-[...1 lines deleted...]
-      <c r="F21" s="10"/>
+        <v>0.42</v>
+      </c>
+      <c r="F21" s="10" t="s">
+        <v>75</v>
+      </c>
       <c r="G21" s="10"/>
       <c r="H21" s="10"/>
       <c r="I21" s="10"/>
       <c r="J21" s="10"/>
       <c r="K21" s="10"/>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="9" t="s">
         <v>95</v>
       </c>
       <c r="B22" s="11">
-        <v>1530.59999999999991</v>
-[...5 lines deleted...]
-        <v>70.90000000000001</v>
+        <v>1396.59999999999991</v>
+      </c>
+      <c r="C22" s="16">
+        <v>0.0106</v>
+      </c>
+      <c r="D22" s="9">
+        <v>30.5</v>
       </c>
       <c r="E22" s="9">
-        <v>0.69</v>
+        <v>0.92</v>
       </c>
       <c r="F22" s="9"/>
-      <c r="G22" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G22" s="9"/>
       <c r="H22" s="9"/>
       <c r="I22" s="9"/>
       <c r="J22" s="9"/>
       <c r="K22" s="9"/>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="10" t="s">
         <v>96</v>
       </c>
       <c r="B23" s="12">
-        <v>1496.5</v>
-[...5 lines deleted...]
-        <v>68.0</v>
+        <v>1382.0</v>
+      </c>
+      <c r="C23" s="15">
+        <v>-0.025</v>
+      </c>
+      <c r="D23" s="19">
+        <v>28.2</v>
       </c>
       <c r="E23" s="10">
-        <v>0.64</v>
-[...1 lines deleted...]
-      <c r="F23" s="10"/>
+        <v>1.85</v>
+      </c>
+      <c r="F23" s="10" t="s">
+        <v>75</v>
+      </c>
       <c r="G23" s="10"/>
       <c r="H23" s="10"/>
       <c r="I23" s="10"/>
       <c r="J23" s="10"/>
       <c r="K23" s="10"/>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="9" t="s">
         <v>97</v>
       </c>
       <c r="B24" s="11">
-        <v>1513.29999999999995</v>
-[...5 lines deleted...]
-        <v>71.2</v>
+        <v>1417.40000000000009</v>
+      </c>
+      <c r="C24" s="13">
+        <v>-0.1037</v>
+      </c>
+      <c r="D24" s="9">
+        <v>30.5</v>
       </c>
       <c r="E24" s="9">
-        <v>0.79</v>
+        <v>8.82</v>
       </c>
       <c r="F24" s="9"/>
-      <c r="G24" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G24" s="9"/>
       <c r="H24" s="9"/>
       <c r="I24" s="9"/>
       <c r="J24" s="9"/>
-      <c r="K24" s="9"/>
+      <c r="K24" s="9" t="s">
+        <v>75</v>
+      </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="10" t="s">
         <v>98</v>
       </c>
       <c r="B25" s="12">
-        <v>1540.099999999999909</v>
-[...5 lines deleted...]
-        <v>76.59999999999999</v>
+        <v>1581.40000000000009</v>
+      </c>
+      <c r="C25" s="15">
+        <v>-0.022</v>
+      </c>
+      <c r="D25" s="10">
+        <v>46.9</v>
       </c>
       <c r="E25" s="10">
-        <v>1.77</v>
+        <v>0.71</v>
       </c>
       <c r="F25" s="10"/>
-      <c r="G25" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G25" s="10"/>
       <c r="H25" s="10"/>
       <c r="I25" s="10"/>
       <c r="J25" s="10"/>
       <c r="K25" s="10"/>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="9" t="s">
         <v>99</v>
       </c>
       <c r="B26" s="11">
-        <v>1540.099999999999909</v>
-[...5 lines deleted...]
-        <v>76.59999999999999</v>
+        <v>1617.0</v>
+      </c>
+      <c r="C26" s="16">
+        <v>0.0296</v>
+      </c>
+      <c r="D26" s="9">
+        <v>52.6</v>
       </c>
       <c r="E26" s="9">
-        <v>1.8</v>
+        <v>1.95</v>
       </c>
       <c r="F26" s="9"/>
-      <c r="G26" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G26" s="9"/>
       <c r="H26" s="9"/>
-      <c r="I26" s="9" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I26" s="9"/>
+      <c r="J26" s="9"/>
       <c r="K26" s="9"/>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="10" t="s">
         <v>100</v>
       </c>
       <c r="B27" s="12">
-        <v>1463.29999999999995</v>
-[...5 lines deleted...]
-        <v>71.2</v>
+        <v>1570.5</v>
+      </c>
+      <c r="C27" s="15">
+        <v>-0.0151</v>
+      </c>
+      <c r="D27" s="10">
+        <v>44.4</v>
       </c>
       <c r="E27" s="10">
-        <v>1.51</v>
+        <v>1.72</v>
       </c>
       <c r="F27" s="10"/>
-      <c r="G27" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G27" s="10"/>
       <c r="H27" s="10"/>
       <c r="I27" s="10"/>
       <c r="J27" s="10"/>
       <c r="K27" s="10"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="9" t="s">
         <v>101</v>
       </c>
       <c r="B28" s="11">
-        <v>1404.29999999999995</v>
-[...2 lines deleted...]
-        <v>0.0266</v>
+        <v>1594.5</v>
+      </c>
+      <c r="C28" s="16">
+        <v>0.0253</v>
       </c>
       <c r="D28" s="9">
-        <v>65.5</v>
+        <v>48.4</v>
       </c>
       <c r="E28" s="9">
-        <v>0.78</v>
+        <v>0.98</v>
       </c>
       <c r="F28" s="9"/>
       <c r="G28" s="9"/>
       <c r="H28" s="9"/>
       <c r="I28" s="9"/>
       <c r="J28" s="9"/>
       <c r="K28" s="9"/>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="10" t="s">
         <v>102</v>
       </c>
       <c r="B29" s="12">
-        <v>1367.90000000000009</v>
-[...2 lines deleted...]
-        <v>0.0191</v>
+        <v>1555.099999999999909</v>
+      </c>
+      <c r="C29" s="14">
+        <v>0.0086</v>
       </c>
       <c r="D29" s="10">
-        <v>61.1</v>
+        <v>40.2</v>
       </c>
       <c r="E29" s="10">
-        <v>0.83</v>
+        <v>0.81</v>
       </c>
       <c r="F29" s="10"/>
       <c r="G29" s="10"/>
       <c r="H29" s="10"/>
       <c r="I29" s="10"/>
       <c r="J29" s="10"/>
       <c r="K29" s="10"/>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="9" t="s">
         <v>103</v>
       </c>
       <c r="B30" s="11">
-        <v>1342.20000000000005</v>
-[...2 lines deleted...]
-        <v>-0.0029</v>
+        <v>1541.90000000000009</v>
+      </c>
+      <c r="C30" s="13">
+        <v>-0.0043</v>
       </c>
       <c r="D30" s="9">
-        <v>57.6</v>
+        <v>37.0</v>
       </c>
       <c r="E30" s="9">
-        <v>0.75</v>
+        <v>1.07</v>
       </c>
       <c r="F30" s="9"/>
       <c r="G30" s="9"/>
       <c r="H30" s="9"/>
       <c r="I30" s="9"/>
       <c r="J30" s="9"/>
       <c r="K30" s="9"/>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="10" t="s">
         <v>104</v>
       </c>
       <c r="B31" s="12">
-        <v>1346.099999999999909</v>
-[...2 lines deleted...]
-        <v>0.0125</v>
+        <v>1548.5</v>
+      </c>
+      <c r="C31" s="14">
+        <v>0.0051</v>
       </c>
       <c r="D31" s="10">
-        <v>58.3</v>
+        <v>37.9</v>
       </c>
       <c r="E31" s="10">
-        <v>0.64</v>
+        <v>1.0</v>
       </c>
       <c r="F31" s="10"/>
       <c r="G31" s="10"/>
       <c r="H31" s="10"/>
       <c r="I31" s="10"/>
       <c r="J31" s="10"/>
       <c r="K31" s="10"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>