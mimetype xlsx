--- v0 (2026-07-02)
+++ v1 (2026-11-02)
@@ -18,362 +18,365 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Overview" sheetId="1" r:id="rId4"/>
     <sheet name="Monthly Summary" sheetId="2" r:id="rId5"/>
     <sheet name="Weekly Summary" sheetId="3" r:id="rId6"/>
     <sheet name="Indicator History" sheetId="4" r:id="rId7"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>ADANIPORTS — Adani Ports</t>
   </si>
   <si>
-    <t>NSE Equity · Infrastructure · Generated 02 Jul 2026, 07:48 AM</t>
+    <t>NSE Equity · Infrastructure · Generated 02 Nov 2026, 11:22 PM</t>
   </si>
   <si>
     <t>KEY METRICS</t>
   </si>
   <si>
     <t>Current Price</t>
   </si>
   <si>
-    <t>₹1,473.50</t>
+    <t>₹1,854.00</t>
   </si>
   <si>
     <t>1 Day Change</t>
   </si>
   <si>
-    <t>+2.10%</t>
+    <t>+0.22%</t>
   </si>
   <si>
     <t>52 Week High</t>
   </si>
   <si>
-    <t>₹1,621.40</t>
+    <t>₹1,891.10</t>
   </si>
   <si>
     <t>52 Week Low</t>
   </si>
   <si>
-    <t>₹995.65</t>
+    <t>₹1,285.08</t>
   </si>
   <si>
     <t>RSI (14)</t>
   </si>
   <si>
     <t>EMA 50</t>
   </si>
   <si>
-    <t>₹1,748.50</t>
+    <t>₹1,760.36</t>
   </si>
   <si>
     <t>EMA 200</t>
   </si>
   <si>
-    <t>₹1,579.99</t>
+    <t>₹1,690.91</t>
   </si>
   <si>
     <t>ATR (14)</t>
   </si>
   <si>
-    <t>₹43.59</t>
+    <t>₹53.70</t>
   </si>
   <si>
     <t>Volume Ratio</t>
   </si>
   <si>
-    <t>1.8×</t>
+    <t>0.44×</t>
   </si>
   <si>
     <t>Data Period</t>
   </si>
   <si>
-    <t>13 May 2024 to 22 Oct 2025</t>
+    <t>03 Jun 2025 to 02 Nov 2026</t>
   </si>
   <si>
     <t>ACTIVE TECHNICAL CONDITIONS</t>
   </si>
   <si>
     <t>● Near 52W High</t>
   </si>
   <si>
     <t>For educational purposes only. Not investment advice. Past performance does not guarantee future results.</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Open</t>
   </si>
   <si>
     <t>High</t>
   </si>
   <si>
     <t>Low</t>
   </si>
   <si>
     <t>Close</t>
   </si>
   <si>
     <t>Change %</t>
   </si>
   <si>
     <t>Trading Days</t>
   </si>
   <si>
     <t>Total Volume</t>
   </si>
   <si>
-    <t>May 2024</t>
-[...37 lines deleted...]
-  <si>
     <t>Jun 2025</t>
   </si>
   <si>
     <t>Jul 2025</t>
   </si>
   <si>
     <t>Aug 2025</t>
   </si>
   <si>
     <t>Sep 2025</t>
   </si>
   <si>
     <t>Oct 2025</t>
   </si>
   <si>
+    <t>Nov 2025</t>
+  </si>
+  <si>
+    <t>Dec 2025</t>
+  </si>
+  <si>
+    <t>Jan 2026</t>
+  </si>
+  <si>
+    <t>Feb 2026</t>
+  </si>
+  <si>
+    <t>Mar 2026</t>
+  </si>
+  <si>
+    <t>Apr 2026</t>
+  </si>
+  <si>
+    <t>May 2026</t>
+  </si>
+  <si>
+    <t>Jun 2026</t>
+  </si>
+  <si>
+    <t>Jul 2026</t>
+  </si>
+  <si>
+    <t>Aug 2026</t>
+  </si>
+  <si>
+    <t>Sep 2026</t>
+  </si>
+  <si>
+    <t>Oct 2026</t>
+  </si>
+  <si>
+    <t>Nov 2026</t>
+  </si>
+  <si>
     <t>Week</t>
   </si>
   <si>
-    <t>Week of 04 Aug</t>
-[...32 lines deleted...]
-    <t>Week of 20 Oct</t>
+    <t>Week of 17 Aug</t>
+  </si>
+  <si>
+    <t>Week of 24 Aug</t>
+  </si>
+  <si>
+    <t>Week of 31 Aug</t>
+  </si>
+  <si>
+    <t>Week of 07 Sep</t>
+  </si>
+  <si>
+    <t>Week of 14 Sep</t>
+  </si>
+  <si>
+    <t>Week of 21 Sep</t>
+  </si>
+  <si>
+    <t>Week of 28 Sep</t>
+  </si>
+  <si>
+    <t>Week of 05 Oct</t>
+  </si>
+  <si>
+    <t>Week of 12 Oct</t>
+  </si>
+  <si>
+    <t>Week of 19 Oct</t>
+  </si>
+  <si>
+    <t>Week of 26 Oct</t>
+  </si>
+  <si>
+    <t>Week of 02 Nov</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>1D Change %</t>
   </si>
   <si>
     <t>RSI</t>
   </si>
   <si>
     <t>Vol Ratio</t>
   </si>
   <si>
     <t>RSI&lt;30</t>
   </si>
   <si>
     <t>RSI&gt;70</t>
   </si>
   <si>
     <t>EMA Cross</t>
   </si>
   <si>
     <t>MACD Cross</t>
   </si>
   <si>
     <t>Breakout</t>
   </si>
   <si>
     <t>Vol Spike</t>
   </si>
   <si>
-    <t>01 Jul 2026</t>
-[...86 lines deleted...]
-    <t>20 May 2026</t>
+    <t>02 Nov 2026</t>
+  </si>
+  <si>
+    <t>30 Oct 2026</t>
+  </si>
+  <si>
+    <t>29 Oct 2026</t>
+  </si>
+  <si>
+    <t>Yes</t>
+  </si>
+  <si>
+    <t>28 Oct 2026</t>
+  </si>
+  <si>
+    <t>27 Oct 2026</t>
+  </si>
+  <si>
+    <t>26 Oct 2026</t>
+  </si>
+  <si>
+    <t>23 Oct 2026</t>
+  </si>
+  <si>
+    <t>22 Oct 2026</t>
+  </si>
+  <si>
+    <t>21 Oct 2026</t>
+  </si>
+  <si>
+    <t>20 Oct 2026</t>
+  </si>
+  <si>
+    <t>19 Oct 2026</t>
+  </si>
+  <si>
+    <t>16 Oct 2026</t>
+  </si>
+  <si>
+    <t>15 Oct 2026</t>
+  </si>
+  <si>
+    <t>14 Oct 2026</t>
+  </si>
+  <si>
+    <t>13 Oct 2026</t>
+  </si>
+  <si>
+    <t>12 Oct 2026</t>
+  </si>
+  <si>
+    <t>09 Oct 2026</t>
+  </si>
+  <si>
+    <t>08 Oct 2026</t>
+  </si>
+  <si>
+    <t>07 Oct 2026</t>
+  </si>
+  <si>
+    <t>06 Oct 2026</t>
+  </si>
+  <si>
+    <t>05 Oct 2026</t>
+  </si>
+  <si>
+    <t>02 Oct 2026</t>
+  </si>
+  <si>
+    <t>01 Oct 2026</t>
+  </si>
+  <si>
+    <t>30 Sep 2026</t>
+  </si>
+  <si>
+    <t>29 Sep 2026</t>
+  </si>
+  <si>
+    <t>28 Sep 2026</t>
+  </si>
+  <si>
+    <t>25 Sep 2026</t>
+  </si>
+  <si>
+    <t>24 Sep 2026</t>
+  </si>
+  <si>
+    <t>23 Sep 2026</t>
+  </si>
+  <si>
+    <t>22 Sep 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="₹#,##0.00"/>
     <numFmt numFmtId="165" formatCode="+0.00%;-0.00%"/>
   </numFmts>
   <fonts count="10">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -419,60 +422,60 @@
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF64748B"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
-      <color rgb="FF16A34A"/>
+      <color rgb="FFDC2626"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
-      <color rgb="FFDC2626"/>
+      <color rgb="FF16A34A"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1E3A8A"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF8FAFC"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="3">
     <border>
@@ -899,51 +902,51 @@
       <c r="B6" s="5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="5">
-        <v>59.7</v>
+        <v>62.3</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>17</v>
       </c>
@@ -1025,511 +1028,511 @@
       </c>
       <c r="C1" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>29</v>
       </c>
       <c r="F1" s="8" t="s">
         <v>30</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>31</v>
       </c>
       <c r="H1" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="11">
-        <v>1267.0</v>
+        <v>1456.74000000000001</v>
       </c>
       <c r="C2" s="11">
-        <v>1457.049999999999955</v>
+        <v>1480.52999999999997</v>
       </c>
       <c r="D2" s="11">
-        <v>1261.65000000000009</v>
+        <v>1326.0099999999999909</v>
       </c>
       <c r="E2" s="11">
-        <v>1437.40000000000009</v>
+        <v>1444.1099999999999</v>
       </c>
       <c r="F2" s="13">
-        <v>0.1345</v>
+        <v>-0.0087</v>
       </c>
       <c r="G2" s="9">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="H2" s="17">
-        <v>71962368</v>
+        <v>54241760</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B3" s="12">
-        <v>1549.0</v>
+        <v>1444.21000000000004</v>
       </c>
       <c r="C3" s="12">
-        <v>1621.40000000000009</v>
+        <v>1467.80999999999995</v>
       </c>
       <c r="D3" s="12">
-        <v>1160.59999999999991</v>
+        <v>1364.54999999999995</v>
       </c>
       <c r="E3" s="12">
-        <v>1478.099999999999909</v>
+        <v>1367.33999999999992</v>
       </c>
       <c r="F3" s="14">
-        <v>0.0283</v>
+        <v>-0.0532</v>
       </c>
       <c r="G3" s="10">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="H3" s="18">
-        <v>204984154</v>
+        <v>23141534</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="11">
-        <v>1483.0</v>
+        <v>1365.25</v>
       </c>
       <c r="C4" s="11">
-        <v>1577.90000000000009</v>
+        <v>1391.1400000000001</v>
       </c>
       <c r="D4" s="11">
-        <v>1419.0</v>
+        <v>1285.079999999999927</v>
       </c>
       <c r="E4" s="11">
-        <v>1569.90000000000009</v>
+        <v>1307.28999999999996</v>
       </c>
       <c r="F4" s="13">
-        <v>0.0621</v>
+        <v>-0.0439</v>
       </c>
       <c r="G4" s="9">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="H4" s="17">
-        <v>64629671</v>
+        <v>42790650</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="12">
-        <v>1580.95000000000005</v>
+        <v>1312.76999999999998</v>
       </c>
       <c r="C5" s="12">
-        <v>1604.95000000000005</v>
+        <v>1455.56999999999994</v>
       </c>
       <c r="D5" s="12">
-        <v>1452.0</v>
+        <v>1307.28999999999996</v>
       </c>
       <c r="E5" s="12">
-        <v>1481.90000000000009</v>
+        <v>1397.6099999999999</v>
       </c>
       <c r="F5" s="15">
-        <v>-0.0561</v>
+        <v>0.0691</v>
       </c>
       <c r="G5" s="10">
         <v>22</v>
       </c>
       <c r="H5" s="18">
-        <v>62095339</v>
+        <v>51693752</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="11">
-        <v>1490.0</v>
+        <v>1400.099999999999909</v>
       </c>
       <c r="C6" s="11">
-        <v>1499.5</v>
+        <v>1484.24000000000001</v>
       </c>
       <c r="D6" s="11">
-        <v>1394.45000000000005</v>
+        <v>1380.18000000000006</v>
       </c>
       <c r="E6" s="11">
-        <v>1448.20000000000005</v>
+        <v>1445.41000000000008</v>
       </c>
       <c r="F6" s="16">
-        <v>-0.0227</v>
+        <v>0.0342</v>
       </c>
       <c r="G6" s="9">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H6" s="17">
-        <v>40453579</v>
+        <v>46609073</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B7" s="12">
-        <v>1448.20000000000005</v>
+        <v>1445.41000000000008</v>
       </c>
       <c r="C7" s="12">
-        <v>1472.84999999999991</v>
+        <v>1527.8599999999999</v>
       </c>
       <c r="D7" s="12">
-        <v>1303.15000000000009</v>
+        <v>1419.019999999999982</v>
       </c>
       <c r="E7" s="12">
-        <v>1375.95000000000005</v>
+        <v>1510.52999999999997</v>
       </c>
       <c r="F7" s="15">
-        <v>-0.0499</v>
+        <v>0.0451</v>
       </c>
       <c r="G7" s="10">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="H7" s="18">
-        <v>47310720</v>
+        <v>45053801</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="9" t="s">
         <v>39</v>
       </c>
       <c r="B8" s="11">
-        <v>1386.5</v>
+        <v>1523.57999999999993</v>
       </c>
       <c r="C8" s="11">
-        <v>1397.95000000000005</v>
+        <v>1542.5</v>
       </c>
       <c r="D8" s="11">
-        <v>995.64999999999998</v>
+        <v>1441.23000000000002</v>
       </c>
       <c r="E8" s="11">
-        <v>1190.049999999999955</v>
-[...2 lines deleted...]
-        <v>-0.1351</v>
+        <v>1463.63000000000011</v>
+      </c>
+      <c r="F8" s="13">
+        <v>-0.031</v>
       </c>
       <c r="G8" s="9">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="H8" s="17">
-        <v>166350393</v>
+        <v>32281369</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B9" s="12">
-        <v>1201.90000000000009</v>
+        <v>1466.61999999999989</v>
       </c>
       <c r="C9" s="12">
-        <v>1309.5</v>
+        <v>1490.51999999999998</v>
       </c>
       <c r="D9" s="12">
-        <v>1174.25</v>
+        <v>1286.57999999999993</v>
       </c>
       <c r="E9" s="12">
-        <v>1231.099999999999909</v>
+        <v>1413.83999999999992</v>
       </c>
       <c r="F9" s="14">
-        <v>0.0345</v>
+        <v>-0.034</v>
       </c>
       <c r="G9" s="10">
         <v>22</v>
       </c>
       <c r="H9" s="18">
-        <v>82594105</v>
+        <v>48815942</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B10" s="11">
-        <v>1223.0</v>
+        <v>1342.33999999999992</v>
       </c>
       <c r="C10" s="11">
-        <v>1237.59999999999991</v>
+        <v>1577.34999999999991</v>
       </c>
       <c r="D10" s="11">
-        <v>1010.75</v>
+        <v>1342.33999999999992</v>
       </c>
       <c r="E10" s="11">
-        <v>1099.34999999999991</v>
+        <v>1514.61999999999989</v>
       </c>
       <c r="F10" s="16">
-        <v>-0.107</v>
+        <v>0.0713</v>
       </c>
       <c r="G10" s="9">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="H10" s="17">
-        <v>76755855</v>
+        <v>54658370</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B11" s="12">
-        <v>1084.0</v>
+        <v>1455.8599999999999</v>
       </c>
       <c r="C11" s="12">
-        <v>1175.65000000000009</v>
+        <v>1499.18000000000006</v>
       </c>
       <c r="D11" s="12">
-        <v>1040.0</v>
+        <v>1288.069999999999936</v>
       </c>
       <c r="E11" s="12">
-        <v>1069.40000000000009</v>
-[...2 lines deleted...]
-        <v>-0.0272</v>
+        <v>1312.59999999999991</v>
+      </c>
+      <c r="F11" s="14">
+        <v>-0.1334</v>
       </c>
       <c r="G11" s="10">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H11" s="18">
-        <v>59967118</v>
+        <v>65640324</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="9" t="s">
         <v>43</v>
       </c>
       <c r="B12" s="11">
-        <v>1074.95000000000005</v>
+        <v>1345.52999999999997</v>
       </c>
       <c r="C12" s="11">
-        <v>1212.0</v>
+        <v>1669.96000000000004</v>
       </c>
       <c r="D12" s="11">
-        <v>1036.5</v>
+        <v>1327.0099999999999909</v>
       </c>
       <c r="E12" s="11">
-        <v>1182.95000000000005</v>
-[...2 lines deleted...]
-        <v>0.1062</v>
+        <v>1650.33999999999992</v>
+      </c>
+      <c r="F12" s="16">
+        <v>0.2573</v>
       </c>
       <c r="G12" s="9">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H12" s="17">
-        <v>43507099</v>
+        <v>83275127</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B13" s="12">
-        <v>1179.0</v>
+        <v>1650.33999999999992</v>
       </c>
       <c r="C13" s="12">
-        <v>1282.5</v>
+        <v>1835.069999999999936</v>
       </c>
       <c r="D13" s="12">
-        <v>1041.5</v>
+        <v>1650.33999999999992</v>
       </c>
       <c r="E13" s="12">
-        <v>1216.5</v>
-[...2 lines deleted...]
-        <v>0.0284</v>
+        <v>1797.029999999999973</v>
+      </c>
+      <c r="F13" s="15">
+        <v>0.0889</v>
       </c>
       <c r="G13" s="10">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="H13" s="18">
-        <v>49137450</v>
+        <v>60554043</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="9" t="s">
         <v>45</v>
       </c>
       <c r="B14" s="11">
-        <v>1255.0</v>
+        <v>1801.50999999999999</v>
       </c>
       <c r="C14" s="11">
-        <v>1457.5</v>
+        <v>1850.0</v>
       </c>
       <c r="D14" s="11">
-        <v>1242.70000000000005</v>
+        <v>1737.88000000000011</v>
       </c>
       <c r="E14" s="11">
-        <v>1432.79999999999995</v>
-[...2 lines deleted...]
-        <v>0.1778</v>
+        <v>1810.20000000000005</v>
+      </c>
+      <c r="F14" s="16">
+        <v>0.0073</v>
       </c>
       <c r="G14" s="9">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H14" s="17">
-        <v>77260109</v>
+        <v>46410768</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="10" t="s">
         <v>46</v>
       </c>
       <c r="B15" s="12">
-        <v>1432.79999999999995</v>
+        <v>1829.5</v>
       </c>
       <c r="C15" s="12">
-        <v>1494.0</v>
+        <v>1891.099999999999909</v>
       </c>
       <c r="D15" s="12">
-        <v>1331.59999999999991</v>
+        <v>1650.0</v>
       </c>
       <c r="E15" s="12">
-        <v>1450.20000000000005</v>
+        <v>1696.5</v>
       </c>
       <c r="F15" s="14">
-        <v>0.0121</v>
+        <v>-0.0628</v>
       </c>
       <c r="G15" s="10">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H15" s="18">
-        <v>57406461</v>
+        <v>48384938</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="9" t="s">
         <v>47</v>
       </c>
       <c r="B16" s="11">
-        <v>1450.29999999999995</v>
+        <v>1713.40000000000009</v>
       </c>
       <c r="C16" s="11">
-        <v>1474.0</v>
+        <v>1723.90000000000009</v>
       </c>
       <c r="D16" s="11">
-        <v>1370.29999999999995</v>
+        <v>1593.099999999999909</v>
       </c>
       <c r="E16" s="11">
-        <v>1373.099999999999909</v>
-[...2 lines deleted...]
-        <v>-0.0532</v>
+        <v>1593.099999999999909</v>
+      </c>
+      <c r="F16" s="13">
+        <v>-0.0609</v>
       </c>
       <c r="G16" s="9">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="H16" s="17">
-        <v>23141534</v>
+        <v>44764158</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="10" t="s">
         <v>48</v>
       </c>
       <c r="B17" s="12">
-        <v>1371.0</v>
+        <v>1625.0</v>
       </c>
       <c r="C17" s="12">
-        <v>1397.0</v>
+        <v>1824.0</v>
       </c>
       <c r="D17" s="12">
-        <v>1290.5</v>
+        <v>1625.0</v>
       </c>
       <c r="E17" s="12">
-        <v>1312.79999999999995</v>
+        <v>1798.29999999999995</v>
       </c>
       <c r="F17" s="15">
-        <v>-0.0439</v>
+        <v>0.1288</v>
       </c>
       <c r="G17" s="10">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H17" s="18">
-        <v>42790650</v>
+        <v>47956528</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="9" t="s">
         <v>49</v>
       </c>
       <c r="B18" s="11">
-        <v>1318.29999999999995</v>
+        <v>1786.0</v>
       </c>
       <c r="C18" s="11">
-        <v>1461.70000000000005</v>
+        <v>1872.0</v>
       </c>
       <c r="D18" s="11">
-        <v>1312.79999999999995</v>
+        <v>1674.20000000000005</v>
       </c>
       <c r="E18" s="11">
-        <v>1403.5</v>
-[...2 lines deleted...]
-        <v>0.0691</v>
+        <v>1850.0</v>
+      </c>
+      <c r="F18" s="16">
+        <v>0.0287</v>
       </c>
       <c r="G18" s="9">
         <v>22</v>
       </c>
       <c r="H18" s="17">
-        <v>51693752</v>
+        <v>73208151</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="10" t="s">
         <v>50</v>
       </c>
       <c r="B19" s="12">
-        <v>1406.0</v>
+        <v>1850.0</v>
       </c>
       <c r="C19" s="12">
-        <v>1490.5</v>
+        <v>1864.0</v>
       </c>
       <c r="D19" s="12">
-        <v>1386.0</v>
+        <v>1822.0</v>
       </c>
       <c r="E19" s="12">
-        <v>1473.5</v>
-[...2 lines deleted...]
-        <v>0.0499</v>
+        <v>1854.0</v>
+      </c>
+      <c r="F19" s="15">
+        <v>0.0022</v>
       </c>
       <c r="G19" s="10">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="H19" s="18">
-        <v>31252140</v>
+        <v>1483183</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G13"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
@@ -1546,319 +1549,319 @@
       </c>
       <c r="B1" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C1" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>29</v>
       </c>
       <c r="F1" s="8" t="s">
         <v>30</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B2" s="11">
-        <v>1349.79999999999995</v>
+        <v>1700.0</v>
       </c>
       <c r="C2" s="11">
-        <v>1397.0</v>
+        <v>1704.0</v>
       </c>
       <c r="D2" s="11">
-        <v>1315.0</v>
+        <v>1667.0</v>
       </c>
       <c r="E2" s="11">
-        <v>1325.0</v>
+        <v>1700.0</v>
       </c>
       <c r="F2" s="16">
-        <v>-0.0184</v>
+        <v>0.0</v>
       </c>
       <c r="G2" s="17">
-        <v>11080150</v>
+        <v>6884640</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="10" t="s">
         <v>53</v>
       </c>
       <c r="B3" s="12">
-        <v>1325.0</v>
+        <v>1700.0</v>
       </c>
       <c r="C3" s="12">
-        <v>1349.59999999999991</v>
+        <v>1723.90000000000009</v>
       </c>
       <c r="D3" s="12">
-        <v>1290.5</v>
+        <v>1671.0</v>
       </c>
       <c r="E3" s="12">
-        <v>1300.29999999999995</v>
+        <v>1707.5</v>
       </c>
       <c r="F3" s="15">
-        <v>-0.0186</v>
+        <v>0.0044</v>
       </c>
       <c r="G3" s="18">
-        <v>6817600</v>
+        <v>9611847</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="9" t="s">
         <v>54</v>
       </c>
       <c r="B4" s="11">
-        <v>1321.90000000000009</v>
+        <v>1710.0</v>
       </c>
       <c r="C4" s="11">
-        <v>1377.79999999999995</v>
+        <v>1716.90000000000009</v>
       </c>
       <c r="D4" s="11">
-        <v>1295.0</v>
+        <v>1593.099999999999909</v>
       </c>
       <c r="E4" s="11">
-        <v>1341.20000000000005</v>
+        <v>1707.29999999999995</v>
       </c>
       <c r="F4" s="13">
-        <v>0.0315</v>
+        <v>-0.0001</v>
       </c>
       <c r="G4" s="17">
-        <v>17407857</v>
+        <v>20383575</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="10" t="s">
         <v>55</v>
       </c>
       <c r="B5" s="12">
-        <v>1341.29999999999995</v>
+        <v>1714.0</v>
       </c>
       <c r="C5" s="12">
-        <v>1348.90000000000009</v>
+        <v>1785.90000000000009</v>
       </c>
       <c r="D5" s="12">
-        <v>1303.0</v>
+        <v>1685.20000000000005</v>
       </c>
       <c r="E5" s="12">
-        <v>1312.79999999999995</v>
+        <v>1764.59999999999991</v>
       </c>
       <c r="F5" s="15">
-        <v>-0.0212</v>
+        <v>0.0336</v>
       </c>
       <c r="G5" s="18">
-        <v>6245102</v>
+        <v>12372088</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="9" t="s">
         <v>56</v>
       </c>
       <c r="B6" s="11">
-        <v>1318.29999999999995</v>
+        <v>1755.0</v>
       </c>
       <c r="C6" s="11">
-        <v>1348.79999999999995</v>
+        <v>1824.0</v>
       </c>
       <c r="D6" s="11">
-        <v>1312.79999999999995</v>
+        <v>1707.0</v>
       </c>
       <c r="E6" s="11">
-        <v>1321.79999999999995</v>
-[...2 lines deleted...]
-        <v>0.0069</v>
+        <v>1824.0</v>
+      </c>
+      <c r="F6" s="16">
+        <v>0.0337</v>
       </c>
       <c r="G6" s="17">
-        <v>6740396</v>
+        <v>9286118</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="10" t="s">
         <v>57</v>
       </c>
       <c r="B7" s="12">
-        <v>1321.90000000000009</v>
+        <v>1793.70000000000005</v>
       </c>
       <c r="C7" s="12">
-        <v>1423.099999999999909</v>
+        <v>1812.70000000000005</v>
       </c>
       <c r="D7" s="12">
-        <v>1321.90000000000009</v>
+        <v>1766.70000000000005</v>
       </c>
       <c r="E7" s="12">
-        <v>1393.099999999999909</v>
+        <v>1788.0</v>
       </c>
       <c r="F7" s="14">
-        <v>0.0539</v>
+        <v>-0.0197</v>
       </c>
       <c r="G7" s="18">
-        <v>13022321</v>
+        <v>6860286</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="9" t="s">
         <v>58</v>
       </c>
       <c r="B8" s="11">
-        <v>1393.099999999999909</v>
+        <v>1788.0</v>
       </c>
       <c r="C8" s="11">
-        <v>1460.0</v>
+        <v>1822.0</v>
       </c>
       <c r="D8" s="11">
-        <v>1392.20000000000005</v>
+        <v>1716.0</v>
       </c>
       <c r="E8" s="11">
-        <v>1427.79999999999995</v>
+        <v>1737.79999999999995</v>
       </c>
       <c r="F8" s="13">
-        <v>0.0249</v>
+        <v>-0.0281</v>
       </c>
       <c r="G8" s="17">
-        <v>13439732</v>
+        <v>12992136</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="10" t="s">
         <v>59</v>
       </c>
       <c r="B9" s="12">
-        <v>1433.0</v>
+        <v>1769.90000000000009</v>
       </c>
       <c r="C9" s="12">
-        <v>1461.70000000000005</v>
+        <v>1789.099999999999909</v>
       </c>
       <c r="D9" s="12">
-        <v>1390.29999999999995</v>
+        <v>1674.20000000000005</v>
       </c>
       <c r="E9" s="12">
-        <v>1392.0</v>
+        <v>1761.0</v>
       </c>
       <c r="F9" s="15">
-        <v>-0.0251</v>
+        <v>0.0134</v>
       </c>
       <c r="G9" s="18">
-        <v>14513658</v>
+        <v>18915911</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="9" t="s">
         <v>60</v>
       </c>
       <c r="B10" s="11">
-        <v>1393.59999999999991</v>
+        <v>1770.099999999999909</v>
       </c>
       <c r="C10" s="11">
-        <v>1431.0</v>
+        <v>1778.0</v>
       </c>
       <c r="D10" s="11">
-        <v>1377.59999999999991</v>
+        <v>1725.099999999999909</v>
       </c>
       <c r="E10" s="11">
-        <v>1419.099999999999909</v>
+        <v>1750.79999999999995</v>
       </c>
       <c r="F10" s="13">
-        <v>0.0195</v>
+        <v>-0.0058</v>
       </c>
       <c r="G10" s="17">
-        <v>7157108</v>
+        <v>19652906</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="10" t="s">
         <v>61</v>
       </c>
       <c r="B11" s="12">
-        <v>1419.099999999999909</v>
+        <v>1763.79999999999995</v>
       </c>
       <c r="C11" s="12">
-        <v>1419.099999999999909</v>
+        <v>1784.90000000000009</v>
       </c>
       <c r="D11" s="12">
-        <v>1386.0</v>
+        <v>1687.90000000000009</v>
       </c>
       <c r="E11" s="12">
-        <v>1409.40000000000009</v>
-[...2 lines deleted...]
-        <v>-0.0068</v>
+        <v>1702.70000000000005</v>
+      </c>
+      <c r="F11" s="14">
+        <v>-0.0275</v>
       </c>
       <c r="G11" s="18">
-        <v>7261226</v>
+        <v>10614411</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="9" t="s">
         <v>62</v>
       </c>
       <c r="B12" s="11">
-        <v>1400.79999999999995</v>
+        <v>1703.099999999999909</v>
       </c>
       <c r="C12" s="11">
-        <v>1490.5</v>
+        <v>1872.0</v>
       </c>
       <c r="D12" s="11">
-        <v>1396.0</v>
+        <v>1688.0</v>
       </c>
       <c r="E12" s="11">
-        <v>1479.40000000000009</v>
-[...2 lines deleted...]
-        <v>0.0497</v>
+        <v>1850.0</v>
+      </c>
+      <c r="F12" s="16">
+        <v>0.0865</v>
       </c>
       <c r="G12" s="17">
-        <v>17362919</v>
+        <v>19709067</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="10" t="s">
         <v>63</v>
       </c>
       <c r="B13" s="12">
-        <v>1488.0</v>
+        <v>1850.0</v>
       </c>
       <c r="C13" s="12">
-        <v>1489.0</v>
+        <v>1864.0</v>
       </c>
       <c r="D13" s="12">
-        <v>1459.099999999999909</v>
+        <v>1822.0</v>
       </c>
       <c r="E13" s="12">
-        <v>1473.5</v>
+        <v>1854.0</v>
       </c>
       <c r="F13" s="15">
-        <v>-0.004</v>
+        <v>0.0022</v>
       </c>
       <c r="G13" s="18">
-        <v>3448532</v>
+        <v>1483183</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:K31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
@@ -1891,727 +1894,739 @@
       </c>
       <c r="F1" s="8" t="s">
         <v>68</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>69</v>
       </c>
       <c r="H1" s="8" t="s">
         <v>70</v>
       </c>
       <c r="I1" s="8" t="s">
         <v>71</v>
       </c>
       <c r="J1" s="8" t="s">
         <v>72</v>
       </c>
       <c r="K1" s="8" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="9" t="s">
         <v>74</v>
       </c>
       <c r="B2" s="11">
-        <v>1848.20000000000005</v>
-[...2 lines deleted...]
-        <v>0.021</v>
+        <v>1854.0</v>
+      </c>
+      <c r="C2" s="16">
+        <v>0.0022</v>
       </c>
       <c r="D2" s="9">
-        <v>59.7</v>
+        <v>62.3</v>
       </c>
       <c r="E2" s="9">
-        <v>1.8</v>
+        <v>0.44</v>
       </c>
       <c r="F2" s="9"/>
       <c r="G2" s="9"/>
       <c r="H2" s="9"/>
       <c r="I2" s="9"/>
       <c r="J2" s="9"/>
       <c r="K2" s="9"/>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="10" t="s">
         <v>75</v>
       </c>
       <c r="B3" s="12">
-        <v>1810.20000000000005</v>
+        <v>1850.0</v>
       </c>
       <c r="C3" s="14">
-        <v>0.0192</v>
+        <v>-0.0118</v>
       </c>
       <c r="D3" s="10">
-        <v>53.5</v>
+        <v>61.9</v>
       </c>
       <c r="E3" s="10">
-        <v>1.0</v>
+        <v>1.82</v>
       </c>
       <c r="F3" s="10"/>
       <c r="G3" s="10"/>
       <c r="H3" s="10"/>
       <c r="I3" s="10"/>
       <c r="J3" s="10"/>
       <c r="K3" s="10"/>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="9" t="s">
         <v>76</v>
       </c>
       <c r="B4" s="11">
-        <v>1776.099999999999909</v>
+        <v>1872.0</v>
       </c>
       <c r="C4" s="16">
-        <v>-0.0111</v>
+        <v>0.0629</v>
       </c>
       <c r="D4" s="9">
-        <v>46.8</v>
+        <v>65.7</v>
       </c>
       <c r="E4" s="9">
-        <v>0.76</v>
+        <v>2.41</v>
       </c>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="9"/>
-      <c r="I4" s="9"/>
-[...1 lines deleted...]
-      <c r="K4" s="9"/>
+      <c r="I4" s="9" t="s">
+        <v>77</v>
+      </c>
+      <c r="J4" s="9" t="s">
+        <v>77</v>
+      </c>
+      <c r="K4" s="9" t="s">
+        <v>77</v>
+      </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="10" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B5" s="12">
-        <v>1796.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1761.29999999999995</v>
+      </c>
+      <c r="C5" s="15">
+        <v>0.0039</v>
       </c>
       <c r="D5" s="10">
-        <v>50.8</v>
+        <v>51.8</v>
       </c>
       <c r="E5" s="10">
-        <v>0.83</v>
+        <v>0.84</v>
       </c>
       <c r="F5" s="10"/>
       <c r="G5" s="10"/>
       <c r="H5" s="10"/>
       <c r="I5" s="10"/>
       <c r="J5" s="10"/>
       <c r="K5" s="10"/>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="9" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B6" s="11">
-        <v>1796.0</v>
+        <v>1754.5</v>
       </c>
       <c r="C6" s="16">
-        <v>-0.0095</v>
+        <v>0.0011</v>
       </c>
       <c r="D6" s="9">
-        <v>50.8</v>
+        <v>50.7</v>
       </c>
       <c r="E6" s="9">
-        <v>0.8</v>
+        <v>0.42</v>
       </c>
       <c r="F6" s="9"/>
       <c r="G6" s="9"/>
       <c r="H6" s="9"/>
       <c r="I6" s="9"/>
       <c r="J6" s="9"/>
       <c r="K6" s="9"/>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="10" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B7" s="12">
-        <v>1813.29999999999995</v>
-[...2 lines deleted...]
-        <v>0.0164</v>
+        <v>1752.5</v>
+      </c>
+      <c r="C7" s="15">
+        <v>0.0292</v>
       </c>
       <c r="D7" s="10">
-        <v>54.3</v>
+        <v>50.4</v>
       </c>
       <c r="E7" s="10">
-        <v>0.93</v>
+        <v>0.6</v>
       </c>
       <c r="F7" s="10"/>
       <c r="G7" s="10"/>
       <c r="H7" s="10"/>
       <c r="I7" s="10"/>
       <c r="J7" s="10"/>
       <c r="K7" s="10"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="9" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B8" s="11">
-        <v>1784.0</v>
-[...2 lines deleted...]
-        <v>-0.0236</v>
+        <v>1702.70000000000005</v>
+      </c>
+      <c r="C8" s="13">
+        <v>-0.027</v>
       </c>
       <c r="D8" s="9">
-        <v>48.8</v>
+        <v>41.6</v>
       </c>
       <c r="E8" s="9">
-        <v>1.43</v>
+        <v>0.52</v>
       </c>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="9"/>
       <c r="I8" s="9"/>
       <c r="J8" s="9"/>
       <c r="K8" s="9"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="10" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B9" s="12">
-        <v>1827.20000000000005</v>
+        <v>1750.0</v>
       </c>
       <c r="C9" s="15">
-        <v>-0.0044</v>
+        <v>0.0007</v>
       </c>
       <c r="D9" s="10">
-        <v>58.4</v>
+        <v>49.3</v>
       </c>
       <c r="E9" s="10">
-        <v>0.68</v>
+        <v>0.53</v>
       </c>
       <c r="F9" s="10"/>
       <c r="G9" s="10"/>
       <c r="H9" s="10"/>
       <c r="I9" s="10"/>
       <c r="J9" s="10"/>
       <c r="K9" s="10"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="9" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B10" s="11">
-        <v>1835.29999999999995</v>
-[...2 lines deleted...]
-        <v>-0.0037</v>
+        <v>1748.79999999999995</v>
+      </c>
+      <c r="C10" s="13">
+        <v>-0.0097</v>
       </c>
       <c r="D10" s="9">
-        <v>60.5</v>
+        <v>49.0</v>
       </c>
       <c r="E10" s="9">
-        <v>1.95</v>
+        <v>0.75</v>
       </c>
       <c r="F10" s="9"/>
       <c r="G10" s="9"/>
       <c r="H10" s="9"/>
       <c r="I10" s="9"/>
       <c r="J10" s="9"/>
       <c r="K10" s="9"/>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="10" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B11" s="12">
-        <v>1842.099999999999909</v>
-[...2 lines deleted...]
-        <v>0.0074</v>
+        <v>1766.0</v>
+      </c>
+      <c r="C11" s="15">
+        <v>0.0</v>
       </c>
       <c r="D11" s="10">
-        <v>62.2</v>
+        <v>52.1</v>
       </c>
       <c r="E11" s="10">
-        <v>0.78</v>
+        <v>0.84</v>
       </c>
       <c r="F11" s="10"/>
       <c r="G11" s="10"/>
       <c r="H11" s="10"/>
       <c r="I11" s="10"/>
       <c r="J11" s="10"/>
       <c r="K11" s="10"/>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="9" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B12" s="11">
-        <v>1828.59999999999991</v>
-[...2 lines deleted...]
-        <v>0.0036</v>
+        <v>1766.0</v>
+      </c>
+      <c r="C12" s="16">
+        <v>0.0087</v>
       </c>
       <c r="D12" s="9">
-        <v>60.1</v>
+        <v>52.1</v>
       </c>
       <c r="E12" s="9">
-        <v>1.28</v>
+        <v>0.86</v>
       </c>
       <c r="F12" s="9"/>
       <c r="G12" s="9"/>
       <c r="H12" s="9"/>
       <c r="I12" s="9"/>
       <c r="J12" s="9"/>
       <c r="K12" s="9"/>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="10" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B13" s="12">
-        <v>1822.0</v>
-[...2 lines deleted...]
-        <v>0.0095</v>
+        <v>1750.79999999999995</v>
+      </c>
+      <c r="C13" s="15">
+        <v>0.0044</v>
       </c>
       <c r="D13" s="10">
-        <v>59.0</v>
+        <v>49.7</v>
       </c>
       <c r="E13" s="10">
-        <v>1.09</v>
+        <v>0.43</v>
       </c>
       <c r="F13" s="10"/>
       <c r="G13" s="10"/>
       <c r="H13" s="10"/>
       <c r="I13" s="10"/>
       <c r="J13" s="10"/>
       <c r="K13" s="10"/>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="9" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B14" s="11">
-        <v>1812.90000000000009</v>
+        <v>1743.20000000000005</v>
       </c>
       <c r="C14" s="13">
-        <v>0.0144</v>
+        <v>-0.0031</v>
       </c>
       <c r="D14" s="9">
-        <v>58.0</v>
+        <v>48.5</v>
       </c>
       <c r="E14" s="9">
-        <v>1.11</v>
+        <v>0.73</v>
       </c>
       <c r="F14" s="9"/>
       <c r="G14" s="9"/>
       <c r="H14" s="9"/>
       <c r="I14" s="9"/>
       <c r="J14" s="9"/>
       <c r="K14" s="9"/>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="10" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B15" s="12">
-        <v>1787.099999999999909</v>
-[...2 lines deleted...]
-        <v>-0.0187</v>
+        <v>1748.70000000000005</v>
+      </c>
+      <c r="C15" s="14">
+        <v>-0.0081</v>
       </c>
       <c r="D15" s="10">
-        <v>53.9</v>
+        <v>49.3</v>
       </c>
       <c r="E15" s="10">
-        <v>0.99</v>
+        <v>0.6</v>
       </c>
       <c r="F15" s="10"/>
       <c r="G15" s="10"/>
       <c r="H15" s="10"/>
       <c r="I15" s="10"/>
       <c r="J15" s="10"/>
       <c r="K15" s="10"/>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="9" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B16" s="11">
-        <v>1821.20000000000005</v>
+        <v>1763.0</v>
       </c>
       <c r="C16" s="16">
-        <v>-0.0028</v>
+        <v>0.0051</v>
       </c>
       <c r="D16" s="9">
-        <v>61.2</v>
+        <v>51.3</v>
       </c>
       <c r="E16" s="9">
-        <v>1.27</v>
+        <v>1.17</v>
       </c>
       <c r="F16" s="9"/>
       <c r="G16" s="9"/>
       <c r="H16" s="9"/>
       <c r="I16" s="9"/>
       <c r="J16" s="9"/>
       <c r="K16" s="9"/>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="10" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B17" s="12">
-        <v>1826.40000000000009</v>
+        <v>1754.0</v>
       </c>
       <c r="C17" s="14">
-        <v>0.0119</v>
+        <v>-0.004</v>
       </c>
       <c r="D17" s="10">
-        <v>62.4</v>
+        <v>50.1</v>
       </c>
       <c r="E17" s="10">
-        <v>0.77</v>
+        <v>3.81</v>
       </c>
       <c r="F17" s="10"/>
       <c r="G17" s="10"/>
       <c r="H17" s="10"/>
       <c r="I17" s="10"/>
       <c r="J17" s="10"/>
-      <c r="K17" s="10"/>
+      <c r="K17" s="10" t="s">
+        <v>77</v>
+      </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="9" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B18" s="11">
-        <v>1805.0</v>
+        <v>1761.0</v>
       </c>
       <c r="C18" s="16">
-        <v>-0.0105</v>
+        <v>0.031</v>
       </c>
       <c r="D18" s="9">
-        <v>59.4</v>
+        <v>51.0</v>
       </c>
       <c r="E18" s="9">
-        <v>1.08</v>
+        <v>4.12</v>
       </c>
       <c r="F18" s="9"/>
       <c r="G18" s="9"/>
       <c r="H18" s="9"/>
       <c r="I18" s="9"/>
       <c r="J18" s="9"/>
-      <c r="K18" s="9"/>
+      <c r="K18" s="9" t="s">
+        <v>77</v>
+      </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="10" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B19" s="12">
-        <v>1824.20000000000005</v>
+        <v>1708.0</v>
       </c>
       <c r="C19" s="14">
-        <v>0.0186</v>
+        <v>-0.0241</v>
       </c>
       <c r="D19" s="10">
-        <v>63.7</v>
+        <v>44.0</v>
       </c>
       <c r="E19" s="10">
-        <v>0.67</v>
+        <v>1.68</v>
       </c>
       <c r="F19" s="10"/>
       <c r="G19" s="10"/>
       <c r="H19" s="10"/>
       <c r="I19" s="10"/>
       <c r="J19" s="10"/>
       <c r="K19" s="10"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="9" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B20" s="11">
-        <v>1790.90000000000009</v>
-[...2 lines deleted...]
-        <v>-0.0072</v>
+        <v>1750.099999999999909</v>
+      </c>
+      <c r="C20" s="13">
+        <v>-0.0187</v>
       </c>
       <c r="D20" s="9">
-        <v>58.9</v>
+        <v>49.2</v>
       </c>
       <c r="E20" s="9">
-        <v>0.52</v>
+        <v>0.61</v>
       </c>
       <c r="F20" s="9"/>
       <c r="G20" s="9"/>
       <c r="H20" s="9"/>
       <c r="I20" s="9"/>
       <c r="J20" s="9"/>
       <c r="K20" s="9"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="10" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B21" s="12">
-        <v>1803.79999999999995</v>
+        <v>1783.40000000000009</v>
       </c>
       <c r="C21" s="15">
-        <v>-0.0059</v>
+        <v>0.0053</v>
       </c>
       <c r="D21" s="10">
-        <v>61.8</v>
+        <v>53.8</v>
       </c>
       <c r="E21" s="10">
-        <v>1.09</v>
+        <v>0.77</v>
       </c>
       <c r="F21" s="10"/>
       <c r="G21" s="10"/>
       <c r="H21" s="10"/>
       <c r="I21" s="10"/>
       <c r="J21" s="10"/>
       <c r="K21" s="10"/>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="9" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B22" s="11">
-        <v>1814.5</v>
-[...2 lines deleted...]
-        <v>0.0174</v>
+        <v>1774.0</v>
+      </c>
+      <c r="C22" s="16">
+        <v>0.0208</v>
       </c>
       <c r="D22" s="9">
-        <v>64.3</v>
+        <v>52.6</v>
       </c>
       <c r="E22" s="9">
-        <v>0.83</v>
+        <v>1.3</v>
       </c>
       <c r="F22" s="9"/>
       <c r="G22" s="9"/>
       <c r="H22" s="9"/>
       <c r="I22" s="9"/>
       <c r="J22" s="9"/>
       <c r="K22" s="9"/>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="10" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B23" s="12">
-        <v>1783.5</v>
+        <v>1737.79999999999995</v>
       </c>
       <c r="C23" s="15">
-        <v>-0.0117</v>
+        <v>0.0</v>
       </c>
       <c r="D23" s="10">
-        <v>60.0</v>
+        <v>47.9</v>
       </c>
       <c r="E23" s="10">
-        <v>0.43</v>
+        <v>1.04</v>
       </c>
       <c r="F23" s="10"/>
       <c r="G23" s="10"/>
       <c r="H23" s="10"/>
       <c r="I23" s="10"/>
       <c r="J23" s="10"/>
       <c r="K23" s="10"/>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="9" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B24" s="11">
-        <v>1804.59999999999991</v>
-[...2 lines deleted...]
-        <v>-0.0109</v>
+        <v>1737.79999999999995</v>
+      </c>
+      <c r="C24" s="13">
+        <v>-0.0336</v>
       </c>
       <c r="D24" s="9">
-        <v>64.90000000000001</v>
+        <v>47.9</v>
       </c>
       <c r="E24" s="9">
-        <v>1.13</v>
+        <v>1.06</v>
       </c>
       <c r="F24" s="9"/>
       <c r="G24" s="9"/>
       <c r="H24" s="9"/>
       <c r="I24" s="9"/>
       <c r="J24" s="9"/>
       <c r="K24" s="9"/>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="10" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B25" s="12">
-        <v>1824.5</v>
+        <v>1798.29999999999995</v>
       </c>
       <c r="C25" s="14">
-        <v>0.0</v>
+        <v>-0.013</v>
       </c>
       <c r="D25" s="10">
-        <v>70.0</v>
+        <v>55.9</v>
       </c>
       <c r="E25" s="10">
-        <v>0.64</v>
+        <v>1.53</v>
       </c>
       <c r="F25" s="10"/>
       <c r="G25" s="10"/>
       <c r="H25" s="10"/>
       <c r="I25" s="10"/>
       <c r="J25" s="10"/>
       <c r="K25" s="10"/>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="9" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B26" s="11">
-        <v>1824.5</v>
-[...2 lines deleted...]
-        <v>0.0073</v>
+        <v>1822.0</v>
+      </c>
+      <c r="C26" s="16">
+        <v>0.0449</v>
       </c>
       <c r="D26" s="9">
-        <v>70.0</v>
+        <v>59.5</v>
       </c>
       <c r="E26" s="9">
-        <v>0.6</v>
+        <v>2.06</v>
       </c>
       <c r="F26" s="9"/>
       <c r="G26" s="9"/>
       <c r="H26" s="9"/>
       <c r="I26" s="9"/>
       <c r="J26" s="9"/>
-      <c r="K26" s="9"/>
+      <c r="K26" s="9" t="s">
+        <v>77</v>
+      </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="10" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B27" s="12">
-        <v>1811.20000000000005</v>
+        <v>1743.70000000000005</v>
       </c>
       <c r="C27" s="14">
-        <v>0.0046</v>
+        <v>-0.0248</v>
       </c>
       <c r="D27" s="10">
-        <v>68.59999999999999</v>
+        <v>49.5</v>
       </c>
       <c r="E27" s="10">
-        <v>0.6</v>
+        <v>0.62</v>
       </c>
       <c r="F27" s="10"/>
       <c r="G27" s="10"/>
       <c r="H27" s="10"/>
       <c r="I27" s="10"/>
       <c r="J27" s="10"/>
       <c r="K27" s="10"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="9" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B28" s="11">
-        <v>1802.90000000000009</v>
-[...2 lines deleted...]
-        <v>0.009</v>
+        <v>1788.0</v>
+      </c>
+      <c r="C28" s="16">
+        <v>0.0015</v>
       </c>
       <c r="D28" s="9">
-        <v>67.7</v>
+        <v>56.9</v>
       </c>
       <c r="E28" s="9">
-        <v>0.43</v>
+        <v>0.37</v>
       </c>
       <c r="F28" s="9"/>
       <c r="G28" s="9"/>
       <c r="H28" s="9"/>
       <c r="I28" s="9"/>
       <c r="J28" s="9"/>
       <c r="K28" s="9"/>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="10" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B29" s="12">
-        <v>1786.90000000000009</v>
-[...2 lines deleted...]
-        <v>-0.0036</v>
+        <v>1785.29999999999995</v>
+      </c>
+      <c r="C29" s="14">
+        <v>-0.0122</v>
       </c>
       <c r="D29" s="10">
-        <v>66.0</v>
+        <v>56.5</v>
       </c>
       <c r="E29" s="10">
-        <v>0.41</v>
+        <v>0.62</v>
       </c>
       <c r="F29" s="10"/>
       <c r="G29" s="10"/>
       <c r="H29" s="10"/>
       <c r="I29" s="10"/>
       <c r="J29" s="10"/>
       <c r="K29" s="10"/>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="9" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B30" s="11">
-        <v>1793.29999999999995</v>
-[...2 lines deleted...]
-        <v>0.0117</v>
+        <v>1807.29999999999995</v>
+      </c>
+      <c r="C30" s="16">
+        <v>0.0069</v>
       </c>
       <c r="D30" s="9">
-        <v>67.3</v>
+        <v>60.4</v>
       </c>
       <c r="E30" s="9">
-        <v>0.44</v>
+        <v>0.46</v>
       </c>
       <c r="F30" s="9"/>
       <c r="G30" s="9"/>
       <c r="H30" s="9"/>
       <c r="I30" s="9"/>
       <c r="J30" s="9"/>
       <c r="K30" s="9"/>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="10" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B31" s="12">
-        <v>1772.59999999999991</v>
-[...2 lines deleted...]
-        <v>0.0056</v>
+        <v>1795.0</v>
+      </c>
+      <c r="C31" s="15">
+        <v>0.0044</v>
       </c>
       <c r="D31" s="10">
-        <v>65.2</v>
+        <v>58.9</v>
       </c>
       <c r="E31" s="10">
-        <v>0.35</v>
+        <v>0.33</v>
       </c>
       <c r="F31" s="10"/>
       <c r="G31" s="10"/>
       <c r="H31" s="10"/>
       <c r="I31" s="10"/>
       <c r="J31" s="10"/>
       <c r="K31" s="10"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>