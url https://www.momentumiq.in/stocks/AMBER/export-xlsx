--- v0 (2026-07-02)
+++ v1 (2026-10-05)
@@ -23,371 +23,371 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Overview" sheetId="1" r:id="rId4"/>
     <sheet name="Monthly Summary" sheetId="2" r:id="rId5"/>
     <sheet name="Weekly Summary" sheetId="3" r:id="rId6"/>
     <sheet name="Indicator History" sheetId="4" r:id="rId7"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>AMBER — Amber Enterprises</t>
   </si>
   <si>
-    <t>NSE Equity · Consumer Durables · Generated 02 Jul 2026, 07:45 AM</t>
+    <t>NSE Equity · Consumer Durables · Generated 05 Oct 2026, 12:30 PM</t>
   </si>
   <si>
     <t>KEY METRICS</t>
   </si>
   <si>
     <t>Current Price</t>
   </si>
   <si>
-    <t>₹8,245.50</t>
+    <t>₹6,500.00</t>
   </si>
   <si>
     <t>1 Day Change</t>
   </si>
   <si>
-    <t>-1.05%</t>
+    <t>+0.00%</t>
   </si>
   <si>
     <t>52 Week High</t>
   </si>
   <si>
-    <t>₹8,497.00</t>
+    <t>₹8,974.00</t>
   </si>
   <si>
     <t>52 Week Low</t>
   </si>
   <si>
-    <t>₹3,310.00</t>
+    <t>₹5,400.50</t>
   </si>
   <si>
     <t>RSI (14)</t>
   </si>
   <si>
     <t>EMA 50</t>
   </si>
   <si>
-    <t>₹7,633.87</t>
+    <t>₹7,182.03</t>
   </si>
   <si>
     <t>EMA 200</t>
   </si>
   <si>
-    <t>₹7,499.53</t>
+    <t>₹7,154.56</t>
   </si>
   <si>
     <t>ATR (14)</t>
   </si>
   <si>
-    <t>₹260.43</t>
+    <t>₹216.62</t>
   </si>
   <si>
     <t>Volume Ratio</t>
   </si>
   <si>
-    <t>0.43×</t>
+    <t>1.07×</t>
   </si>
   <si>
     <t>Data Period</t>
   </si>
   <si>
-    <t>13 May 2024 to 22 Oct 2025</t>
+    <t>05 May 2025 to 02 Oct 2026</t>
   </si>
   <si>
     <t>ACTIVE TECHNICAL CONDITIONS</t>
   </si>
   <si>
-    <t>● No special conditions today</t>
+    <t>● RSI Below 30</t>
   </si>
   <si>
     <t>For educational purposes only. Not investment advice. Past performance does not guarantee future results.</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Open</t>
   </si>
   <si>
     <t>High</t>
   </si>
   <si>
     <t>Low</t>
   </si>
   <si>
     <t>Close</t>
   </si>
   <si>
     <t>Change %</t>
   </si>
   <si>
     <t>Trading Days</t>
   </si>
   <si>
     <t>Total Volume</t>
   </si>
   <si>
-    <t>May 2024</t>
-[...34 lines deleted...]
-  <si>
     <t>May 2025</t>
   </si>
   <si>
     <t>Jun 2025</t>
   </si>
   <si>
     <t>Jul 2025</t>
   </si>
   <si>
     <t>Aug 2025</t>
   </si>
   <si>
     <t>Sep 2025</t>
   </si>
   <si>
     <t>Oct 2025</t>
   </si>
   <si>
+    <t>Nov 2025</t>
+  </si>
+  <si>
+    <t>Dec 2025</t>
+  </si>
+  <si>
+    <t>Jan 2026</t>
+  </si>
+  <si>
+    <t>Feb 2026</t>
+  </si>
+  <si>
+    <t>Mar 2026</t>
+  </si>
+  <si>
+    <t>Apr 2026</t>
+  </si>
+  <si>
+    <t>May 2026</t>
+  </si>
+  <si>
+    <t>Jun 2026</t>
+  </si>
+  <si>
+    <t>Jul 2026</t>
+  </si>
+  <si>
+    <t>Aug 2026</t>
+  </si>
+  <si>
+    <t>Sep 2026</t>
+  </si>
+  <si>
+    <t>Oct 2026</t>
+  </si>
+  <si>
     <t>Week</t>
   </si>
   <si>
-    <t>Week of 04 Aug</t>
-[...32 lines deleted...]
-    <t>Week of 20 Oct</t>
+    <t>Week of 13 Jul</t>
+  </si>
+  <si>
+    <t>Week of 20 Jul</t>
+  </si>
+  <si>
+    <t>Week of 27 Jul</t>
+  </si>
+  <si>
+    <t>Week of 03 Aug</t>
+  </si>
+  <si>
+    <t>Week of 10 Aug</t>
+  </si>
+  <si>
+    <t>Week of 17 Aug</t>
+  </si>
+  <si>
+    <t>Week of 24 Aug</t>
+  </si>
+  <si>
+    <t>Week of 31 Aug</t>
+  </si>
+  <si>
+    <t>Week of 07 Sep</t>
+  </si>
+  <si>
+    <t>Week of 14 Sep</t>
+  </si>
+  <si>
+    <t>Week of 21 Sep</t>
+  </si>
+  <si>
+    <t>Week of 28 Sep</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>1D Change %</t>
   </si>
   <si>
     <t>RSI</t>
   </si>
   <si>
     <t>Vol Ratio</t>
   </si>
   <si>
     <t>RSI&lt;30</t>
   </si>
   <si>
     <t>RSI&gt;70</t>
   </si>
   <si>
     <t>EMA Cross</t>
   </si>
   <si>
     <t>MACD Cross</t>
   </si>
   <si>
     <t>Breakout</t>
   </si>
   <si>
     <t>Vol Spike</t>
   </si>
   <si>
-    <t>01 Jul 2026</t>
-[...23 lines deleted...]
-    <t>19 Jun 2026</t>
+    <t>02 Oct 2026</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
-    <t>18 Jun 2026</t>
-[...59 lines deleted...]
-    <t>20 May 2026</t>
+    <t>01 Oct 2026</t>
+  </si>
+  <si>
+    <t>30 Sep 2026</t>
+  </si>
+  <si>
+    <t>29 Sep 2026</t>
+  </si>
+  <si>
+    <t>28 Sep 2026</t>
+  </si>
+  <si>
+    <t>25 Sep 2026</t>
+  </si>
+  <si>
+    <t>24 Sep 2026</t>
+  </si>
+  <si>
+    <t>23 Sep 2026</t>
+  </si>
+  <si>
+    <t>22 Sep 2026</t>
+  </si>
+  <si>
+    <t>21 Sep 2026</t>
+  </si>
+  <si>
+    <t>18 Sep 2026</t>
+  </si>
+  <si>
+    <t>16 Sep 2026</t>
+  </si>
+  <si>
+    <t>14 Sep 2026</t>
+  </si>
+  <si>
+    <t>11 Sep 2026</t>
+  </si>
+  <si>
+    <t>10 Sep 2026</t>
+  </si>
+  <si>
+    <t>09 Sep 2026</t>
+  </si>
+  <si>
+    <t>08 Sep 2026</t>
+  </si>
+  <si>
+    <t>07 Sep 2026</t>
+  </si>
+  <si>
+    <t>04 Sep 2026</t>
+  </si>
+  <si>
+    <t>03 Sep 2026</t>
+  </si>
+  <si>
+    <t>02 Sep 2026</t>
+  </si>
+  <si>
+    <t>01 Sep 2026</t>
+  </si>
+  <si>
+    <t>31 Aug 2026</t>
+  </si>
+  <si>
+    <t>28 Aug 2026</t>
+  </si>
+  <si>
+    <t>27 Aug 2026</t>
+  </si>
+  <si>
+    <t>26 Aug 2026</t>
+  </si>
+  <si>
+    <t>25 Aug 2026</t>
+  </si>
+  <si>
+    <t>24 Aug 2026</t>
+  </si>
+  <si>
+    <t>21 Aug 2026</t>
+  </si>
+  <si>
+    <t>20 Aug 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="₹#,##0.00"/>
     <numFmt numFmtId="165" formatCode="+0.00%;-0.00%"/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="12">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="9"/>
       <color rgb="FFFFFFFF"/>
@@ -399,168 +399,194 @@
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF64748B"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF64748B"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
+      <b val="1"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="10"/>
+      <color rgb="FF16A34A"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF64748B"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
-      <color rgb="FFDC2626"/>
+      <color rgb="FF16A34A"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
+      <color rgb="FFDC2626"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="1"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
       <color rgb="FF16A34A"/>
       <name val="Calibri"/>
     </font>
   </fonts>
-  <fills count="4">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1E3A8A"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF0FDF4"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF8FAFC"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FFE2E8F0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFE2E8F0"/>
       </left>
       <right style="thin">
         <color rgb="FFE2E8F0"/>
       </right>
       <top style="thin">
         <color rgb="FFE2E8F0"/>
       </top>
       <bottom style="thin">
         <color rgb="FFE2E8F0"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="19">
+  <cellXfs count="21">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
-    <xf xfId="0" fontId="3" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="6" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="7" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="7" numFmtId="0" fillId="2" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="8" numFmtId="0" fillId="2" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="164" fillId="3" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
-[...1 lines deleted...]
-    <xf xfId="0" fontId="9" numFmtId="165" fillId="3" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="164" fillId="4" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="9" numFmtId="165" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
-    <xf xfId="0" fontId="8" numFmtId="165" fillId="3" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="9" numFmtId="165" fillId="4" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="10" numFmtId="165" fillId="4" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="10" numFmtId="165" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="3" fillId="0" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="3" fillId="3" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="3" fillId="4" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="11" numFmtId="0" fillId="0" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="11" numFmtId="0" fillId="4" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -902,51 +928,51 @@
       <c r="B6" s="5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="5">
-        <v>43.5</v>
+        <v>29.1</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>17</v>
       </c>
@@ -1028,511 +1054,511 @@
       </c>
       <c r="C1" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>29</v>
       </c>
       <c r="F1" s="8" t="s">
         <v>30</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>31</v>
       </c>
       <c r="H1" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="11">
-        <v>3805.0</v>
+        <v>6219.5</v>
       </c>
       <c r="C2" s="11">
-        <v>3998.80000000000018</v>
+        <v>6868.0</v>
       </c>
       <c r="D2" s="11">
-        <v>3493.0</v>
+        <v>5773.0</v>
       </c>
       <c r="E2" s="11">
-        <v>3598.84999999999991</v>
+        <v>6491.5</v>
       </c>
       <c r="F2" s="13">
-        <v>-0.0542</v>
+        <v>0.0437</v>
       </c>
       <c r="G2" s="9">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="H2" s="17">
-        <v>1807411</v>
+        <v>7525489</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B3" s="12">
-        <v>3745.0</v>
+        <v>6491.0</v>
       </c>
       <c r="C3" s="12">
-        <v>4563.64999999999964</v>
+        <v>7092.0</v>
       </c>
       <c r="D3" s="12">
-        <v>3310.0</v>
+        <v>6225.0</v>
       </c>
       <c r="E3" s="12">
-        <v>4521.75</v>
+        <v>6769.5</v>
       </c>
       <c r="F3" s="14">
-        <v>0.2564</v>
+        <v>0.0428</v>
       </c>
       <c r="G3" s="10">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="H3" s="18">
-        <v>4776168</v>
+        <v>5643583</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="11">
-        <v>4521.75</v>
+        <v>6800.0</v>
       </c>
       <c r="C4" s="11">
-        <v>4888.0</v>
+        <v>8115.0</v>
       </c>
       <c r="D4" s="11">
-        <v>4030.65000000000009</v>
+        <v>6722.0</v>
       </c>
       <c r="E4" s="11">
-        <v>4334.5</v>
+        <v>7963.5</v>
       </c>
       <c r="F4" s="13">
-        <v>-0.0414</v>
+        <v>0.1764</v>
       </c>
       <c r="G4" s="9">
         <v>23</v>
       </c>
       <c r="H4" s="17">
-        <v>3248023</v>
+        <v>9797646</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="12">
-        <v>4335.0</v>
+        <v>7965.0</v>
       </c>
       <c r="C5" s="12">
-        <v>4615.0</v>
+        <v>8173.5</v>
       </c>
       <c r="D5" s="12">
-        <v>3964.0</v>
+        <v>6801.0</v>
       </c>
       <c r="E5" s="12">
-        <v>4467.30000000000018</v>
-[...2 lines deleted...]
-        <v>0.0306</v>
+        <v>7267.5</v>
+      </c>
+      <c r="F5" s="15">
+        <v>-0.0874</v>
       </c>
       <c r="G5" s="10">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="H5" s="18">
-        <v>3479389</v>
+        <v>7272586</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="11">
-        <v>4500.0</v>
+        <v>7297.0</v>
       </c>
       <c r="C6" s="11">
-        <v>5361.14999999999964</v>
+        <v>8497.0</v>
       </c>
       <c r="D6" s="11">
-        <v>4266.10000000000036</v>
+        <v>7268.0</v>
       </c>
       <c r="E6" s="11">
-        <v>4809.10000000000036</v>
-[...2 lines deleted...]
-        <v>0.0765</v>
+        <v>8089.0</v>
+      </c>
+      <c r="F6" s="13">
+        <v>0.113</v>
       </c>
       <c r="G6" s="9">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H6" s="17">
-        <v>9679835</v>
+        <v>8047421</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B7" s="12">
-        <v>4800.0</v>
+        <v>8145.0</v>
       </c>
       <c r="C7" s="12">
-        <v>7159.0</v>
+        <v>8626.0</v>
       </c>
       <c r="D7" s="12">
-        <v>4703.80000000000018</v>
+        <v>7991.0</v>
       </c>
       <c r="E7" s="12">
-        <v>6040.25</v>
-[...2 lines deleted...]
-        <v>0.256</v>
+        <v>8036.5</v>
+      </c>
+      <c r="F7" s="15">
+        <v>-0.0065</v>
       </c>
       <c r="G7" s="10">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H7" s="18">
-        <v>28832751</v>
+        <v>4416510</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="9" t="s">
         <v>39</v>
       </c>
       <c r="B8" s="11">
-        <v>6045.25</v>
+        <v>8036.5</v>
       </c>
       <c r="C8" s="11">
-        <v>6786.39999999999964</v>
+        <v>8068.0</v>
       </c>
       <c r="D8" s="11">
-        <v>5870.0</v>
+        <v>6736.5</v>
       </c>
       <c r="E8" s="11">
-        <v>6064.94999999999982</v>
-[...2 lines deleted...]
-        <v>0.0041</v>
+        <v>7181.0</v>
+      </c>
+      <c r="F8" s="16">
+        <v>-0.1065</v>
       </c>
       <c r="G8" s="9">
         <v>20</v>
       </c>
       <c r="H8" s="17">
-        <v>10121033</v>
+        <v>7793503</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B9" s="12">
-        <v>6100.0</v>
+        <v>7250.0</v>
       </c>
       <c r="C9" s="12">
-        <v>7977.0</v>
+        <v>7250.0</v>
       </c>
       <c r="D9" s="12">
-        <v>5647.39999999999964</v>
+        <v>6242.0</v>
       </c>
       <c r="E9" s="12">
-        <v>7387.55000000000018</v>
-[...2 lines deleted...]
-        <v>0.2181</v>
+        <v>6387.0</v>
+      </c>
+      <c r="F9" s="15">
+        <v>-0.1106</v>
       </c>
       <c r="G9" s="10">
         <v>22</v>
       </c>
       <c r="H9" s="18">
-        <v>25411440</v>
+        <v>5947605</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B10" s="11">
-        <v>7402.55000000000018</v>
+        <v>6405.0</v>
       </c>
       <c r="C10" s="11">
-        <v>8177.0</v>
+        <v>6824.0</v>
       </c>
       <c r="D10" s="11">
-        <v>6075.0</v>
+        <v>5400.5</v>
       </c>
       <c r="E10" s="11">
-        <v>6501.80000000000018</v>
-[...2 lines deleted...]
-        <v>-0.1199</v>
+        <v>5716.0</v>
+      </c>
+      <c r="F10" s="16">
+        <v>-0.1051</v>
       </c>
       <c r="G10" s="9">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H10" s="17">
-        <v>19113091</v>
+        <v>5585384</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B11" s="12">
-        <v>6500.0</v>
+        <v>6028.0</v>
       </c>
       <c r="C11" s="12">
-        <v>7298.80000000000018</v>
+        <v>8142.5</v>
       </c>
       <c r="D11" s="12">
-        <v>5235.0</v>
+        <v>5813.5</v>
       </c>
       <c r="E11" s="12">
-        <v>5628.64999999999964</v>
-[...2 lines deleted...]
-        <v>-0.1343</v>
+        <v>7974.0</v>
+      </c>
+      <c r="F11" s="14">
+        <v>0.395</v>
       </c>
       <c r="G11" s="10">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H11" s="18">
-        <v>13924266</v>
+        <v>8053773</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="9" t="s">
         <v>43</v>
       </c>
       <c r="B12" s="11">
-        <v>5630.0</v>
+        <v>7614.0</v>
       </c>
       <c r="C12" s="11">
-        <v>7347.39999999999964</v>
+        <v>7964.0</v>
       </c>
       <c r="D12" s="11">
-        <v>5481.39999999999964</v>
+        <v>6136.0</v>
       </c>
       <c r="E12" s="11">
-        <v>7210.85000000000036</v>
-[...2 lines deleted...]
-        <v>0.2811</v>
+        <v>6549.0</v>
+      </c>
+      <c r="F12" s="16">
+        <v>-0.1787</v>
       </c>
       <c r="G12" s="9">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H12" s="17">
-        <v>12969415</v>
+        <v>7744445</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B13" s="12">
-        <v>7180.0</v>
+        <v>6656.0</v>
       </c>
       <c r="C13" s="12">
-        <v>7219.0</v>
+        <v>8277.5</v>
       </c>
       <c r="D13" s="12">
-        <v>5675.25</v>
+        <v>6120.0</v>
       </c>
       <c r="E13" s="12">
-        <v>6155.5</v>
-[...2 lines deleted...]
-        <v>-0.1464</v>
+        <v>8024.0</v>
+      </c>
+      <c r="F13" s="14">
+        <v>0.2252</v>
       </c>
       <c r="G13" s="10">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H13" s="18">
-        <v>6754066</v>
+        <v>7446458</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="9" t="s">
         <v>45</v>
       </c>
       <c r="B14" s="11">
-        <v>6150.0</v>
+        <v>8024.0</v>
       </c>
       <c r="C14" s="11">
-        <v>6868.0</v>
+        <v>8974.0</v>
       </c>
       <c r="D14" s="11">
-        <v>5773.0</v>
+        <v>6938.0</v>
       </c>
       <c r="E14" s="11">
-        <v>6491.5</v>
-[...2 lines deleted...]
-        <v>0.0546</v>
+        <v>7615.0</v>
+      </c>
+      <c r="F14" s="16">
+        <v>-0.051</v>
       </c>
       <c r="G14" s="9">
         <v>21</v>
       </c>
       <c r="H14" s="17">
-        <v>7773440</v>
+        <v>10855168</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="10" t="s">
         <v>46</v>
       </c>
       <c r="B15" s="12">
-        <v>6491.0</v>
+        <v>7630.0</v>
       </c>
       <c r="C15" s="12">
-        <v>7092.0</v>
+        <v>8218.0</v>
       </c>
       <c r="D15" s="12">
-        <v>6225.0</v>
+        <v>7120.0</v>
       </c>
       <c r="E15" s="12">
-        <v>6769.5</v>
-[...2 lines deleted...]
-        <v>0.0428</v>
+        <v>7530.0</v>
+      </c>
+      <c r="F15" s="15">
+        <v>-0.0112</v>
       </c>
       <c r="G15" s="10">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H15" s="18">
-        <v>5643583</v>
+        <v>8844726</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="9" t="s">
         <v>47</v>
       </c>
       <c r="B16" s="11">
-        <v>6800.0</v>
+        <v>7543.5</v>
       </c>
       <c r="C16" s="11">
-        <v>8115.0</v>
+        <v>8095.0</v>
       </c>
       <c r="D16" s="11">
-        <v>6722.0</v>
+        <v>7195.0</v>
       </c>
       <c r="E16" s="11">
-        <v>7963.5</v>
-[...2 lines deleted...]
-        <v>0.1764</v>
+        <v>7440.5</v>
+      </c>
+      <c r="F16" s="16">
+        <v>-0.0119</v>
       </c>
       <c r="G16" s="9">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H16" s="17">
-        <v>9797646</v>
+        <v>5556998</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="10" t="s">
         <v>48</v>
       </c>
       <c r="B17" s="12">
-        <v>7965.0</v>
+        <v>7567.0</v>
       </c>
       <c r="C17" s="12">
-        <v>8173.5</v>
+        <v>7794.0</v>
       </c>
       <c r="D17" s="12">
-        <v>6801.0</v>
+        <v>6951.0</v>
       </c>
       <c r="E17" s="12">
-        <v>7267.5</v>
-[...2 lines deleted...]
-        <v>-0.0874</v>
+        <v>7620.0</v>
+      </c>
+      <c r="F17" s="14">
+        <v>0.0241</v>
       </c>
       <c r="G17" s="10">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="H17" s="18">
-        <v>7272586</v>
+        <v>7271846</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="9" t="s">
         <v>49</v>
       </c>
       <c r="B18" s="11">
-        <v>7297.0</v>
+        <v>7640.0</v>
       </c>
       <c r="C18" s="11">
-        <v>8497.0</v>
+        <v>7644.5</v>
       </c>
       <c r="D18" s="11">
-        <v>7268.0</v>
+        <v>6606.5</v>
       </c>
       <c r="E18" s="11">
-        <v>8089.0</v>
-[...2 lines deleted...]
-        <v>0.113</v>
+        <v>6672.5</v>
+      </c>
+      <c r="F18" s="16">
+        <v>-0.1243</v>
       </c>
       <c r="G18" s="9">
         <v>22</v>
       </c>
       <c r="H18" s="17">
-        <v>8047421</v>
+        <v>2731405</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="10" t="s">
         <v>50</v>
       </c>
       <c r="B19" s="12">
-        <v>8145.0</v>
+        <v>6658.0</v>
       </c>
       <c r="C19" s="12">
-        <v>8473.0</v>
+        <v>6737.5</v>
       </c>
       <c r="D19" s="12">
-        <v>7991.0</v>
+        <v>6431.0</v>
       </c>
       <c r="E19" s="12">
-        <v>8245.5</v>
-[...2 lines deleted...]
-        <v>0.0193</v>
+        <v>6500.0</v>
+      </c>
+      <c r="F19" s="15">
+        <v>-0.0259</v>
       </c>
       <c r="G19" s="10">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="H19" s="18">
-        <v>2537158</v>
+        <v>267114</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G13"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
@@ -1549,319 +1575,319 @@
       </c>
       <c r="B1" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C1" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>29</v>
       </c>
       <c r="F1" s="8" t="s">
         <v>30</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B2" s="11">
-        <v>7913.5</v>
+        <v>7779.5</v>
       </c>
       <c r="C2" s="11">
-        <v>8054.5</v>
+        <v>8095.0</v>
       </c>
       <c r="D2" s="11">
-        <v>7278.5</v>
+        <v>7625.5</v>
       </c>
       <c r="E2" s="11">
-        <v>7354.5</v>
+        <v>7804.5</v>
       </c>
       <c r="F2" s="13">
-        <v>-0.0706</v>
+        <v>0.0032</v>
       </c>
       <c r="G2" s="17">
-        <v>1418533</v>
+        <v>1747597</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="10" t="s">
         <v>53</v>
       </c>
       <c r="B3" s="12">
-        <v>7299.0</v>
+        <v>7765.5</v>
       </c>
       <c r="C3" s="12">
-        <v>7299.0</v>
+        <v>7879.5</v>
       </c>
       <c r="D3" s="12">
-        <v>6801.0</v>
+        <v>7214.5</v>
       </c>
       <c r="E3" s="12">
-        <v>6895.0</v>
-[...2 lines deleted...]
-        <v>-0.0625</v>
+        <v>7261.5</v>
+      </c>
+      <c r="F3" s="15">
+        <v>-0.0696</v>
       </c>
       <c r="G3" s="18">
-        <v>2068490</v>
+        <v>1144385</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="9" t="s">
         <v>54</v>
       </c>
       <c r="B4" s="11">
-        <v>7207.5</v>
+        <v>7320.0</v>
       </c>
       <c r="C4" s="11">
-        <v>7495.0</v>
+        <v>7534.5</v>
       </c>
       <c r="D4" s="11">
-        <v>7183.0</v>
+        <v>7195.0</v>
       </c>
       <c r="E4" s="11">
-        <v>7260.5</v>
-[...2 lines deleted...]
-        <v>0.053</v>
+        <v>7440.5</v>
+      </c>
+      <c r="F4" s="13">
+        <v>0.0247</v>
       </c>
       <c r="G4" s="17">
-        <v>2177809</v>
+        <v>902801</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="10" t="s">
         <v>55</v>
       </c>
       <c r="B5" s="12">
-        <v>7335.5</v>
+        <v>7567.0</v>
       </c>
       <c r="C5" s="12">
-        <v>7425.0</v>
+        <v>7567.0</v>
       </c>
       <c r="D5" s="12">
-        <v>7170.5</v>
+        <v>7280.0</v>
       </c>
       <c r="E5" s="12">
-        <v>7267.5</v>
-[...2 lines deleted...]
-        <v>0.001</v>
+        <v>7435.0</v>
+      </c>
+      <c r="F5" s="15">
+        <v>-0.0007</v>
       </c>
       <c r="G5" s="18">
-        <v>1141257</v>
+        <v>956251</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="9" t="s">
         <v>56</v>
       </c>
       <c r="B6" s="11">
-        <v>7297.0</v>
+        <v>7425.0</v>
       </c>
       <c r="C6" s="11">
-        <v>7898.0</v>
+        <v>7427.5</v>
       </c>
       <c r="D6" s="11">
-        <v>7268.0</v>
+        <v>6951.0</v>
       </c>
       <c r="E6" s="11">
-        <v>7793.5</v>
-[...2 lines deleted...]
-        <v>0.0724</v>
+        <v>7222.0</v>
+      </c>
+      <c r="F6" s="16">
+        <v>-0.0286</v>
       </c>
       <c r="G6" s="17">
-        <v>1688461</v>
+        <v>2741718</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="10" t="s">
         <v>57</v>
       </c>
       <c r="B7" s="12">
-        <v>7850.0</v>
+        <v>7355.5</v>
       </c>
       <c r="C7" s="12">
-        <v>7990.5</v>
+        <v>7408.0</v>
       </c>
       <c r="D7" s="12">
-        <v>7376.5</v>
+        <v>7205.0</v>
       </c>
       <c r="E7" s="12">
-        <v>7936.0</v>
+        <v>7350.0</v>
       </c>
       <c r="F7" s="14">
-        <v>0.0183</v>
+        <v>0.0177</v>
       </c>
       <c r="G7" s="18">
-        <v>1865575</v>
+        <v>1697682</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="9" t="s">
         <v>58</v>
       </c>
       <c r="B8" s="11">
-        <v>7936.0</v>
+        <v>7435.0</v>
       </c>
       <c r="C8" s="11">
-        <v>8394.0</v>
+        <v>7794.0</v>
       </c>
       <c r="D8" s="11">
-        <v>7895.0</v>
+        <v>7280.0</v>
       </c>
       <c r="E8" s="11">
-        <v>8286.5</v>
-[...1 lines deleted...]
-      <c r="F8" s="15">
+        <v>7675.0</v>
+      </c>
+      <c r="F8" s="13">
         <v>0.0442</v>
       </c>
       <c r="G8" s="17">
-        <v>2084013</v>
+        <v>1770825</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="10" t="s">
         <v>59</v>
       </c>
       <c r="B9" s="12">
-        <v>8320.0</v>
+        <v>7689.0</v>
       </c>
       <c r="C9" s="12">
-        <v>8497.0</v>
+        <v>7689.0</v>
       </c>
       <c r="D9" s="12">
-        <v>8121.0</v>
+        <v>7281.5</v>
       </c>
       <c r="E9" s="12">
-        <v>8162.5</v>
-[...2 lines deleted...]
-        <v>-0.015</v>
+        <v>7474.0</v>
+      </c>
+      <c r="F9" s="15">
+        <v>-0.0262</v>
       </c>
       <c r="G9" s="18">
-        <v>1654361</v>
+        <v>604825</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="9" t="s">
         <v>60</v>
       </c>
       <c r="B10" s="11">
-        <v>8162.5</v>
+        <v>7465.0</v>
       </c>
       <c r="C10" s="11">
-        <v>8300.0</v>
+        <v>7473.5</v>
       </c>
       <c r="D10" s="11">
-        <v>7963.0</v>
+        <v>7125.5</v>
       </c>
       <c r="E10" s="11">
-        <v>8214.5</v>
-[...2 lines deleted...]
-        <v>0.0064</v>
+        <v>7245.0</v>
+      </c>
+      <c r="F10" s="16">
+        <v>-0.0306</v>
       </c>
       <c r="G10" s="17">
-        <v>1012599</v>
+        <v>565528</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="10" t="s">
         <v>61</v>
       </c>
       <c r="B11" s="12">
-        <v>8227.0</v>
+        <v>7261.0</v>
       </c>
       <c r="C11" s="12">
-        <v>8473.0</v>
+        <v>7290.5</v>
       </c>
       <c r="D11" s="12">
-        <v>7991.0</v>
+        <v>6826.5</v>
       </c>
       <c r="E11" s="12">
-        <v>8284.5</v>
-[...2 lines deleted...]
-        <v>0.0085</v>
+        <v>7125.0</v>
+      </c>
+      <c r="F11" s="15">
+        <v>-0.0166</v>
       </c>
       <c r="G11" s="18">
-        <v>1103565</v>
+        <v>565879</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="9" t="s">
         <v>62</v>
       </c>
       <c r="B12" s="11">
-        <v>8282.0</v>
+        <v>7125.0</v>
       </c>
       <c r="C12" s="11">
-        <v>8408.5</v>
+        <v>7214.5</v>
       </c>
       <c r="D12" s="11">
-        <v>8118.0</v>
+        <v>6876.0</v>
       </c>
       <c r="E12" s="11">
-        <v>8249.5</v>
-[...2 lines deleted...]
-        <v>-0.0042</v>
+        <v>6960.0</v>
+      </c>
+      <c r="F12" s="16">
+        <v>-0.0232</v>
       </c>
       <c r="G12" s="17">
-        <v>970360</v>
+        <v>465807</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="10" t="s">
         <v>63</v>
       </c>
       <c r="B13" s="12">
-        <v>8283.5</v>
+        <v>7001.5</v>
       </c>
       <c r="C13" s="12">
-        <v>8375.0</v>
+        <v>7038.5</v>
       </c>
       <c r="D13" s="12">
-        <v>8080.0</v>
+        <v>6431.0</v>
       </c>
       <c r="E13" s="12">
-        <v>8245.5</v>
-[...2 lines deleted...]
-        <v>-0.0005</v>
+        <v>6500.0</v>
+      </c>
+      <c r="F13" s="15">
+        <v>-0.0661</v>
       </c>
       <c r="G13" s="18">
-        <v>205645</v>
+        <v>901850</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:K31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
@@ -1894,735 +1920,737 @@
       </c>
       <c r="F1" s="8" t="s">
         <v>68</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>69</v>
       </c>
       <c r="H1" s="8" t="s">
         <v>70</v>
       </c>
       <c r="I1" s="8" t="s">
         <v>71</v>
       </c>
       <c r="J1" s="8" t="s">
         <v>72</v>
       </c>
       <c r="K1" s="8" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="9" t="s">
         <v>74</v>
       </c>
       <c r="B2" s="11">
-        <v>7451.0</v>
+        <v>6500.0</v>
       </c>
       <c r="C2" s="13">
-        <v>-0.0105</v>
-[...2 lines deleted...]
-        <v>43.5</v>
+        <v>0.0</v>
+      </c>
+      <c r="D2" s="19">
+        <v>29.1</v>
       </c>
       <c r="E2" s="9">
-        <v>0.43</v>
-[...1 lines deleted...]
-      <c r="F2" s="9"/>
+        <v>1.07</v>
+      </c>
+      <c r="F2" s="9" t="s">
+        <v>75</v>
+      </c>
       <c r="G2" s="9"/>
       <c r="H2" s="9"/>
       <c r="I2" s="9"/>
       <c r="J2" s="9"/>
       <c r="K2" s="9"/>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="10" t="s">
+        <v>76</v>
+      </c>
+      <c r="B3" s="12">
+        <v>6500.0</v>
+      </c>
+      <c r="C3" s="15">
+        <v>-0.0259</v>
+      </c>
+      <c r="D3" s="20">
+        <v>29.1</v>
+      </c>
+      <c r="E3" s="10">
+        <v>1.07</v>
+      </c>
+      <c r="F3" s="10" t="s">
         <v>75</v>
       </c>
-      <c r="B3" s="12">
-[...11 lines deleted...]
-      <c r="F3" s="10"/>
       <c r="G3" s="10"/>
       <c r="H3" s="10"/>
       <c r="I3" s="10"/>
       <c r="J3" s="10"/>
       <c r="K3" s="10"/>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="9" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B4" s="11">
-        <v>7413.0</v>
+        <v>6672.5</v>
       </c>
       <c r="C4" s="13">
-        <v>-0.0321</v>
+        <v>0.01</v>
       </c>
       <c r="D4" s="9">
-        <v>41.8</v>
+        <v>33.0</v>
       </c>
       <c r="E4" s="9">
-        <v>0.76</v>
+        <v>1.83</v>
       </c>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="9"/>
       <c r="I4" s="9"/>
       <c r="J4" s="9"/>
       <c r="K4" s="9"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="10" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B5" s="12">
-        <v>7659.0</v>
-[...5 lines deleted...]
-        <v>48.2</v>
+        <v>6606.5</v>
+      </c>
+      <c r="C5" s="15">
+        <v>-0.0549</v>
+      </c>
+      <c r="D5" s="20">
+        <v>29.6</v>
       </c>
       <c r="E5" s="10">
-        <v>0.61</v>
-[...1 lines deleted...]
-      <c r="F5" s="10"/>
+        <v>2.38</v>
+      </c>
+      <c r="F5" s="10" t="s">
+        <v>75</v>
+      </c>
       <c r="G5" s="10"/>
       <c r="H5" s="10"/>
       <c r="I5" s="10"/>
       <c r="J5" s="10"/>
-      <c r="K5" s="10"/>
+      <c r="K5" s="10" t="s">
+        <v>75</v>
+      </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="9" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B6" s="11">
-        <v>7659.0</v>
+        <v>6990.0</v>
       </c>
       <c r="C6" s="13">
-        <v>-0.0235</v>
+        <v>0.0043</v>
       </c>
       <c r="D6" s="9">
-        <v>48.2</v>
+        <v>40.6</v>
       </c>
       <c r="E6" s="9">
-        <v>0.59</v>
+        <v>1.12</v>
       </c>
       <c r="F6" s="9"/>
       <c r="G6" s="9"/>
       <c r="H6" s="9"/>
       <c r="I6" s="9"/>
       <c r="J6" s="9"/>
       <c r="K6" s="9"/>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="10" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B7" s="12">
-        <v>7843.5</v>
+        <v>6960.0</v>
       </c>
       <c r="C7" s="14">
         <v>0.0071</v>
       </c>
       <c r="D7" s="10">
-        <v>53.5</v>
+        <v>38.9</v>
       </c>
       <c r="E7" s="10">
-        <v>0.57</v>
+        <v>0.91</v>
       </c>
       <c r="F7" s="10"/>
       <c r="G7" s="10"/>
       <c r="H7" s="10"/>
       <c r="I7" s="10"/>
       <c r="J7" s="10"/>
       <c r="K7" s="10"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="9" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B8" s="11">
-        <v>7788.0</v>
-[...2 lines deleted...]
-        <v>-0.015</v>
+        <v>6911.0</v>
+      </c>
+      <c r="C8" s="16">
+        <v>-0.0217</v>
       </c>
       <c r="D8" s="9">
-        <v>52.1</v>
+        <v>36.3</v>
       </c>
       <c r="E8" s="9">
-        <v>0.68</v>
+        <v>0.73</v>
       </c>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="9"/>
       <c r="I8" s="9"/>
       <c r="J8" s="9"/>
       <c r="K8" s="9"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="10" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B9" s="12">
-        <v>7906.5</v>
+        <v>7064.5</v>
       </c>
       <c r="C9" s="14">
-        <v>0.0022</v>
+        <v>0.0092</v>
       </c>
       <c r="D9" s="10">
-        <v>55.6</v>
+        <v>41.5</v>
       </c>
       <c r="E9" s="10">
-        <v>1.57</v>
+        <v>0.44</v>
       </c>
       <c r="F9" s="10"/>
       <c r="G9" s="10"/>
       <c r="H9" s="10"/>
       <c r="I9" s="10"/>
       <c r="J9" s="10"/>
       <c r="K9" s="10"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="9" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B10" s="11">
-        <v>7889.0</v>
-[...2 lines deleted...]
-        <v>-0.0096</v>
+        <v>7000.0</v>
+      </c>
+      <c r="C10" s="16">
+        <v>-0.0138</v>
       </c>
       <c r="D10" s="9">
-        <v>55.2</v>
+        <v>38.0</v>
       </c>
       <c r="E10" s="9">
-        <v>4.0</v>
+        <v>0.62</v>
       </c>
       <c r="F10" s="9"/>
       <c r="G10" s="9"/>
       <c r="H10" s="9"/>
       <c r="I10" s="9"/>
       <c r="J10" s="9"/>
-      <c r="K10" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K10" s="9"/>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="10" t="s">
         <v>84</v>
       </c>
       <c r="B11" s="12">
-        <v>7965.5</v>
-[...2 lines deleted...]
-        <v>0.0129</v>
+        <v>7098.0</v>
+      </c>
+      <c r="C11" s="15">
+        <v>-0.0038</v>
       </c>
       <c r="D11" s="10">
-        <v>57.3</v>
+        <v>41.5</v>
       </c>
       <c r="E11" s="10">
-        <v>1.15</v>
+        <v>0.77</v>
       </c>
       <c r="F11" s="10"/>
       <c r="G11" s="10"/>
       <c r="H11" s="10"/>
       <c r="I11" s="10"/>
       <c r="J11" s="10"/>
       <c r="K11" s="10"/>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="9" t="s">
         <v>85</v>
       </c>
       <c r="B12" s="11">
-        <v>7864.0</v>
-[...2 lines deleted...]
-        <v>0.0068</v>
+        <v>7125.0</v>
+      </c>
+      <c r="C12" s="13">
+        <v>0.0112</v>
       </c>
       <c r="D12" s="9">
-        <v>55.2</v>
+        <v>42.5</v>
       </c>
       <c r="E12" s="9">
-        <v>0.81</v>
+        <v>0.43</v>
       </c>
       <c r="F12" s="9"/>
       <c r="G12" s="9"/>
       <c r="H12" s="9"/>
       <c r="I12" s="9"/>
       <c r="J12" s="9"/>
       <c r="K12" s="9"/>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="10" t="s">
         <v>86</v>
       </c>
       <c r="B13" s="12">
-        <v>7810.5</v>
-[...2 lines deleted...]
-        <v>0.025</v>
+        <v>6930.0</v>
+      </c>
+      <c r="C13" s="15">
+        <v>-0.01</v>
       </c>
       <c r="D13" s="10">
-        <v>54.0</v>
+        <v>31.9</v>
       </c>
       <c r="E13" s="10">
-        <v>1.11</v>
+        <v>0.77</v>
       </c>
       <c r="F13" s="10"/>
       <c r="G13" s="10"/>
       <c r="H13" s="10"/>
-      <c r="I13" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I13" s="10"/>
       <c r="J13" s="10"/>
       <c r="K13" s="10"/>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="9" t="s">
         <v>87</v>
       </c>
       <c r="B14" s="11">
-        <v>7420.0</v>
-[...2 lines deleted...]
-        <v>0.0178</v>
+        <v>7245.0</v>
+      </c>
+      <c r="C14" s="13">
+        <v>0.0</v>
       </c>
       <c r="D14" s="9">
-        <v>44.7</v>
+        <v>42.8</v>
       </c>
       <c r="E14" s="9">
-        <v>0.97</v>
+        <v>0.53</v>
       </c>
       <c r="F14" s="9"/>
       <c r="G14" s="9"/>
       <c r="H14" s="9"/>
       <c r="I14" s="9"/>
       <c r="J14" s="9"/>
       <c r="K14" s="9"/>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="10" t="s">
         <v>88</v>
       </c>
       <c r="B15" s="12">
-        <v>7290.0</v>
-[...2 lines deleted...]
-        <v>-0.0439</v>
+        <v>7245.0</v>
+      </c>
+      <c r="C15" s="15">
+        <v>-0.0048</v>
       </c>
       <c r="D15" s="10">
-        <v>41.2</v>
+        <v>42.8</v>
       </c>
       <c r="E15" s="10">
-        <v>0.62</v>
+        <v>0.48</v>
       </c>
       <c r="F15" s="10"/>
       <c r="G15" s="10"/>
       <c r="H15" s="10"/>
       <c r="I15" s="10"/>
       <c r="J15" s="10"/>
       <c r="K15" s="10"/>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="9" t="s">
         <v>89</v>
       </c>
       <c r="B16" s="11">
-        <v>7625.0</v>
+        <v>7280.0</v>
       </c>
       <c r="C16" s="13">
-        <v>-0.0131</v>
+        <v>0.0097</v>
       </c>
       <c r="D16" s="9">
-        <v>48.6</v>
+        <v>44.2</v>
       </c>
       <c r="E16" s="9">
-        <v>0.49</v>
+        <v>0.36</v>
       </c>
       <c r="F16" s="9"/>
       <c r="G16" s="9"/>
       <c r="H16" s="9"/>
       <c r="I16" s="9"/>
       <c r="J16" s="9"/>
       <c r="K16" s="9"/>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="10" t="s">
         <v>90</v>
       </c>
       <c r="B17" s="12">
-        <v>7726.0</v>
-[...2 lines deleted...]
-        <v>-0.0031</v>
+        <v>7210.0</v>
+      </c>
+      <c r="C17" s="15">
+        <v>-0.0134</v>
       </c>
       <c r="D17" s="10">
-        <v>51.2</v>
+        <v>40.5</v>
       </c>
       <c r="E17" s="10">
-        <v>0.43</v>
+        <v>0.34</v>
       </c>
       <c r="F17" s="10"/>
       <c r="G17" s="10"/>
       <c r="H17" s="10"/>
       <c r="I17" s="10"/>
       <c r="J17" s="10"/>
       <c r="K17" s="10"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="9" t="s">
         <v>91</v>
       </c>
       <c r="B18" s="11">
-        <v>7750.0</v>
-[...2 lines deleted...]
-        <v>-0.0092</v>
+        <v>7308.0</v>
+      </c>
+      <c r="C18" s="16">
+        <v>-0.0176</v>
       </c>
       <c r="D18" s="9">
-        <v>51.8</v>
+        <v>44.3</v>
       </c>
       <c r="E18" s="9">
-        <v>0.46</v>
+        <v>0.45</v>
       </c>
       <c r="F18" s="9"/>
       <c r="G18" s="9"/>
       <c r="H18" s="9"/>
       <c r="I18" s="9"/>
       <c r="J18" s="9"/>
       <c r="K18" s="9"/>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="10" t="s">
         <v>92</v>
       </c>
       <c r="B19" s="12">
-        <v>7822.0</v>
-[...2 lines deleted...]
-        <v>0.0269</v>
+        <v>7439.0</v>
+      </c>
+      <c r="C19" s="15">
+        <v>-0.0047</v>
       </c>
       <c r="D19" s="10">
-        <v>53.6</v>
+        <v>50.1</v>
       </c>
       <c r="E19" s="10">
-        <v>0.78</v>
+        <v>0.39</v>
       </c>
       <c r="F19" s="10"/>
       <c r="G19" s="10"/>
       <c r="H19" s="10"/>
-      <c r="I19" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I19" s="10"/>
       <c r="J19" s="10"/>
       <c r="K19" s="10"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="9" t="s">
         <v>93</v>
       </c>
       <c r="B20" s="11">
-        <v>7617.0</v>
-[...2 lines deleted...]
-        <v>0.0145</v>
+        <v>7474.0</v>
+      </c>
+      <c r="C20" s="13">
+        <v>0.0086</v>
       </c>
       <c r="D20" s="9">
-        <v>49.0</v>
+        <v>51.7</v>
       </c>
       <c r="E20" s="9">
-        <v>0.45</v>
+        <v>0.38</v>
       </c>
       <c r="F20" s="9"/>
       <c r="G20" s="9"/>
       <c r="H20" s="9"/>
       <c r="I20" s="9"/>
       <c r="J20" s="9"/>
       <c r="K20" s="9"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="10" t="s">
         <v>94</v>
       </c>
       <c r="B21" s="12">
-        <v>7508.0</v>
-[...2 lines deleted...]
-        <v>-0.011</v>
+        <v>7410.0</v>
+      </c>
+      <c r="C21" s="15">
+        <v>-0.0007</v>
       </c>
       <c r="D21" s="10">
-        <v>46.4</v>
+        <v>48.8</v>
       </c>
       <c r="E21" s="10">
-        <v>0.55</v>
+        <v>0.28</v>
       </c>
       <c r="F21" s="10"/>
       <c r="G21" s="10"/>
       <c r="H21" s="10"/>
       <c r="I21" s="10"/>
       <c r="J21" s="10"/>
       <c r="K21" s="10"/>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="9" t="s">
         <v>95</v>
       </c>
       <c r="B22" s="11">
-        <v>7591.5</v>
-[...2 lines deleted...]
-        <v>-0.0042</v>
+        <v>7415.0</v>
+      </c>
+      <c r="C22" s="16">
+        <v>-0.0124</v>
       </c>
       <c r="D22" s="9">
-        <v>48.1</v>
+        <v>49.0</v>
       </c>
       <c r="E22" s="9">
-        <v>0.57</v>
+        <v>0.51</v>
       </c>
       <c r="F22" s="9"/>
       <c r="G22" s="9"/>
       <c r="H22" s="9"/>
       <c r="I22" s="9"/>
       <c r="J22" s="9"/>
       <c r="K22" s="9"/>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="10" t="s">
         <v>96</v>
       </c>
       <c r="B23" s="12">
-        <v>7623.5</v>
-[...2 lines deleted...]
-        <v>0.0011</v>
+        <v>7508.0</v>
+      </c>
+      <c r="C23" s="15">
+        <v>-0.0147</v>
       </c>
       <c r="D23" s="10">
-        <v>48.8</v>
+        <v>53.0</v>
       </c>
       <c r="E23" s="10">
-        <v>0.7</v>
+        <v>0.29</v>
       </c>
       <c r="F23" s="10"/>
       <c r="G23" s="10"/>
       <c r="H23" s="10"/>
       <c r="I23" s="10"/>
       <c r="J23" s="10"/>
       <c r="K23" s="10"/>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="9" t="s">
         <v>97</v>
       </c>
       <c r="B24" s="11">
-        <v>7615.0</v>
-[...2 lines deleted...]
-        <v>0.0132</v>
+        <v>7620.0</v>
+      </c>
+      <c r="C24" s="16">
+        <v>-0.0072</v>
       </c>
       <c r="D24" s="9">
-        <v>48.6</v>
+        <v>58.4</v>
       </c>
       <c r="E24" s="9">
-        <v>0.86</v>
+        <v>0.3</v>
       </c>
       <c r="F24" s="9"/>
       <c r="G24" s="9"/>
       <c r="H24" s="9"/>
       <c r="I24" s="9"/>
       <c r="J24" s="9"/>
       <c r="K24" s="9"/>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="10" t="s">
         <v>98</v>
       </c>
       <c r="B25" s="12">
-        <v>7516.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>7675.0</v>
+      </c>
+      <c r="C25" s="15">
+        <v>-0.0034</v>
       </c>
       <c r="D25" s="10">
-        <v>46.7</v>
+        <v>61.2</v>
       </c>
       <c r="E25" s="10">
-        <v>0.72</v>
+        <v>0.76</v>
       </c>
       <c r="F25" s="10"/>
       <c r="G25" s="10"/>
       <c r="H25" s="10"/>
       <c r="I25" s="10"/>
       <c r="J25" s="10"/>
       <c r="K25" s="10"/>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="9" t="s">
         <v>99</v>
       </c>
       <c r="B26" s="11">
-        <v>7516.0</v>
-[...2 lines deleted...]
-        <v>0.0279</v>
+        <v>7701.0</v>
+      </c>
+      <c r="C26" s="13">
+        <v>0.0315</v>
       </c>
       <c r="D26" s="9">
-        <v>46.7</v>
+        <v>62.5</v>
       </c>
       <c r="E26" s="9">
-        <v>0.74</v>
+        <v>1.73</v>
       </c>
       <c r="F26" s="9"/>
       <c r="G26" s="9"/>
       <c r="H26" s="9"/>
       <c r="I26" s="9"/>
-      <c r="J26" s="9"/>
+      <c r="J26" s="9" t="s">
+        <v>75</v>
+      </c>
       <c r="K26" s="9"/>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="10" t="s">
         <v>100</v>
       </c>
       <c r="B27" s="12">
-        <v>7312.0</v>
-[...2 lines deleted...]
-        <v>-0.02</v>
+        <v>7466.0</v>
+      </c>
+      <c r="C27" s="14">
+        <v>0.0046</v>
       </c>
       <c r="D27" s="10">
-        <v>42.8</v>
+        <v>54.2</v>
       </c>
       <c r="E27" s="10">
-        <v>0.6</v>
+        <v>0.74</v>
       </c>
       <c r="F27" s="10"/>
       <c r="G27" s="10"/>
       <c r="H27" s="10"/>
       <c r="I27" s="10"/>
       <c r="J27" s="10"/>
       <c r="K27" s="10"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="9" t="s">
         <v>101</v>
       </c>
       <c r="B28" s="11">
-        <v>7461.5</v>
-[...2 lines deleted...]
-        <v>0.0139</v>
+        <v>7432.0</v>
+      </c>
+      <c r="C28" s="13">
+        <v>0.0073</v>
       </c>
       <c r="D28" s="9">
-        <v>45.0</v>
+        <v>52.8</v>
       </c>
       <c r="E28" s="9">
-        <v>0.73</v>
+        <v>0.51</v>
       </c>
       <c r="F28" s="9"/>
       <c r="G28" s="9"/>
       <c r="H28" s="9"/>
       <c r="I28" s="9"/>
       <c r="J28" s="9"/>
       <c r="K28" s="9"/>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="10" t="s">
         <v>102</v>
       </c>
       <c r="B29" s="12">
-        <v>7359.0</v>
-[...2 lines deleted...]
-        <v>-0.0236</v>
+        <v>7378.0</v>
+      </c>
+      <c r="C29" s="14">
+        <v>0.0038</v>
       </c>
       <c r="D29" s="10">
-        <v>43.1</v>
+        <v>50.6</v>
       </c>
       <c r="E29" s="10">
-        <v>1.36</v>
+        <v>1.43</v>
       </c>
       <c r="F29" s="10"/>
       <c r="G29" s="10"/>
       <c r="H29" s="10"/>
       <c r="I29" s="10"/>
       <c r="J29" s="10"/>
       <c r="K29" s="10"/>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="9" t="s">
         <v>103</v>
       </c>
       <c r="B30" s="11">
-        <v>7537.0</v>
-[...2 lines deleted...]
-        <v>0.0692</v>
+        <v>7350.0</v>
+      </c>
+      <c r="C30" s="13">
+        <v>0.0103</v>
       </c>
       <c r="D30" s="9">
-        <v>45.7</v>
+        <v>49.4</v>
       </c>
       <c r="E30" s="9">
-        <v>2.56</v>
+        <v>0.54</v>
       </c>
       <c r="F30" s="9"/>
       <c r="G30" s="9"/>
       <c r="H30" s="9"/>
       <c r="I30" s="9"/>
       <c r="J30" s="9"/>
-      <c r="K30" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K30" s="9"/>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="10" t="s">
         <v>104</v>
       </c>
       <c r="B31" s="12">
-        <v>7049.5</v>
-[...2 lines deleted...]
-        <v>-0.0111</v>
+        <v>7275.0</v>
+      </c>
+      <c r="C31" s="14">
+        <v>0.0034</v>
       </c>
       <c r="D31" s="10">
-        <v>36.1</v>
+        <v>46.3</v>
       </c>
       <c r="E31" s="10">
-        <v>1.25</v>
+        <v>0.56</v>
       </c>
       <c r="F31" s="10"/>
       <c r="G31" s="10"/>
       <c r="H31" s="10"/>
       <c r="I31" s="10"/>
       <c r="J31" s="10"/>
       <c r="K31" s="10"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>