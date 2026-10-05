--- v0 (2026-07-02)
+++ v1 (2026-10-05)
@@ -23,360 +23,360 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Overview" sheetId="1" r:id="rId4"/>
     <sheet name="Monthly Summary" sheetId="2" r:id="rId5"/>
     <sheet name="Weekly Summary" sheetId="3" r:id="rId6"/>
     <sheet name="Indicator History" sheetId="4" r:id="rId7"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>ANGELONE — Angel One</t>
   </si>
   <si>
-    <t>NSE Equity · Finance · Generated 02 Jul 2026, 08:09 AM</t>
+    <t>NSE Equity · Finance · Generated 05 Oct 2026, 11:46 AM</t>
   </si>
   <si>
     <t>KEY METRICS</t>
   </si>
   <si>
     <t>Current Price</t>
   </si>
   <si>
-    <t>₹2,497.80</t>
+    <t>₹276.80</t>
   </si>
   <si>
     <t>1 Day Change</t>
   </si>
   <si>
-    <t>+2.95%</t>
+    <t>+0.00%</t>
   </si>
   <si>
     <t>52 Week High</t>
   </si>
   <si>
-    <t>₹3,503.15</t>
+    <t>₹2,604.90</t>
   </si>
   <si>
     <t>52 Week Low</t>
   </si>
   <si>
-    <t>₹1,941.00</t>
+    <t>₹206.76</t>
   </si>
   <si>
     <t>RSI (14)</t>
   </si>
   <si>
     <t>EMA 50</t>
   </si>
   <si>
-    <t>₹387.69</t>
+    <t>₹295.86</t>
   </si>
   <si>
     <t>EMA 200</t>
   </si>
   <si>
-    <t>₹1,199.45</t>
+    <t>₹294.49</t>
   </si>
   <si>
     <t>ATR (14)</t>
   </si>
   <si>
-    <t>₹10.81</t>
+    <t>₹8.94</t>
   </si>
   <si>
     <t>Volume Ratio</t>
   </si>
   <si>
-    <t>1.1×</t>
+    <t>1.59×</t>
   </si>
   <si>
     <t>Data Period</t>
   </si>
   <si>
-    <t>13 May 2024 to 22 Oct 2025</t>
+    <t>05 May 2025 to 02 Oct 2026</t>
   </si>
   <si>
     <t>ACTIVE TECHNICAL CONDITIONS</t>
   </si>
   <si>
     <t>● No special conditions today</t>
   </si>
   <si>
     <t>For educational purposes only. Not investment advice. Past performance does not guarantee future results.</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Open</t>
   </si>
   <si>
     <t>High</t>
   </si>
   <si>
     <t>Low</t>
   </si>
   <si>
     <t>Close</t>
   </si>
   <si>
     <t>Change %</t>
   </si>
   <si>
     <t>Trading Days</t>
   </si>
   <si>
     <t>Total Volume</t>
   </si>
   <si>
-    <t>May 2024</t>
-[...34 lines deleted...]
-  <si>
     <t>May 2025</t>
   </si>
   <si>
     <t>Jun 2025</t>
   </si>
   <si>
     <t>Jul 2025</t>
   </si>
   <si>
     <t>Aug 2025</t>
   </si>
   <si>
     <t>Sep 2025</t>
   </si>
   <si>
     <t>Oct 2025</t>
   </si>
   <si>
+    <t>Nov 2025</t>
+  </si>
+  <si>
+    <t>Dec 2025</t>
+  </si>
+  <si>
+    <t>Jan 2026</t>
+  </si>
+  <si>
+    <t>Feb 2026</t>
+  </si>
+  <si>
+    <t>Mar 2026</t>
+  </si>
+  <si>
+    <t>Apr 2026</t>
+  </si>
+  <si>
+    <t>May 2026</t>
+  </si>
+  <si>
+    <t>Jun 2026</t>
+  </si>
+  <si>
+    <t>Jul 2026</t>
+  </si>
+  <si>
+    <t>Aug 2026</t>
+  </si>
+  <si>
+    <t>Sep 2026</t>
+  </si>
+  <si>
+    <t>Oct 2026</t>
+  </si>
+  <si>
     <t>Week</t>
   </si>
   <si>
-    <t>Week of 04 Aug</t>
-[...32 lines deleted...]
-    <t>Week of 20 Oct</t>
+    <t>Week of 13 Jul</t>
+  </si>
+  <si>
+    <t>Week of 20 Jul</t>
+  </si>
+  <si>
+    <t>Week of 27 Jul</t>
+  </si>
+  <si>
+    <t>Week of 03 Aug</t>
+  </si>
+  <si>
+    <t>Week of 10 Aug</t>
+  </si>
+  <si>
+    <t>Week of 17 Aug</t>
+  </si>
+  <si>
+    <t>Week of 24 Aug</t>
+  </si>
+  <si>
+    <t>Week of 31 Aug</t>
+  </si>
+  <si>
+    <t>Week of 07 Sep</t>
+  </si>
+  <si>
+    <t>Week of 14 Sep</t>
+  </si>
+  <si>
+    <t>Week of 21 Sep</t>
+  </si>
+  <si>
+    <t>Week of 28 Sep</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>1D Change %</t>
   </si>
   <si>
     <t>RSI</t>
   </si>
   <si>
     <t>Vol Ratio</t>
   </si>
   <si>
     <t>RSI&lt;30</t>
   </si>
   <si>
     <t>RSI&gt;70</t>
   </si>
   <si>
     <t>EMA Cross</t>
   </si>
   <si>
     <t>MACD Cross</t>
   </si>
   <si>
     <t>Breakout</t>
   </si>
   <si>
     <t>Vol Spike</t>
   </si>
   <si>
-    <t>01 Jul 2026</t>
-[...83 lines deleted...]
-    <t>21 May 2026</t>
+    <t>02 Oct 2026</t>
+  </si>
+  <si>
+    <t>01 Oct 2026</t>
+  </si>
+  <si>
+    <t>30 Sep 2026</t>
+  </si>
+  <si>
+    <t>29 Sep 2026</t>
+  </si>
+  <si>
+    <t>28 Sep 2026</t>
+  </si>
+  <si>
+    <t>25 Sep 2026</t>
+  </si>
+  <si>
+    <t>24 Sep 2026</t>
+  </si>
+  <si>
+    <t>23 Sep 2026</t>
+  </si>
+  <si>
+    <t>22 Sep 2026</t>
+  </si>
+  <si>
+    <t>21 Sep 2026</t>
+  </si>
+  <si>
+    <t>18 Sep 2026</t>
+  </si>
+  <si>
+    <t>16 Sep 2026</t>
+  </si>
+  <si>
+    <t>14 Sep 2026</t>
+  </si>
+  <si>
+    <t>11 Sep 2026</t>
+  </si>
+  <si>
+    <t>10 Sep 2026</t>
+  </si>
+  <si>
+    <t>09 Sep 2026</t>
+  </si>
+  <si>
+    <t>08 Sep 2026</t>
+  </si>
+  <si>
+    <t>07 Sep 2026</t>
+  </si>
+  <si>
+    <t>04 Sep 2026</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
-    <t>20 May 2026</t>
+    <t>03 Sep 2026</t>
+  </si>
+  <si>
+    <t>02 Sep 2026</t>
+  </si>
+  <si>
+    <t>01 Sep 2026</t>
+  </si>
+  <si>
+    <t>31 Aug 2026</t>
+  </si>
+  <si>
+    <t>28 Aug 2026</t>
+  </si>
+  <si>
+    <t>27 Aug 2026</t>
+  </si>
+  <si>
+    <t>26 Aug 2026</t>
+  </si>
+  <si>
+    <t>25 Aug 2026</t>
+  </si>
+  <si>
+    <t>24 Aug 2026</t>
+  </si>
+  <si>
+    <t>21 Aug 2026</t>
+  </si>
+  <si>
+    <t>20 Aug 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="₹#,##0.00"/>
     <numFmt numFmtId="165" formatCode="+0.00%;-0.00%"/>
   </numFmts>
   <fonts count="10">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -422,60 +422,60 @@
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF64748B"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
-      <color rgb="FFDC2626"/>
+      <color rgb="FF16A34A"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
-      <color rgb="FF16A34A"/>
+      <color rgb="FFDC2626"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1E3A8A"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF8FAFC"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="3">
     <border>
@@ -513,52 +513,52 @@
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="19">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="7" numFmtId="0" fillId="2" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="3" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="8" numFmtId="165" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="9" numFmtId="165" fillId="3" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="9" numFmtId="165" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="8" numFmtId="165" fillId="3" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
-    <xf xfId="0" fontId="9" numFmtId="165" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="3" fillId="0" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="3" fillId="3" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -902,51 +902,51 @@
       <c r="B6" s="5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="5">
-        <v>51.2</v>
+        <v>37.2</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>17</v>
       </c>
@@ -1028,511 +1028,511 @@
       </c>
       <c r="C1" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>29</v>
       </c>
       <c r="F1" s="8" t="s">
         <v>30</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>31</v>
       </c>
       <c r="H1" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="11">
-        <v>2485.94999999999982</v>
+        <v>226.81999999999999</v>
       </c>
       <c r="C2" s="11">
-        <v>2758.0</v>
+        <v>304.38</v>
       </c>
       <c r="D2" s="11">
-        <v>2401.0</v>
+        <v>219.78999999999999</v>
       </c>
       <c r="E2" s="11">
-        <v>2467.30000000000018</v>
+        <v>298.73000000000002</v>
       </c>
       <c r="F2" s="13">
-        <v>-0.0075</v>
+        <v>0.317</v>
       </c>
       <c r="G2" s="9">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="H2" s="17">
-        <v>5951467</v>
+        <v>273091330</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B3" s="12">
-        <v>2645.0</v>
+        <v>299.04000000000002</v>
       </c>
       <c r="C3" s="12">
-        <v>2697.0</v>
+        <v>323.27999999999997</v>
       </c>
       <c r="D3" s="12">
-        <v>2129.69999999999982</v>
+        <v>271.41000000000003</v>
       </c>
       <c r="E3" s="12">
-        <v>2602.0</v>
+        <v>287.63</v>
       </c>
       <c r="F3" s="14">
-        <v>0.0546</v>
+        <v>-0.0372</v>
       </c>
       <c r="G3" s="10">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="H3" s="18">
-        <v>8926508</v>
+        <v>213830380</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="11">
-        <v>2599.0</v>
+        <v>287.87</v>
       </c>
       <c r="C4" s="11">
-        <v>2599.0</v>
+        <v>292.95999999999998</v>
       </c>
       <c r="D4" s="11">
-        <v>2025.0</v>
+        <v>253.90000000000001</v>
       </c>
       <c r="E4" s="11">
-        <v>2166.15000000000009</v>
-[...2 lines deleted...]
-        <v>-0.1675</v>
+        <v>255.94999999999999</v>
+      </c>
+      <c r="F4" s="15">
+        <v>-0.1101</v>
       </c>
       <c r="G4" s="9">
         <v>23</v>
       </c>
       <c r="H4" s="17">
-        <v>27335276</v>
+        <v>283073150</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="12">
-        <v>2169.40000000000009</v>
+        <v>255.77000000000001</v>
       </c>
       <c r="C5" s="12">
-        <v>2855.0</v>
+        <v>269.32999999999998</v>
       </c>
       <c r="D5" s="12">
-        <v>2030.0</v>
+        <v>216.34</v>
       </c>
       <c r="E5" s="12">
-        <v>2586.34999999999991</v>
+        <v>217.47</v>
       </c>
       <c r="F5" s="14">
-        <v>0.194</v>
+        <v>-0.1503</v>
       </c>
       <c r="G5" s="10">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="H5" s="18">
-        <v>40013205</v>
+        <v>186509440</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="11">
-        <v>2610.0</v>
+        <v>219.060000000000002</v>
       </c>
       <c r="C6" s="11">
-        <v>2694.0</v>
+        <v>233.72</v>
       </c>
       <c r="D6" s="11">
-        <v>2315.15000000000009</v>
+        <v>206.75999999999999</v>
       </c>
       <c r="E6" s="11">
-        <v>2561.69999999999982</v>
-[...2 lines deleted...]
-        <v>-0.0095</v>
+        <v>209.86000000000001</v>
+      </c>
+      <c r="F6" s="15">
+        <v>-0.035</v>
       </c>
       <c r="G6" s="9">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H6" s="17">
-        <v>17712011</v>
+        <v>182289940</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B7" s="12">
-        <v>2602.050000000000182</v>
+        <v>210.59999999999999</v>
       </c>
       <c r="C7" s="12">
-        <v>3393.0</v>
+        <v>2513.80000000000018</v>
       </c>
       <c r="D7" s="12">
-        <v>2450.0</v>
+        <v>208.38999999999999</v>
       </c>
       <c r="E7" s="12">
-        <v>3051.59999999999991</v>
-[...2 lines deleted...]
-        <v>0.1912</v>
+        <v>245.28</v>
+      </c>
+      <c r="F7" s="16">
+        <v>0.1688</v>
       </c>
       <c r="G7" s="10">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H7" s="18">
-        <v>89017731</v>
+        <v>209001649</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="9" t="s">
         <v>39</v>
       </c>
       <c r="B8" s="11">
-        <v>3079.0</v>
+        <v>245.28</v>
       </c>
       <c r="C8" s="11">
-        <v>3100.0</v>
+        <v>2584.19999999999982</v>
       </c>
       <c r="D8" s="11">
-        <v>2605.0</v>
+        <v>240.71000000000001</v>
       </c>
       <c r="E8" s="11">
-        <v>2897.099999999999909</v>
+        <v>266.079999999999984</v>
       </c>
       <c r="F8" s="13">
-        <v>-0.0506</v>
+        <v>0.0848</v>
       </c>
       <c r="G8" s="9">
         <v>20</v>
       </c>
       <c r="H8" s="17">
-        <v>23463652</v>
+        <v>161383417</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B9" s="12">
-        <v>2838.59999999999991</v>
+        <v>266.58999999999997</v>
       </c>
       <c r="C9" s="12">
-        <v>3503.15000000000009</v>
+        <v>278.0099999999999909</v>
       </c>
       <c r="D9" s="12">
-        <v>2827.050000000000182</v>
+        <v>228.80000000000001</v>
       </c>
       <c r="E9" s="12">
-        <v>2931.65000000000009</v>
+        <v>230.66999999999999</v>
       </c>
       <c r="F9" s="14">
-        <v>0.0119</v>
+        <v>-0.1331</v>
       </c>
       <c r="G9" s="10">
         <v>22</v>
       </c>
       <c r="H9" s="18">
-        <v>38311785</v>
+        <v>170273740</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B10" s="11">
-        <v>2950.0</v>
+        <v>231.46000000000001</v>
       </c>
       <c r="C10" s="11">
-        <v>3042.0</v>
+        <v>2604.90000000000009</v>
       </c>
       <c r="D10" s="11">
-        <v>2150.30000000000018</v>
+        <v>226.11000000000001</v>
       </c>
       <c r="E10" s="11">
-        <v>2346.099999999999909</v>
+        <v>252.25</v>
       </c>
       <c r="F10" s="13">
-        <v>-0.1997</v>
+        <v>0.0936</v>
       </c>
       <c r="G10" s="9">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H10" s="17">
-        <v>40560596</v>
+        <v>211582716</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B11" s="12">
-        <v>2423.94999999999982</v>
+        <v>229.63</v>
       </c>
       <c r="C11" s="12">
-        <v>2536.84999999999991</v>
+        <v>278.83999999999997</v>
       </c>
       <c r="D11" s="12">
-        <v>2091.69999999999982</v>
+        <v>223.97999999999999</v>
       </c>
       <c r="E11" s="12">
-        <v>2169.15000000000009</v>
-[...2 lines deleted...]
-        <v>-0.0754</v>
+        <v>231.50999999999999</v>
+      </c>
+      <c r="F11" s="14">
+        <v>-0.0822</v>
       </c>
       <c r="G11" s="10">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H11" s="18">
-        <v>20938567</v>
+        <v>192041349</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="9" t="s">
         <v>43</v>
       </c>
       <c r="B12" s="11">
-        <v>2169.0</v>
+        <v>218.50999999999999</v>
       </c>
       <c r="C12" s="11">
-        <v>2424.0</v>
+        <v>243.80000000000001</v>
       </c>
       <c r="D12" s="11">
-        <v>1941.0</v>
+        <v>207.12</v>
       </c>
       <c r="E12" s="11">
-        <v>2313.19999999999982</v>
-[...2 lines deleted...]
-        <v>0.0664</v>
+        <v>227.53</v>
+      </c>
+      <c r="F12" s="15">
+        <v>-0.0172</v>
       </c>
       <c r="G12" s="9">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H12" s="17">
-        <v>26592707</v>
+        <v>185550069</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B13" s="12">
-        <v>2298.0</v>
+        <v>238.96000000000001</v>
       </c>
       <c r="C13" s="12">
-        <v>2552.5</v>
+        <v>330.23000000000002</v>
       </c>
       <c r="D13" s="12">
-        <v>2057.0</v>
+        <v>228.44999999999999</v>
       </c>
       <c r="E13" s="12">
-        <v>2312.30000000000018</v>
-[...2 lines deleted...]
-        <v>-0.0004</v>
+        <v>308.70999999999998</v>
+      </c>
+      <c r="F13" s="16">
+        <v>0.3568</v>
       </c>
       <c r="G13" s="10">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H13" s="18">
-        <v>29875161</v>
+        <v>305949314</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="9" t="s">
         <v>45</v>
       </c>
       <c r="B14" s="11">
-        <v>2312.30000000000018</v>
+        <v>308.70999999999998</v>
       </c>
       <c r="C14" s="11">
-        <v>3119.0</v>
+        <v>351.0</v>
       </c>
       <c r="D14" s="11">
-        <v>2252.90000000000009</v>
+        <v>290.80000000000001</v>
       </c>
       <c r="E14" s="11">
-        <v>3035.59999999999991</v>
-[...2 lines deleted...]
-        <v>0.3128</v>
+        <v>337.30000000000001</v>
+      </c>
+      <c r="F14" s="13">
+        <v>0.0926</v>
       </c>
       <c r="G14" s="9">
         <v>21</v>
       </c>
       <c r="H14" s="17">
-        <v>27806346</v>
+        <v>161213194</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="10" t="s">
         <v>46</v>
       </c>
       <c r="B15" s="12">
-        <v>3038.69999999999982</v>
+        <v>341.0</v>
       </c>
       <c r="C15" s="12">
-        <v>3285.0</v>
+        <v>360.44999999999999</v>
       </c>
       <c r="D15" s="12">
-        <v>2758.0</v>
+        <v>319.5</v>
       </c>
       <c r="E15" s="12">
-        <v>2922.80000000000018</v>
-[...2 lines deleted...]
-        <v>-0.0372</v>
+        <v>330.64999999999998</v>
+      </c>
+      <c r="F15" s="14">
+        <v>-0.0197</v>
       </c>
       <c r="G15" s="10">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H15" s="18">
-        <v>21383038</v>
+        <v>135578188</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="9" t="s">
         <v>47</v>
       </c>
       <c r="B16" s="11">
-        <v>2925.19999999999982</v>
+        <v>330.0</v>
       </c>
       <c r="C16" s="11">
-        <v>2976.90000000000009</v>
+        <v>356.75</v>
       </c>
       <c r="D16" s="11">
-        <v>2580.0</v>
+        <v>290.050000000000011</v>
       </c>
       <c r="E16" s="11">
-        <v>2600.90000000000009</v>
-[...2 lines deleted...]
-        <v>-0.1101</v>
+        <v>297.94999999999999</v>
+      </c>
+      <c r="F16" s="15">
+        <v>-0.0989</v>
       </c>
       <c r="G16" s="9">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H16" s="17">
-        <v>28307315</v>
+        <v>164538129</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="10" t="s">
         <v>48</v>
       </c>
       <c r="B17" s="12">
-        <v>2599.0</v>
+        <v>299.89999999999998</v>
       </c>
       <c r="C17" s="12">
-        <v>2736.80000000000018</v>
+        <v>305.44999999999999</v>
       </c>
       <c r="D17" s="12">
-        <v>2198.40000000000009</v>
+        <v>278.25</v>
       </c>
       <c r="E17" s="12">
-        <v>2209.80000000000018</v>
-[...2 lines deleted...]
-        <v>-0.1504</v>
+        <v>286.89999999999998</v>
+      </c>
+      <c r="F17" s="14">
+        <v>-0.0371</v>
       </c>
       <c r="G17" s="10">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="H17" s="18">
-        <v>18650944</v>
+        <v>108772049</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="9" t="s">
         <v>49</v>
       </c>
       <c r="B18" s="11">
-        <v>2226.0</v>
+        <v>286.89999999999998</v>
       </c>
       <c r="C18" s="11">
-        <v>2375.0</v>
+        <v>310.0</v>
       </c>
       <c r="D18" s="11">
-        <v>2101.0</v>
+        <v>273.25</v>
       </c>
       <c r="E18" s="11">
-        <v>2132.5</v>
-[...2 lines deleted...]
-        <v>-0.035</v>
+        <v>274.0</v>
+      </c>
+      <c r="F18" s="15">
+        <v>-0.045</v>
       </c>
       <c r="G18" s="9">
         <v>22</v>
       </c>
       <c r="H18" s="17">
-        <v>18228994</v>
+        <v>112816862</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="10" t="s">
         <v>50</v>
       </c>
       <c r="B19" s="12">
-        <v>2140.0</v>
+        <v>274.0</v>
       </c>
       <c r="C19" s="12">
-        <v>2559.0</v>
+        <v>279.85000000000002</v>
       </c>
       <c r="D19" s="12">
-        <v>2117.59999999999991</v>
+        <v>267.80000000000001</v>
       </c>
       <c r="E19" s="12">
-        <v>2497.80000000000018</v>
-[...2 lines deleted...]
-        <v>0.1713</v>
+        <v>276.80000000000001</v>
+      </c>
+      <c r="F19" s="16">
+        <v>0.0102</v>
       </c>
       <c r="G19" s="10">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="H19" s="18">
-        <v>16751190</v>
+        <v>13502312</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G13"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
@@ -1549,319 +1549,319 @@
       </c>
       <c r="B1" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C1" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>29</v>
       </c>
       <c r="F1" s="8" t="s">
         <v>30</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B2" s="11">
-        <v>2578.0</v>
+        <v>342.60000000000002</v>
       </c>
       <c r="C2" s="11">
-        <v>2668.59999999999991</v>
+        <v>355.30000000000001</v>
       </c>
       <c r="D2" s="11">
-        <v>2540.80000000000018</v>
+        <v>323.050000000000011</v>
       </c>
       <c r="E2" s="11">
-        <v>2552.59999999999991</v>
-[...2 lines deleted...]
-        <v>-0.0099</v>
+        <v>328.94999999999999</v>
+      </c>
+      <c r="F2" s="15">
+        <v>-0.0398</v>
       </c>
       <c r="G2" s="17">
-        <v>3704623</v>
+        <v>51177864</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="10" t="s">
         <v>53</v>
       </c>
       <c r="B3" s="12">
-        <v>2550.0</v>
+        <v>328.050000000000011</v>
       </c>
       <c r="C3" s="12">
-        <v>2673.40000000000009</v>
+        <v>329.80000000000001</v>
       </c>
       <c r="D3" s="12">
-        <v>2502.0</v>
+        <v>301.19999999999999</v>
       </c>
       <c r="E3" s="12">
-        <v>2642.19999999999982</v>
+        <v>307.94999999999999</v>
       </c>
       <c r="F3" s="14">
-        <v>0.0351</v>
+        <v>-0.0638</v>
       </c>
       <c r="G3" s="18">
-        <v>2623402</v>
+        <v>27761089</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="9" t="s">
         <v>54</v>
       </c>
       <c r="B4" s="11">
-        <v>2669.90000000000009</v>
+        <v>309.89999999999998</v>
       </c>
       <c r="C4" s="11">
-        <v>2736.80000000000018</v>
+        <v>312.5</v>
       </c>
       <c r="D4" s="11">
-        <v>2508.19999999999982</v>
+        <v>290.050000000000011</v>
       </c>
       <c r="E4" s="11">
-        <v>2518.59999999999991</v>
-[...2 lines deleted...]
-        <v>-0.0468</v>
+        <v>297.94999999999999</v>
+      </c>
+      <c r="F4" s="15">
+        <v>-0.0325</v>
       </c>
       <c r="G4" s="17">
-        <v>5576120</v>
+        <v>34792448</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="10" t="s">
         <v>55</v>
       </c>
       <c r="B5" s="12">
-        <v>2526.0</v>
+        <v>299.89999999999998</v>
       </c>
       <c r="C5" s="12">
-        <v>2539.0</v>
+        <v>305.050000000000011</v>
       </c>
       <c r="D5" s="12">
-        <v>2198.40000000000009</v>
+        <v>289.050000000000011</v>
       </c>
       <c r="E5" s="12">
-        <v>2209.80000000000018</v>
-[...2 lines deleted...]
-        <v>-0.1226</v>
+        <v>292.0</v>
+      </c>
+      <c r="F5" s="14">
+        <v>-0.02</v>
       </c>
       <c r="G5" s="18">
-        <v>6317764</v>
+        <v>19431405</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="9" t="s">
         <v>56</v>
       </c>
       <c r="B6" s="11">
-        <v>2226.0</v>
+        <v>292.0</v>
       </c>
       <c r="C6" s="11">
-        <v>2340.0</v>
+        <v>296.89999999999998</v>
       </c>
       <c r="D6" s="11">
-        <v>2195.0</v>
+        <v>285.25</v>
       </c>
       <c r="E6" s="11">
-        <v>2296.80000000000018</v>
-[...2 lines deleted...]
-        <v>0.0394</v>
+        <v>287.30000000000001</v>
+      </c>
+      <c r="F6" s="15">
+        <v>-0.0161</v>
       </c>
       <c r="G6" s="17">
-        <v>4447497</v>
+        <v>21066841</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="10" t="s">
         <v>57</v>
       </c>
       <c r="B7" s="12">
-        <v>2320.69999999999982</v>
+        <v>287.0</v>
       </c>
       <c r="C7" s="12">
-        <v>2375.0</v>
+        <v>296.30000000000001</v>
       </c>
       <c r="D7" s="12">
-        <v>2208.19999999999982</v>
+        <v>281.60000000000002</v>
       </c>
       <c r="E7" s="12">
-        <v>2222.30000000000018</v>
-[...2 lines deleted...]
-        <v>-0.0324</v>
+        <v>287.80000000000001</v>
+      </c>
+      <c r="F7" s="16">
+        <v>0.0017</v>
       </c>
       <c r="G7" s="18">
-        <v>5124121</v>
+        <v>21146749</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="9" t="s">
         <v>58</v>
       </c>
       <c r="B8" s="11">
-        <v>2235.0</v>
+        <v>288.0</v>
       </c>
       <c r="C8" s="11">
-        <v>2282.0</v>
+        <v>305.44999999999999</v>
       </c>
       <c r="D8" s="11">
-        <v>2212.59999999999991</v>
+        <v>284.0</v>
       </c>
       <c r="E8" s="11">
-        <v>2266.59999999999991</v>
-[...2 lines deleted...]
-        <v>0.0199</v>
+        <v>294.0</v>
+      </c>
+      <c r="F8" s="13">
+        <v>0.0215</v>
       </c>
       <c r="G8" s="17">
-        <v>3662561</v>
+        <v>31807642</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="10" t="s">
         <v>59</v>
       </c>
       <c r="B9" s="12">
-        <v>2260.0</v>
+        <v>292.64999999999998</v>
       </c>
       <c r="C9" s="12">
-        <v>2267.19999999999982</v>
+        <v>308.35000000000002</v>
       </c>
       <c r="D9" s="12">
-        <v>2120.0</v>
+        <v>275.25</v>
       </c>
       <c r="E9" s="12">
-        <v>2136.40000000000009</v>
-[...2 lines deleted...]
-        <v>-0.0574</v>
+        <v>299.80000000000001</v>
+      </c>
+      <c r="F9" s="16">
+        <v>0.0197</v>
       </c>
       <c r="G9" s="18">
-        <v>2991272</v>
+        <v>56673107</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="9" t="s">
         <v>60</v>
       </c>
       <c r="B10" s="11">
-        <v>2138.0</v>
+        <v>300.89999999999998</v>
       </c>
       <c r="C10" s="11">
-        <v>2218.69999999999982</v>
+        <v>307.39999999999998</v>
       </c>
       <c r="D10" s="11">
-        <v>2101.0</v>
+        <v>289.050000000000011</v>
       </c>
       <c r="E10" s="11">
-        <v>2201.30000000000018</v>
-[...2 lines deleted...]
-        <v>0.0304</v>
+        <v>305.0</v>
+      </c>
+      <c r="F10" s="13">
+        <v>0.0173</v>
       </c>
       <c r="G10" s="17">
-        <v>2951482</v>
+        <v>26473652</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="10" t="s">
         <v>61</v>
       </c>
       <c r="B11" s="12">
-        <v>2211.0</v>
+        <v>295.0</v>
       </c>
       <c r="C11" s="12">
-        <v>2319.40000000000009</v>
+        <v>310.0</v>
       </c>
       <c r="D11" s="12">
-        <v>2172.69999999999982</v>
+        <v>289.050000000000011</v>
       </c>
       <c r="E11" s="12">
-        <v>2303.30000000000018</v>
+        <v>299.10000000000002</v>
       </c>
       <c r="F11" s="14">
-        <v>0.0463</v>
+        <v>-0.0193</v>
       </c>
       <c r="G11" s="18">
-        <v>4503343</v>
+        <v>19770509</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="9" t="s">
         <v>62</v>
       </c>
       <c r="B12" s="11">
-        <v>2289.30000000000018</v>
+        <v>299.19999999999999</v>
       </c>
       <c r="C12" s="11">
-        <v>2559.0</v>
+        <v>302.0</v>
       </c>
       <c r="D12" s="11">
-        <v>2255.40000000000009</v>
+        <v>286.5</v>
       </c>
       <c r="E12" s="11">
-        <v>2496.5</v>
-[...2 lines deleted...]
-        <v>0.0839</v>
+        <v>288.0</v>
+      </c>
+      <c r="F12" s="15">
+        <v>-0.0371</v>
       </c>
       <c r="G12" s="17">
-        <v>10497292</v>
+        <v>13661495</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="10" t="s">
         <v>63</v>
       </c>
       <c r="B13" s="12">
-        <v>2508.80000000000018</v>
+        <v>286.39999999999998</v>
       </c>
       <c r="C13" s="12">
-        <v>2525.0</v>
+        <v>286.39999999999998</v>
       </c>
       <c r="D13" s="12">
-        <v>2486.0</v>
+        <v>267.80000000000001</v>
       </c>
       <c r="E13" s="12">
-        <v>2497.80000000000018</v>
+        <v>276.80000000000001</v>
       </c>
       <c r="F13" s="14">
-        <v>0.0005</v>
+        <v>-0.0389</v>
       </c>
       <c r="G13" s="18">
-        <v>802616</v>
+        <v>25059823</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:K31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
@@ -1894,731 +1894,733 @@
       </c>
       <c r="F1" s="8" t="s">
         <v>68</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>69</v>
       </c>
       <c r="H1" s="8" t="s">
         <v>70</v>
       </c>
       <c r="I1" s="8" t="s">
         <v>71</v>
       </c>
       <c r="J1" s="8" t="s">
         <v>72</v>
       </c>
       <c r="K1" s="8" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="9" t="s">
         <v>74</v>
       </c>
       <c r="B2" s="11">
-        <v>340.39999999999998</v>
-[...2 lines deleted...]
-        <v>0.0295</v>
+        <v>276.80000000000001</v>
+      </c>
+      <c r="C2" s="13">
+        <v>0.0</v>
       </c>
       <c r="D2" s="9">
-        <v>51.2</v>
+        <v>37.2</v>
       </c>
       <c r="E2" s="9">
-        <v>1.1</v>
+        <v>1.59</v>
       </c>
       <c r="F2" s="9"/>
       <c r="G2" s="9"/>
       <c r="H2" s="9"/>
       <c r="I2" s="9"/>
       <c r="J2" s="9"/>
       <c r="K2" s="9"/>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="10" t="s">
         <v>75</v>
       </c>
       <c r="B3" s="12">
-        <v>330.64999999999998</v>
-[...2 lines deleted...]
-        <v>0.0058</v>
+        <v>276.80000000000001</v>
+      </c>
+      <c r="C3" s="16">
+        <v>0.0102</v>
       </c>
       <c r="D3" s="10">
-        <v>44.5</v>
+        <v>37.2</v>
       </c>
       <c r="E3" s="10">
-        <v>0.72</v>
+        <v>1.26</v>
       </c>
       <c r="F3" s="10"/>
       <c r="G3" s="10"/>
       <c r="H3" s="10"/>
       <c r="I3" s="10"/>
       <c r="J3" s="10"/>
       <c r="K3" s="10"/>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="9" t="s">
         <v>76</v>
       </c>
       <c r="B4" s="11">
-        <v>328.75</v>
+        <v>274.0</v>
       </c>
       <c r="C4" s="13">
-        <v>-0.0194</v>
+        <v>0.0018</v>
       </c>
       <c r="D4" s="9">
-        <v>43.1</v>
+        <v>34.1</v>
       </c>
       <c r="E4" s="9">
-        <v>0.76</v>
+        <v>0.46</v>
       </c>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="9"/>
       <c r="I4" s="9"/>
       <c r="J4" s="9"/>
       <c r="K4" s="9"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="10" t="s">
         <v>77</v>
       </c>
       <c r="B5" s="12">
-        <v>335.25</v>
+        <v>273.5</v>
       </c>
       <c r="C5" s="14">
-        <v>0.0</v>
+        <v>-0.0204</v>
       </c>
       <c r="D5" s="10">
-        <v>46.8</v>
+        <v>33.6</v>
       </c>
       <c r="E5" s="10">
-        <v>0.53</v>
+        <v>0.81</v>
       </c>
       <c r="F5" s="10"/>
       <c r="G5" s="10"/>
       <c r="H5" s="10"/>
       <c r="I5" s="10"/>
       <c r="J5" s="10"/>
       <c r="K5" s="10"/>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="9" t="s">
         <v>78</v>
       </c>
       <c r="B6" s="11">
-        <v>335.25</v>
-[...2 lines deleted...]
-        <v>-0.0159</v>
+        <v>279.19999999999999</v>
+      </c>
+      <c r="C6" s="15">
+        <v>-0.0306</v>
       </c>
       <c r="D6" s="9">
-        <v>46.8</v>
+        <v>36.8</v>
       </c>
       <c r="E6" s="9">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="F6" s="9"/>
       <c r="G6" s="9"/>
       <c r="H6" s="9"/>
       <c r="I6" s="9"/>
       <c r="J6" s="9"/>
       <c r="K6" s="9"/>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="10" t="s">
         <v>79</v>
       </c>
       <c r="B7" s="12">
-        <v>340.64999999999998</v>
-[...2 lines deleted...]
-        <v>-0.0042</v>
+        <v>288.0</v>
+      </c>
+      <c r="C7" s="14">
+        <v>-0.0093</v>
       </c>
       <c r="D7" s="10">
-        <v>50.0</v>
+        <v>42.6</v>
       </c>
       <c r="E7" s="10">
-        <v>0.6</v>
+        <v>0.5</v>
       </c>
       <c r="F7" s="10"/>
       <c r="G7" s="10"/>
       <c r="H7" s="10"/>
       <c r="I7" s="10"/>
       <c r="J7" s="10"/>
       <c r="K7" s="10"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="9" t="s">
         <v>80</v>
       </c>
       <c r="B8" s="11">
-        <v>342.10000000000002</v>
-[...2 lines deleted...]
-        <v>-0.0358</v>
+        <v>290.69999999999999</v>
+      </c>
+      <c r="C8" s="15">
+        <v>-0.031</v>
       </c>
       <c r="D8" s="9">
-        <v>50.9</v>
+        <v>44.6</v>
       </c>
       <c r="E8" s="9">
-        <v>1.23</v>
+        <v>0.63</v>
       </c>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="9"/>
       <c r="I8" s="9"/>
       <c r="J8" s="9"/>
       <c r="K8" s="9"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="10" t="s">
         <v>81</v>
       </c>
       <c r="B9" s="12">
-        <v>354.80000000000001</v>
-[...2 lines deleted...]
-        <v>0.0031</v>
+        <v>300.0</v>
+      </c>
+      <c r="C9" s="16">
+        <v>0.0166</v>
       </c>
       <c r="D9" s="10">
-        <v>59.0</v>
+        <v>52.5</v>
       </c>
       <c r="E9" s="10">
-        <v>0.46</v>
+        <v>0.35</v>
       </c>
       <c r="F9" s="10"/>
       <c r="G9" s="10"/>
       <c r="H9" s="10"/>
       <c r="I9" s="10"/>
       <c r="J9" s="10"/>
       <c r="K9" s="10"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="9" t="s">
         <v>82</v>
       </c>
       <c r="B10" s="11">
-        <v>353.69999999999999</v>
-[...2 lines deleted...]
-        <v>0.0026</v>
+        <v>295.10000000000002</v>
+      </c>
+      <c r="C10" s="15">
+        <v>-0.0035</v>
       </c>
       <c r="D10" s="9">
-        <v>58.5</v>
+        <v>48.0</v>
       </c>
       <c r="E10" s="9">
-        <v>1.33</v>
+        <v>0.36</v>
       </c>
       <c r="F10" s="9"/>
       <c r="G10" s="9"/>
       <c r="H10" s="9"/>
       <c r="I10" s="9"/>
       <c r="J10" s="9"/>
       <c r="K10" s="9"/>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="10" t="s">
         <v>83</v>
       </c>
       <c r="B11" s="12">
-        <v>352.80000000000001</v>
+        <v>296.14999999999998</v>
       </c>
       <c r="C11" s="14">
-        <v>0.0118</v>
+        <v>-0.0099</v>
       </c>
       <c r="D11" s="10">
-        <v>58.1</v>
+        <v>48.9</v>
       </c>
       <c r="E11" s="10">
-        <v>1.27</v>
+        <v>0.43</v>
       </c>
       <c r="F11" s="10"/>
       <c r="G11" s="10"/>
       <c r="H11" s="10"/>
       <c r="I11" s="10"/>
       <c r="J11" s="10"/>
       <c r="K11" s="10"/>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="9" t="s">
         <v>84</v>
       </c>
       <c r="B12" s="11">
-        <v>348.69999999999999</v>
-[...2 lines deleted...]
-        <v>0.0013</v>
+        <v>299.10000000000002</v>
+      </c>
+      <c r="C12" s="13">
+        <v>0.0139</v>
       </c>
       <c r="D12" s="9">
-        <v>56.2</v>
+        <v>51.5</v>
       </c>
       <c r="E12" s="9">
-        <v>0.72</v>
+        <v>0.52</v>
       </c>
       <c r="F12" s="9"/>
       <c r="G12" s="9"/>
       <c r="H12" s="9"/>
       <c r="I12" s="9"/>
       <c r="J12" s="9"/>
       <c r="K12" s="9"/>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="10" t="s">
         <v>85</v>
       </c>
       <c r="B13" s="12">
-        <v>348.25</v>
-[...2 lines deleted...]
-        <v>-0.0115</v>
+        <v>293.5</v>
+      </c>
+      <c r="C13" s="14">
+        <v>-0.0134</v>
       </c>
       <c r="D13" s="10">
-        <v>56.0</v>
+        <v>46.6</v>
       </c>
       <c r="E13" s="10">
-        <v>0.78</v>
+        <v>0.42</v>
       </c>
       <c r="F13" s="10"/>
       <c r="G13" s="10"/>
       <c r="H13" s="10"/>
       <c r="I13" s="10"/>
       <c r="J13" s="10"/>
       <c r="K13" s="10"/>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="9" t="s">
         <v>86</v>
       </c>
       <c r="B14" s="11">
-        <v>339.5</v>
-[...2 lines deleted...]
-        <v>0.0486</v>
+        <v>305.0</v>
+      </c>
+      <c r="C14" s="13">
+        <v>0.0</v>
       </c>
       <c r="D14" s="9">
-        <v>52.7</v>
+        <v>56.4</v>
       </c>
       <c r="E14" s="9">
-        <v>0.9</v>
+        <v>0.86</v>
       </c>
       <c r="F14" s="9"/>
       <c r="G14" s="9"/>
       <c r="H14" s="9"/>
       <c r="I14" s="9"/>
       <c r="J14" s="9"/>
       <c r="K14" s="9"/>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="10" t="s">
         <v>87</v>
       </c>
       <c r="B15" s="12">
-        <v>323.75</v>
-[...2 lines deleted...]
-        <v>-0.0185</v>
+        <v>305.0</v>
+      </c>
+      <c r="C15" s="16">
+        <v>0.0259</v>
       </c>
       <c r="D15" s="10">
-        <v>44.4</v>
+        <v>56.4</v>
       </c>
       <c r="E15" s="10">
-        <v>0.45</v>
+        <v>0.87</v>
       </c>
       <c r="F15" s="10"/>
       <c r="G15" s="10"/>
       <c r="H15" s="10"/>
       <c r="I15" s="10"/>
       <c r="J15" s="10"/>
       <c r="K15" s="10"/>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="9" t="s">
         <v>88</v>
       </c>
       <c r="B16" s="11">
-        <v>329.85000000000002</v>
-[...2 lines deleted...]
-        <v>-0.0228</v>
+        <v>297.30000000000001</v>
+      </c>
+      <c r="C16" s="15">
+        <v>-0.0059</v>
       </c>
       <c r="D16" s="9">
-        <v>47.4</v>
+        <v>50.6</v>
       </c>
       <c r="E16" s="9">
-        <v>0.51</v>
+        <v>0.38</v>
       </c>
       <c r="F16" s="9"/>
       <c r="G16" s="9"/>
       <c r="H16" s="9"/>
       <c r="I16" s="9"/>
       <c r="J16" s="9"/>
       <c r="K16" s="9"/>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="10" t="s">
         <v>89</v>
       </c>
       <c r="B17" s="12">
-        <v>337.55000000000001</v>
-[...2 lines deleted...]
-        <v>0.0364</v>
+        <v>299.050000000000011</v>
+      </c>
+      <c r="C17" s="16">
+        <v>0.0035</v>
       </c>
       <c r="D17" s="10">
-        <v>51.5</v>
+        <v>52.0</v>
       </c>
       <c r="E17" s="10">
-        <v>0.46</v>
+        <v>1.18</v>
       </c>
       <c r="F17" s="10"/>
       <c r="G17" s="10"/>
       <c r="H17" s="10"/>
       <c r="I17" s="10"/>
       <c r="J17" s="10"/>
       <c r="K17" s="10"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="9" t="s">
         <v>90</v>
       </c>
       <c r="B18" s="11">
-        <v>325.69999999999999</v>
-[...2 lines deleted...]
-        <v>-0.0207</v>
+        <v>298.0</v>
+      </c>
+      <c r="C18" s="15">
+        <v>-0.0191</v>
       </c>
       <c r="D18" s="9">
-        <v>44.7</v>
+        <v>51.2</v>
       </c>
       <c r="E18" s="9">
-        <v>0.44</v>
+        <v>0.4</v>
       </c>
       <c r="F18" s="9"/>
       <c r="G18" s="9"/>
       <c r="H18" s="9"/>
       <c r="I18" s="9"/>
       <c r="J18" s="9"/>
       <c r="K18" s="9"/>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="10" t="s">
         <v>91</v>
       </c>
       <c r="B19" s="12">
-        <v>332.60000000000002</v>
-[...2 lines deleted...]
-        <v>-0.0151</v>
+        <v>303.80000000000001</v>
+      </c>
+      <c r="C19" s="16">
+        <v>0.0133</v>
       </c>
       <c r="D19" s="10">
-        <v>48.4</v>
+        <v>56.0</v>
       </c>
       <c r="E19" s="10">
-        <v>1.54</v>
+        <v>1.12</v>
       </c>
       <c r="F19" s="10"/>
       <c r="G19" s="10"/>
       <c r="H19" s="10"/>
       <c r="I19" s="10"/>
       <c r="J19" s="10"/>
       <c r="K19" s="10"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="9" t="s">
         <v>92</v>
       </c>
       <c r="B20" s="11">
-        <v>337.69999999999999</v>
-[...2 lines deleted...]
-        <v>0.0088</v>
+        <v>299.80000000000001</v>
+      </c>
+      <c r="C20" s="13">
+        <v>0.0483</v>
       </c>
       <c r="D20" s="9">
-        <v>51.3</v>
+        <v>53.2</v>
       </c>
       <c r="E20" s="9">
-        <v>0.78</v>
+        <v>4.48</v>
       </c>
       <c r="F20" s="9"/>
       <c r="G20" s="9"/>
       <c r="H20" s="9"/>
       <c r="I20" s="9"/>
       <c r="J20" s="9"/>
-      <c r="K20" s="9"/>
+      <c r="K20" s="9" t="s">
+        <v>93</v>
+      </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="10" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B21" s="12">
-        <v>334.75</v>
-[...2 lines deleted...]
-        <v>-0.0231</v>
+        <v>286.0</v>
+      </c>
+      <c r="C21" s="16">
+        <v>0.0242</v>
       </c>
       <c r="D21" s="10">
-        <v>49.6</v>
+        <v>41.4</v>
       </c>
       <c r="E21" s="10">
-        <v>0.75</v>
+        <v>0.9</v>
       </c>
       <c r="F21" s="10"/>
       <c r="G21" s="10"/>
       <c r="H21" s="10"/>
       <c r="I21" s="10"/>
       <c r="J21" s="10"/>
       <c r="K21" s="10"/>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="9" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B22" s="11">
-        <v>342.64999999999998</v>
-[...2 lines deleted...]
-        <v>0.021</v>
+        <v>279.25</v>
+      </c>
+      <c r="C22" s="15">
+        <v>-0.0082</v>
       </c>
       <c r="D22" s="9">
-        <v>54.1</v>
+        <v>33.9</v>
       </c>
       <c r="E22" s="9">
-        <v>0.72</v>
+        <v>0.86</v>
       </c>
       <c r="F22" s="9"/>
       <c r="G22" s="9"/>
       <c r="H22" s="9"/>
       <c r="I22" s="9"/>
       <c r="J22" s="9"/>
       <c r="K22" s="9"/>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="10" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B23" s="12">
-        <v>335.60000000000002</v>
-[...2 lines deleted...]
-        <v>-0.005</v>
+        <v>281.55000000000001</v>
+      </c>
+      <c r="C23" s="14">
+        <v>-0.0186</v>
       </c>
       <c r="D23" s="10">
-        <v>50.4</v>
+        <v>35.3</v>
       </c>
       <c r="E23" s="10">
-        <v>0.76</v>
+        <v>0.57</v>
       </c>
       <c r="F23" s="10"/>
       <c r="G23" s="10"/>
       <c r="H23" s="10"/>
       <c r="I23" s="10"/>
       <c r="J23" s="10"/>
       <c r="K23" s="10"/>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="9" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B24" s="11">
-        <v>337.30000000000001</v>
-[...2 lines deleted...]
-        <v>0.001</v>
+        <v>286.89999999999998</v>
+      </c>
+      <c r="C24" s="15">
+        <v>-0.0241</v>
       </c>
       <c r="D24" s="9">
-        <v>51.3</v>
+        <v>38.9</v>
       </c>
       <c r="E24" s="9">
-        <v>0.67</v>
+        <v>2.94</v>
       </c>
       <c r="F24" s="9"/>
       <c r="G24" s="9"/>
       <c r="H24" s="9"/>
       <c r="I24" s="9"/>
       <c r="J24" s="9"/>
-      <c r="K24" s="9"/>
+      <c r="K24" s="9" t="s">
+        <v>93</v>
+      </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="10" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B25" s="12">
-        <v>336.94999999999999</v>
+        <v>294.0</v>
       </c>
       <c r="C25" s="14">
-        <v>0.0</v>
+        <v>-0.0064</v>
       </c>
       <c r="D25" s="10">
-        <v>51.2</v>
+        <v>44.4</v>
       </c>
       <c r="E25" s="10">
-        <v>0.82</v>
+        <v>0.61</v>
       </c>
       <c r="F25" s="10"/>
       <c r="G25" s="10"/>
       <c r="H25" s="10"/>
       <c r="I25" s="10"/>
       <c r="J25" s="10"/>
       <c r="K25" s="10"/>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="9" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B26" s="11">
-        <v>336.94999999999999</v>
-[...2 lines deleted...]
-        <v>-0.0218</v>
+        <v>295.89999999999998</v>
+      </c>
+      <c r="C26" s="15">
+        <v>-0.0099</v>
       </c>
       <c r="D26" s="9">
-        <v>51.2</v>
+        <v>46.1</v>
       </c>
       <c r="E26" s="9">
-        <v>0.83</v>
+        <v>0.79</v>
       </c>
       <c r="F26" s="9"/>
       <c r="G26" s="9"/>
       <c r="H26" s="9"/>
       <c r="I26" s="9"/>
       <c r="J26" s="9"/>
       <c r="K26" s="9"/>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="10" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B27" s="12">
-        <v>344.44999999999999</v>
-[...2 lines deleted...]
-        <v>-0.0058</v>
+        <v>298.85000000000002</v>
+      </c>
+      <c r="C27" s="14">
+        <v>-0.0068</v>
       </c>
       <c r="D27" s="10">
-        <v>54.7</v>
+        <v>48.6</v>
       </c>
       <c r="E27" s="10">
-        <v>0.83</v>
+        <v>1.7</v>
       </c>
       <c r="F27" s="10"/>
       <c r="G27" s="10"/>
       <c r="H27" s="10"/>
       <c r="I27" s="10"/>
       <c r="J27" s="10"/>
       <c r="K27" s="10"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="9" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B28" s="11">
-        <v>346.44999999999999</v>
-[...2 lines deleted...]
-        <v>0.0209</v>
+        <v>300.89999999999998</v>
+      </c>
+      <c r="C28" s="13">
+        <v>0.0521</v>
       </c>
       <c r="D28" s="9">
-        <v>55.7</v>
+        <v>50.4</v>
       </c>
       <c r="E28" s="9">
-        <v>1.06</v>
+        <v>2.13</v>
       </c>
       <c r="F28" s="9"/>
       <c r="G28" s="9"/>
       <c r="H28" s="9"/>
       <c r="I28" s="9"/>
       <c r="J28" s="9"/>
-      <c r="K28" s="9"/>
+      <c r="K28" s="9" t="s">
+        <v>93</v>
+      </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="10" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B29" s="12">
-        <v>339.35000000000002</v>
-[...2 lines deleted...]
-        <v>-0.0009</v>
+        <v>286.0</v>
+      </c>
+      <c r="C29" s="14">
+        <v>-0.0063</v>
       </c>
       <c r="D29" s="10">
-        <v>53.0</v>
+        <v>33.7</v>
       </c>
       <c r="E29" s="10">
-        <v>1.33</v>
+        <v>1.12</v>
       </c>
       <c r="F29" s="10"/>
       <c r="G29" s="10"/>
       <c r="H29" s="10"/>
       <c r="I29" s="10"/>
       <c r="J29" s="10"/>
       <c r="K29" s="10"/>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="9" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B30" s="11">
-        <v>339.64999999999998</v>
-[...2 lines deleted...]
-        <v>0.0451</v>
+        <v>287.80000000000001</v>
+      </c>
+      <c r="C30" s="15">
+        <v>-0.0059</v>
       </c>
       <c r="D30" s="9">
-        <v>53.1</v>
+        <v>35.1</v>
       </c>
       <c r="E30" s="9">
-        <v>3.27</v>
+        <v>0.75</v>
       </c>
       <c r="F30" s="9"/>
       <c r="G30" s="9"/>
       <c r="H30" s="9"/>
       <c r="I30" s="9"/>
-      <c r="J30" s="9" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="J30" s="9"/>
+      <c r="K30" s="9"/>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="10" t="s">
         <v>104</v>
       </c>
       <c r="B31" s="12">
-        <v>325.0</v>
-[...2 lines deleted...]
-        <v>-0.0091</v>
+        <v>289.5</v>
+      </c>
+      <c r="C31" s="16">
+        <v>0.0</v>
       </c>
       <c r="D31" s="10">
-        <v>47.3</v>
+        <v>36.3</v>
       </c>
       <c r="E31" s="10">
-        <v>0.97</v>
+        <v>0.76</v>
       </c>
       <c r="F31" s="10"/>
       <c r="G31" s="10"/>
       <c r="H31" s="10"/>
       <c r="I31" s="10"/>
       <c r="J31" s="10"/>
       <c r="K31" s="10"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>