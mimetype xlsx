--- v0 (2026-07-02)
+++ v1 (2026-09-13)
@@ -23,360 +23,360 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Overview" sheetId="1" r:id="rId4"/>
     <sheet name="Monthly Summary" sheetId="2" r:id="rId5"/>
     <sheet name="Weekly Summary" sheetId="3" r:id="rId6"/>
     <sheet name="Indicator History" sheetId="4" r:id="rId7"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>APLAPOLLO — APL Apollo Tubes</t>
   </si>
   <si>
-    <t>NSE Equity · Metals · Generated 02 Jul 2026, 07:45 AM</t>
+    <t>NSE Equity · Metals · Generated 13 Sep 2026, 10:48 AM</t>
   </si>
   <si>
     <t>KEY METRICS</t>
   </si>
   <si>
     <t>Current Price</t>
   </si>
   <si>
-    <t>₹1,752.10</t>
+    <t>₹2,153.50</t>
   </si>
   <si>
     <t>1 Day Change</t>
   </si>
   <si>
-    <t>-0.20%</t>
+    <t>-1.88%</t>
   </si>
   <si>
     <t>52 Week High</t>
   </si>
   <si>
-    <t>₹1,936.00</t>
+    <t>₹2,301.40</t>
   </si>
   <si>
     <t>52 Week Low</t>
   </si>
   <si>
-    <t>₹1,272.70</t>
+    <t>₹1,424.83</t>
   </si>
   <si>
     <t>RSI (14)</t>
   </si>
   <si>
     <t>EMA 50</t>
   </si>
   <si>
-    <t>₹1,864.54</t>
+    <t>₹2,051.14</t>
   </si>
   <si>
     <t>EMA 200</t>
   </si>
   <si>
-    <t>₹1,891.61</t>
+    <t>₹1,964.08</t>
   </si>
   <si>
     <t>ATR (14)</t>
   </si>
   <si>
-    <t>₹39.64</t>
+    <t>₹60.12</t>
   </si>
   <si>
     <t>Volume Ratio</t>
   </si>
   <si>
-    <t>1.15×</t>
+    <t>0.91×</t>
   </si>
   <si>
     <t>Data Period</t>
   </si>
   <si>
-    <t>13 May 2024 to 22 Oct 2025</t>
+    <t>08 Apr 2025 to 11 Sep 2026</t>
   </si>
   <si>
     <t>ACTIVE TECHNICAL CONDITIONS</t>
   </si>
   <si>
-    <t>● Near 52W Low</t>
+    <t>● No special conditions today</t>
   </si>
   <si>
     <t>For educational purposes only. Not investment advice. Past performance does not guarantee future results.</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Open</t>
   </si>
   <si>
     <t>High</t>
   </si>
   <si>
     <t>Low</t>
   </si>
   <si>
     <t>Close</t>
   </si>
   <si>
     <t>Change %</t>
   </si>
   <si>
     <t>Trading Days</t>
   </si>
   <si>
     <t>Total Volume</t>
   </si>
   <si>
-    <t>May 2024</t>
-[...31 lines deleted...]
-  <si>
     <t>Apr 2025</t>
   </si>
   <si>
     <t>May 2025</t>
   </si>
   <si>
     <t>Jun 2025</t>
   </si>
   <si>
     <t>Jul 2025</t>
   </si>
   <si>
     <t>Aug 2025</t>
   </si>
   <si>
     <t>Sep 2025</t>
   </si>
   <si>
     <t>Oct 2025</t>
   </si>
   <si>
+    <t>Nov 2025</t>
+  </si>
+  <si>
+    <t>Dec 2025</t>
+  </si>
+  <si>
+    <t>Jan 2026</t>
+  </si>
+  <si>
+    <t>Feb 2026</t>
+  </si>
+  <si>
+    <t>Mar 2026</t>
+  </si>
+  <si>
+    <t>Apr 2026</t>
+  </si>
+  <si>
+    <t>May 2026</t>
+  </si>
+  <si>
+    <t>Jun 2026</t>
+  </si>
+  <si>
+    <t>Jul 2026</t>
+  </si>
+  <si>
+    <t>Aug 2026</t>
+  </si>
+  <si>
+    <t>Sep 2026</t>
+  </si>
+  <si>
     <t>Week</t>
   </si>
   <si>
-    <t>Week of 04 Aug</t>
-[...32 lines deleted...]
-    <t>Week of 20 Oct</t>
+    <t>Week of 22 Jun</t>
+  </si>
+  <si>
+    <t>Week of 29 Jun</t>
+  </si>
+  <si>
+    <t>Week of 06 Jul</t>
+  </si>
+  <si>
+    <t>Week of 13 Jul</t>
+  </si>
+  <si>
+    <t>Week of 20 Jul</t>
+  </si>
+  <si>
+    <t>Week of 27 Jul</t>
+  </si>
+  <si>
+    <t>Week of 03 Aug</t>
+  </si>
+  <si>
+    <t>Week of 10 Aug</t>
+  </si>
+  <si>
+    <t>Week of 17 Aug</t>
+  </si>
+  <si>
+    <t>Week of 24 Aug</t>
+  </si>
+  <si>
+    <t>Week of 31 Aug</t>
+  </si>
+  <si>
+    <t>Week of 07 Sep</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>1D Change %</t>
   </si>
   <si>
     <t>RSI</t>
   </si>
   <si>
     <t>Vol Ratio</t>
   </si>
   <si>
     <t>RSI&lt;30</t>
   </si>
   <si>
     <t>RSI&gt;70</t>
   </si>
   <si>
     <t>EMA Cross</t>
   </si>
   <si>
     <t>MACD Cross</t>
   </si>
   <si>
     <t>Breakout</t>
   </si>
   <si>
     <t>Vol Spike</t>
   </si>
   <si>
-    <t>01 Jul 2026</t>
-[...35 lines deleted...]
-    <t>12 Jun 2026</t>
+    <t>11 Sep 2026</t>
+  </si>
+  <si>
+    <t>10 Sep 2026</t>
+  </si>
+  <si>
+    <t>09 Sep 2026</t>
+  </si>
+  <si>
+    <t>08 Sep 2026</t>
+  </si>
+  <si>
+    <t>07 Sep 2026</t>
+  </si>
+  <si>
+    <t>04 Sep 2026</t>
+  </si>
+  <si>
+    <t>03 Sep 2026</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
-    <t>11 Jun 2026</t>
-[...47 lines deleted...]
-    <t>20 May 2026</t>
+    <t>02 Sep 2026</t>
+  </si>
+  <si>
+    <t>01 Sep 2026</t>
+  </si>
+  <si>
+    <t>31 Aug 2026</t>
+  </si>
+  <si>
+    <t>28 Aug 2026</t>
+  </si>
+  <si>
+    <t>27 Aug 2026</t>
+  </si>
+  <si>
+    <t>26 Aug 2026</t>
+  </si>
+  <si>
+    <t>25 Aug 2026</t>
+  </si>
+  <si>
+    <t>24 Aug 2026</t>
+  </si>
+  <si>
+    <t>21 Aug 2026</t>
+  </si>
+  <si>
+    <t>20 Aug 2026</t>
+  </si>
+  <si>
+    <t>19 Aug 2026</t>
+  </si>
+  <si>
+    <t>18 Aug 2026</t>
+  </si>
+  <si>
+    <t>17 Aug 2026</t>
+  </si>
+  <si>
+    <t>14 Aug 2026</t>
+  </si>
+  <si>
+    <t>13 Aug 2026</t>
+  </si>
+  <si>
+    <t>12 Aug 2026</t>
+  </si>
+  <si>
+    <t>11 Aug 2026</t>
+  </si>
+  <si>
+    <t>10 Aug 2026</t>
+  </si>
+  <si>
+    <t>07 Aug 2026</t>
+  </si>
+  <si>
+    <t>06 Aug 2026</t>
+  </si>
+  <si>
+    <t>05 Aug 2026</t>
+  </si>
+  <si>
+    <t>04 Aug 2026</t>
+  </si>
+  <si>
+    <t>03 Aug 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="₹#,##0.00"/>
     <numFmt numFmtId="165" formatCode="+0.00%;-0.00%"/>
   </numFmts>
   <fonts count="11">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -440,51 +440,51 @@
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF16A34A"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFDC2626"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
-      <color rgb="FF16A34A"/>
+      <color rgb="FFDC2626"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1E3A8A"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF8FAFC"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="3">
     <border>
@@ -500,76 +500,77 @@
       <top/>
       <bottom style="thin">
         <color rgb="FFE2E8F0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFE2E8F0"/>
       </left>
       <right style="thin">
         <color rgb="FFE2E8F0"/>
       </right>
       <top style="thin">
         <color rgb="FFE2E8F0"/>
       </top>
       <bottom style="thin">
         <color rgb="FFE2E8F0"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="20">
+  <cellXfs count="21">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="7" numFmtId="0" fillId="2" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="3" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="8" numFmtId="165" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="8" numFmtId="165" fillId="3" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="9" numFmtId="165" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="9" numFmtId="165" fillId="3" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="3" fillId="0" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="3" fillId="3" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="10" numFmtId="0" fillId="3" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="10" numFmtId="0" fillId="0" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -912,51 +913,51 @@
       <c r="B6" s="5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="5">
-        <v>38.3</v>
+        <v>53.7</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>17</v>
       </c>
@@ -1038,511 +1039,511 @@
       </c>
       <c r="C1" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>29</v>
       </c>
       <c r="F1" s="8" t="s">
         <v>30</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>31</v>
       </c>
       <c r="H1" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="11">
-        <v>1498.84999999999991</v>
+        <v>1464.6400000000001</v>
       </c>
       <c r="C2" s="11">
-        <v>1728.95000000000005</v>
+        <v>1641.67000000000007</v>
       </c>
       <c r="D2" s="11">
-        <v>1439.049999999999955</v>
+        <v>1424.82999999999993</v>
       </c>
       <c r="E2" s="11">
-        <v>1504.90000000000009</v>
+        <v>1614.17000000000007</v>
       </c>
       <c r="F2" s="13">
-        <v>0.004</v>
+        <v>0.1021</v>
       </c>
       <c r="G2" s="9">
         <v>14</v>
       </c>
       <c r="H2" s="17">
-        <v>11048652</v>
+        <v>7024327</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B3" s="12">
-        <v>1562.0</v>
+        <v>1614.17000000000007</v>
       </c>
       <c r="C3" s="12">
-        <v>1679.0</v>
+        <v>1844.55999999999995</v>
       </c>
       <c r="D3" s="12">
-        <v>1403.25</v>
+        <v>1576.59999999999991</v>
       </c>
       <c r="E3" s="12">
-        <v>1555.29999999999995</v>
+        <v>1805.40000000000009</v>
       </c>
       <c r="F3" s="14">
-        <v>0.0335</v>
+        <v>0.1185</v>
       </c>
       <c r="G3" s="10">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="H3" s="18">
-        <v>15879183</v>
+        <v>15142950</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="11">
-        <v>1560.049999999999955</v>
+        <v>1803.70000000000005</v>
       </c>
       <c r="C4" s="11">
-        <v>1654.0</v>
+        <v>1929.26999999999998</v>
       </c>
       <c r="D4" s="11">
-        <v>1455.40000000000009</v>
+        <v>1722.19000000000005</v>
       </c>
       <c r="E4" s="11">
-        <v>1485.5</v>
+        <v>1733.049999999999955</v>
       </c>
       <c r="F4" s="15">
-        <v>-0.0449</v>
+        <v>-0.0401</v>
       </c>
       <c r="G4" s="9">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="H4" s="17">
-        <v>14168334</v>
+        <v>13347524</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="12">
-        <v>1493.0</v>
+        <v>1732.54999999999995</v>
       </c>
       <c r="C5" s="12">
-        <v>1507.75</v>
+        <v>1787.66000000000008</v>
       </c>
       <c r="D5" s="12">
-        <v>1341.95000000000005</v>
+        <v>1486.80999999999995</v>
       </c>
       <c r="E5" s="12">
-        <v>1462.099999999999909</v>
+        <v>1595.63000000000011</v>
       </c>
       <c r="F5" s="16">
-        <v>-0.0158</v>
+        <v>-0.0793</v>
       </c>
       <c r="G5" s="10">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H5" s="18">
-        <v>11736663</v>
+        <v>19798034</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="11">
-        <v>1451.099999999999909</v>
+        <v>1594.44000000000005</v>
       </c>
       <c r="C6" s="11">
-        <v>1589.0</v>
+        <v>1663.90000000000009</v>
       </c>
       <c r="D6" s="11">
-        <v>1382.45000000000005</v>
+        <v>1543.6099999999999</v>
       </c>
       <c r="E6" s="11">
-        <v>1584.15000000000009</v>
+        <v>1604.70000000000005</v>
       </c>
       <c r="F6" s="13">
-        <v>0.0835</v>
+        <v>0.0057</v>
       </c>
       <c r="G6" s="9">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="H6" s="17">
-        <v>10615677</v>
+        <v>10630148</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B7" s="12">
-        <v>1590.0</v>
+        <v>1595.099999999999909</v>
       </c>
       <c r="C7" s="12">
-        <v>1652.59999999999991</v>
+        <v>1717.90000000000009</v>
       </c>
       <c r="D7" s="12">
-        <v>1376.70000000000005</v>
+        <v>1592.59999999999991</v>
       </c>
       <c r="E7" s="12">
-        <v>1520.45000000000005</v>
-[...2 lines deleted...]
-        <v>-0.0402</v>
+        <v>1686.099999999999909</v>
+      </c>
+      <c r="F7" s="14">
+        <v>0.0507</v>
       </c>
       <c r="G7" s="10">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H7" s="18">
-        <v>13927314</v>
+        <v>10827896</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="9" t="s">
         <v>39</v>
       </c>
       <c r="B8" s="11">
-        <v>1530.0</v>
+        <v>1693.70000000000005</v>
       </c>
       <c r="C8" s="11">
-        <v>1556.70000000000005</v>
+        <v>1825.0</v>
       </c>
       <c r="D8" s="11">
-        <v>1400.0</v>
+        <v>1685.29999999999995</v>
       </c>
       <c r="E8" s="11">
-        <v>1516.40000000000009</v>
-[...2 lines deleted...]
-        <v>-0.0027</v>
+        <v>1791.5</v>
+      </c>
+      <c r="F8" s="13">
+        <v>0.0625</v>
       </c>
       <c r="G8" s="9">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="H8" s="17">
-        <v>10869142</v>
+        <v>10745859</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B9" s="12">
-        <v>1505.70000000000005</v>
+        <v>1798.0</v>
       </c>
       <c r="C9" s="12">
-        <v>1645.79999999999995</v>
+        <v>1811.0</v>
       </c>
       <c r="D9" s="12">
-        <v>1473.0</v>
+        <v>1690.0</v>
       </c>
       <c r="E9" s="12">
-        <v>1568.25</v>
-[...2 lines deleted...]
-        <v>0.0342</v>
+        <v>1718.90000000000009</v>
+      </c>
+      <c r="F9" s="16">
+        <v>-0.0405</v>
       </c>
       <c r="G9" s="10">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="H9" s="18">
-        <v>12194616</v>
+        <v>10395050</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B10" s="11">
-        <v>1560.0</v>
+        <v>1727.79999999999995</v>
       </c>
       <c r="C10" s="11">
-        <v>1643.34999999999991</v>
+        <v>1920.90000000000009</v>
       </c>
       <c r="D10" s="11">
-        <v>1415.40000000000009</v>
+        <v>1710.59999999999991</v>
       </c>
       <c r="E10" s="11">
-        <v>1509.54999999999995</v>
-[...2 lines deleted...]
-        <v>-0.0374</v>
+        <v>1914.0</v>
+      </c>
+      <c r="F10" s="13">
+        <v>0.1135</v>
       </c>
       <c r="G10" s="9">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H10" s="17">
-        <v>12523843</v>
+        <v>10680625</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B11" s="12">
-        <v>1495.54999999999995</v>
+        <v>1925.59999999999991</v>
       </c>
       <c r="C11" s="12">
-        <v>1537.5</v>
+        <v>2151.099999999999909</v>
       </c>
       <c r="D11" s="12">
-        <v>1272.70000000000005</v>
+        <v>1847.0</v>
       </c>
       <c r="E11" s="12">
-        <v>1438.95000000000005</v>
-[...2 lines deleted...]
-        <v>-0.0468</v>
+        <v>2045.70000000000005</v>
+      </c>
+      <c r="F11" s="14">
+        <v>0.0688</v>
       </c>
       <c r="G11" s="10">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H11" s="18">
-        <v>13503783</v>
+        <v>19983414</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="9" t="s">
         <v>43</v>
       </c>
       <c r="B12" s="11">
-        <v>1426.34999999999991</v>
+        <v>2064.0</v>
       </c>
       <c r="C12" s="11">
-        <v>1567.5</v>
+        <v>2301.40000000000009</v>
       </c>
       <c r="D12" s="11">
-        <v>1365.0</v>
+        <v>2041.40000000000009</v>
       </c>
       <c r="E12" s="11">
-        <v>1525.25</v>
+        <v>2234.59999999999991</v>
       </c>
       <c r="F12" s="13">
-        <v>0.06</v>
+        <v>0.0923</v>
       </c>
       <c r="G12" s="9">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H12" s="17">
-        <v>10857250</v>
+        <v>17643437</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B13" s="12">
-        <v>1524.95000000000005</v>
+        <v>2195.0</v>
       </c>
       <c r="C13" s="12">
-        <v>1647.40000000000009</v>
+        <v>2251.80000000000018</v>
       </c>
       <c r="D13" s="12">
-        <v>1399.95000000000005</v>
+        <v>1872.099999999999909</v>
       </c>
       <c r="E13" s="12">
-        <v>1619.79999999999995</v>
-[...2 lines deleted...]
-        <v>0.062</v>
+        <v>1937.0</v>
+      </c>
+      <c r="F13" s="16">
+        <v>-0.1332</v>
       </c>
       <c r="G13" s="10">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H13" s="18">
-        <v>9926161</v>
+        <v>14405537</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="9" t="s">
         <v>45</v>
       </c>
       <c r="B14" s="11">
-        <v>1619.79999999999995</v>
+        <v>1978.20000000000005</v>
       </c>
       <c r="C14" s="11">
-        <v>1851.0</v>
+        <v>2173.0</v>
       </c>
       <c r="D14" s="11">
-        <v>1582.099999999999909</v>
+        <v>1834.0</v>
       </c>
       <c r="E14" s="11">
-        <v>1811.70000000000005</v>
-[...2 lines deleted...]
-        <v>0.1185</v>
+        <v>1905.0</v>
+      </c>
+      <c r="F14" s="15">
+        <v>-0.0165</v>
       </c>
       <c r="G14" s="9">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H14" s="17">
-        <v>15229306</v>
+        <v>15538992</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="10" t="s">
         <v>46</v>
       </c>
       <c r="B15" s="12">
-        <v>1810.0</v>
+        <v>1905.0</v>
       </c>
       <c r="C15" s="12">
-        <v>1936.0</v>
+        <v>2011.70000000000005</v>
       </c>
       <c r="D15" s="12">
-        <v>1728.20000000000005</v>
+        <v>1820.0</v>
       </c>
       <c r="E15" s="12">
-        <v>1739.099999999999909</v>
+        <v>1831.099999999999909</v>
       </c>
       <c r="F15" s="16">
-        <v>-0.0401</v>
+        <v>-0.0388</v>
       </c>
       <c r="G15" s="10">
         <v>21</v>
       </c>
       <c r="H15" s="18">
-        <v>13347524</v>
+        <v>15543265</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="9" t="s">
         <v>47</v>
       </c>
       <c r="B16" s="11">
-        <v>1738.59999999999991</v>
+        <v>1834.70000000000005</v>
       </c>
       <c r="C16" s="11">
-        <v>1793.90000000000009</v>
+        <v>1878.5</v>
       </c>
       <c r="D16" s="11">
-        <v>1492.0</v>
+        <v>1736.0</v>
       </c>
       <c r="E16" s="11">
-        <v>1601.20000000000005</v>
+        <v>1788.70000000000005</v>
       </c>
       <c r="F16" s="15">
-        <v>-0.0793</v>
+        <v>-0.0232</v>
       </c>
       <c r="G16" s="9">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H16" s="17">
-        <v>19798034</v>
+        <v>14705364</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="10" t="s">
         <v>48</v>
       </c>
       <c r="B17" s="12">
-        <v>1600.0</v>
+        <v>1799.0</v>
       </c>
       <c r="C17" s="12">
-        <v>1669.0</v>
+        <v>1908.0</v>
       </c>
       <c r="D17" s="12">
-        <v>1549.0</v>
+        <v>1750.099999999999909</v>
       </c>
       <c r="E17" s="12">
-        <v>1604.70000000000005</v>
+        <v>1819.5</v>
       </c>
       <c r="F17" s="14">
-        <v>0.0022</v>
+        <v>0.0172</v>
       </c>
       <c r="G17" s="10">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H17" s="18">
-        <v>10630148</v>
+        <v>11203980</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="9" t="s">
         <v>49</v>
       </c>
       <c r="B18" s="11">
-        <v>1595.099999999999909</v>
+        <v>1820.29999999999995</v>
       </c>
       <c r="C18" s="11">
-        <v>1717.90000000000009</v>
+        <v>2278.40000000000009</v>
       </c>
       <c r="D18" s="11">
-        <v>1592.59999999999991</v>
+        <v>1820.29999999999995</v>
       </c>
       <c r="E18" s="11">
-        <v>1686.099999999999909</v>
+        <v>2223.40000000000009</v>
       </c>
       <c r="F18" s="13">
-        <v>0.0507</v>
+        <v>0.222</v>
       </c>
       <c r="G18" s="9">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="H18" s="17">
-        <v>10827896</v>
+        <v>16574676</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="10" t="s">
         <v>50</v>
       </c>
       <c r="B19" s="12">
-        <v>1693.70000000000005</v>
+        <v>2228.69999999999982</v>
       </c>
       <c r="C19" s="12">
-        <v>1767.5</v>
+        <v>2281.0</v>
       </c>
       <c r="D19" s="12">
-        <v>1685.29999999999995</v>
+        <v>2109.80000000000018</v>
       </c>
       <c r="E19" s="12">
-        <v>1752.099999999999909</v>
-[...2 lines deleted...]
-        <v>0.0391</v>
+        <v>2153.5</v>
+      </c>
+      <c r="F19" s="16">
+        <v>-0.0314</v>
       </c>
       <c r="G19" s="10">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="H19" s="18">
-        <v>5346300</v>
+        <v>6555444</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G13"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
@@ -1559,319 +1560,319 @@
       </c>
       <c r="B1" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C1" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>29</v>
       </c>
       <c r="F1" s="8" t="s">
         <v>30</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B2" s="11">
-        <v>1590.0</v>
+        <v>1878.0</v>
       </c>
       <c r="C2" s="11">
-        <v>1633.099999999999909</v>
+        <v>1878.29999999999995</v>
       </c>
       <c r="D2" s="11">
-        <v>1549.0</v>
+        <v>1788.29999999999995</v>
       </c>
       <c r="E2" s="11">
-        <v>1582.59999999999991</v>
+        <v>1793.5</v>
       </c>
       <c r="F2" s="15">
-        <v>-0.0047</v>
+        <v>-0.045</v>
       </c>
       <c r="G2" s="17">
-        <v>3909192</v>
+        <v>1874151</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="10" t="s">
         <v>53</v>
       </c>
       <c r="B3" s="12">
-        <v>1580.0</v>
+        <v>1799.90000000000009</v>
       </c>
       <c r="C3" s="12">
-        <v>1615.29999999999995</v>
+        <v>1818.70000000000005</v>
       </c>
       <c r="D3" s="12">
-        <v>1565.5</v>
+        <v>1750.099999999999909</v>
       </c>
       <c r="E3" s="12">
-        <v>1608.5</v>
-[...2 lines deleted...]
-        <v>0.0164</v>
+        <v>1788.0</v>
+      </c>
+      <c r="F3" s="16">
+        <v>-0.0031</v>
       </c>
       <c r="G3" s="18">
-        <v>1583948</v>
+        <v>4385950</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="9" t="s">
         <v>54</v>
       </c>
       <c r="B4" s="11">
-        <v>1608.5</v>
+        <v>1821.79999999999995</v>
       </c>
       <c r="C4" s="11">
-        <v>1669.0</v>
+        <v>1842.0</v>
       </c>
       <c r="D4" s="11">
-        <v>1600.5</v>
+        <v>1783.0</v>
       </c>
       <c r="E4" s="11">
-        <v>1649.5</v>
+        <v>1835.90000000000009</v>
       </c>
       <c r="F4" s="13">
-        <v>0.0255</v>
+        <v>0.0268</v>
       </c>
       <c r="G4" s="17">
-        <v>1759014</v>
+        <v>2641112</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="10" t="s">
         <v>55</v>
       </c>
       <c r="B5" s="12">
-        <v>1655.0</v>
+        <v>1828.90000000000009</v>
       </c>
       <c r="C5" s="12">
-        <v>1659.099999999999909</v>
+        <v>1835.90000000000009</v>
       </c>
       <c r="D5" s="12">
-        <v>1578.0</v>
+        <v>1789.20000000000005</v>
       </c>
       <c r="E5" s="12">
-        <v>1604.70000000000005</v>
+        <v>1795.40000000000009</v>
       </c>
       <c r="F5" s="16">
-        <v>-0.0272</v>
+        <v>-0.0221</v>
       </c>
       <c r="G5" s="18">
-        <v>2229361</v>
+        <v>1669375</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="9" t="s">
         <v>56</v>
       </c>
       <c r="B6" s="11">
-        <v>1595.099999999999909</v>
+        <v>1795.40000000000009</v>
       </c>
       <c r="C6" s="11">
-        <v>1683.0</v>
+        <v>1847.5</v>
       </c>
       <c r="D6" s="11">
-        <v>1592.59999999999991</v>
+        <v>1789.29999999999995</v>
       </c>
       <c r="E6" s="11">
-        <v>1664.70000000000005</v>
+        <v>1822.79999999999995</v>
       </c>
       <c r="F6" s="13">
-        <v>0.0374</v>
+        <v>0.0153</v>
       </c>
       <c r="G6" s="17">
-        <v>1513663</v>
+        <v>1588414</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="10" t="s">
         <v>57</v>
       </c>
       <c r="B7" s="12">
-        <v>1664.70000000000005</v>
+        <v>1825.0</v>
       </c>
       <c r="C7" s="12">
-        <v>1710.79999999999995</v>
+        <v>1908.0</v>
       </c>
       <c r="D7" s="12">
-        <v>1661.20000000000005</v>
+        <v>1805.0</v>
       </c>
       <c r="E7" s="12">
-        <v>1703.29999999999995</v>
-[...2 lines deleted...]
-        <v>0.0232</v>
+        <v>1819.5</v>
+      </c>
+      <c r="F7" s="16">
+        <v>-0.0018</v>
       </c>
       <c r="G7" s="18">
-        <v>1666294</v>
+        <v>2329766</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="9" t="s">
         <v>58</v>
       </c>
       <c r="B8" s="11">
-        <v>1710.0</v>
+        <v>1820.29999999999995</v>
       </c>
       <c r="C8" s="11">
-        <v>1717.90000000000009</v>
+        <v>1996.0</v>
       </c>
       <c r="D8" s="11">
-        <v>1668.20000000000005</v>
+        <v>1820.29999999999995</v>
       </c>
       <c r="E8" s="11">
-        <v>1691.099999999999909</v>
-[...2 lines deleted...]
-        <v>-0.0072</v>
+        <v>1970.0</v>
+      </c>
+      <c r="F8" s="13">
+        <v>0.0827</v>
       </c>
       <c r="G8" s="17">
-        <v>3135089</v>
+        <v>6647841</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="10" t="s">
         <v>59</v>
       </c>
       <c r="B9" s="12">
-        <v>1683.0</v>
+        <v>1974.90000000000009</v>
       </c>
       <c r="C9" s="12">
-        <v>1708.0</v>
+        <v>2099.0</v>
       </c>
       <c r="D9" s="12">
-        <v>1653.29999999999995</v>
+        <v>1951.70000000000005</v>
       </c>
       <c r="E9" s="12">
-        <v>1660.099999999999909</v>
-[...2 lines deleted...]
-        <v>-0.0183</v>
+        <v>2083.30000000000018</v>
+      </c>
+      <c r="F9" s="14">
+        <v>0.0575</v>
       </c>
       <c r="G9" s="18">
-        <v>3345855</v>
+        <v>3458419</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="9" t="s">
         <v>60</v>
       </c>
       <c r="B10" s="11">
-        <v>1668.70000000000005</v>
+        <v>2093.0</v>
       </c>
       <c r="C10" s="11">
-        <v>1752.5</v>
+        <v>2162.19999999999982</v>
       </c>
       <c r="D10" s="11">
-        <v>1668.099999999999909</v>
+        <v>2072.40000000000009</v>
       </c>
       <c r="E10" s="11">
-        <v>1738.20000000000005</v>
+        <v>2139.0</v>
       </c>
       <c r="F10" s="13">
-        <v>0.047</v>
+        <v>0.0267</v>
       </c>
       <c r="G10" s="17">
-        <v>2880531</v>
+        <v>1833023</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="10" t="s">
         <v>61</v>
       </c>
       <c r="B11" s="12">
-        <v>1740.0</v>
+        <v>2149.80000000000018</v>
       </c>
       <c r="C11" s="12">
-        <v>1759.59999999999991</v>
+        <v>2278.40000000000009</v>
       </c>
       <c r="D11" s="12">
-        <v>1715.90000000000009</v>
+        <v>2119.69999999999982</v>
       </c>
       <c r="E11" s="12">
-        <v>1738.59999999999991</v>
+        <v>2265.59999999999991</v>
       </c>
       <c r="F11" s="14">
-        <v>0.0002</v>
+        <v>0.0592</v>
       </c>
       <c r="G11" s="18">
-        <v>1211843</v>
+        <v>3554335</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="9" t="s">
         <v>62</v>
       </c>
       <c r="B12" s="11">
-        <v>1738.59999999999991</v>
+        <v>2260.0</v>
       </c>
       <c r="C12" s="11">
-        <v>1764.79999999999995</v>
+        <v>2281.0</v>
       </c>
       <c r="D12" s="11">
-        <v>1703.40000000000009</v>
+        <v>2136.5</v>
       </c>
       <c r="E12" s="11">
-        <v>1754.099999999999909</v>
-[...2 lines deleted...]
-        <v>0.0089</v>
+        <v>2250.0</v>
+      </c>
+      <c r="F12" s="15">
+        <v>-0.0069</v>
       </c>
       <c r="G12" s="17">
-        <v>2041638</v>
+        <v>4850597</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="10" t="s">
         <v>63</v>
       </c>
       <c r="B13" s="12">
-        <v>1754.099999999999909</v>
+        <v>2250.0</v>
       </c>
       <c r="C13" s="12">
-        <v>1767.5</v>
+        <v>2255.0</v>
       </c>
       <c r="D13" s="12">
-        <v>1740.59999999999991</v>
+        <v>2109.80000000000018</v>
       </c>
       <c r="E13" s="12">
-        <v>1752.099999999999909</v>
+        <v>2153.5</v>
       </c>
       <c r="F13" s="16">
-        <v>-0.0011</v>
+        <v>-0.0429</v>
       </c>
       <c r="G13" s="18">
-        <v>379283</v>
+        <v>2785905</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:K31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
@@ -1904,742 +1905,774 @@
       </c>
       <c r="F1" s="8" t="s">
         <v>68</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>69</v>
       </c>
       <c r="H1" s="8" t="s">
         <v>70</v>
       </c>
       <c r="I1" s="8" t="s">
         <v>71</v>
       </c>
       <c r="J1" s="8" t="s">
         <v>72</v>
       </c>
       <c r="K1" s="8" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="9" t="s">
         <v>74</v>
       </c>
       <c r="B2" s="11">
-        <v>1785.099999999999909</v>
+        <v>2153.5</v>
       </c>
       <c r="C2" s="15">
-        <v>-0.002</v>
+        <v>-0.0188</v>
       </c>
       <c r="D2" s="9">
-        <v>38.3</v>
+        <v>53.7</v>
       </c>
       <c r="E2" s="9">
-        <v>1.15</v>
+        <v>0.91</v>
       </c>
       <c r="F2" s="9"/>
       <c r="G2" s="9"/>
       <c r="H2" s="9"/>
       <c r="I2" s="9"/>
       <c r="J2" s="9"/>
       <c r="K2" s="9"/>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="10" t="s">
         <v>75</v>
       </c>
       <c r="B3" s="12">
-        <v>1788.70000000000005</v>
+        <v>2194.80000000000018</v>
       </c>
       <c r="C3" s="14">
-        <v>0.0007</v>
+        <v>0.0124</v>
       </c>
       <c r="D3" s="10">
-        <v>39.0</v>
+        <v>59.4</v>
       </c>
       <c r="E3" s="10">
-        <v>1.37</v>
+        <v>0.45</v>
       </c>
       <c r="F3" s="10"/>
       <c r="G3" s="10"/>
       <c r="H3" s="10"/>
       <c r="I3" s="10"/>
       <c r="J3" s="10"/>
       <c r="K3" s="10"/>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="9" t="s">
         <v>76</v>
       </c>
       <c r="B4" s="11">
-        <v>1787.5</v>
+        <v>2168.0</v>
       </c>
       <c r="C4" s="15">
-        <v>-0.0033</v>
+        <v>-0.0078</v>
       </c>
       <c r="D4" s="9">
-        <v>38.6</v>
+        <v>56.7</v>
       </c>
       <c r="E4" s="9">
-        <v>0.77</v>
+        <v>0.4</v>
       </c>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="9"/>
       <c r="I4" s="9"/>
       <c r="J4" s="9"/>
       <c r="K4" s="9"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="10" t="s">
         <v>77</v>
       </c>
       <c r="B5" s="12">
-        <v>1793.5</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2185.0</v>
+      </c>
+      <c r="C5" s="16">
+        <v>-0.0135</v>
       </c>
       <c r="D5" s="10">
-        <v>39.6</v>
+        <v>59.0</v>
       </c>
       <c r="E5" s="10">
-        <v>0.98</v>
+        <v>1.32</v>
       </c>
       <c r="F5" s="10"/>
       <c r="G5" s="10"/>
       <c r="H5" s="10"/>
       <c r="I5" s="10"/>
       <c r="J5" s="10"/>
       <c r="K5" s="10"/>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="9" t="s">
         <v>78</v>
       </c>
       <c r="B6" s="11">
-        <v>1793.5</v>
+        <v>2215.0</v>
       </c>
       <c r="C6" s="15">
-        <v>-0.0179</v>
+        <v>-0.0156</v>
       </c>
       <c r="D6" s="9">
-        <v>39.6</v>
+        <v>63.3</v>
       </c>
       <c r="E6" s="9">
-        <v>0.9</v>
+        <v>1.03</v>
       </c>
       <c r="F6" s="9"/>
       <c r="G6" s="9"/>
       <c r="H6" s="9"/>
       <c r="I6" s="9"/>
       <c r="J6" s="9"/>
       <c r="K6" s="9"/>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="10" t="s">
         <v>79</v>
       </c>
       <c r="B7" s="12">
-        <v>1826.20000000000005</v>
-[...2 lines deleted...]
-        <v>-0.0086</v>
+        <v>2250.0</v>
+      </c>
+      <c r="C7" s="14">
+        <v>0.042</v>
       </c>
       <c r="D7" s="10">
-        <v>45.2</v>
+        <v>68.8</v>
       </c>
       <c r="E7" s="10">
-        <v>0.48</v>
+        <v>1.4</v>
       </c>
       <c r="F7" s="10"/>
       <c r="G7" s="10"/>
       <c r="H7" s="10"/>
       <c r="I7" s="10"/>
       <c r="J7" s="10"/>
       <c r="K7" s="10"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="9" t="s">
         <v>80</v>
       </c>
       <c r="B8" s="11">
-        <v>1842.0</v>
+        <v>2159.40000000000009</v>
       </c>
       <c r="C8" s="15">
-        <v>-0.007</v>
+        <v>-0.0229</v>
       </c>
       <c r="D8" s="9">
-        <v>48.3</v>
+        <v>60.6</v>
       </c>
       <c r="E8" s="9">
-        <v>0.7</v>
+        <v>2.11</v>
       </c>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="9"/>
       <c r="I8" s="9"/>
       <c r="J8" s="9"/>
-      <c r="K8" s="9"/>
+      <c r="K8" s="9" t="s">
+        <v>81</v>
+      </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="10" t="s">
+        <v>82</v>
+      </c>
+      <c r="B9" s="12">
+        <v>2210.0</v>
+      </c>
+      <c r="C9" s="16">
+        <v>-0.0107</v>
+      </c>
+      <c r="D9" s="19">
+        <v>70.099999999999994</v>
+      </c>
+      <c r="E9" s="10">
+        <v>1.25</v>
+      </c>
+      <c r="F9" s="10"/>
+      <c r="G9" s="10" t="s">
         <v>81</v>
       </c>
-      <c r="B9" s="12">
-[...12 lines deleted...]
-      <c r="G9" s="10"/>
       <c r="H9" s="10"/>
       <c r="I9" s="10"/>
       <c r="J9" s="10"/>
       <c r="K9" s="10"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="9" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B10" s="11">
-        <v>1871.59999999999991</v>
+        <v>2234.0</v>
       </c>
       <c r="C10" s="13">
-        <v>0.0057</v>
-[...2 lines deleted...]
-        <v>54.4</v>
+        <v>0.0048</v>
+      </c>
+      <c r="D10" s="20">
+        <v>75.3</v>
       </c>
       <c r="E10" s="9">
-        <v>0.59</v>
+        <v>1.04</v>
       </c>
       <c r="F10" s="9"/>
-      <c r="G10" s="9"/>
+      <c r="G10" s="9" t="s">
+        <v>81</v>
+      </c>
       <c r="H10" s="9"/>
       <c r="I10" s="9"/>
       <c r="J10" s="9"/>
       <c r="K10" s="9"/>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="10" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B11" s="12">
-        <v>1860.90000000000009</v>
-[...5 lines deleted...]
-        <v>52.4</v>
+        <v>2223.40000000000009</v>
+      </c>
+      <c r="C11" s="16">
+        <v>-0.0186</v>
+      </c>
+      <c r="D11" s="19">
+        <v>74.5</v>
       </c>
       <c r="E11" s="10">
-        <v>0.35</v>
+        <v>1.75</v>
       </c>
       <c r="F11" s="10"/>
-      <c r="G11" s="10"/>
+      <c r="G11" s="10" t="s">
+        <v>81</v>
+      </c>
       <c r="H11" s="10"/>
       <c r="I11" s="10"/>
       <c r="J11" s="10"/>
       <c r="K11" s="10"/>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="9" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B12" s="11">
-        <v>1854.59999999999991</v>
+        <v>2265.59999999999991</v>
       </c>
       <c r="C12" s="13">
-        <v>0.0068</v>
-[...2 lines deleted...]
-        <v>51.3</v>
+        <v>0.0355</v>
+      </c>
+      <c r="D12" s="20">
+        <v>84.2</v>
       </c>
       <c r="E12" s="9">
-        <v>0.7</v>
+        <v>1.34</v>
       </c>
       <c r="F12" s="9"/>
-      <c r="G12" s="9"/>
+      <c r="G12" s="9" t="s">
+        <v>81</v>
+      </c>
       <c r="H12" s="9"/>
       <c r="I12" s="9"/>
       <c r="J12" s="9"/>
       <c r="K12" s="9"/>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="10" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B13" s="12">
-        <v>1842.0</v>
+        <v>2188.0</v>
       </c>
       <c r="C13" s="14">
-        <v>0.0045</v>
-[...2 lines deleted...]
-        <v>49.0</v>
+        <v>0.0134</v>
+      </c>
+      <c r="D13" s="19">
+        <v>79.7</v>
       </c>
       <c r="E13" s="10">
-        <v>0.45</v>
+        <v>1.38</v>
       </c>
       <c r="F13" s="10"/>
-      <c r="G13" s="10"/>
+      <c r="G13" s="10" t="s">
+        <v>81</v>
+      </c>
       <c r="H13" s="10"/>
       <c r="I13" s="10"/>
       <c r="J13" s="10"/>
       <c r="K13" s="10"/>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="9" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B14" s="11">
-        <v>1817.59999999999991</v>
+        <v>2159.0</v>
       </c>
       <c r="C14" s="13">
-        <v>0.0303</v>
-[...2 lines deleted...]
-        <v>44.6</v>
+        <v>0.0092</v>
+      </c>
+      <c r="D14" s="20">
+        <v>77.5</v>
       </c>
       <c r="E14" s="9">
-        <v>0.96</v>
+        <v>0.81</v>
       </c>
       <c r="F14" s="9"/>
-      <c r="G14" s="9"/>
+      <c r="G14" s="9" t="s">
+        <v>81</v>
+      </c>
       <c r="H14" s="9"/>
-      <c r="I14" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I14" s="9"/>
       <c r="J14" s="9"/>
       <c r="K14" s="9"/>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="10" t="s">
         <v>88</v>
       </c>
       <c r="B15" s="12">
-        <v>1764.099999999999909</v>
-[...5 lines deleted...]
-        <v>33.0</v>
+        <v>2139.30000000000018</v>
+      </c>
+      <c r="C15" s="16">
+        <v>-0.0027</v>
+      </c>
+      <c r="D15" s="19">
+        <v>75.8</v>
       </c>
       <c r="E15" s="10">
-        <v>0.63</v>
+        <v>0.84</v>
       </c>
       <c r="F15" s="10"/>
-      <c r="G15" s="10"/>
+      <c r="G15" s="10" t="s">
+        <v>81</v>
+      </c>
       <c r="H15" s="10"/>
       <c r="I15" s="10"/>
       <c r="J15" s="10"/>
       <c r="K15" s="10"/>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="9" t="s">
         <v>89</v>
       </c>
       <c r="B16" s="11">
-        <v>1762.40000000000009</v>
-[...5 lines deleted...]
-        <v>32.6</v>
+        <v>2145.0</v>
+      </c>
+      <c r="C16" s="13">
+        <v>0.0028</v>
+      </c>
+      <c r="D16" s="20">
+        <v>77.3</v>
       </c>
       <c r="E16" s="9">
-        <v>0.55</v>
+        <v>0.35</v>
       </c>
       <c r="F16" s="9"/>
-      <c r="G16" s="9"/>
+      <c r="G16" s="9" t="s">
+        <v>81</v>
+      </c>
       <c r="H16" s="9"/>
       <c r="I16" s="9"/>
       <c r="J16" s="9"/>
       <c r="K16" s="9"/>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="10" t="s">
         <v>90</v>
       </c>
       <c r="B17" s="12">
-        <v>1799.0</v>
+        <v>2139.0</v>
       </c>
       <c r="C17" s="16">
-        <v>-0.0103</v>
-[...2 lines deleted...]
-        <v>37.2</v>
+        <v>-0.0005</v>
+      </c>
+      <c r="D17" s="19">
+        <v>76.90000000000001</v>
       </c>
       <c r="E17" s="10">
-        <v>0.52</v>
+        <v>0.33</v>
       </c>
       <c r="F17" s="10"/>
-      <c r="G17" s="10"/>
+      <c r="G17" s="10" t="s">
+        <v>81</v>
+      </c>
       <c r="H17" s="10"/>
       <c r="I17" s="10"/>
       <c r="J17" s="10"/>
       <c r="K17" s="10"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="9" t="s">
         <v>91</v>
       </c>
       <c r="B18" s="11">
-        <v>1817.70000000000005</v>
-[...5 lines deleted...]
-        <v>39.9</v>
+        <v>2140.0</v>
+      </c>
+      <c r="C18" s="13">
+        <v>0.0086</v>
+      </c>
+      <c r="D18" s="20">
+        <v>77.099999999999994</v>
       </c>
       <c r="E18" s="9">
-        <v>1.35</v>
+        <v>0.63</v>
       </c>
       <c r="F18" s="9"/>
-      <c r="G18" s="9"/>
+      <c r="G18" s="9" t="s">
+        <v>81</v>
+      </c>
       <c r="H18" s="9"/>
       <c r="I18" s="9"/>
       <c r="J18" s="9"/>
       <c r="K18" s="9"/>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="10" t="s">
         <v>92</v>
       </c>
       <c r="B19" s="12">
-        <v>1822.59999999999991</v>
+        <v>2121.80000000000018</v>
       </c>
       <c r="C19" s="14">
-        <v>0.0079</v>
-[...2 lines deleted...]
-        <v>40.6</v>
+        <v>0.0032</v>
+      </c>
+      <c r="D19" s="19">
+        <v>75.8</v>
       </c>
       <c r="E19" s="10">
-        <v>1.35</v>
+        <v>0.41</v>
       </c>
       <c r="F19" s="10"/>
-      <c r="G19" s="10"/>
+      <c r="G19" s="10" t="s">
+        <v>81</v>
+      </c>
       <c r="H19" s="10"/>
       <c r="I19" s="10"/>
       <c r="J19" s="10"/>
       <c r="K19" s="10"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="9" t="s">
         <v>93</v>
       </c>
       <c r="B20" s="11">
-        <v>1808.40000000000009</v>
+        <v>2115.0</v>
       </c>
       <c r="C20" s="13">
-        <v>0.0017</v>
-[...2 lines deleted...]
-        <v>37.6</v>
+        <v>0.0162</v>
+      </c>
+      <c r="D20" s="20">
+        <v>75.3</v>
       </c>
       <c r="E20" s="9">
-        <v>1.21</v>
+        <v>0.59</v>
       </c>
       <c r="F20" s="9"/>
-      <c r="G20" s="9"/>
+      <c r="G20" s="9" t="s">
+        <v>81</v>
+      </c>
       <c r="H20" s="9"/>
       <c r="I20" s="9"/>
       <c r="J20" s="9"/>
       <c r="K20" s="9"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="10" t="s">
         <v>94</v>
       </c>
       <c r="B21" s="12">
-        <v>1805.40000000000009</v>
-[...5 lines deleted...]
-        <v>37.0</v>
+        <v>2081.30000000000018</v>
+      </c>
+      <c r="C21" s="16">
+        <v>-0.001</v>
+      </c>
+      <c r="D21" s="19">
+        <v>72.8</v>
       </c>
       <c r="E21" s="10">
-        <v>0.69</v>
+        <v>0.62</v>
       </c>
       <c r="F21" s="10"/>
-      <c r="G21" s="10"/>
+      <c r="G21" s="10" t="s">
+        <v>81</v>
+      </c>
       <c r="H21" s="10"/>
       <c r="I21" s="10"/>
       <c r="J21" s="10"/>
       <c r="K21" s="10"/>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="9" t="s">
         <v>95</v>
       </c>
       <c r="B22" s="11">
-        <v>1769.20000000000005</v>
-[...5 lines deleted...]
-        <v>29.1</v>
+        <v>2083.30000000000018</v>
+      </c>
+      <c r="C22" s="13">
+        <v>0.0092</v>
+      </c>
+      <c r="D22" s="20">
+        <v>73.2</v>
       </c>
       <c r="E22" s="9">
-        <v>1.87</v>
-[...5 lines deleted...]
-      <c r="H22" s="9"/>
+        <v>0.85</v>
+      </c>
+      <c r="F22" s="9"/>
+      <c r="G22" s="9" t="s">
+        <v>81</v>
+      </c>
+      <c r="H22" s="9" t="s">
+        <v>81</v>
+      </c>
       <c r="I22" s="9"/>
       <c r="J22" s="9"/>
       <c r="K22" s="9"/>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="10" t="s">
         <v>96</v>
       </c>
       <c r="B23" s="12">
-        <v>1788.29999999999995</v>
-[...5 lines deleted...]
-        <v>31.0</v>
+        <v>2064.30000000000018</v>
+      </c>
+      <c r="C23" s="14">
+        <v>0.0336</v>
+      </c>
+      <c r="D23" s="19">
+        <v>71.8</v>
       </c>
       <c r="E23" s="10">
-        <v>1.26</v>
+        <v>1.2</v>
       </c>
       <c r="F23" s="10"/>
-      <c r="G23" s="10"/>
+      <c r="G23" s="10" t="s">
+        <v>81</v>
+      </c>
       <c r="H23" s="10"/>
       <c r="I23" s="10"/>
       <c r="J23" s="10"/>
       <c r="K23" s="10"/>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="9" t="s">
         <v>97</v>
       </c>
       <c r="B24" s="11">
-        <v>1831.099999999999909</v>
+        <v>1997.099999999999909</v>
       </c>
       <c r="C24" s="15">
-        <v>-0.0196</v>
+        <v>-0.0078</v>
       </c>
       <c r="D24" s="9">
-        <v>35.9</v>
+        <v>65.90000000000001</v>
       </c>
       <c r="E24" s="9">
-        <v>2.39</v>
+        <v>1.08</v>
       </c>
       <c r="F24" s="9"/>
       <c r="G24" s="9"/>
       <c r="H24" s="9"/>
       <c r="I24" s="9"/>
       <c r="J24" s="9"/>
-      <c r="K24" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K24" s="9"/>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="10" t="s">
         <v>98</v>
       </c>
       <c r="B25" s="12">
-        <v>1867.70000000000005</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2012.70000000000005</v>
+      </c>
+      <c r="C25" s="16">
+        <v>-0.0036</v>
       </c>
       <c r="D25" s="10">
-        <v>41.0</v>
+        <v>69.0</v>
       </c>
       <c r="E25" s="10">
-        <v>1.09</v>
+        <v>1.15</v>
       </c>
       <c r="F25" s="10"/>
       <c r="G25" s="10"/>
       <c r="H25" s="10"/>
       <c r="I25" s="10"/>
       <c r="J25" s="10"/>
       <c r="K25" s="10"/>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="9" t="s">
         <v>99</v>
       </c>
       <c r="B26" s="11">
-        <v>1867.70000000000005</v>
-[...5 lines deleted...]
-        <v>41.0</v>
+        <v>2020.0</v>
+      </c>
+      <c r="C26" s="13">
+        <v>0.0254</v>
+      </c>
+      <c r="D26" s="20">
+        <v>70.5</v>
       </c>
       <c r="E26" s="9">
-        <v>1.1</v>
+        <v>0.95</v>
       </c>
       <c r="F26" s="9"/>
-      <c r="G26" s="9"/>
+      <c r="G26" s="9" t="s">
+        <v>81</v>
+      </c>
       <c r="H26" s="9"/>
       <c r="I26" s="9"/>
       <c r="J26" s="9"/>
       <c r="K26" s="9"/>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="10" t="s">
         <v>100</v>
       </c>
       <c r="B27" s="12">
-        <v>1874.099999999999909</v>
-[...2 lines deleted...]
-        <v>-0.0129</v>
+        <v>1970.0</v>
+      </c>
+      <c r="C27" s="14">
+        <v>0.0129</v>
       </c>
       <c r="D27" s="10">
-        <v>41.9</v>
+        <v>65.90000000000001</v>
       </c>
       <c r="E27" s="10">
-        <v>1.88</v>
+        <v>0.66</v>
       </c>
       <c r="F27" s="10"/>
       <c r="G27" s="10"/>
       <c r="H27" s="10"/>
       <c r="I27" s="10"/>
       <c r="J27" s="10"/>
       <c r="K27" s="10"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="9" t="s">
         <v>101</v>
       </c>
       <c r="B28" s="11">
-        <v>1898.59999999999991</v>
-[...2 lines deleted...]
-        <v>0.0096</v>
+        <v>1945.0</v>
+      </c>
+      <c r="C28" s="15">
+        <v>-0.0018</v>
       </c>
       <c r="D28" s="9">
-        <v>45.4</v>
+        <v>63.3</v>
       </c>
       <c r="E28" s="9">
-        <v>0.88</v>
+        <v>1.33</v>
       </c>
       <c r="F28" s="9"/>
       <c r="G28" s="9"/>
       <c r="H28" s="9"/>
-      <c r="I28" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I28" s="9"/>
       <c r="J28" s="9"/>
       <c r="K28" s="9"/>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="10" t="s">
         <v>102</v>
       </c>
       <c r="B29" s="12">
-        <v>1880.5</v>
+        <v>1948.5</v>
       </c>
       <c r="C29" s="14">
-        <v>0.0107</v>
+        <v>0.0148</v>
       </c>
       <c r="D29" s="10">
-        <v>42.1</v>
+        <v>64.0</v>
       </c>
       <c r="E29" s="10">
-        <v>0.41</v>
+        <v>0.89</v>
       </c>
       <c r="F29" s="10"/>
       <c r="G29" s="10"/>
       <c r="H29" s="10"/>
       <c r="I29" s="10"/>
       <c r="J29" s="10"/>
       <c r="K29" s="10"/>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="9" t="s">
         <v>103</v>
       </c>
       <c r="B30" s="11">
-        <v>1860.59999999999991</v>
-[...2 lines deleted...]
-        <v>0.0019</v>
+        <v>1920.0</v>
+      </c>
+      <c r="C30" s="15">
+        <v>-0.0111</v>
       </c>
       <c r="D30" s="9">
-        <v>38.2</v>
+        <v>61.0</v>
       </c>
       <c r="E30" s="9">
-        <v>0.64</v>
+        <v>1.0</v>
       </c>
       <c r="F30" s="9"/>
       <c r="G30" s="9"/>
       <c r="H30" s="9"/>
       <c r="I30" s="9"/>
       <c r="J30" s="9"/>
       <c r="K30" s="9"/>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="10" t="s">
         <v>104</v>
       </c>
       <c r="B31" s="12">
-        <v>1857.099999999999909</v>
-[...2 lines deleted...]
-        <v>-0.004</v>
+        <v>1941.5</v>
+      </c>
+      <c r="C31" s="14">
+        <v>0.0671</v>
       </c>
       <c r="D31" s="10">
-        <v>37.5</v>
+        <v>64.7</v>
       </c>
       <c r="E31" s="10">
-        <v>0.81</v>
+        <v>6.81</v>
       </c>
       <c r="F31" s="10"/>
       <c r="G31" s="10"/>
       <c r="H31" s="10"/>
       <c r="I31" s="10"/>
-      <c r="J31" s="10"/>
-      <c r="K31" s="10"/>
+      <c r="J31" s="10" t="s">
+        <v>81</v>
+      </c>
+      <c r="K31" s="10" t="s">
+        <v>81</v>
+      </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">