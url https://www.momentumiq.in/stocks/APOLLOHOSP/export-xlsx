--- v0 (2026-07-02)
+++ v1 (2026-10-05)
@@ -23,371 +23,371 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Overview" sheetId="1" r:id="rId4"/>
     <sheet name="Monthly Summary" sheetId="2" r:id="rId5"/>
     <sheet name="Weekly Summary" sheetId="3" r:id="rId6"/>
     <sheet name="Indicator History" sheetId="4" r:id="rId7"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>APOLLOHOSP — Apollo Hospitals</t>
   </si>
   <si>
-    <t>NSE Equity · Healthcare · Generated 02 Jul 2026, 07:50 AM</t>
+    <t>NSE Equity · Healthcare · Generated 05 Oct 2026, 10:39 AM</t>
   </si>
   <si>
     <t>KEY METRICS</t>
   </si>
   <si>
     <t>Current Price</t>
   </si>
   <si>
-    <t>₹8,012.00</t>
+    <t>₹8,133.50</t>
   </si>
   <si>
     <t>1 Day Change</t>
   </si>
   <si>
-    <t>-0.73%</t>
+    <t>+0.00%</t>
   </si>
   <si>
     <t>52 Week High</t>
   </si>
   <si>
-    <t>₹8,065.00</t>
+    <t>₹9,070.50</t>
   </si>
   <si>
     <t>52 Week Low</t>
   </si>
   <si>
-    <t>₹5,693.20</t>
+    <t>₹6,660.12</t>
   </si>
   <si>
     <t>RSI (14)</t>
   </si>
   <si>
     <t>EMA 50</t>
   </si>
   <si>
-    <t>₹8,234.35</t>
+    <t>₹8,709.16</t>
   </si>
   <si>
     <t>EMA 200</t>
   </si>
   <si>
-    <t>₹7,794.12</t>
+    <t>₹8,228.25</t>
   </si>
   <si>
     <t>ATR (14)</t>
   </si>
   <si>
-    <t>₹133.06</t>
+    <t>₹227.17</t>
   </si>
   <si>
     <t>Volume Ratio</t>
   </si>
   <si>
-    <t>0.46×</t>
+    <t>1.96×</t>
   </si>
   <si>
     <t>Data Period</t>
   </si>
   <si>
-    <t>13 May 2024 to 22 Oct 2025</t>
+    <t>05 May 2025 to 02 Oct 2026</t>
   </si>
   <si>
     <t>ACTIVE TECHNICAL CONDITIONS</t>
   </si>
   <si>
-    <t>● Near 52W High</t>
+    <t>● RSI Below 30</t>
   </si>
   <si>
     <t>For educational purposes only. Not investment advice. Past performance does not guarantee future results.</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Open</t>
   </si>
   <si>
     <t>High</t>
   </si>
   <si>
     <t>Low</t>
   </si>
   <si>
     <t>Close</t>
   </si>
   <si>
     <t>Change %</t>
   </si>
   <si>
     <t>Trading Days</t>
   </si>
   <si>
     <t>Total Volume</t>
   </si>
   <si>
-    <t>May 2024</t>
-[...34 lines deleted...]
-  <si>
     <t>May 2025</t>
   </si>
   <si>
     <t>Jun 2025</t>
   </si>
   <si>
     <t>Jul 2025</t>
   </si>
   <si>
     <t>Aug 2025</t>
   </si>
   <si>
     <t>Sep 2025</t>
   </si>
   <si>
     <t>Oct 2025</t>
   </si>
   <si>
+    <t>Nov 2025</t>
+  </si>
+  <si>
+    <t>Dec 2025</t>
+  </si>
+  <si>
+    <t>Jan 2026</t>
+  </si>
+  <si>
+    <t>Feb 2026</t>
+  </si>
+  <si>
+    <t>Mar 2026</t>
+  </si>
+  <si>
+    <t>Apr 2026</t>
+  </si>
+  <si>
+    <t>May 2026</t>
+  </si>
+  <si>
+    <t>Jun 2026</t>
+  </si>
+  <si>
+    <t>Jul 2026</t>
+  </si>
+  <si>
+    <t>Aug 2026</t>
+  </si>
+  <si>
+    <t>Sep 2026</t>
+  </si>
+  <si>
+    <t>Oct 2026</t>
+  </si>
+  <si>
     <t>Week</t>
   </si>
   <si>
-    <t>Week of 04 Aug</t>
-[...32 lines deleted...]
-    <t>Week of 20 Oct</t>
+    <t>Week of 13 Jul</t>
+  </si>
+  <si>
+    <t>Week of 20 Jul</t>
+  </si>
+  <si>
+    <t>Week of 27 Jul</t>
+  </si>
+  <si>
+    <t>Week of 03 Aug</t>
+  </si>
+  <si>
+    <t>Week of 10 Aug</t>
+  </si>
+  <si>
+    <t>Week of 17 Aug</t>
+  </si>
+  <si>
+    <t>Week of 24 Aug</t>
+  </si>
+  <si>
+    <t>Week of 31 Aug</t>
+  </si>
+  <si>
+    <t>Week of 07 Sep</t>
+  </si>
+  <si>
+    <t>Week of 14 Sep</t>
+  </si>
+  <si>
+    <t>Week of 21 Sep</t>
+  </si>
+  <si>
+    <t>Week of 28 Sep</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>1D Change %</t>
   </si>
   <si>
     <t>RSI</t>
   </si>
   <si>
     <t>Vol Ratio</t>
   </si>
   <si>
     <t>RSI&lt;30</t>
   </si>
   <si>
     <t>RSI&gt;70</t>
   </si>
   <si>
     <t>EMA Cross</t>
   </si>
   <si>
     <t>MACD Cross</t>
   </si>
   <si>
     <t>Breakout</t>
   </si>
   <si>
     <t>Vol Spike</t>
   </si>
   <si>
-    <t>01 Jul 2026</t>
-[...2 lines deleted...]
-    <t>30 Jun 2026</t>
+    <t>02 Oct 2026</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
-    <t>29 Jun 2026</t>
-[...80 lines deleted...]
-    <t>20 May 2026</t>
+    <t>01 Oct 2026</t>
+  </si>
+  <si>
+    <t>30 Sep 2026</t>
+  </si>
+  <si>
+    <t>29 Sep 2026</t>
+  </si>
+  <si>
+    <t>28 Sep 2026</t>
+  </si>
+  <si>
+    <t>25 Sep 2026</t>
+  </si>
+  <si>
+    <t>24 Sep 2026</t>
+  </si>
+  <si>
+    <t>23 Sep 2026</t>
+  </si>
+  <si>
+    <t>22 Sep 2026</t>
+  </si>
+  <si>
+    <t>21 Sep 2026</t>
+  </si>
+  <si>
+    <t>18 Sep 2026</t>
+  </si>
+  <si>
+    <t>16 Sep 2026</t>
+  </si>
+  <si>
+    <t>14 Sep 2026</t>
+  </si>
+  <si>
+    <t>11 Sep 2026</t>
+  </si>
+  <si>
+    <t>10 Sep 2026</t>
+  </si>
+  <si>
+    <t>09 Sep 2026</t>
+  </si>
+  <si>
+    <t>08 Sep 2026</t>
+  </si>
+  <si>
+    <t>07 Sep 2026</t>
+  </si>
+  <si>
+    <t>04 Sep 2026</t>
+  </si>
+  <si>
+    <t>03 Sep 2026</t>
+  </si>
+  <si>
+    <t>02 Sep 2026</t>
+  </si>
+  <si>
+    <t>01 Sep 2026</t>
+  </si>
+  <si>
+    <t>31 Aug 2026</t>
+  </si>
+  <si>
+    <t>28 Aug 2026</t>
+  </si>
+  <si>
+    <t>27 Aug 2026</t>
+  </si>
+  <si>
+    <t>26 Aug 2026</t>
+  </si>
+  <si>
+    <t>25 Aug 2026</t>
+  </si>
+  <si>
+    <t>24 Aug 2026</t>
+  </si>
+  <si>
+    <t>21 Aug 2026</t>
+  </si>
+  <si>
+    <t>20 Aug 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="₹#,##0.00"/>
     <numFmt numFmtId="165" formatCode="+0.00%;-0.00%"/>
   </numFmts>
-  <fonts count="11">
+  <fonts count="12">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="9"/>
       <color rgb="FFFFFFFF"/>
@@ -399,105 +399,120 @@
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF64748B"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF64748B"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
+      <b val="1"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="10"/>
+      <color rgb="FF16A34A"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF64748B"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
-      <color rgb="FF16A34A"/>
+      <color rgb="FFDC2626"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
-      <color rgb="FFDC2626"/>
+      <color rgb="FF16A34A"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
-      <color rgb="FFDC2626"/>
+      <color rgb="FF16A34A"/>
       <name val="Calibri"/>
     </font>
   </fonts>
-  <fills count="4">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1E3A8A"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF0FDF4"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF8FAFC"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FFE2E8F0"/>
       </bottom>
@@ -509,69 +524,69 @@
       </left>
       <right style="thin">
         <color rgb="FFE2E8F0"/>
       </right>
       <top style="thin">
         <color rgb="FFE2E8F0"/>
       </top>
       <bottom style="thin">
         <color rgb="FFE2E8F0"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="21">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
-    <xf xfId="0" fontId="3" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="6" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="7" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="7" numFmtId="0" fillId="2" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="8" numFmtId="0" fillId="2" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="164" fillId="3" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
-[...2 lines deleted...]
-    <xf xfId="0" fontId="9" numFmtId="165" fillId="3" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="164" fillId="4" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="9" numFmtId="165" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="10" numFmtId="165" fillId="4" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="10" numFmtId="165" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="9" numFmtId="165" fillId="4" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="3" fillId="0" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="3" fillId="3" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
-[...1 lines deleted...]
-    <xf xfId="0" fontId="10" numFmtId="0" fillId="0" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="3" fillId="4" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="11" numFmtId="0" fillId="0" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="11" numFmtId="0" fillId="4" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -913,51 +928,51 @@
       <c r="B6" s="5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="5">
-        <v>65.3</v>
+        <v>29.7</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>17</v>
       </c>
@@ -1039,511 +1054,511 @@
       </c>
       <c r="C1" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>29</v>
       </c>
       <c r="F1" s="8" t="s">
         <v>30</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>31</v>
       </c>
       <c r="H1" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="11">
-        <v>5820.0</v>
+        <v>6941.89000000000033</v>
       </c>
       <c r="C2" s="11">
-        <v>6041.89999999999964</v>
+        <v>7105.96000000000004</v>
       </c>
       <c r="D2" s="11">
-        <v>5740.0</v>
+        <v>6660.11999999999989</v>
       </c>
       <c r="E2" s="11">
-        <v>5839.19999999999982</v>
+        <v>6862.59000000000015</v>
       </c>
       <c r="F2" s="13">
-        <v>0.0033</v>
+        <v>-0.0114</v>
       </c>
       <c r="G2" s="9">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="H2" s="17">
-        <v>7187989</v>
+        <v>7131841</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B3" s="12">
-        <v>5986.30000000000018</v>
+        <v>6925.93000000000029</v>
       </c>
       <c r="C3" s="12">
-        <v>6315.0</v>
+        <v>7317.40999999999985</v>
       </c>
       <c r="D3" s="12">
-        <v>5693.19999999999982</v>
+        <v>6754.38000000000011</v>
       </c>
       <c r="E3" s="12">
-        <v>6185.69999999999982</v>
+        <v>7223.14999999999964</v>
       </c>
       <c r="F3" s="14">
-        <v>0.0593</v>
+        <v>0.0525</v>
       </c>
       <c r="G3" s="10">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="H3" s="18">
-        <v>8142696</v>
+        <v>9487181</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="11">
-        <v>6180.0</v>
+        <v>7455.55000000000018</v>
       </c>
       <c r="C4" s="11">
-        <v>6777.0</v>
+        <v>7615.13000000000011</v>
       </c>
       <c r="D4" s="11">
-        <v>6077.0</v>
+        <v>7140.36999999999989</v>
       </c>
       <c r="E4" s="11">
-        <v>6615.30000000000018</v>
-[...2 lines deleted...]
-        <v>0.0695</v>
+        <v>7478.48999999999978</v>
+      </c>
+      <c r="F4" s="15">
+        <v>0.0354</v>
       </c>
       <c r="G4" s="9">
         <v>23</v>
       </c>
       <c r="H4" s="17">
-        <v>7341897</v>
+        <v>11577704</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="12">
-        <v>6615.30000000000018</v>
+        <v>7518.38000000000011</v>
       </c>
       <c r="C5" s="12">
-        <v>6990.0</v>
+        <v>7969.42000000000007</v>
       </c>
       <c r="D5" s="12">
-        <v>6420.94999999999982</v>
+        <v>7002.22999999999956</v>
       </c>
       <c r="E5" s="12">
-        <v>6927.5</v>
+        <v>7599.90999999999985</v>
       </c>
       <c r="F5" s="14">
-        <v>0.0472</v>
+        <v>0.0162</v>
       </c>
       <c r="G5" s="10">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="H5" s="18">
-        <v>11604660</v>
+        <v>10367565</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="11">
-        <v>6989.0</v>
+        <v>7585.43000000000029</v>
       </c>
       <c r="C6" s="11">
-        <v>7316.94999999999982</v>
+        <v>7945.44999999999982</v>
       </c>
       <c r="D6" s="11">
-        <v>6790.050000000000182</v>
+        <v>7390.1899999999996</v>
       </c>
       <c r="E6" s="11">
-        <v>7199.14999999999964</v>
+        <v>7399.18000000000029</v>
       </c>
       <c r="F6" s="13">
-        <v>0.0392</v>
+        <v>-0.0264</v>
       </c>
       <c r="G6" s="9">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H6" s="17">
-        <v>7614414</v>
+        <v>6039304</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B7" s="12">
-        <v>7201.5</v>
+        <v>7399.68000000000029</v>
       </c>
       <c r="C7" s="12">
-        <v>7243.94999999999982</v>
+        <v>8088.76000000000022</v>
       </c>
       <c r="D7" s="12">
-        <v>6727.35000000000036</v>
+        <v>7349.23999999999978</v>
       </c>
       <c r="E7" s="12">
-        <v>7022.69999999999982</v>
-[...2 lines deleted...]
-        <v>-0.0245</v>
+        <v>7670.81999999999971</v>
+      </c>
+      <c r="F7" s="14">
+        <v>0.0367</v>
       </c>
       <c r="G7" s="10">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H7" s="18">
-        <v>5770043</v>
+        <v>6374865</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="9" t="s">
         <v>39</v>
       </c>
       <c r="B8" s="11">
-        <v>7022.69999999999982</v>
+        <v>7664.81999999999971</v>
       </c>
       <c r="C8" s="11">
-        <v>7545.0</v>
+        <v>7883.5</v>
       </c>
       <c r="D8" s="11">
-        <v>6594.14999999999964</v>
+        <v>7290.31999999999971</v>
       </c>
       <c r="E8" s="11">
-        <v>6828.89999999999964</v>
-[...2 lines deleted...]
-        <v>-0.0276</v>
+        <v>7325.77000000000044</v>
+      </c>
+      <c r="F8" s="13">
+        <v>-0.045</v>
       </c>
       <c r="G8" s="9">
         <v>20</v>
       </c>
       <c r="H8" s="17">
-        <v>9320233</v>
+        <v>6946162</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B9" s="12">
-        <v>6858.0</v>
+        <v>7365.22000000000025</v>
       </c>
       <c r="C9" s="12">
-        <v>7389.89999999999964</v>
+        <v>7371.71000000000004</v>
       </c>
       <c r="D9" s="12">
-        <v>6821.10000000000036</v>
+        <v>6871.88000000000011</v>
       </c>
       <c r="E9" s="12">
-        <v>7296.35000000000036</v>
-[...2 lines deleted...]
-        <v>0.0685</v>
+        <v>7033.15999999999985</v>
+      </c>
+      <c r="F9" s="16">
+        <v>-0.0399</v>
       </c>
       <c r="G9" s="10">
         <v>22</v>
       </c>
       <c r="H9" s="18">
-        <v>6647855</v>
+        <v>6912217</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B10" s="11">
-        <v>7320.0</v>
+        <v>7053.64000000000033</v>
       </c>
       <c r="C10" s="11">
-        <v>7545.35000000000036</v>
+        <v>7478.069999999999709</v>
       </c>
       <c r="D10" s="11">
-        <v>6608.0</v>
+        <v>6687.61999999999989</v>
       </c>
       <c r="E10" s="11">
-        <v>6810.5</v>
-[...2 lines deleted...]
-        <v>-0.0666</v>
+        <v>6951.27000000000044</v>
+      </c>
+      <c r="F10" s="13">
+        <v>-0.0116</v>
       </c>
       <c r="G10" s="9">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H10" s="17">
-        <v>7430528</v>
+        <v>9555188</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B11" s="12">
-        <v>6781.60000000000036</v>
+        <v>6905.82999999999993</v>
       </c>
       <c r="C11" s="12">
-        <v>7008.0</v>
+        <v>7870.5</v>
       </c>
       <c r="D11" s="12">
-        <v>6001.35000000000036</v>
+        <v>6821.9399999999996</v>
       </c>
       <c r="E11" s="12">
-        <v>6052.60000000000036</v>
-[...2 lines deleted...]
-        <v>-0.1113</v>
+        <v>7821.5</v>
+      </c>
+      <c r="F11" s="14">
+        <v>0.1252</v>
       </c>
       <c r="G11" s="10">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H11" s="18">
-        <v>8895856</v>
+        <v>9022967</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="9" t="s">
         <v>43</v>
       </c>
       <c r="B12" s="11">
-        <v>6025.60000000000036</v>
+        <v>7621.0</v>
       </c>
       <c r="C12" s="11">
-        <v>6699.94999999999982</v>
+        <v>7870.0</v>
       </c>
       <c r="D12" s="11">
-        <v>6001.0</v>
+        <v>7080.0</v>
       </c>
       <c r="E12" s="11">
-        <v>6616.19999999999982</v>
+        <v>7419.0</v>
       </c>
       <c r="F12" s="13">
-        <v>0.0931</v>
+        <v>-0.0515</v>
       </c>
       <c r="G12" s="9">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H12" s="17">
-        <v>7207153</v>
+        <v>10745939</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B13" s="12">
-        <v>6599.0</v>
+        <v>7549.0</v>
       </c>
       <c r="C13" s="12">
-        <v>7243.0</v>
+        <v>7878.5</v>
       </c>
       <c r="D13" s="12">
-        <v>6490.85000000000036</v>
+        <v>7150.5</v>
       </c>
       <c r="E13" s="12">
-        <v>6977.0</v>
+        <v>7636.5</v>
       </c>
       <c r="F13" s="14">
-        <v>0.0545</v>
+        <v>0.0293</v>
       </c>
       <c r="G13" s="10">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H13" s="18">
-        <v>8512840</v>
+        <v>8370712</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="9" t="s">
         <v>45</v>
       </c>
       <c r="B14" s="11">
-        <v>6922.0</v>
+        <v>7636.5</v>
       </c>
       <c r="C14" s="11">
-        <v>7124.5</v>
+        <v>8443.0</v>
       </c>
       <c r="D14" s="11">
-        <v>6677.5</v>
+        <v>7636.5</v>
       </c>
       <c r="E14" s="11">
-        <v>6880.5</v>
-[...2 lines deleted...]
-        <v>-0.0138</v>
+        <v>8176.5</v>
+      </c>
+      <c r="F14" s="15">
+        <v>0.0707</v>
       </c>
       <c r="G14" s="9">
         <v>21</v>
       </c>
       <c r="H14" s="17">
-        <v>7401600</v>
+        <v>9478580</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="10" t="s">
         <v>46</v>
       </c>
       <c r="B15" s="12">
-        <v>6944.0</v>
+        <v>8221.5</v>
       </c>
       <c r="C15" s="12">
-        <v>7336.5</v>
+        <v>8770.0</v>
       </c>
       <c r="D15" s="12">
-        <v>6772.0</v>
+        <v>7816.0</v>
       </c>
       <c r="E15" s="12">
-        <v>7242.0</v>
+        <v>8682.0</v>
       </c>
       <c r="F15" s="14">
-        <v>0.0525</v>
+        <v>0.0618</v>
       </c>
       <c r="G15" s="10">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H15" s="18">
-        <v>9487181</v>
+        <v>8002795</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="9" t="s">
         <v>47</v>
       </c>
       <c r="B16" s="11">
-        <v>7475.0</v>
+        <v>8681.0</v>
       </c>
       <c r="C16" s="11">
-        <v>7635.0</v>
+        <v>9036.5</v>
       </c>
       <c r="D16" s="11">
-        <v>7159.0</v>
+        <v>8611.5</v>
       </c>
       <c r="E16" s="11">
-        <v>7498.0</v>
-[...2 lines deleted...]
-        <v>0.0353</v>
+        <v>8957.0</v>
+      </c>
+      <c r="F16" s="15">
+        <v>0.0317</v>
       </c>
       <c r="G16" s="9">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H16" s="17">
-        <v>11577704</v>
+        <v>5712527</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="10" t="s">
         <v>48</v>
       </c>
       <c r="B17" s="12">
-        <v>7538.0</v>
+        <v>9030.0</v>
       </c>
       <c r="C17" s="12">
-        <v>7980.0</v>
+        <v>9050.0</v>
       </c>
       <c r="D17" s="12">
-        <v>7020.5</v>
+        <v>8507.5</v>
       </c>
       <c r="E17" s="12">
-        <v>7610.0</v>
-[...2 lines deleted...]
-        <v>0.0149</v>
+        <v>8898.5</v>
+      </c>
+      <c r="F17" s="16">
+        <v>-0.0065</v>
       </c>
       <c r="G17" s="10">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="H17" s="18">
-        <v>10367565</v>
+        <v>8678188</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="9" t="s">
         <v>49</v>
       </c>
       <c r="B18" s="11">
-        <v>7595.5</v>
+        <v>8854.5</v>
       </c>
       <c r="C18" s="11">
-        <v>7956.0</v>
+        <v>9070.5</v>
       </c>
       <c r="D18" s="11">
-        <v>7400.0</v>
+        <v>8053.0</v>
       </c>
       <c r="E18" s="11">
-        <v>7409.0</v>
-[...2 lines deleted...]
-        <v>-0.0264</v>
+        <v>8165.5</v>
+      </c>
+      <c r="F18" s="13">
+        <v>-0.0824</v>
       </c>
       <c r="G18" s="9">
         <v>22</v>
       </c>
       <c r="H18" s="17">
-        <v>6039304</v>
+        <v>8565258</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="10" t="s">
         <v>50</v>
       </c>
       <c r="B19" s="12">
-        <v>7409.5</v>
+        <v>8090.0</v>
       </c>
       <c r="C19" s="12">
-        <v>8065.0</v>
+        <v>8135.0</v>
       </c>
       <c r="D19" s="12">
-        <v>7359.0</v>
+        <v>7910.0</v>
       </c>
       <c r="E19" s="12">
-        <v>8012.0</v>
-[...2 lines deleted...]
-        <v>0.0814</v>
+        <v>8133.5</v>
+      </c>
+      <c r="F19" s="16">
+        <v>-0.0039</v>
       </c>
       <c r="G19" s="10">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="H19" s="18">
-        <v>4259450</v>
+        <v>1878210</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G13"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
@@ -1560,319 +1575,319 @@
       </c>
       <c r="B1" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C1" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>29</v>
       </c>
       <c r="F1" s="8" t="s">
         <v>30</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B2" s="11">
-        <v>7387.0</v>
+        <v>8879.0</v>
       </c>
       <c r="C2" s="11">
-        <v>7388.0</v>
+        <v>9009.0</v>
       </c>
       <c r="D2" s="11">
-        <v>7053.5</v>
+        <v>8739.0</v>
       </c>
       <c r="E2" s="11">
-        <v>7084.5</v>
-[...2 lines deleted...]
-        <v>-0.041</v>
+        <v>8826.0</v>
+      </c>
+      <c r="F2" s="13">
+        <v>-0.006</v>
       </c>
       <c r="G2" s="17">
-        <v>1575369</v>
+        <v>1704085</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="10" t="s">
         <v>53</v>
       </c>
       <c r="B3" s="12">
-        <v>7101.0</v>
+        <v>8825.0</v>
       </c>
       <c r="C3" s="12">
-        <v>7859.5</v>
+        <v>9000.0</v>
       </c>
       <c r="D3" s="12">
-        <v>7020.5</v>
+        <v>8771.5</v>
       </c>
       <c r="E3" s="12">
-        <v>7821.5</v>
-[...2 lines deleted...]
-        <v>0.104</v>
+        <v>8805.5</v>
+      </c>
+      <c r="F3" s="16">
+        <v>-0.0023</v>
       </c>
       <c r="G3" s="18">
-        <v>3805391</v>
+        <v>1014715</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="9" t="s">
         <v>54</v>
       </c>
       <c r="B4" s="11">
-        <v>7850.0</v>
+        <v>8816.0</v>
       </c>
       <c r="C4" s="11">
-        <v>7980.0</v>
+        <v>9036.5</v>
       </c>
       <c r="D4" s="11">
-        <v>7800.0</v>
+        <v>8744.0</v>
       </c>
       <c r="E4" s="11">
-        <v>7922.5</v>
-[...2 lines deleted...]
-        <v>0.0129</v>
+        <v>8957.0</v>
+      </c>
+      <c r="F4" s="15">
+        <v>0.0172</v>
       </c>
       <c r="G4" s="17">
-        <v>2796981</v>
+        <v>998623</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="10" t="s">
         <v>55</v>
       </c>
       <c r="B5" s="12">
-        <v>7926.0</v>
+        <v>9030.0</v>
       </c>
       <c r="C5" s="12">
-        <v>7950.0</v>
+        <v>9050.0</v>
       </c>
       <c r="D5" s="12">
-        <v>7586.0</v>
+        <v>8760.0</v>
       </c>
       <c r="E5" s="12">
-        <v>7610.0</v>
-[...2 lines deleted...]
-        <v>-0.0394</v>
+        <v>8945.0</v>
+      </c>
+      <c r="F5" s="16">
+        <v>-0.0013</v>
       </c>
       <c r="G5" s="18">
-        <v>1974581</v>
+        <v>1472380</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="9" t="s">
         <v>56</v>
       </c>
       <c r="B6" s="11">
-        <v>7595.5</v>
+        <v>8945.0</v>
       </c>
       <c r="C6" s="11">
-        <v>7918.5</v>
+        <v>8990.0</v>
       </c>
       <c r="D6" s="11">
-        <v>7595.5</v>
+        <v>8507.5</v>
       </c>
       <c r="E6" s="11">
-        <v>7804.5</v>
+        <v>8920.5</v>
       </c>
       <c r="F6" s="13">
-        <v>0.0256</v>
+        <v>-0.0027</v>
       </c>
       <c r="G6" s="17">
-        <v>1387679</v>
+        <v>3923231</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="10" t="s">
         <v>57</v>
       </c>
       <c r="B7" s="12">
-        <v>7834.5</v>
+        <v>8917.5</v>
       </c>
       <c r="C7" s="12">
-        <v>7941.5</v>
+        <v>8984.0</v>
       </c>
       <c r="D7" s="12">
-        <v>7740.5</v>
+        <v>8638.0</v>
       </c>
       <c r="E7" s="12">
-        <v>7874.5</v>
-[...2 lines deleted...]
-        <v>0.009</v>
+        <v>8693.0</v>
+      </c>
+      <c r="F7" s="16">
+        <v>-0.0255</v>
       </c>
       <c r="G7" s="18">
-        <v>1234569</v>
+        <v>1596612</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="9" t="s">
         <v>58</v>
       </c>
       <c r="B8" s="11">
-        <v>7900.0</v>
+        <v>8680.0</v>
       </c>
       <c r="C8" s="11">
-        <v>7956.0</v>
+        <v>8905.0</v>
       </c>
       <c r="D8" s="11">
-        <v>7796.0</v>
+        <v>8591.5</v>
       </c>
       <c r="E8" s="11">
-        <v>7806.5</v>
-[...2 lines deleted...]
-        <v>-0.0086</v>
+        <v>8838.5</v>
+      </c>
+      <c r="F8" s="15">
+        <v>0.0167</v>
       </c>
       <c r="G8" s="17">
-        <v>1130178</v>
+        <v>1280751</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="10" t="s">
         <v>59</v>
       </c>
       <c r="B9" s="12">
-        <v>7611.5</v>
+        <v>8850.0</v>
       </c>
       <c r="C9" s="12">
-        <v>7796.5</v>
+        <v>8902.0</v>
       </c>
       <c r="D9" s="12">
-        <v>7491.0</v>
+        <v>8640.0</v>
       </c>
       <c r="E9" s="12">
-        <v>7510.0</v>
-[...2 lines deleted...]
-        <v>-0.038</v>
+        <v>8650.0</v>
+      </c>
+      <c r="F9" s="16">
+        <v>-0.0213</v>
       </c>
       <c r="G9" s="18">
-        <v>1529392</v>
+        <v>1257444</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="9" t="s">
         <v>60</v>
       </c>
       <c r="B10" s="11">
-        <v>7550.0</v>
+        <v>8682.0</v>
       </c>
       <c r="C10" s="11">
-        <v>7595.0</v>
+        <v>9024.0</v>
       </c>
       <c r="D10" s="11">
-        <v>7359.0</v>
+        <v>8650.0</v>
       </c>
       <c r="E10" s="11">
-        <v>7449.5</v>
-[...2 lines deleted...]
-        <v>-0.0081</v>
+        <v>8836.0</v>
+      </c>
+      <c r="F10" s="15">
+        <v>0.0215</v>
       </c>
       <c r="G10" s="17">
-        <v>1456393</v>
+        <v>1541255</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="10" t="s">
         <v>61</v>
       </c>
       <c r="B11" s="12">
-        <v>7550.0</v>
+        <v>8806.0</v>
       </c>
       <c r="C11" s="12">
-        <v>7762.0</v>
+        <v>8950.5</v>
       </c>
       <c r="D11" s="12">
-        <v>7550.0</v>
+        <v>8672.5</v>
       </c>
       <c r="E11" s="12">
-        <v>7681.0</v>
+        <v>8944.5</v>
       </c>
       <c r="F11" s="14">
-        <v>0.0311</v>
+        <v>0.0123</v>
       </c>
       <c r="G11" s="18">
-        <v>1392144</v>
+        <v>1223574</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="9" t="s">
         <v>62</v>
       </c>
       <c r="B12" s="11">
-        <v>7709.0</v>
+        <v>8889.0</v>
       </c>
       <c r="C12" s="11">
-        <v>8030.0</v>
+        <v>9070.5</v>
       </c>
       <c r="D12" s="11">
-        <v>7643.0</v>
+        <v>8821.5</v>
       </c>
       <c r="E12" s="11">
-        <v>7901.5</v>
+        <v>8889.0</v>
       </c>
       <c r="F12" s="13">
-        <v>0.0287</v>
+        <v>-0.0062</v>
       </c>
       <c r="G12" s="17">
-        <v>1607680</v>
+        <v>1801029</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="10" t="s">
         <v>63</v>
       </c>
       <c r="B13" s="12">
-        <v>7950.0</v>
+        <v>8889.0</v>
       </c>
       <c r="C13" s="12">
-        <v>8065.0</v>
+        <v>8906.0</v>
       </c>
       <c r="D13" s="12">
-        <v>7921.5</v>
+        <v>7910.0</v>
       </c>
       <c r="E13" s="12">
-        <v>8012.0</v>
-[...2 lines deleted...]
-        <v>0.014</v>
+        <v>8133.5</v>
+      </c>
+      <c r="F13" s="16">
+        <v>-0.085</v>
       </c>
       <c r="G13" s="18">
-        <v>560719</v>
+        <v>5025380</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:K31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
@@ -1905,749 +1920,741 @@
       </c>
       <c r="F1" s="8" t="s">
         <v>68</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>69</v>
       </c>
       <c r="H1" s="8" t="s">
         <v>70</v>
       </c>
       <c r="I1" s="8" t="s">
         <v>71</v>
       </c>
       <c r="J1" s="8" t="s">
         <v>72</v>
       </c>
       <c r="K1" s="8" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="9" t="s">
         <v>74</v>
       </c>
       <c r="B2" s="11">
-        <v>8618.5</v>
-[...5 lines deleted...]
-        <v>65.3</v>
+        <v>8133.5</v>
+      </c>
+      <c r="C2" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="D2" s="19">
+        <v>29.7</v>
       </c>
       <c r="E2" s="9">
-        <v>0.46</v>
-[...1 lines deleted...]
-      <c r="F2" s="9"/>
+        <v>1.96</v>
+      </c>
+      <c r="F2" s="9" t="s">
+        <v>75</v>
+      </c>
       <c r="G2" s="9"/>
       <c r="H2" s="9"/>
       <c r="I2" s="9"/>
       <c r="J2" s="9"/>
       <c r="K2" s="9"/>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="10" t="s">
+        <v>76</v>
+      </c>
+      <c r="B3" s="12">
+        <v>8133.5</v>
+      </c>
+      <c r="C3" s="16">
+        <v>-0.0039</v>
+      </c>
+      <c r="D3" s="20">
+        <v>29.7</v>
+      </c>
+      <c r="E3" s="10">
+        <v>2.1</v>
+      </c>
+      <c r="F3" s="10" t="s">
         <v>75</v>
       </c>
-      <c r="B3" s="12">
-[...14 lines deleted...]
-      </c>
+      <c r="G3" s="10"/>
       <c r="H3" s="10"/>
       <c r="I3" s="10"/>
       <c r="J3" s="10"/>
-      <c r="K3" s="10"/>
+      <c r="K3" s="10" t="s">
+        <v>75</v>
+      </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="9" t="s">
         <v>77</v>
       </c>
       <c r="B4" s="11">
-        <v>8655.0</v>
+        <v>8165.5</v>
       </c>
       <c r="C4" s="13">
-        <v>0.0073</v>
-[...2 lines deleted...]
-        <v>70.7</v>
+        <v>-0.057</v>
+      </c>
+      <c r="D4" s="9">
+        <v>30.3</v>
       </c>
       <c r="E4" s="9">
-        <v>0.95</v>
+        <v>5.12</v>
       </c>
       <c r="F4" s="9"/>
-      <c r="G4" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G4" s="9"/>
       <c r="H4" s="9"/>
-      <c r="I4" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I4" s="9"/>
       <c r="J4" s="9"/>
-      <c r="K4" s="9"/>
+      <c r="K4" s="9" t="s">
+        <v>75</v>
+      </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="10" t="s">
         <v>78</v>
       </c>
       <c r="B5" s="12">
-        <v>8592.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>8659.0</v>
+      </c>
+      <c r="C5" s="16">
+        <v>-0.0227</v>
       </c>
       <c r="D5" s="10">
-        <v>67.8</v>
+        <v>42.9</v>
       </c>
       <c r="E5" s="10">
-        <v>1.01</v>
+        <v>1.93</v>
       </c>
       <c r="F5" s="10"/>
       <c r="G5" s="10"/>
       <c r="H5" s="10"/>
       <c r="I5" s="10"/>
       <c r="J5" s="10"/>
       <c r="K5" s="10"/>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="9" t="s">
         <v>79</v>
       </c>
       <c r="B6" s="11">
-        <v>8592.0</v>
+        <v>8860.0</v>
       </c>
       <c r="C6" s="13">
-        <v>0.0022</v>
+        <v>-0.0033</v>
       </c>
       <c r="D6" s="9">
-        <v>67.8</v>
+        <v>51.0</v>
       </c>
       <c r="E6" s="9">
-        <v>0.92</v>
+        <v>1.47</v>
       </c>
       <c r="F6" s="9"/>
       <c r="G6" s="9"/>
       <c r="H6" s="9"/>
       <c r="I6" s="9"/>
       <c r="J6" s="9"/>
       <c r="K6" s="9"/>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="10" t="s">
         <v>80</v>
       </c>
       <c r="B7" s="12">
-        <v>8573.5</v>
+        <v>8889.0</v>
       </c>
       <c r="C7" s="14">
-        <v>0.0101</v>
+        <v>0.0001</v>
       </c>
       <c r="D7" s="10">
-        <v>67.0</v>
+        <v>52.3</v>
       </c>
       <c r="E7" s="10">
-        <v>0.99</v>
+        <v>1.51</v>
       </c>
       <c r="F7" s="10"/>
       <c r="G7" s="10"/>
       <c r="H7" s="10"/>
       <c r="I7" s="10"/>
       <c r="J7" s="10"/>
       <c r="K7" s="10"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="9" t="s">
         <v>81</v>
       </c>
       <c r="B8" s="11">
-        <v>8487.5</v>
+        <v>8888.5</v>
       </c>
       <c r="C8" s="13">
-        <v>0.0022</v>
+        <v>-0.0199</v>
       </c>
       <c r="D8" s="9">
-        <v>63.0</v>
+        <v>52.2</v>
       </c>
       <c r="E8" s="9">
-        <v>0.62</v>
+        <v>1.35</v>
       </c>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="9"/>
       <c r="I8" s="9"/>
       <c r="J8" s="9"/>
       <c r="K8" s="9"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="10" t="s">
         <v>82</v>
       </c>
       <c r="B9" s="12">
-        <v>8469.0</v>
-[...2 lines deleted...]
-        <v>-0.0024</v>
+        <v>9069.0</v>
+      </c>
+      <c r="C9" s="14">
+        <v>0.0264</v>
       </c>
       <c r="D9" s="10">
-        <v>62.0</v>
+        <v>60.6</v>
       </c>
       <c r="E9" s="10">
-        <v>0.52</v>
+        <v>1.5</v>
       </c>
       <c r="F9" s="10"/>
       <c r="G9" s="10"/>
       <c r="H9" s="10"/>
       <c r="I9" s="10"/>
       <c r="J9" s="10"/>
       <c r="K9" s="10"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="9" t="s">
         <v>83</v>
       </c>
       <c r="B10" s="11">
-        <v>8489.5</v>
+        <v>8835.5</v>
       </c>
       <c r="C10" s="13">
-        <v>0.0093</v>
+        <v>-0.0086</v>
       </c>
       <c r="D10" s="9">
-        <v>63.7</v>
+        <v>51.2</v>
       </c>
       <c r="E10" s="9">
-        <v>0.81</v>
+        <v>1.32</v>
       </c>
       <c r="F10" s="9"/>
       <c r="G10" s="9"/>
       <c r="H10" s="9"/>
       <c r="I10" s="9"/>
       <c r="J10" s="9"/>
       <c r="K10" s="9"/>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="10" t="s">
         <v>84</v>
       </c>
       <c r="B11" s="12">
-        <v>8411.5</v>
-[...2 lines deleted...]
-        <v>-0.0019</v>
+        <v>8912.0</v>
+      </c>
+      <c r="C11" s="16">
+        <v>-0.0036</v>
       </c>
       <c r="D11" s="10">
-        <v>59.9</v>
+        <v>55.2</v>
       </c>
       <c r="E11" s="10">
-        <v>0.72</v>
+        <v>0.8</v>
       </c>
       <c r="F11" s="10"/>
       <c r="G11" s="10"/>
       <c r="H11" s="10"/>
       <c r="I11" s="10"/>
       <c r="J11" s="10"/>
       <c r="K11" s="10"/>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="9" t="s">
         <v>85</v>
       </c>
       <c r="B12" s="11">
-        <v>8427.5</v>
-[...2 lines deleted...]
-        <v>0.0044</v>
+        <v>8944.5</v>
+      </c>
+      <c r="C12" s="15">
+        <v>0.0201</v>
       </c>
       <c r="D12" s="9">
-        <v>61.1</v>
+        <v>57.0</v>
       </c>
       <c r="E12" s="9">
-        <v>0.39</v>
+        <v>1.3</v>
       </c>
       <c r="F12" s="9"/>
       <c r="G12" s="9"/>
       <c r="H12" s="9"/>
-      <c r="I12" s="9"/>
+      <c r="I12" s="9" t="s">
+        <v>75</v>
+      </c>
       <c r="J12" s="9"/>
       <c r="K12" s="9"/>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="10" t="s">
         <v>86</v>
       </c>
       <c r="B13" s="12">
-        <v>8390.5</v>
-[...2 lines deleted...]
-        <v>-0.0092</v>
+        <v>8696.5</v>
+      </c>
+      <c r="C13" s="16">
+        <v>-0.002</v>
       </c>
       <c r="D13" s="10">
-        <v>59.4</v>
+        <v>44.8</v>
       </c>
       <c r="E13" s="10">
-        <v>0.53</v>
+        <v>0.89</v>
       </c>
       <c r="F13" s="10"/>
       <c r="G13" s="10"/>
       <c r="H13" s="10"/>
       <c r="I13" s="10"/>
       <c r="J13" s="10"/>
       <c r="K13" s="10"/>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="9" t="s">
         <v>87</v>
       </c>
       <c r="B14" s="11">
-        <v>8498.0</v>
-[...2 lines deleted...]
-        <v>0.0006</v>
+        <v>8836.0</v>
+      </c>
+      <c r="C14" s="15">
+        <v>0.0</v>
       </c>
       <c r="D14" s="9">
-        <v>67.40000000000001</v>
+        <v>51.6</v>
       </c>
       <c r="E14" s="9">
-        <v>0.55</v>
+        <v>0.75</v>
       </c>
       <c r="F14" s="9"/>
       <c r="G14" s="9"/>
       <c r="H14" s="9"/>
       <c r="I14" s="9"/>
       <c r="J14" s="9"/>
       <c r="K14" s="9"/>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="10" t="s">
         <v>88</v>
       </c>
       <c r="B15" s="12">
-        <v>8493.0</v>
-[...2 lines deleted...]
-        <v>0.0005</v>
+        <v>8836.0</v>
+      </c>
+      <c r="C15" s="16">
+        <v>-0.0072</v>
       </c>
       <c r="D15" s="10">
-        <v>67.2</v>
+        <v>51.6</v>
       </c>
       <c r="E15" s="10">
-        <v>0.63</v>
+        <v>0.73</v>
       </c>
       <c r="F15" s="10"/>
       <c r="G15" s="10"/>
       <c r="H15" s="10"/>
       <c r="I15" s="10"/>
       <c r="J15" s="10"/>
       <c r="K15" s="10"/>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="9" t="s">
         <v>89</v>
       </c>
       <c r="B16" s="11">
-        <v>8488.5</v>
-[...2 lines deleted...]
-        <v>-0.0042</v>
+        <v>8900.0</v>
+      </c>
+      <c r="C16" s="13">
+        <v>-0.0075</v>
       </c>
       <c r="D16" s="9">
-        <v>67.099999999999994</v>
+        <v>54.9</v>
       </c>
       <c r="E16" s="9">
-        <v>0.96</v>
+        <v>0.98</v>
       </c>
       <c r="F16" s="9"/>
       <c r="G16" s="9"/>
       <c r="H16" s="9"/>
       <c r="I16" s="9"/>
       <c r="J16" s="9"/>
       <c r="K16" s="9"/>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="10" t="s">
         <v>90</v>
       </c>
       <c r="B17" s="12">
-        <v>8524.0</v>
+        <v>8967.0</v>
       </c>
       <c r="C17" s="14">
-        <v>0.0198</v>
+        <v>0.0147</v>
       </c>
       <c r="D17" s="10">
-        <v>69.40000000000001</v>
+        <v>58.4</v>
       </c>
       <c r="E17" s="10">
-        <v>1.64</v>
+        <v>1.04</v>
       </c>
       <c r="F17" s="10"/>
       <c r="G17" s="10"/>
       <c r="H17" s="10"/>
       <c r="I17" s="10" t="s">
-        <v>76</v>
-[...3 lines deleted...]
-      </c>
+        <v>75</v>
+      </c>
+      <c r="J17" s="10"/>
       <c r="K17" s="10"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="9" t="s">
         <v>91</v>
       </c>
       <c r="B18" s="11">
-        <v>8358.5</v>
-[...2 lines deleted...]
-        <v>0.0065</v>
+        <v>8837.5</v>
+      </c>
+      <c r="C18" s="15">
+        <v>0.0088</v>
       </c>
       <c r="D18" s="9">
-        <v>63.9</v>
+        <v>52.9</v>
       </c>
       <c r="E18" s="9">
-        <v>1.13</v>
+        <v>0.84</v>
       </c>
       <c r="F18" s="9"/>
       <c r="G18" s="9"/>
       <c r="H18" s="9"/>
       <c r="I18" s="9"/>
       <c r="J18" s="9"/>
       <c r="K18" s="9"/>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="10" t="s">
         <v>92</v>
       </c>
       <c r="B19" s="12">
-        <v>8304.5</v>
+        <v>8760.0</v>
       </c>
       <c r="C19" s="14">
-        <v>0.0067</v>
+        <v>0.0127</v>
       </c>
       <c r="D19" s="10">
-        <v>61.8</v>
+        <v>49.2</v>
       </c>
       <c r="E19" s="10">
-        <v>0.4</v>
+        <v>0.76</v>
       </c>
       <c r="F19" s="10"/>
       <c r="G19" s="10"/>
       <c r="H19" s="10"/>
       <c r="I19" s="10"/>
       <c r="J19" s="10"/>
       <c r="K19" s="10"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="9" t="s">
         <v>93</v>
       </c>
       <c r="B20" s="11">
-        <v>8249.0</v>
-[...2 lines deleted...]
-        <v>-0.005</v>
+        <v>8650.0</v>
+      </c>
+      <c r="C20" s="13">
+        <v>-0.0048</v>
       </c>
       <c r="D20" s="9">
-        <v>59.6</v>
+        <v>43.2</v>
       </c>
       <c r="E20" s="9">
-        <v>0.68</v>
+        <v>0.72</v>
       </c>
       <c r="F20" s="9"/>
       <c r="G20" s="9"/>
       <c r="H20" s="9"/>
       <c r="I20" s="9"/>
       <c r="J20" s="9"/>
       <c r="K20" s="9"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="10" t="s">
         <v>94</v>
       </c>
       <c r="B21" s="12">
-        <v>8290.5</v>
-[...2 lines deleted...]
-        <v>0.0248</v>
+        <v>8692.0</v>
+      </c>
+      <c r="C21" s="16">
+        <v>-0.0031</v>
       </c>
       <c r="D21" s="10">
-        <v>62.1</v>
+        <v>45.0</v>
       </c>
       <c r="E21" s="10">
-        <v>1.41</v>
+        <v>0.6</v>
       </c>
       <c r="F21" s="10"/>
       <c r="G21" s="10"/>
       <c r="H21" s="10"/>
       <c r="I21" s="10"/>
       <c r="J21" s="10"/>
       <c r="K21" s="10"/>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="9" t="s">
         <v>95</v>
       </c>
       <c r="B22" s="11">
-        <v>8089.5</v>
-[...2 lines deleted...]
-        <v>-0.0023</v>
+        <v>8719.0</v>
+      </c>
+      <c r="C22" s="13">
+        <v>-0.0041</v>
       </c>
       <c r="D22" s="9">
-        <v>53.1</v>
+        <v>46.3</v>
       </c>
       <c r="E22" s="9">
-        <v>1.12</v>
+        <v>0.41</v>
       </c>
       <c r="F22" s="9"/>
       <c r="G22" s="9"/>
       <c r="H22" s="9"/>
       <c r="I22" s="9"/>
       <c r="J22" s="9"/>
       <c r="K22" s="9"/>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="10" t="s">
         <v>96</v>
       </c>
       <c r="B23" s="12">
-        <v>8108.5</v>
-[...2 lines deleted...]
-        <v>-0.0083</v>
+        <v>8755.0</v>
+      </c>
+      <c r="C23" s="16">
+        <v>-0.0161</v>
       </c>
       <c r="D23" s="10">
-        <v>54.3</v>
+        <v>47.8</v>
       </c>
       <c r="E23" s="10">
-        <v>0.45</v>
+        <v>0.37</v>
       </c>
       <c r="F23" s="10"/>
       <c r="G23" s="10"/>
       <c r="H23" s="10"/>
       <c r="I23" s="10"/>
       <c r="J23" s="10"/>
       <c r="K23" s="10"/>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="9" t="s">
         <v>97</v>
       </c>
       <c r="B24" s="11">
-        <v>8176.5</v>
-[...2 lines deleted...]
-        <v>-0.0116</v>
+        <v>8898.5</v>
+      </c>
+      <c r="C24" s="15">
+        <v>0.0068</v>
       </c>
       <c r="D24" s="9">
-        <v>58.4</v>
+        <v>54.7</v>
       </c>
       <c r="E24" s="9">
-        <v>2.13</v>
+        <v>0.96</v>
       </c>
       <c r="F24" s="9"/>
       <c r="G24" s="9"/>
       <c r="H24" s="9"/>
-      <c r="I24" s="9"/>
+      <c r="I24" s="9" t="s">
+        <v>75</v>
+      </c>
       <c r="J24" s="9"/>
-      <c r="K24" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K24" s="9"/>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="10" t="s">
         <v>98</v>
       </c>
       <c r="B25" s="12">
-        <v>8272.5</v>
+        <v>8838.5</v>
       </c>
       <c r="C25" s="14">
-        <v>0.0</v>
+        <v>0.0044</v>
       </c>
       <c r="D25" s="10">
-        <v>64.8</v>
+        <v>52.1</v>
       </c>
       <c r="E25" s="10">
-        <v>0.64</v>
+        <v>0.75</v>
       </c>
       <c r="F25" s="10"/>
       <c r="G25" s="10"/>
       <c r="H25" s="10"/>
       <c r="I25" s="10"/>
       <c r="J25" s="10"/>
       <c r="K25" s="10"/>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="9" t="s">
         <v>99</v>
       </c>
       <c r="B26" s="11">
-        <v>8272.5</v>
-[...2 lines deleted...]
-        <v>0.0017</v>
+        <v>8800.0</v>
+      </c>
+      <c r="C26" s="15">
+        <v>0.0038</v>
       </c>
       <c r="D26" s="9">
-        <v>64.8</v>
+        <v>50.3</v>
       </c>
       <c r="E26" s="9">
-        <v>0.64</v>
+        <v>0.66</v>
       </c>
       <c r="F26" s="9"/>
       <c r="G26" s="9"/>
       <c r="H26" s="9"/>
       <c r="I26" s="9"/>
       <c r="J26" s="9"/>
       <c r="K26" s="9"/>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="10" t="s">
         <v>100</v>
       </c>
       <c r="B27" s="12">
-        <v>8258.5</v>
-[...2 lines deleted...]
-        <v>-0.0173</v>
+        <v>8766.5</v>
+      </c>
+      <c r="C27" s="16">
+        <v>-0.0138</v>
       </c>
       <c r="D27" s="10">
-        <v>64.3</v>
+        <v>48.8</v>
       </c>
       <c r="E27" s="10">
-        <v>0.67</v>
+        <v>0.37</v>
       </c>
       <c r="F27" s="10"/>
       <c r="G27" s="10"/>
       <c r="H27" s="10"/>
       <c r="I27" s="10"/>
       <c r="J27" s="10"/>
       <c r="K27" s="10"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="9" t="s">
         <v>101</v>
       </c>
       <c r="B28" s="11">
-        <v>8404.0</v>
-[...5 lines deleted...]
-        <v>74.3</v>
+        <v>8889.0</v>
+      </c>
+      <c r="C28" s="15">
+        <v>0.0215</v>
+      </c>
+      <c r="D28" s="9">
+        <v>54.4</v>
       </c>
       <c r="E28" s="9">
-        <v>0.79</v>
+        <v>0.62</v>
       </c>
       <c r="F28" s="9"/>
-      <c r="G28" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G28" s="9"/>
       <c r="H28" s="9"/>
       <c r="I28" s="9"/>
       <c r="J28" s="9"/>
       <c r="K28" s="9"/>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="10" t="s">
         <v>102</v>
       </c>
       <c r="B29" s="12">
-        <v>8362.5</v>
+        <v>8702.0</v>
       </c>
       <c r="C29" s="14">
-        <v>0.0065</v>
-[...2 lines deleted...]
-        <v>73.2</v>
+        <v>0.001</v>
+      </c>
+      <c r="D29" s="10">
+        <v>45.5</v>
       </c>
       <c r="E29" s="10">
-        <v>1.23</v>
+        <v>0.72</v>
       </c>
       <c r="F29" s="10"/>
-      <c r="G29" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G29" s="10"/>
       <c r="H29" s="10"/>
       <c r="I29" s="10"/>
       <c r="J29" s="10"/>
       <c r="K29" s="10"/>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="9" t="s">
         <v>103</v>
       </c>
       <c r="B30" s="11">
-        <v>8308.5</v>
+        <v>8693.0</v>
       </c>
       <c r="C30" s="13">
-        <v>0.0285</v>
-[...2 lines deleted...]
-        <v>71.8</v>
+        <v>-0.0048</v>
+      </c>
+      <c r="D30" s="9">
+        <v>45.0</v>
       </c>
       <c r="E30" s="9">
-        <v>3.15</v>
+        <v>0.46</v>
       </c>
       <c r="F30" s="9"/>
-      <c r="G30" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G30" s="9"/>
       <c r="H30" s="9"/>
       <c r="I30" s="9"/>
-      <c r="J30" s="9" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="J30" s="9"/>
+      <c r="K30" s="9"/>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="10" t="s">
         <v>104</v>
       </c>
       <c r="B31" s="12">
-        <v>8078.5</v>
-[...2 lines deleted...]
-        <v>0.0065</v>
+        <v>8735.0</v>
+      </c>
+      <c r="C31" s="16">
+        <v>-0.0017</v>
       </c>
       <c r="D31" s="10">
-        <v>63.9</v>
+        <v>46.8</v>
       </c>
       <c r="E31" s="10">
-        <v>1.24</v>
+        <v>0.7</v>
       </c>
       <c r="F31" s="10"/>
       <c r="G31" s="10"/>
       <c r="H31" s="10"/>
       <c r="I31" s="10"/>
       <c r="J31" s="10"/>
       <c r="K31" s="10"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>