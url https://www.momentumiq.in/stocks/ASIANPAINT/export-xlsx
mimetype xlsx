--- v0 (2026-07-02)
+++ v1 (2026-09-13)
@@ -23,371 +23,371 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Overview" sheetId="1" r:id="rId4"/>
     <sheet name="Monthly Summary" sheetId="2" r:id="rId5"/>
     <sheet name="Weekly Summary" sheetId="3" r:id="rId6"/>
     <sheet name="Indicator History" sheetId="4" r:id="rId7"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>ASIANPAINT — Asian Paints</t>
   </si>
   <si>
-    <t>NSE Equity · Paints · Generated 02 Jul 2026, 07:46 AM</t>
+    <t>NSE Equity · Paints · Generated 13 Sep 2026, 10:14 AM</t>
   </si>
   <si>
     <t>KEY METRICS</t>
   </si>
   <si>
     <t>Current Price</t>
   </si>
   <si>
-    <t>₹2,504.60</t>
+    <t>₹2,472.50</t>
   </si>
   <si>
     <t>1 Day Change</t>
   </si>
   <si>
-    <t>+3.06%</t>
+    <t>-1.02%</t>
   </si>
   <si>
     <t>52 Week High</t>
   </si>
   <si>
-    <t>₹3,394.90</t>
+    <t>₹2,960.02</t>
   </si>
   <si>
     <t>52 Week Low</t>
   </si>
   <si>
-    <t>₹2,124.75</t>
+    <t>₹2,096.81</t>
   </si>
   <si>
     <t>RSI (14)</t>
   </si>
   <si>
     <t>EMA 50</t>
   </si>
   <si>
-    <t>₹2,615.94</t>
+    <t>₹2,620.88</t>
   </si>
   <si>
     <t>EMA 200</t>
   </si>
   <si>
-    <t>₹2,517.59</t>
+    <t>₹2,600.57</t>
   </si>
   <si>
     <t>ATR (14)</t>
   </si>
   <si>
-    <t>₹58.13</t>
+    <t>₹44.64</t>
   </si>
   <si>
     <t>Volume Ratio</t>
   </si>
   <si>
-    <t>0.72×</t>
+    <t>1.16×</t>
   </si>
   <si>
     <t>Data Period</t>
   </si>
   <si>
-    <t>13 May 2024 to 22 Oct 2025</t>
+    <t>08 Apr 2025 to 11 Sep 2026</t>
   </si>
   <si>
     <t>ACTIVE TECHNICAL CONDITIONS</t>
   </si>
   <si>
-    <t>● No special conditions today</t>
+    <t>● RSI Below 30</t>
   </si>
   <si>
     <t>For educational purposes only. Not investment advice. Past performance does not guarantee future results.</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Open</t>
   </si>
   <si>
     <t>High</t>
   </si>
   <si>
     <t>Low</t>
   </si>
   <si>
     <t>Close</t>
   </si>
   <si>
     <t>Change %</t>
   </si>
   <si>
     <t>Trading Days</t>
   </si>
   <si>
     <t>Total Volume</t>
   </si>
   <si>
-    <t>May 2024</t>
-[...31 lines deleted...]
-  <si>
     <t>Apr 2025</t>
   </si>
   <si>
     <t>May 2025</t>
   </si>
   <si>
     <t>Jun 2025</t>
   </si>
   <si>
     <t>Jul 2025</t>
   </si>
   <si>
     <t>Aug 2025</t>
   </si>
   <si>
     <t>Sep 2025</t>
   </si>
   <si>
     <t>Oct 2025</t>
   </si>
   <si>
+    <t>Nov 2025</t>
+  </si>
+  <si>
+    <t>Dec 2025</t>
+  </si>
+  <si>
+    <t>Jan 2026</t>
+  </si>
+  <si>
+    <t>Feb 2026</t>
+  </si>
+  <si>
+    <t>Mar 2026</t>
+  </si>
+  <si>
+    <t>Apr 2026</t>
+  </si>
+  <si>
+    <t>May 2026</t>
+  </si>
+  <si>
+    <t>Jun 2026</t>
+  </si>
+  <si>
+    <t>Jul 2026</t>
+  </si>
+  <si>
+    <t>Aug 2026</t>
+  </si>
+  <si>
+    <t>Sep 2026</t>
+  </si>
+  <si>
     <t>Week</t>
   </si>
   <si>
-    <t>Week of 04 Aug</t>
-[...32 lines deleted...]
-    <t>Week of 20 Oct</t>
+    <t>Week of 22 Jun</t>
+  </si>
+  <si>
+    <t>Week of 29 Jun</t>
+  </si>
+  <si>
+    <t>Week of 06 Jul</t>
+  </si>
+  <si>
+    <t>Week of 13 Jul</t>
+  </si>
+  <si>
+    <t>Week of 20 Jul</t>
+  </si>
+  <si>
+    <t>Week of 27 Jul</t>
+  </si>
+  <si>
+    <t>Week of 03 Aug</t>
+  </si>
+  <si>
+    <t>Week of 10 Aug</t>
+  </si>
+  <si>
+    <t>Week of 17 Aug</t>
+  </si>
+  <si>
+    <t>Week of 24 Aug</t>
+  </si>
+  <si>
+    <t>Week of 31 Aug</t>
+  </si>
+  <si>
+    <t>Week of 07 Sep</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>1D Change %</t>
   </si>
   <si>
     <t>RSI</t>
   </si>
   <si>
     <t>Vol Ratio</t>
   </si>
   <si>
     <t>RSI&lt;30</t>
   </si>
   <si>
     <t>RSI&gt;70</t>
   </si>
   <si>
     <t>EMA Cross</t>
   </si>
   <si>
     <t>MACD Cross</t>
   </si>
   <si>
     <t>Breakout</t>
   </si>
   <si>
     <t>Vol Spike</t>
   </si>
   <si>
-    <t>01 Jul 2026</t>
-[...5 lines deleted...]
-    <t>29 Jun 2026</t>
+    <t>11 Sep 2026</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
-    <t>26 Jun 2026</t>
-[...77 lines deleted...]
-    <t>20 May 2026</t>
+    <t>10 Sep 2026</t>
+  </si>
+  <si>
+    <t>09 Sep 2026</t>
+  </si>
+  <si>
+    <t>08 Sep 2026</t>
+  </si>
+  <si>
+    <t>07 Sep 2026</t>
+  </si>
+  <si>
+    <t>04 Sep 2026</t>
+  </si>
+  <si>
+    <t>03 Sep 2026</t>
+  </si>
+  <si>
+    <t>02 Sep 2026</t>
+  </si>
+  <si>
+    <t>01 Sep 2026</t>
+  </si>
+  <si>
+    <t>31 Aug 2026</t>
+  </si>
+  <si>
+    <t>28 Aug 2026</t>
+  </si>
+  <si>
+    <t>27 Aug 2026</t>
+  </si>
+  <si>
+    <t>26 Aug 2026</t>
+  </si>
+  <si>
+    <t>25 Aug 2026</t>
+  </si>
+  <si>
+    <t>24 Aug 2026</t>
+  </si>
+  <si>
+    <t>21 Aug 2026</t>
+  </si>
+  <si>
+    <t>20 Aug 2026</t>
+  </si>
+  <si>
+    <t>19 Aug 2026</t>
+  </si>
+  <si>
+    <t>18 Aug 2026</t>
+  </si>
+  <si>
+    <t>17 Aug 2026</t>
+  </si>
+  <si>
+    <t>14 Aug 2026</t>
+  </si>
+  <si>
+    <t>13 Aug 2026</t>
+  </si>
+  <si>
+    <t>12 Aug 2026</t>
+  </si>
+  <si>
+    <t>11 Aug 2026</t>
+  </si>
+  <si>
+    <t>10 Aug 2026</t>
+  </si>
+  <si>
+    <t>07 Aug 2026</t>
+  </si>
+  <si>
+    <t>06 Aug 2026</t>
+  </si>
+  <si>
+    <t>05 Aug 2026</t>
+  </si>
+  <si>
+    <t>04 Aug 2026</t>
+  </si>
+  <si>
+    <t>03 Aug 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="₹#,##0.00"/>
     <numFmt numFmtId="165" formatCode="+0.00%;-0.00%"/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="12">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="9"/>
       <color rgb="FFFFFFFF"/>
@@ -399,168 +399,194 @@
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF64748B"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF64748B"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
+      <b val="1"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="10"/>
+      <color rgb="FF16A34A"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF64748B"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF16A34A"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFDC2626"/>
       <name val="Calibri"/>
     </font>
+    <font>
+      <b val="1"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FF16A34A"/>
+      <name val="Calibri"/>
+    </font>
   </fonts>
-  <fills count="4">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1E3A8A"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF0FDF4"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF8FAFC"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FFE2E8F0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFE2E8F0"/>
       </left>
       <right style="thin">
         <color rgb="FFE2E8F0"/>
       </right>
       <top style="thin">
         <color rgb="FFE2E8F0"/>
       </top>
       <bottom style="thin">
         <color rgb="FFE2E8F0"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="19">
+  <cellXfs count="21">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
-    <xf xfId="0" fontId="3" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="6" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="7" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="7" numFmtId="0" fillId="2" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="8" numFmtId="0" fillId="2" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="164" fillId="3" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
-[...2 lines deleted...]
-    <xf xfId="0" fontId="9" numFmtId="165" fillId="3" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="164" fillId="4" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="9" numFmtId="165" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="10" numFmtId="165" fillId="4" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="9" numFmtId="165" fillId="4" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="10" numFmtId="165" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="3" fillId="0" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="3" fillId="3" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="3" fillId="4" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="11" numFmtId="0" fillId="0" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="11" numFmtId="0" fillId="4" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -902,51 +928,51 @@
       <c r="B6" s="5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="5">
-        <v>58.2</v>
+        <v>28.7</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>17</v>
       </c>
@@ -1028,511 +1054,511 @@
       </c>
       <c r="C1" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>29</v>
       </c>
       <c r="F1" s="8" t="s">
         <v>30</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>31</v>
       </c>
       <c r="H1" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="11">
-        <v>2771.25</v>
+        <v>2310.7800000000002</v>
       </c>
       <c r="C2" s="11">
-        <v>2921.69999999999982</v>
+        <v>2443.17999999999984</v>
       </c>
       <c r="D2" s="11">
-        <v>2754.099999999999909</v>
+        <v>2310.7800000000002</v>
       </c>
       <c r="E2" s="11">
-        <v>2881.19999999999982</v>
+        <v>2379.13999999999987</v>
       </c>
       <c r="F2" s="13">
-        <v>0.0397</v>
+        <v>0.0296</v>
       </c>
       <c r="G2" s="9">
         <v>14</v>
       </c>
       <c r="H2" s="17">
-        <v>19156247</v>
+        <v>14231181</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B3" s="12">
-        <v>2950.0</v>
+        <v>2378.44999999999982</v>
       </c>
       <c r="C3" s="12">
-        <v>3027.30000000000018</v>
+        <v>2427.48999999999978</v>
       </c>
       <c r="D3" s="12">
-        <v>2775.75</v>
+        <v>2201.90999999999985</v>
       </c>
       <c r="E3" s="12">
-        <v>2917.050000000000182</v>
+        <v>2215.73999999999978</v>
       </c>
       <c r="F3" s="14">
-        <v>0.0124</v>
+        <v>-0.0687</v>
       </c>
       <c r="G3" s="10">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="H3" s="18">
-        <v>24996770</v>
+        <v>27390695</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="11">
-        <v>2889.30000000000018</v>
+        <v>2215.73999999999978</v>
       </c>
       <c r="C4" s="11">
-        <v>3098.0</v>
+        <v>2345.84999999999991</v>
       </c>
       <c r="D4" s="11">
-        <v>2842.0</v>
+        <v>2152.73000000000002</v>
       </c>
       <c r="E4" s="11">
-        <v>3084.44999999999982</v>
+        <v>2317.34999999999991</v>
       </c>
       <c r="F4" s="13">
-        <v>0.0574</v>
+        <v>0.0459</v>
       </c>
       <c r="G4" s="9">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="H4" s="17">
-        <v>40835169</v>
+        <v>25721771</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="12">
-        <v>3088.0</v>
+        <v>2356.34999999999991</v>
       </c>
       <c r="C5" s="12">
-        <v>3203.65000000000009</v>
+        <v>2509.2800000000002</v>
       </c>
       <c r="D5" s="12">
-        <v>2966.0</v>
+        <v>2296.46000000000004</v>
       </c>
       <c r="E5" s="12">
-        <v>3126.80000000000018</v>
-[...2 lines deleted...]
-        <v>0.0137</v>
+        <v>2371.78999999999996</v>
+      </c>
+      <c r="F5" s="15">
+        <v>0.0235</v>
       </c>
       <c r="G5" s="10">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H5" s="18">
-        <v>23593612</v>
+        <v>22879351</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="11">
-        <v>3148.0</v>
+        <v>2353.86999999999989</v>
       </c>
       <c r="C6" s="11">
-        <v>3394.90000000000009</v>
+        <v>2568.67000000000007</v>
       </c>
       <c r="D6" s="11">
-        <v>3139.59999999999991</v>
+        <v>2353.86999999999989</v>
       </c>
       <c r="E6" s="11">
-        <v>3329.099999999999909</v>
+        <v>2493.050000000000182</v>
       </c>
       <c r="F6" s="13">
-        <v>0.0647</v>
+        <v>0.0511</v>
       </c>
       <c r="G6" s="9">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="H6" s="17">
-        <v>24869290</v>
+        <v>26744337</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B7" s="12">
-        <v>3317.0</v>
+        <v>2492.44999999999982</v>
       </c>
       <c r="C7" s="12">
-        <v>3328.94999999999982</v>
+        <v>2575.59999999999991</v>
       </c>
       <c r="D7" s="12">
-        <v>2919.0</v>
+        <v>2305.57000000000016</v>
       </c>
       <c r="E7" s="12">
-        <v>2935.65000000000009</v>
-[...2 lines deleted...]
-        <v>-0.1182</v>
+        <v>2326.15999999999985</v>
+      </c>
+      <c r="F7" s="14">
+        <v>-0.0669</v>
       </c>
       <c r="G7" s="10">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H7" s="18">
-        <v>21172553</v>
+        <v>21304014</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="9" t="s">
         <v>39</v>
       </c>
       <c r="B8" s="11">
-        <v>2958.0</v>
+        <v>2329.51999999999998</v>
       </c>
       <c r="C8" s="11">
-        <v>2965.75</v>
+        <v>2524.92000000000007</v>
       </c>
       <c r="D8" s="11">
-        <v>2422.94999999999982</v>
+        <v>2284.57999999999993</v>
       </c>
       <c r="E8" s="11">
-        <v>2479.59999999999991</v>
-[...2 lines deleted...]
-        <v>-0.1553</v>
+        <v>2485.32000000000016</v>
+      </c>
+      <c r="F8" s="13">
+        <v>0.0684</v>
       </c>
       <c r="G8" s="9">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="H8" s="17">
-        <v>36919044</v>
+        <v>16471107</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B9" s="12">
-        <v>2479.59999999999991</v>
+        <v>2470.86999999999989</v>
       </c>
       <c r="C9" s="12">
-        <v>2494.0</v>
+        <v>2897.19999999999982</v>
       </c>
       <c r="D9" s="12">
-        <v>2256.5</v>
+        <v>2454.53999999999996</v>
       </c>
       <c r="E9" s="12">
-        <v>2281.34999999999991</v>
+        <v>2849.67999999999984</v>
       </c>
       <c r="F9" s="15">
-        <v>-0.08</v>
+        <v>0.1466</v>
       </c>
       <c r="G9" s="10">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="H9" s="18">
-        <v>29244909</v>
+        <v>35701983</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B10" s="11">
-        <v>2280.0</v>
+        <v>2852.94999999999982</v>
       </c>
       <c r="C10" s="11">
-        <v>2361.40000000000009</v>
+        <v>2960.019999999999982</v>
       </c>
       <c r="D10" s="11">
-        <v>2207.80000000000018</v>
+        <v>2711.48000000000002</v>
       </c>
       <c r="E10" s="11">
-        <v>2300.80000000000018</v>
-[...2 lines deleted...]
-        <v>0.0085</v>
+        <v>2745.67999999999984</v>
+      </c>
+      <c r="F10" s="16">
+        <v>-0.0365</v>
       </c>
       <c r="G10" s="9">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H10" s="17">
-        <v>26549955</v>
+        <v>27446915</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B11" s="12">
-        <v>2351.15000000000009</v>
+        <v>2752.019999999999982</v>
       </c>
       <c r="C11" s="12">
-        <v>2418.59999999999991</v>
+        <v>2889.42999999999984</v>
       </c>
       <c r="D11" s="12">
-        <v>2175.80000000000018</v>
+        <v>2379.84999999999991</v>
       </c>
       <c r="E11" s="12">
-        <v>2179.75</v>
-[...2 lines deleted...]
-        <v>-0.0526</v>
+        <v>2407.40999999999985</v>
+      </c>
+      <c r="F11" s="14">
+        <v>-0.1232</v>
       </c>
       <c r="G11" s="10">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H11" s="18">
-        <v>26954055</v>
+        <v>31208115</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="9" t="s">
         <v>43</v>
       </c>
       <c r="B12" s="11">
-        <v>2179.75</v>
+        <v>2354.4699999999998</v>
       </c>
       <c r="C12" s="11">
-        <v>2364.0</v>
+        <v>2503.2800000000002</v>
       </c>
       <c r="D12" s="11">
-        <v>2124.75</v>
+        <v>2336.5300000000002</v>
       </c>
       <c r="E12" s="11">
-        <v>2340.65000000000009</v>
-[...2 lines deleted...]
-        <v>0.0738</v>
+        <v>2355.76000000000022</v>
+      </c>
+      <c r="F12" s="16">
+        <v>-0.0215</v>
       </c>
       <c r="G12" s="9">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H12" s="17">
-        <v>23503458</v>
+        <v>21906625</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B13" s="12">
-        <v>2342.0</v>
+        <v>2280.2199999999998</v>
       </c>
       <c r="C13" s="12">
-        <v>2491.0</v>
+        <v>2337.90000000000009</v>
       </c>
       <c r="D13" s="12">
-        <v>2190.0</v>
+        <v>2096.80999999999995</v>
       </c>
       <c r="E13" s="12">
-        <v>2425.69999999999982</v>
+        <v>2165.19999999999982</v>
       </c>
       <c r="F13" s="14">
-        <v>0.0363</v>
+        <v>-0.0809</v>
       </c>
       <c r="G13" s="10">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H13" s="18">
-        <v>19512528</v>
+        <v>28777635</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="9" t="s">
         <v>45</v>
       </c>
       <c r="B14" s="11">
-        <v>2425.0</v>
+        <v>2205.65999999999985</v>
       </c>
       <c r="C14" s="11">
-        <v>2475.0</v>
+        <v>2559.78999999999996</v>
       </c>
       <c r="D14" s="11">
-        <v>2245.0</v>
+        <v>2123.9699999999998</v>
       </c>
       <c r="E14" s="11">
-        <v>2259.099999999999909</v>
-[...2 lines deleted...]
-        <v>-0.0687</v>
+        <v>2423.4699999999998</v>
+      </c>
+      <c r="F14" s="13">
+        <v>0.1193</v>
       </c>
       <c r="G14" s="9">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H14" s="17">
-        <v>27574216</v>
+        <v>32369674</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="10" t="s">
         <v>46</v>
       </c>
       <c r="B15" s="12">
-        <v>2259.099999999999909</v>
+        <v>2423.4699999999998</v>
       </c>
       <c r="C15" s="12">
-        <v>2369.90000000000009</v>
+        <v>2724.55999999999995</v>
       </c>
       <c r="D15" s="12">
-        <v>2174.80000000000018</v>
+        <v>2394.23000000000002</v>
       </c>
       <c r="E15" s="12">
-        <v>2341.099999999999909</v>
-[...2 lines deleted...]
-        <v>0.0363</v>
+        <v>2648.61999999999989</v>
+      </c>
+      <c r="F15" s="15">
+        <v>0.0929</v>
       </c>
       <c r="G15" s="10">
         <v>21</v>
       </c>
       <c r="H15" s="18">
-        <v>25722191</v>
+        <v>24922732</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="9" t="s">
         <v>47</v>
       </c>
       <c r="B16" s="11">
-        <v>2380.5</v>
+        <v>2709.099999999999909</v>
       </c>
       <c r="C16" s="11">
-        <v>2535.0</v>
+        <v>2808.32999999999993</v>
       </c>
       <c r="D16" s="11">
-        <v>2320.0</v>
+        <v>2585.4699999999998</v>
       </c>
       <c r="E16" s="11">
-        <v>2396.099999999999909</v>
-[...2 lines deleted...]
-        <v>0.0235</v>
+        <v>2635.69999999999982</v>
+      </c>
+      <c r="F16" s="16">
+        <v>-0.0049</v>
       </c>
       <c r="G16" s="9">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H16" s="17">
-        <v>22879738</v>
+        <v>31407028</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="10" t="s">
         <v>48</v>
       </c>
       <c r="B17" s="12">
-        <v>2378.0</v>
+        <v>2648.0</v>
       </c>
       <c r="C17" s="12">
-        <v>2595.0</v>
+        <v>2864.0</v>
       </c>
       <c r="D17" s="12">
-        <v>2378.0</v>
+        <v>2579.90000000000009</v>
       </c>
       <c r="E17" s="12">
-        <v>2518.59999999999991</v>
-[...2 lines deleted...]
-        <v>0.0511</v>
+        <v>2747.30000000000018</v>
+      </c>
+      <c r="F17" s="15">
+        <v>0.0423</v>
       </c>
       <c r="G17" s="10">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H17" s="18">
-        <v>26744337</v>
+        <v>23278832</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="9" t="s">
         <v>49</v>
       </c>
       <c r="B18" s="11">
-        <v>2518.0</v>
+        <v>2770.90000000000009</v>
       </c>
       <c r="C18" s="11">
-        <v>2602.0</v>
+        <v>2810.0</v>
       </c>
       <c r="D18" s="11">
-        <v>2329.19999999999982</v>
+        <v>2561.099999999999909</v>
       </c>
       <c r="E18" s="11">
-        <v>2350.0</v>
+        <v>2653.59999999999991</v>
       </c>
       <c r="F18" s="16">
-        <v>-0.0669</v>
+        <v>-0.0341</v>
       </c>
       <c r="G18" s="9">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="H18" s="17">
-        <v>21304014</v>
+        <v>14680550</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="10" t="s">
         <v>50</v>
       </c>
       <c r="B19" s="12">
-        <v>2353.40000000000009</v>
+        <v>2645.30000000000018</v>
       </c>
       <c r="C19" s="12">
-        <v>2544.0</v>
+        <v>2645.30000000000018</v>
       </c>
       <c r="D19" s="12">
-        <v>2308.0</v>
+        <v>2442.80000000000018</v>
       </c>
       <c r="E19" s="12">
-        <v>2504.59999999999991</v>
+        <v>2472.5</v>
       </c>
       <c r="F19" s="14">
-        <v>0.0658</v>
+        <v>-0.0682</v>
       </c>
       <c r="G19" s="10">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="H19" s="18">
-        <v>11716821</v>
+        <v>4782041</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G13"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
@@ -1549,319 +1575,319 @@
       </c>
       <c r="B1" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C1" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>29</v>
       </c>
       <c r="F1" s="8" t="s">
         <v>30</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B2" s="11">
-        <v>2443.19999999999982</v>
+        <v>2719.11000000000013</v>
       </c>
       <c r="C2" s="11">
-        <v>2511.69999999999982</v>
+        <v>2732.78999999999996</v>
       </c>
       <c r="D2" s="11">
-        <v>2409.099999999999909</v>
+        <v>2637.099999999999909</v>
       </c>
       <c r="E2" s="11">
-        <v>2475.59999999999991</v>
-[...2 lines deleted...]
-        <v>0.0133</v>
+        <v>2645.19999999999982</v>
+      </c>
+      <c r="F2" s="16">
+        <v>-0.0272</v>
       </c>
       <c r="G2" s="17">
-        <v>6525133</v>
+        <v>5530912</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="10" t="s">
         <v>53</v>
       </c>
       <c r="B3" s="12">
-        <v>2463.90000000000009</v>
+        <v>2631.30000000000018</v>
       </c>
       <c r="C3" s="12">
-        <v>2534.90000000000009</v>
+        <v>2762.40000000000009</v>
       </c>
       <c r="D3" s="12">
-        <v>2452.0</v>
+        <v>2624.0</v>
       </c>
       <c r="E3" s="12">
-        <v>2528.69999999999982</v>
-[...2 lines deleted...]
-        <v>0.0214</v>
+        <v>2737.80000000000018</v>
+      </c>
+      <c r="F3" s="15">
+        <v>0.035</v>
       </c>
       <c r="G3" s="18">
-        <v>2769513</v>
+        <v>9773269</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="9" t="s">
         <v>54</v>
       </c>
       <c r="B4" s="11">
-        <v>2550.0</v>
+        <v>2750.0</v>
       </c>
       <c r="C4" s="11">
-        <v>2595.0</v>
+        <v>2751.80000000000018</v>
       </c>
       <c r="D4" s="11">
-        <v>2501.099999999999909</v>
+        <v>2653.30000000000018</v>
       </c>
       <c r="E4" s="11">
-        <v>2504.5</v>
+        <v>2677.80000000000018</v>
       </c>
       <c r="F4" s="16">
-        <v>-0.0096</v>
+        <v>-0.0219</v>
       </c>
       <c r="G4" s="17">
-        <v>4067086</v>
+        <v>3871401</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="10" t="s">
         <v>55</v>
       </c>
       <c r="B5" s="12">
-        <v>2516.0</v>
+        <v>2650.5</v>
       </c>
       <c r="C5" s="12">
-        <v>2531.59999999999991</v>
+        <v>2700.0</v>
       </c>
       <c r="D5" s="12">
-        <v>2465.0</v>
+        <v>2579.90000000000009</v>
       </c>
       <c r="E5" s="12">
-        <v>2518.59999999999991</v>
-[...2 lines deleted...]
-        <v>0.0056</v>
+        <v>2689.0</v>
+      </c>
+      <c r="F5" s="15">
+        <v>0.0042</v>
       </c>
       <c r="G5" s="18">
-        <v>11157312</v>
+        <v>3799538</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="9" t="s">
         <v>56</v>
       </c>
       <c r="B6" s="11">
-        <v>2518.0</v>
+        <v>2689.0</v>
       </c>
       <c r="C6" s="11">
-        <v>2602.0</v>
+        <v>2720.0</v>
       </c>
       <c r="D6" s="11">
-        <v>2515.099999999999909</v>
+        <v>2620.099999999999909</v>
       </c>
       <c r="E6" s="11">
-        <v>2579.90000000000009</v>
-[...2 lines deleted...]
-        <v>0.0243</v>
+        <v>2637.90000000000009</v>
+      </c>
+      <c r="F6" s="16">
+        <v>-0.019</v>
       </c>
       <c r="G6" s="17">
-        <v>5351241</v>
+        <v>3329069</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="10" t="s">
         <v>57</v>
       </c>
       <c r="B7" s="12">
-        <v>2579.90000000000009</v>
+        <v>2665.80000000000018</v>
       </c>
       <c r="C7" s="12">
-        <v>2589.59999999999991</v>
+        <v>2864.0</v>
       </c>
       <c r="D7" s="12">
-        <v>2524.80000000000018</v>
+        <v>2664.30000000000018</v>
       </c>
       <c r="E7" s="12">
-        <v>2546.30000000000018</v>
+        <v>2747.30000000000018</v>
       </c>
       <c r="F7" s="15">
-        <v>-0.013</v>
+        <v>0.0415</v>
       </c>
       <c r="G7" s="18">
-        <v>2937414</v>
+        <v>9079621</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="9" t="s">
         <v>58</v>
       </c>
       <c r="B8" s="11">
-        <v>2535.099999999999909</v>
+        <v>2770.90000000000009</v>
       </c>
       <c r="C8" s="11">
-        <v>2543.5</v>
+        <v>2810.0</v>
       </c>
       <c r="D8" s="11">
-        <v>2468.5</v>
+        <v>2695.0</v>
       </c>
       <c r="E8" s="11">
-        <v>2481.69999999999982</v>
+        <v>2735.0</v>
       </c>
       <c r="F8" s="16">
-        <v>-0.0254</v>
+        <v>-0.0045</v>
       </c>
       <c r="G8" s="17">
-        <v>5835789</v>
+        <v>4414495</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="10" t="s">
         <v>59</v>
       </c>
       <c r="B9" s="12">
-        <v>2494.099999999999909</v>
+        <v>2724.69999999999982</v>
       </c>
       <c r="C9" s="12">
-        <v>2503.0</v>
+        <v>2761.5</v>
       </c>
       <c r="D9" s="12">
-        <v>2339.0</v>
+        <v>2690.30000000000018</v>
       </c>
       <c r="E9" s="12">
-        <v>2342.80000000000018</v>
-[...2 lines deleted...]
-        <v>-0.056</v>
+        <v>2696.30000000000018</v>
+      </c>
+      <c r="F9" s="14">
+        <v>-0.0141</v>
       </c>
       <c r="G9" s="18">
-        <v>5450327</v>
+        <v>3823710</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="9" t="s">
         <v>60</v>
       </c>
       <c r="B10" s="11">
-        <v>2342.90000000000009</v>
+        <v>2694.5</v>
       </c>
       <c r="C10" s="11">
-        <v>2388.80000000000018</v>
+        <v>2714.59999999999991</v>
       </c>
       <c r="D10" s="11">
-        <v>2321.19999999999982</v>
+        <v>2601.0</v>
       </c>
       <c r="E10" s="11">
-        <v>2357.80000000000018</v>
-[...2 lines deleted...]
-        <v>0.0064</v>
+        <v>2640.0</v>
+      </c>
+      <c r="F10" s="16">
+        <v>-0.0209</v>
       </c>
       <c r="G10" s="17">
-        <v>3037394</v>
+        <v>2879638</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="10" t="s">
         <v>61</v>
       </c>
       <c r="B11" s="12">
-        <v>2355.0</v>
+        <v>2640.40000000000009</v>
       </c>
       <c r="C11" s="12">
-        <v>2371.40000000000009</v>
+        <v>2678.69999999999982</v>
       </c>
       <c r="D11" s="12">
-        <v>2320.0</v>
+        <v>2583.80000000000018</v>
       </c>
       <c r="E11" s="12">
-        <v>2340.19999999999982</v>
-[...2 lines deleted...]
-        <v>-0.0075</v>
+        <v>2608.69999999999982</v>
+      </c>
+      <c r="F11" s="14">
+        <v>-0.0119</v>
       </c>
       <c r="G11" s="18">
-        <v>3267233</v>
+        <v>2181529</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="9" t="s">
         <v>62</v>
       </c>
       <c r="B12" s="11">
-        <v>2340.19999999999982</v>
+        <v>2590.0</v>
       </c>
       <c r="C12" s="11">
-        <v>2544.0</v>
+        <v>2653.59999999999991</v>
       </c>
       <c r="D12" s="11">
-        <v>2308.0</v>
+        <v>2510.69999999999982</v>
       </c>
       <c r="E12" s="11">
-        <v>2507.80000000000018</v>
-[...2 lines deleted...]
-        <v>0.0716</v>
+        <v>2527.30000000000018</v>
+      </c>
+      <c r="F12" s="16">
+        <v>-0.0312</v>
       </c>
       <c r="G12" s="17">
-        <v>6210567</v>
+        <v>3914457</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="10" t="s">
         <v>63</v>
       </c>
       <c r="B13" s="12">
-        <v>2507.80000000000018</v>
+        <v>2511.099999999999909</v>
       </c>
       <c r="C13" s="12">
-        <v>2537.099999999999909</v>
+        <v>2523.5</v>
       </c>
       <c r="D13" s="12">
-        <v>2484.0</v>
+        <v>2442.80000000000018</v>
       </c>
       <c r="E13" s="12">
-        <v>2504.59999999999991</v>
-[...2 lines deleted...]
-        <v>-0.0013</v>
+        <v>2472.5</v>
+      </c>
+      <c r="F13" s="14">
+        <v>-0.0217</v>
       </c>
       <c r="G13" s="18">
-        <v>930870</v>
+        <v>2248762</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:K31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
@@ -1894,735 +1920,737 @@
       </c>
       <c r="F1" s="8" t="s">
         <v>68</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>69</v>
       </c>
       <c r="H1" s="8" t="s">
         <v>70</v>
       </c>
       <c r="I1" s="8" t="s">
         <v>71</v>
       </c>
       <c r="J1" s="8" t="s">
         <v>72</v>
       </c>
       <c r="K1" s="8" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="9" t="s">
         <v>74</v>
       </c>
       <c r="B2" s="11">
-        <v>2716.40000000000009</v>
-[...5 lines deleted...]
-        <v>58.2</v>
+        <v>2472.5</v>
+      </c>
+      <c r="C2" s="16">
+        <v>-0.0102</v>
+      </c>
+      <c r="D2" s="19">
+        <v>28.7</v>
       </c>
       <c r="E2" s="9">
-        <v>0.72</v>
-[...1 lines deleted...]
-      <c r="F2" s="9"/>
+        <v>1.16</v>
+      </c>
+      <c r="F2" s="9" t="s">
+        <v>75</v>
+      </c>
       <c r="G2" s="9"/>
       <c r="H2" s="9"/>
       <c r="I2" s="9"/>
       <c r="J2" s="9"/>
       <c r="K2" s="9"/>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="10" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B3" s="12">
-        <v>2635.69999999999982</v>
+        <v>2498.099999999999909</v>
       </c>
       <c r="C3" s="15">
-        <v>-0.008</v>
+        <v>0.0037</v>
       </c>
       <c r="D3" s="10">
-        <v>45.3</v>
+        <v>31.4</v>
       </c>
       <c r="E3" s="10">
-        <v>1.21</v>
+        <v>0.98</v>
       </c>
       <c r="F3" s="10"/>
       <c r="G3" s="10"/>
       <c r="H3" s="10"/>
       <c r="I3" s="10"/>
       <c r="J3" s="10"/>
       <c r="K3" s="10"/>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="9" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B4" s="11">
-        <v>2656.90000000000009</v>
+        <v>2489.0</v>
       </c>
       <c r="C4" s="13">
-        <v>0.0044</v>
-[...2 lines deleted...]
-        <v>49.0</v>
+        <v>0.003</v>
+      </c>
+      <c r="D4" s="19">
+        <v>29.2</v>
       </c>
       <c r="E4" s="9">
-        <v>3.23</v>
-[...1 lines deleted...]
-      <c r="F4" s="9"/>
+        <v>0.77</v>
+      </c>
+      <c r="F4" s="9" t="s">
+        <v>75</v>
+      </c>
       <c r="G4" s="9"/>
       <c r="H4" s="9"/>
       <c r="I4" s="9"/>
       <c r="J4" s="9"/>
-      <c r="K4" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K4" s="9"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="10" t="s">
         <v>78</v>
       </c>
       <c r="B5" s="12">
-        <v>2645.19999999999982</v>
+        <v>2481.59999999999991</v>
       </c>
       <c r="C5" s="14">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>46.8</v>
+        <v>-0.0077</v>
+      </c>
+      <c r="D5" s="20">
+        <v>27.5</v>
       </c>
       <c r="E5" s="10">
-        <v>1.53</v>
-[...1 lines deleted...]
-      <c r="F5" s="10"/>
+        <v>0.65</v>
+      </c>
+      <c r="F5" s="10" t="s">
+        <v>75</v>
+      </c>
       <c r="G5" s="10"/>
       <c r="H5" s="10"/>
       <c r="I5" s="10"/>
       <c r="J5" s="10"/>
       <c r="K5" s="10"/>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="9" t="s">
         <v>79</v>
       </c>
       <c r="B6" s="11">
-        <v>2645.19999999999982</v>
+        <v>2500.90000000000009</v>
       </c>
       <c r="C6" s="16">
-        <v>-0.0084</v>
-[...2 lines deleted...]
-        <v>46.8</v>
+        <v>-0.0104</v>
+      </c>
+      <c r="D6" s="19">
+        <v>29.2</v>
       </c>
       <c r="E6" s="9">
-        <v>1.37</v>
-[...1 lines deleted...]
-      <c r="F6" s="9"/>
+        <v>0.4</v>
+      </c>
+      <c r="F6" s="9" t="s">
+        <v>75</v>
+      </c>
       <c r="G6" s="9"/>
       <c r="H6" s="9"/>
       <c r="I6" s="9"/>
       <c r="J6" s="9"/>
       <c r="K6" s="9"/>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="10" t="s">
         <v>80</v>
       </c>
       <c r="B7" s="12">
-        <v>2667.5</v>
+        <v>2527.30000000000018</v>
       </c>
       <c r="C7" s="14">
-        <v>0.0024</v>
+        <v>-0.0056</v>
       </c>
       <c r="D7" s="10">
-        <v>50.4</v>
+        <v>31.7</v>
       </c>
       <c r="E7" s="10">
-        <v>0.88</v>
+        <v>0.62</v>
       </c>
       <c r="F7" s="10"/>
       <c r="G7" s="10"/>
       <c r="H7" s="10"/>
       <c r="I7" s="10"/>
       <c r="J7" s="10"/>
       <c r="K7" s="10"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="9" t="s">
         <v>81</v>
       </c>
       <c r="B8" s="11">
-        <v>2661.19999999999982</v>
-[...2 lines deleted...]
-        <v>-0.0048</v>
+        <v>2541.59999999999991</v>
+      </c>
+      <c r="C8" s="13">
+        <v>0.0056</v>
       </c>
       <c r="D8" s="9">
-        <v>49.4</v>
+        <v>33.1</v>
       </c>
       <c r="E8" s="9">
-        <v>0.84</v>
+        <v>0.88</v>
       </c>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="9"/>
       <c r="I8" s="9"/>
       <c r="J8" s="9"/>
       <c r="K8" s="9"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="10" t="s">
         <v>82</v>
       </c>
       <c r="B9" s="12">
-        <v>2674.0</v>
-[...2 lines deleted...]
-        <v>-0.0216</v>
+        <v>2527.5</v>
+      </c>
+      <c r="C9" s="14">
+        <v>-0.0186</v>
       </c>
       <c r="D9" s="10">
-        <v>51.4</v>
+        <v>30.3</v>
       </c>
       <c r="E9" s="10">
-        <v>0.75</v>
+        <v>0.73</v>
       </c>
       <c r="F9" s="10"/>
       <c r="G9" s="10"/>
       <c r="H9" s="10"/>
       <c r="I9" s="10"/>
       <c r="J9" s="10"/>
       <c r="K9" s="10"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="9" t="s">
         <v>83</v>
       </c>
       <c r="B10" s="11">
-        <v>2732.90000000000009</v>
+        <v>2575.5</v>
       </c>
       <c r="C10" s="16">
-        <v>-0.008</v>
+        <v>-0.0294</v>
       </c>
       <c r="D10" s="9">
-        <v>62.2</v>
+        <v>35.0</v>
       </c>
       <c r="E10" s="9">
-        <v>0.61</v>
+        <v>1.51</v>
       </c>
       <c r="F10" s="9"/>
       <c r="G10" s="9"/>
       <c r="H10" s="9"/>
       <c r="I10" s="9"/>
       <c r="J10" s="9"/>
       <c r="K10" s="9"/>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="10" t="s">
         <v>84</v>
       </c>
       <c r="B11" s="12">
-        <v>2755.0</v>
-[...2 lines deleted...]
-        <v>0.0062</v>
+        <v>2653.59999999999991</v>
+      </c>
+      <c r="C11" s="15">
+        <v>0.0172</v>
       </c>
       <c r="D11" s="10">
-        <v>67.099999999999994</v>
+        <v>46.0</v>
       </c>
       <c r="E11" s="10">
-        <v>0.43</v>
+        <v>2.03</v>
       </c>
       <c r="F11" s="10"/>
       <c r="G11" s="10"/>
       <c r="H11" s="10"/>
       <c r="I11" s="10"/>
       <c r="J11" s="10"/>
-      <c r="K11" s="10"/>
+      <c r="K11" s="10" t="s">
+        <v>75</v>
+      </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="9" t="s">
         <v>85</v>
       </c>
       <c r="B12" s="11">
-        <v>2738.0</v>
+        <v>2608.69999999999982</v>
       </c>
       <c r="C12" s="16">
-        <v>-0.0037</v>
+        <v>-0.0085</v>
       </c>
       <c r="D12" s="9">
-        <v>65.099999999999994</v>
+        <v>35.2</v>
       </c>
       <c r="E12" s="9">
-        <v>0.39</v>
+        <v>0.73</v>
       </c>
       <c r="F12" s="9"/>
       <c r="G12" s="9"/>
       <c r="H12" s="9"/>
       <c r="I12" s="9"/>
       <c r="J12" s="9"/>
       <c r="K12" s="9"/>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="10" t="s">
         <v>86</v>
       </c>
       <c r="B13" s="12">
-        <v>2748.099999999999909</v>
-[...2 lines deleted...]
-        <v>0.0032</v>
+        <v>2631.0</v>
+      </c>
+      <c r="C13" s="15">
+        <v>0.0017</v>
       </c>
       <c r="D13" s="10">
-        <v>67.3</v>
+        <v>38.8</v>
       </c>
       <c r="E13" s="10">
-        <v>0.67</v>
+        <v>0.77</v>
       </c>
       <c r="F13" s="10"/>
       <c r="G13" s="10"/>
       <c r="H13" s="10"/>
       <c r="I13" s="10"/>
       <c r="J13" s="10"/>
       <c r="K13" s="10"/>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="9" t="s">
         <v>87</v>
       </c>
       <c r="B14" s="11">
-        <v>2747.40000000000009</v>
-[...2 lines deleted...]
-        <v>0.021</v>
+        <v>2626.5</v>
+      </c>
+      <c r="C14" s="16">
+        <v>-0.005</v>
       </c>
       <c r="D14" s="9">
-        <v>68.099999999999994</v>
+        <v>37.6</v>
       </c>
       <c r="E14" s="9">
-        <v>0.82</v>
+        <v>0.44</v>
       </c>
       <c r="F14" s="9"/>
       <c r="G14" s="9"/>
       <c r="H14" s="9"/>
       <c r="I14" s="9"/>
       <c r="J14" s="9"/>
       <c r="K14" s="9"/>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="10" t="s">
         <v>88</v>
       </c>
       <c r="B15" s="12">
-        <v>2690.90000000000009</v>
-[...2 lines deleted...]
-        <v>-0.0089</v>
+        <v>2639.80000000000018</v>
+      </c>
+      <c r="C15" s="14">
+        <v>-0.0004</v>
       </c>
       <c r="D15" s="10">
-        <v>61.9</v>
+        <v>39.7</v>
       </c>
       <c r="E15" s="10">
-        <v>0.59</v>
+        <v>0.5</v>
       </c>
       <c r="F15" s="10"/>
       <c r="G15" s="10"/>
       <c r="H15" s="10"/>
       <c r="I15" s="10"/>
       <c r="J15" s="10"/>
       <c r="K15" s="10"/>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="9" t="s">
         <v>89</v>
       </c>
       <c r="B16" s="11">
-        <v>2715.099999999999909</v>
+        <v>2640.80000000000018</v>
       </c>
       <c r="C16" s="13">
-        <v>0.0026</v>
+        <v>0.0003</v>
       </c>
       <c r="D16" s="9">
-        <v>67.099999999999994</v>
+        <v>39.8</v>
       </c>
       <c r="E16" s="9">
-        <v>1.06</v>
+        <v>0.36</v>
       </c>
       <c r="F16" s="9"/>
       <c r="G16" s="9"/>
       <c r="H16" s="9"/>
       <c r="I16" s="9"/>
       <c r="J16" s="9"/>
       <c r="K16" s="9"/>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="10" t="s">
         <v>90</v>
       </c>
       <c r="B17" s="12">
-        <v>2708.099999999999909</v>
-[...2 lines deleted...]
-        <v>0.0184</v>
+        <v>2640.0</v>
+      </c>
+      <c r="C17" s="15">
+        <v>0.0056</v>
       </c>
       <c r="D17" s="10">
-        <v>66.3</v>
+        <v>39.7</v>
       </c>
       <c r="E17" s="10">
-        <v>0.99</v>
+        <v>0.33</v>
       </c>
       <c r="F17" s="10"/>
       <c r="G17" s="10"/>
       <c r="H17" s="10"/>
       <c r="I17" s="10"/>
       <c r="J17" s="10"/>
       <c r="K17" s="10"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="9" t="s">
         <v>91</v>
       </c>
       <c r="B18" s="11">
-        <v>2659.19999999999982</v>
+        <v>2625.19999999999982</v>
       </c>
       <c r="C18" s="16">
-        <v>-0.0102</v>
+        <v>-0.0021</v>
       </c>
       <c r="D18" s="9">
-        <v>60.5</v>
+        <v>36.4</v>
       </c>
       <c r="E18" s="9">
-        <v>0.91</v>
+        <v>0.47</v>
       </c>
       <c r="F18" s="9"/>
       <c r="G18" s="9"/>
       <c r="H18" s="9"/>
       <c r="I18" s="9"/>
       <c r="J18" s="9"/>
       <c r="K18" s="9"/>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="10" t="s">
         <v>92</v>
       </c>
       <c r="B19" s="12">
-        <v>2686.69999999999982</v>
-[...2 lines deleted...]
-        <v>0.0094</v>
+        <v>2630.80000000000018</v>
+      </c>
+      <c r="C19" s="15">
+        <v>0.0009</v>
       </c>
       <c r="D19" s="10">
-        <v>66.5</v>
+        <v>37.1</v>
       </c>
       <c r="E19" s="10">
-        <v>1.16</v>
+        <v>0.72</v>
       </c>
       <c r="F19" s="10"/>
       <c r="G19" s="10"/>
       <c r="H19" s="10"/>
       <c r="I19" s="10"/>
       <c r="J19" s="10"/>
       <c r="K19" s="10"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="9" t="s">
         <v>93</v>
       </c>
       <c r="B20" s="11">
-        <v>2661.59999999999991</v>
+        <v>2628.40000000000009</v>
       </c>
       <c r="C20" s="16">
-        <v>-0.0003</v>
+        <v>-0.022</v>
       </c>
       <c r="D20" s="9">
-        <v>63.4</v>
+        <v>36.7</v>
       </c>
       <c r="E20" s="9">
-        <v>1.29</v>
+        <v>1.0</v>
       </c>
       <c r="F20" s="9"/>
       <c r="G20" s="9"/>
       <c r="H20" s="9"/>
       <c r="I20" s="9"/>
       <c r="J20" s="9"/>
       <c r="K20" s="9"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="10" t="s">
         <v>94</v>
       </c>
       <c r="B21" s="12">
-        <v>2662.40000000000009</v>
+        <v>2687.5</v>
       </c>
       <c r="C21" s="14">
-        <v>0.0006</v>
+        <v>-0.0033</v>
       </c>
       <c r="D21" s="10">
-        <v>63.6</v>
+        <v>44.5</v>
       </c>
       <c r="E21" s="10">
-        <v>0.69</v>
+        <v>0.31</v>
       </c>
       <c r="F21" s="10"/>
       <c r="G21" s="10"/>
       <c r="H21" s="10"/>
       <c r="I21" s="10"/>
       <c r="J21" s="10"/>
       <c r="K21" s="10"/>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="9" t="s">
         <v>95</v>
       </c>
       <c r="B22" s="11">
-        <v>2660.69999999999982</v>
-[...2 lines deleted...]
-        <v>0.0108</v>
+        <v>2696.30000000000018</v>
+      </c>
+      <c r="C22" s="16">
+        <v>-0.0215</v>
       </c>
       <c r="D22" s="9">
-        <v>63.4</v>
+        <v>45.8</v>
       </c>
       <c r="E22" s="9">
-        <v>0.73</v>
+        <v>0.65</v>
       </c>
       <c r="F22" s="9"/>
       <c r="G22" s="9"/>
       <c r="H22" s="9"/>
       <c r="I22" s="9"/>
       <c r="J22" s="9"/>
       <c r="K22" s="9"/>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="10" t="s">
         <v>96</v>
       </c>
       <c r="B23" s="12">
-        <v>2632.40000000000009</v>
+        <v>2755.5</v>
       </c>
       <c r="C23" s="15">
-        <v>-0.0147</v>
+        <v>0.0057</v>
       </c>
       <c r="D23" s="10">
-        <v>60.0</v>
+        <v>56.5</v>
       </c>
       <c r="E23" s="10">
-        <v>1.62</v>
+        <v>0.57</v>
       </c>
       <c r="F23" s="10"/>
       <c r="G23" s="10"/>
       <c r="H23" s="10"/>
       <c r="I23" s="10"/>
       <c r="J23" s="10"/>
       <c r="K23" s="10"/>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="9" t="s">
         <v>97</v>
       </c>
       <c r="B24" s="11">
-        <v>2671.59999999999991</v>
-[...2 lines deleted...]
-        <v>-0.0001</v>
+        <v>2740.0</v>
+      </c>
+      <c r="C24" s="13">
+        <v>0.0016</v>
       </c>
       <c r="D24" s="9">
-        <v>68.0</v>
+        <v>53.9</v>
       </c>
       <c r="E24" s="9">
-        <v>3.93</v>
+        <v>0.64</v>
       </c>
       <c r="F24" s="9"/>
       <c r="G24" s="9"/>
-      <c r="H24" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H24" s="9"/>
       <c r="I24" s="9"/>
       <c r="J24" s="9"/>
-      <c r="K24" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K24" s="9"/>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="10" t="s">
         <v>98</v>
       </c>
       <c r="B25" s="12">
-        <v>2671.90000000000009</v>
+        <v>2735.5</v>
       </c>
       <c r="C25" s="14">
-        <v>0.0</v>
+        <v>-0.0053</v>
       </c>
       <c r="D25" s="10">
-        <v>68.099999999999994</v>
+        <v>53.1</v>
       </c>
       <c r="E25" s="10">
-        <v>0.8</v>
+        <v>0.93</v>
       </c>
       <c r="F25" s="10"/>
       <c r="G25" s="10"/>
       <c r="H25" s="10"/>
       <c r="I25" s="10"/>
       <c r="J25" s="10"/>
       <c r="K25" s="10"/>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="9" t="s">
         <v>99</v>
       </c>
       <c r="B26" s="11">
-        <v>2671.90000000000009</v>
+        <v>2750.0</v>
       </c>
       <c r="C26" s="13">
-        <v>0.0094</v>
+        <v>0.0055</v>
       </c>
       <c r="D26" s="9">
-        <v>68.099999999999994</v>
+        <v>55.9</v>
       </c>
       <c r="E26" s="9">
-        <v>0.8</v>
+        <v>0.95</v>
       </c>
       <c r="F26" s="9"/>
       <c r="G26" s="9"/>
       <c r="H26" s="9"/>
       <c r="I26" s="9"/>
       <c r="J26" s="9"/>
       <c r="K26" s="9"/>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="10" t="s">
         <v>100</v>
       </c>
       <c r="B27" s="12">
-        <v>2647.0</v>
-[...2 lines deleted...]
-        <v>-0.0041</v>
+        <v>2735.0</v>
+      </c>
+      <c r="C27" s="14">
+        <v>-0.0073</v>
       </c>
       <c r="D27" s="10">
-        <v>65.8</v>
+        <v>53.6</v>
       </c>
       <c r="E27" s="10">
-        <v>0.46</v>
+        <v>1.04</v>
       </c>
       <c r="F27" s="10"/>
       <c r="G27" s="10"/>
       <c r="H27" s="10"/>
       <c r="I27" s="10"/>
       <c r="J27" s="10"/>
       <c r="K27" s="10"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="9" t="s">
         <v>101</v>
       </c>
       <c r="B28" s="11">
-        <v>2657.80000000000018</v>
-[...2 lines deleted...]
-        <v>0.0068</v>
+        <v>2755.0</v>
+      </c>
+      <c r="C28" s="16">
+        <v>-0.0018</v>
       </c>
       <c r="D28" s="9">
-        <v>67.8</v>
+        <v>57.3</v>
       </c>
       <c r="E28" s="9">
-        <v>0.77</v>
+        <v>0.78</v>
       </c>
       <c r="F28" s="9"/>
       <c r="G28" s="9"/>
       <c r="H28" s="9"/>
       <c r="I28" s="9"/>
       <c r="J28" s="9"/>
       <c r="K28" s="9"/>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="10" t="s">
         <v>102</v>
       </c>
       <c r="B29" s="12">
-        <v>2639.80000000000018</v>
+        <v>2760.0</v>
       </c>
       <c r="C29" s="14">
-        <v>0.0158</v>
+        <v>-0.0054</v>
       </c>
       <c r="D29" s="10">
-        <v>66.2</v>
+        <v>58.3</v>
       </c>
       <c r="E29" s="10">
-        <v>1.49</v>
+        <v>0.67</v>
       </c>
       <c r="F29" s="10"/>
       <c r="G29" s="10"/>
       <c r="H29" s="10"/>
-      <c r="I29" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I29" s="10"/>
       <c r="J29" s="10"/>
       <c r="K29" s="10"/>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="9" t="s">
         <v>103</v>
       </c>
       <c r="B30" s="11">
-        <v>2598.80000000000018</v>
-[...2 lines deleted...]
-        <v>0.0001</v>
+        <v>2775.0</v>
+      </c>
+      <c r="C30" s="16">
+        <v>-0.0125</v>
       </c>
       <c r="D30" s="9">
-        <v>62.3</v>
+        <v>61.1</v>
       </c>
       <c r="E30" s="9">
-        <v>1.04</v>
+        <v>0.76</v>
       </c>
       <c r="F30" s="9"/>
       <c r="G30" s="9"/>
       <c r="H30" s="9"/>
       <c r="I30" s="9"/>
       <c r="J30" s="9"/>
       <c r="K30" s="9"/>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="10" t="s">
         <v>104</v>
       </c>
       <c r="B31" s="12">
-        <v>2598.59999999999991</v>
+        <v>2810.0</v>
       </c>
       <c r="C31" s="15">
-        <v>-0.0008</v>
+        <v>0.0228</v>
       </c>
       <c r="D31" s="10">
-        <v>62.2</v>
+        <v>68.099999999999994</v>
       </c>
       <c r="E31" s="10">
-        <v>0.58</v>
+        <v>0.99</v>
       </c>
       <c r="F31" s="10"/>
       <c r="G31" s="10"/>
       <c r="H31" s="10"/>
       <c r="I31" s="10"/>
       <c r="J31" s="10"/>
       <c r="K31" s="10"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>