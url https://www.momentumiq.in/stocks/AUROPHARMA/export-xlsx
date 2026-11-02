--- v0 (2026-07-02)
+++ v1 (2026-11-02)
@@ -23,371 +23,371 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Overview" sheetId="1" r:id="rId4"/>
     <sheet name="Monthly Summary" sheetId="2" r:id="rId5"/>
     <sheet name="Weekly Summary" sheetId="3" r:id="rId6"/>
     <sheet name="Indicator History" sheetId="4" r:id="rId7"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>AUROPHARMA — Aurobindo Pharma</t>
   </si>
   <si>
-    <t>NSE Equity · Pharmaceuticals · Generated 02 Jul 2026, 07:53 AM</t>
+    <t>NSE Equity · Pharmaceuticals · Generated 02 Nov 2026, 11:23 PM</t>
   </si>
   <si>
     <t>KEY METRICS</t>
   </si>
   <si>
     <t>Current Price</t>
   </si>
   <si>
-    <t>₹1,100.50</t>
+    <t>₹1,683.80</t>
   </si>
   <si>
     <t>1 Day Change</t>
   </si>
   <si>
-    <t>-1.65%</t>
+    <t>+0.14%</t>
   </si>
   <si>
     <t>52 Week High</t>
   </si>
   <si>
-    <t>₹1,592.00</t>
+    <t>₹1,740.00</t>
   </si>
   <si>
     <t>52 Week Low</t>
   </si>
   <si>
-    <t>₹1,010.00</t>
+    <t>₹1,016.10</t>
   </si>
   <si>
     <t>RSI (14)</t>
   </si>
   <si>
     <t>EMA 50</t>
   </si>
   <si>
-    <t>₹1,457.42</t>
+    <t>₹1,647.56</t>
   </si>
   <si>
     <t>EMA 200</t>
   </si>
   <si>
-    <t>₹1,311.10</t>
+    <t>₹1,507.69</t>
   </si>
   <si>
     <t>ATR (14)</t>
   </si>
   <si>
-    <t>₹38.80</t>
+    <t>₹42.23</t>
   </si>
   <si>
     <t>Volume Ratio</t>
   </si>
   <si>
-    <t>0.36×</t>
+    <t>0.93×</t>
   </si>
   <si>
     <t>Data Period</t>
   </si>
   <si>
-    <t>13 May 2024 to 22 Oct 2025</t>
+    <t>03 Jun 2025 to 02 Nov 2026</t>
   </si>
   <si>
     <t>ACTIVE TECHNICAL CONDITIONS</t>
   </si>
   <si>
     <t>● Near 52W High</t>
   </si>
   <si>
     <t>For educational purposes only. Not investment advice. Past performance does not guarantee future results.</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Open</t>
   </si>
   <si>
     <t>High</t>
   </si>
   <si>
     <t>Low</t>
   </si>
   <si>
     <t>Close</t>
   </si>
   <si>
     <t>Change %</t>
   </si>
   <si>
     <t>Trading Days</t>
   </si>
   <si>
     <t>Total Volume</t>
   </si>
   <si>
-    <t>May 2024</t>
-[...37 lines deleted...]
-  <si>
     <t>Jun 2025</t>
   </si>
   <si>
     <t>Jul 2025</t>
   </si>
   <si>
     <t>Aug 2025</t>
   </si>
   <si>
     <t>Sep 2025</t>
   </si>
   <si>
     <t>Oct 2025</t>
   </si>
   <si>
+    <t>Nov 2025</t>
+  </si>
+  <si>
+    <t>Dec 2025</t>
+  </si>
+  <si>
+    <t>Jan 2026</t>
+  </si>
+  <si>
+    <t>Feb 2026</t>
+  </si>
+  <si>
+    <t>Mar 2026</t>
+  </si>
+  <si>
+    <t>Apr 2026</t>
+  </si>
+  <si>
+    <t>May 2026</t>
+  </si>
+  <si>
+    <t>Jun 2026</t>
+  </si>
+  <si>
+    <t>Jul 2026</t>
+  </si>
+  <si>
+    <t>Aug 2026</t>
+  </si>
+  <si>
+    <t>Sep 2026</t>
+  </si>
+  <si>
+    <t>Oct 2026</t>
+  </si>
+  <si>
+    <t>Nov 2026</t>
+  </si>
+  <si>
     <t>Week</t>
   </si>
   <si>
-    <t>Week of 04 Aug</t>
-[...32 lines deleted...]
-    <t>Week of 20 Oct</t>
+    <t>Week of 17 Aug</t>
+  </si>
+  <si>
+    <t>Week of 24 Aug</t>
+  </si>
+  <si>
+    <t>Week of 31 Aug</t>
+  </si>
+  <si>
+    <t>Week of 07 Sep</t>
+  </si>
+  <si>
+    <t>Week of 14 Sep</t>
+  </si>
+  <si>
+    <t>Week of 21 Sep</t>
+  </si>
+  <si>
+    <t>Week of 28 Sep</t>
+  </si>
+  <si>
+    <t>Week of 05 Oct</t>
+  </si>
+  <si>
+    <t>Week of 12 Oct</t>
+  </si>
+  <si>
+    <t>Week of 19 Oct</t>
+  </si>
+  <si>
+    <t>Week of 26 Oct</t>
+  </si>
+  <si>
+    <t>Week of 02 Nov</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>1D Change %</t>
   </si>
   <si>
     <t>RSI</t>
   </si>
   <si>
     <t>Vol Ratio</t>
   </si>
   <si>
     <t>RSI&lt;30</t>
   </si>
   <si>
     <t>RSI&gt;70</t>
   </si>
   <si>
     <t>EMA Cross</t>
   </si>
   <si>
     <t>MACD Cross</t>
   </si>
   <si>
     <t>Breakout</t>
   </si>
   <si>
     <t>Vol Spike</t>
   </si>
   <si>
-    <t>01 Jul 2026</t>
-[...5 lines deleted...]
-    <t>29 Jun 2026</t>
+    <t>02 Nov 2026</t>
+  </si>
+  <si>
+    <t>30 Oct 2026</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
-    <t>26 Jun 2026</t>
-[...77 lines deleted...]
-    <t>20 May 2026</t>
+    <t>29 Oct 2026</t>
+  </si>
+  <si>
+    <t>28 Oct 2026</t>
+  </si>
+  <si>
+    <t>27 Oct 2026</t>
+  </si>
+  <si>
+    <t>26 Oct 2026</t>
+  </si>
+  <si>
+    <t>23 Oct 2026</t>
+  </si>
+  <si>
+    <t>22 Oct 2026</t>
+  </si>
+  <si>
+    <t>21 Oct 2026</t>
+  </si>
+  <si>
+    <t>20 Oct 2026</t>
+  </si>
+  <si>
+    <t>19 Oct 2026</t>
+  </si>
+  <si>
+    <t>16 Oct 2026</t>
+  </si>
+  <si>
+    <t>15 Oct 2026</t>
+  </si>
+  <si>
+    <t>14 Oct 2026</t>
+  </si>
+  <si>
+    <t>13 Oct 2026</t>
+  </si>
+  <si>
+    <t>12 Oct 2026</t>
+  </si>
+  <si>
+    <t>09 Oct 2026</t>
+  </si>
+  <si>
+    <t>08 Oct 2026</t>
+  </si>
+  <si>
+    <t>07 Oct 2026</t>
+  </si>
+  <si>
+    <t>06 Oct 2026</t>
+  </si>
+  <si>
+    <t>05 Oct 2026</t>
+  </si>
+  <si>
+    <t>02 Oct 2026</t>
+  </si>
+  <si>
+    <t>01 Oct 2026</t>
+  </si>
+  <si>
+    <t>30 Sep 2026</t>
+  </si>
+  <si>
+    <t>29 Sep 2026</t>
+  </si>
+  <si>
+    <t>28 Sep 2026</t>
+  </si>
+  <si>
+    <t>25 Sep 2026</t>
+  </si>
+  <si>
+    <t>24 Sep 2026</t>
+  </si>
+  <si>
+    <t>23 Sep 2026</t>
+  </si>
+  <si>
+    <t>22 Sep 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="₹#,##0.00"/>
     <numFmt numFmtId="165" formatCode="+0.00%;-0.00%"/>
   </numFmts>
-  <fonts count="11">
+  <fonts count="10">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="9"/>
       <color rgb="FFFFFFFF"/>
@@ -422,69 +422,60 @@
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF64748B"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
-      <color rgb="FF16A34A"/>
+      <color rgb="FFDC2626"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
-      <color rgb="FFDC2626"/>
-[...8 lines deleted...]
-      <color rgb="FFDC2626"/>
+      <color rgb="FF16A34A"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1E3A8A"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF8FAFC"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="3">
     <border>
@@ -500,78 +491,76 @@
       <top/>
       <bottom style="thin">
         <color rgb="FFE2E8F0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFE2E8F0"/>
       </left>
       <right style="thin">
         <color rgb="FFE2E8F0"/>
       </right>
       <top style="thin">
         <color rgb="FFE2E8F0"/>
       </top>
       <bottom style="thin">
         <color rgb="FFE2E8F0"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="21">
+  <cellXfs count="19">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="7" numFmtId="0" fillId="2" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="3" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="8" numFmtId="165" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="9" numFmtId="165" fillId="3" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="9" numFmtId="165" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="8" numFmtId="165" fillId="3" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
-    <xf xfId="0" fontId="9" numFmtId="165" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
-    <xf xfId="0" fontId="9" numFmtId="165" fillId="3" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="3" fillId="0" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="3" fillId="3" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
-    <xf xfId="0" fontId="10" numFmtId="0" fillId="0" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
-    <xf xfId="0" fontId="10" numFmtId="0" fillId="3" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -913,51 +902,51 @@
       <c r="B6" s="5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="5">
-        <v>62.6</v>
+        <v>55.8</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>17</v>
       </c>
@@ -1039,511 +1028,511 @@
       </c>
       <c r="C1" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>29</v>
       </c>
       <c r="F1" s="8" t="s">
         <v>30</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>31</v>
       </c>
       <c r="H1" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="11">
-        <v>1127.5</v>
+        <v>1132.54999999999995</v>
       </c>
       <c r="C2" s="11">
-        <v>1245.70000000000005</v>
+        <v>1189.82999999999993</v>
       </c>
       <c r="D2" s="11">
-        <v>1117.0</v>
+        <v>1074.47000000000003</v>
       </c>
       <c r="E2" s="11">
-        <v>1185.70000000000005</v>
+        <v>1130.55999999999995</v>
       </c>
       <c r="F2" s="13">
-        <v>0.0516</v>
+        <v>-0.0018</v>
       </c>
       <c r="G2" s="9">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="H2" s="17">
-        <v>25803891</v>
+        <v>22298961</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B3" s="12">
-        <v>1229.0</v>
+        <v>1132.84999999999991</v>
       </c>
       <c r="C3" s="12">
-        <v>1292.099999999999909</v>
+        <v>1192.51999999999998</v>
       </c>
       <c r="D3" s="12">
-        <v>1109.45000000000005</v>
+        <v>1095.8900000000001</v>
       </c>
       <c r="E3" s="12">
-        <v>1207.59999999999991</v>
+        <v>1135.53999999999996</v>
       </c>
       <c r="F3" s="14">
-        <v>0.0185</v>
+        <v>0.0044</v>
       </c>
       <c r="G3" s="10">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="H3" s="18">
-        <v>30928582</v>
+        <v>26679276</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="11">
-        <v>1214.049999999999955</v>
+        <v>1137.73000000000002</v>
       </c>
       <c r="C4" s="11">
-        <v>1440.70000000000005</v>
+        <v>1139.72000000000003</v>
       </c>
       <c r="D4" s="11">
-        <v>1203.0</v>
+        <v>1020.0</v>
       </c>
       <c r="E4" s="11">
-        <v>1434.15000000000009</v>
+        <v>1027.90000000000009</v>
       </c>
       <c r="F4" s="13">
-        <v>0.1876</v>
+        <v>-0.0948</v>
       </c>
       <c r="G4" s="9">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="H4" s="17">
-        <v>31571178</v>
+        <v>28068730</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="12">
-        <v>1434.099999999999909</v>
+        <v>1022.79999999999995</v>
       </c>
       <c r="C5" s="12">
-        <v>1580.59999999999991</v>
+        <v>1138.0</v>
       </c>
       <c r="D5" s="12">
-        <v>1395.0</v>
+        <v>1016.10000000000002</v>
       </c>
       <c r="E5" s="12">
-        <v>1569.40000000000009</v>
+        <v>1083.90000000000009</v>
       </c>
       <c r="F5" s="14">
-        <v>0.0943</v>
+        <v>0.0545</v>
       </c>
       <c r="G5" s="10">
         <v>22</v>
       </c>
       <c r="H5" s="18">
-        <v>36715703</v>
+        <v>30855771</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="11">
-        <v>1580.79999999999995</v>
+        <v>1086.90000000000009</v>
       </c>
       <c r="C6" s="11">
-        <v>1592.0</v>
+        <v>1155.79999999999995</v>
       </c>
       <c r="D6" s="11">
-        <v>1444.0</v>
+        <v>1066.79999999999995</v>
       </c>
       <c r="E6" s="11">
-        <v>1460.70000000000005</v>
+        <v>1138.90000000000009</v>
       </c>
       <c r="F6" s="15">
-        <v>-0.0693</v>
+        <v>0.0507</v>
       </c>
       <c r="G6" s="9">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H6" s="17">
-        <v>25950054</v>
+        <v>27096179</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B7" s="12">
-        <v>1455.0</v>
+        <v>1142.90000000000009</v>
       </c>
       <c r="C7" s="12">
-        <v>1520.049999999999955</v>
+        <v>1249.90000000000009</v>
       </c>
       <c r="D7" s="12">
-        <v>1385.049999999999955</v>
+        <v>1120.0</v>
       </c>
       <c r="E7" s="12">
-        <v>1396.5</v>
-[...2 lines deleted...]
-        <v>-0.044</v>
+        <v>1226.70000000000005</v>
+      </c>
+      <c r="F7" s="14">
+        <v>0.0771</v>
       </c>
       <c r="G7" s="10">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="H7" s="18">
-        <v>21400810</v>
+        <v>26065428</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="9" t="s">
         <v>39</v>
       </c>
       <c r="B8" s="11">
-        <v>1407.45000000000005</v>
+        <v>1229.0</v>
       </c>
       <c r="C8" s="11">
-        <v>1417.29999999999995</v>
+        <v>1240.70000000000005</v>
       </c>
       <c r="D8" s="11">
-        <v>1215.59999999999991</v>
+        <v>1160.5</v>
       </c>
       <c r="E8" s="11">
-        <v>1262.59999999999991</v>
-[...2 lines deleted...]
-        <v>-0.0959</v>
+        <v>1183.0</v>
+      </c>
+      <c r="F8" s="13">
+        <v>-0.0356</v>
       </c>
       <c r="G8" s="9">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="H8" s="17">
-        <v>22894343</v>
+        <v>15459233</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B9" s="12">
-        <v>1263.0</v>
+        <v>1190.0</v>
       </c>
       <c r="C9" s="12">
-        <v>1340.84999999999991</v>
+        <v>1270.79999999999995</v>
       </c>
       <c r="D9" s="12">
-        <v>1173.099999999999909</v>
+        <v>1116.20000000000005</v>
       </c>
       <c r="E9" s="12">
-        <v>1334.5</v>
+        <v>1207.70000000000005</v>
       </c>
       <c r="F9" s="14">
-        <v>0.0569</v>
+        <v>0.0209</v>
       </c>
       <c r="G9" s="10">
         <v>22</v>
       </c>
       <c r="H9" s="18">
-        <v>24674294</v>
+        <v>25000125</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B10" s="11">
-        <v>1334.84999999999991</v>
+        <v>1172.099999999999909</v>
       </c>
       <c r="C10" s="11">
-        <v>1356.20000000000005</v>
+        <v>1250.90000000000009</v>
       </c>
       <c r="D10" s="11">
-        <v>1133.049999999999955</v>
+        <v>1106.0</v>
       </c>
       <c r="E10" s="11">
-        <v>1171.90000000000009</v>
+        <v>1220.40000000000009</v>
       </c>
       <c r="F10" s="15">
-        <v>-0.1218</v>
+        <v>0.0105</v>
       </c>
       <c r="G10" s="9">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="H10" s="17">
-        <v>21957771</v>
+        <v>45145093</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B11" s="12">
-        <v>1135.0</v>
+        <v>1186.20000000000005</v>
       </c>
       <c r="C11" s="12">
-        <v>1219.90000000000009</v>
+        <v>1330.0</v>
       </c>
       <c r="D11" s="12">
-        <v>1052.70000000000005</v>
+        <v>1179.79999999999995</v>
       </c>
       <c r="E11" s="12">
-        <v>1058.29999999999995</v>
-[...2 lines deleted...]
-        <v>-0.0969</v>
+        <v>1304.40000000000009</v>
+      </c>
+      <c r="F11" s="14">
+        <v>0.0688</v>
       </c>
       <c r="G11" s="10">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H11" s="18">
-        <v>19307132</v>
+        <v>35224854</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="9" t="s">
         <v>43</v>
       </c>
       <c r="B12" s="11">
-        <v>1061.5</v>
+        <v>1332.20000000000005</v>
       </c>
       <c r="C12" s="11">
-        <v>1230.70000000000005</v>
+        <v>1459.5</v>
       </c>
       <c r="D12" s="11">
-        <v>1031.049999999999955</v>
+        <v>1266.099999999999909</v>
       </c>
       <c r="E12" s="11">
-        <v>1160.5</v>
-[...2 lines deleted...]
-        <v>0.0966</v>
+        <v>1389.5</v>
+      </c>
+      <c r="F12" s="15">
+        <v>0.0652</v>
       </c>
       <c r="G12" s="9">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H12" s="17">
-        <v>14769151</v>
+        <v>34138686</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B13" s="12">
-        <v>1156.5</v>
+        <v>1389.5</v>
       </c>
       <c r="C13" s="12">
-        <v>1278.59999999999991</v>
+        <v>1550.0</v>
       </c>
       <c r="D13" s="12">
-        <v>1010.0</v>
+        <v>1367.0</v>
       </c>
       <c r="E13" s="12">
-        <v>1229.099999999999909</v>
+        <v>1426.40000000000009</v>
       </c>
       <c r="F13" s="14">
-        <v>0.0591</v>
+        <v>0.0266</v>
       </c>
       <c r="G13" s="10">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="H13" s="18">
-        <v>35641319</v>
+        <v>27722773</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="9" t="s">
         <v>45</v>
       </c>
       <c r="B14" s="11">
-        <v>1234.0</v>
+        <v>1426.40000000000009</v>
       </c>
       <c r="C14" s="11">
-        <v>1251.40000000000009</v>
+        <v>1588.90000000000009</v>
       </c>
       <c r="D14" s="11">
-        <v>1119.90000000000009</v>
+        <v>1391.0</v>
       </c>
       <c r="E14" s="11">
-        <v>1147.79999999999995</v>
+        <v>1578.70000000000005</v>
       </c>
       <c r="F14" s="15">
-        <v>-0.0661</v>
+        <v>0.1068</v>
       </c>
       <c r="G14" s="9">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H14" s="17">
-        <v>25048980</v>
+        <v>33514958</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="10" t="s">
         <v>46</v>
       </c>
       <c r="B15" s="12">
-        <v>1151.0</v>
+        <v>1578.70000000000005</v>
       </c>
       <c r="C15" s="12">
-        <v>1194.29999999999995</v>
+        <v>1636.79999999999995</v>
       </c>
       <c r="D15" s="12">
-        <v>1078.5</v>
+        <v>1512.0</v>
       </c>
       <c r="E15" s="12">
-        <v>1134.79999999999995</v>
-[...2 lines deleted...]
-        <v>-0.0113</v>
+        <v>1580.20000000000005</v>
+      </c>
+      <c r="F15" s="14">
+        <v>0.001</v>
       </c>
       <c r="G15" s="10">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H15" s="18">
-        <v>23324568</v>
+        <v>18753631</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="9" t="s">
         <v>47</v>
       </c>
       <c r="B16" s="11">
-        <v>1137.099999999999909</v>
+        <v>1586.90000000000009</v>
       </c>
       <c r="C16" s="11">
-        <v>1197.0</v>
+        <v>1717.0</v>
       </c>
       <c r="D16" s="11">
-        <v>1100.0</v>
+        <v>1536.79999999999995</v>
       </c>
       <c r="E16" s="11">
-        <v>1139.79999999999995</v>
-[...2 lines deleted...]
-        <v>0.0044</v>
+        <v>1717.0</v>
+      </c>
+      <c r="F16" s="15">
+        <v>0.0866</v>
       </c>
       <c r="G16" s="9">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="H16" s="17">
-        <v>26679303</v>
+        <v>22332715</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="10" t="s">
         <v>48</v>
       </c>
       <c r="B17" s="12">
-        <v>1142.0</v>
+        <v>1700.0</v>
       </c>
       <c r="C17" s="12">
-        <v>1144.0</v>
+        <v>1740.0</v>
       </c>
       <c r="D17" s="12">
-        <v>1020.0</v>
+        <v>1622.59999999999991</v>
       </c>
       <c r="E17" s="12">
-        <v>1027.90000000000009</v>
+        <v>1672.0</v>
       </c>
       <c r="F17" s="16">
-        <v>-0.0982</v>
+        <v>-0.0262</v>
       </c>
       <c r="G17" s="10">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H17" s="18">
-        <v>28068730</v>
+        <v>16952343</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="9" t="s">
         <v>49</v>
       </c>
       <c r="B18" s="11">
-        <v>1022.79999999999995</v>
+        <v>1677.90000000000009</v>
       </c>
       <c r="C18" s="11">
-        <v>1138.0</v>
+        <v>1715.0</v>
       </c>
       <c r="D18" s="11">
-        <v>1016.10000000000002</v>
+        <v>1547.70000000000005</v>
       </c>
       <c r="E18" s="11">
-        <v>1083.90000000000009</v>
-[...2 lines deleted...]
-        <v>0.0545</v>
+        <v>1681.40000000000009</v>
+      </c>
+      <c r="F18" s="15">
+        <v>0.0056</v>
       </c>
       <c r="G18" s="9">
         <v>22</v>
       </c>
       <c r="H18" s="17">
-        <v>30855771</v>
+        <v>18310543</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="10" t="s">
         <v>50</v>
       </c>
       <c r="B19" s="12">
-        <v>1086.90000000000009</v>
+        <v>1688.90000000000009</v>
       </c>
       <c r="C19" s="12">
-        <v>1143.79999999999995</v>
+        <v>1688.90000000000009</v>
       </c>
       <c r="D19" s="12">
-        <v>1066.79999999999995</v>
+        <v>1660.5</v>
       </c>
       <c r="E19" s="12">
-        <v>1100.5</v>
+        <v>1683.79999999999995</v>
       </c>
       <c r="F19" s="14">
-        <v>0.0153</v>
+        <v>0.0014</v>
       </c>
       <c r="G19" s="10">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="H19" s="18">
-        <v>17077740</v>
+        <v>738108</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G13"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
@@ -1560,319 +1549,319 @@
       </c>
       <c r="B1" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C1" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>29</v>
       </c>
       <c r="F1" s="8" t="s">
         <v>30</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B2" s="11">
-        <v>1085.099999999999909</v>
+        <v>1630.59999999999991</v>
       </c>
       <c r="C2" s="11">
-        <v>1109.40000000000009</v>
+        <v>1652.0</v>
       </c>
       <c r="D2" s="11">
-        <v>1039.20000000000005</v>
+        <v>1600.0</v>
       </c>
       <c r="E2" s="11">
-        <v>1042.099999999999909</v>
-[...2 lines deleted...]
-        <v>-0.0396</v>
+        <v>1621.29999999999995</v>
+      </c>
+      <c r="F2" s="13">
+        <v>-0.0057</v>
       </c>
       <c r="G2" s="17">
-        <v>7109891</v>
+        <v>3880819</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="10" t="s">
         <v>53</v>
       </c>
       <c r="B3" s="12">
-        <v>1042.0</v>
+        <v>1613.59999999999991</v>
       </c>
       <c r="C3" s="12">
-        <v>1113.0</v>
+        <v>1656.20000000000005</v>
       </c>
       <c r="D3" s="12">
-        <v>1031.79999999999995</v>
+        <v>1598.79999999999995</v>
       </c>
       <c r="E3" s="12">
-        <v>1083.59999999999991</v>
+        <v>1645.29999999999995</v>
       </c>
       <c r="F3" s="14">
-        <v>0.0398</v>
+        <v>0.0148</v>
       </c>
       <c r="G3" s="18">
-        <v>3063533</v>
+        <v>3440805</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="9" t="s">
         <v>54</v>
       </c>
       <c r="B4" s="11">
-        <v>1093.70000000000005</v>
+        <v>1648.59999999999991</v>
       </c>
       <c r="C4" s="11">
-        <v>1098.79999999999995</v>
+        <v>1717.0</v>
       </c>
       <c r="D4" s="11">
-        <v>1032.5</v>
+        <v>1622.59999999999991</v>
       </c>
       <c r="E4" s="11">
-        <v>1050.40000000000009</v>
+        <v>1653.099999999999909</v>
       </c>
       <c r="F4" s="15">
-        <v>-0.0306</v>
+        <v>0.0047</v>
       </c>
       <c r="G4" s="17">
-        <v>9295206</v>
+        <v>5336072</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="10" t="s">
         <v>55</v>
       </c>
       <c r="B5" s="12">
-        <v>1055.5</v>
+        <v>1646.0</v>
       </c>
       <c r="C5" s="12">
-        <v>1075.90000000000009</v>
+        <v>1704.0</v>
       </c>
       <c r="D5" s="12">
-        <v>1020.0</v>
+        <v>1646.0</v>
       </c>
       <c r="E5" s="12">
-        <v>1027.90000000000009</v>
-[...2 lines deleted...]
-        <v>-0.0214</v>
+        <v>1679.79999999999995</v>
+      </c>
+      <c r="F5" s="14">
+        <v>0.0162</v>
       </c>
       <c r="G5" s="18">
-        <v>6574609</v>
+        <v>3485732</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="9" t="s">
         <v>56</v>
       </c>
       <c r="B6" s="11">
-        <v>1022.79999999999995</v>
+        <v>1666.70000000000005</v>
       </c>
       <c r="C6" s="11">
-        <v>1055.0</v>
+        <v>1734.0</v>
       </c>
       <c r="D6" s="11">
-        <v>1016.10000000000002</v>
+        <v>1623.0</v>
       </c>
       <c r="E6" s="11">
-        <v>1044.099999999999909</v>
-[...2 lines deleted...]
-        <v>0.0158</v>
+        <v>1734.0</v>
+      </c>
+      <c r="F6" s="15">
+        <v>0.0323</v>
       </c>
       <c r="G6" s="17">
-        <v>4717774</v>
+        <v>3424162</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="10" t="s">
         <v>57</v>
       </c>
       <c r="B7" s="12">
-        <v>1040.40000000000009</v>
+        <v>1709.79999999999995</v>
       </c>
       <c r="C7" s="12">
-        <v>1118.40000000000009</v>
+        <v>1740.0</v>
       </c>
       <c r="D7" s="12">
-        <v>1035.40000000000009</v>
+        <v>1689.29999999999995</v>
       </c>
       <c r="E7" s="12">
-        <v>1094.40000000000009</v>
-[...2 lines deleted...]
-        <v>0.0482</v>
+        <v>1712.0</v>
+      </c>
+      <c r="F7" s="16">
+        <v>-0.0127</v>
       </c>
       <c r="G7" s="18">
-        <v>9780741</v>
+        <v>4167857</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="9" t="s">
         <v>58</v>
       </c>
       <c r="B8" s="11">
-        <v>1090.0</v>
+        <v>1712.0</v>
       </c>
       <c r="C8" s="11">
-        <v>1138.0</v>
+        <v>1713.70000000000005</v>
       </c>
       <c r="D8" s="11">
-        <v>1075.099999999999909</v>
+        <v>1649.29999999999995</v>
       </c>
       <c r="E8" s="11">
-        <v>1119.20000000000005</v>
+        <v>1676.79999999999995</v>
       </c>
       <c r="F8" s="13">
-        <v>0.0227</v>
+        <v>-0.0206</v>
       </c>
       <c r="G8" s="17">
-        <v>6178776</v>
+        <v>5103352</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="10" t="s">
         <v>59</v>
       </c>
       <c r="B9" s="12">
-        <v>1120.099999999999909</v>
+        <v>1693.70000000000005</v>
       </c>
       <c r="C9" s="12">
-        <v>1127.0</v>
+        <v>1698.90000000000009</v>
       </c>
       <c r="D9" s="12">
-        <v>1072.0</v>
+        <v>1633.0</v>
       </c>
       <c r="E9" s="12">
-        <v>1090.0</v>
-[...2 lines deleted...]
-        <v>-0.0261</v>
+        <v>1693.0</v>
+      </c>
+      <c r="F9" s="14">
+        <v>0.0097</v>
       </c>
       <c r="G9" s="18">
-        <v>8271595</v>
+        <v>3544830</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="9" t="s">
         <v>60</v>
       </c>
       <c r="B10" s="11">
-        <v>1106.0</v>
+        <v>1692.5</v>
       </c>
       <c r="C10" s="11">
-        <v>1106.099999999999909</v>
+        <v>1715.0</v>
       </c>
       <c r="D10" s="11">
-        <v>1075.59999999999991</v>
+        <v>1647.099999999999909</v>
       </c>
       <c r="E10" s="11">
-        <v>1093.29999999999995</v>
+        <v>1666.90000000000009</v>
       </c>
       <c r="F10" s="13">
-        <v>0.003</v>
+        <v>-0.0154</v>
       </c>
       <c r="G10" s="17">
-        <v>3467729</v>
+        <v>4602737</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="10" t="s">
         <v>61</v>
       </c>
       <c r="B11" s="12">
-        <v>1092.29999999999995</v>
+        <v>1662.099999999999909</v>
       </c>
       <c r="C11" s="12">
-        <v>1143.79999999999995</v>
+        <v>1681.59999999999991</v>
       </c>
       <c r="D11" s="12">
-        <v>1066.79999999999995</v>
+        <v>1547.70000000000005</v>
       </c>
       <c r="E11" s="12">
-        <v>1130.29999999999995</v>
-[...2 lines deleted...]
-        <v>0.0338</v>
+        <v>1571.70000000000005</v>
+      </c>
+      <c r="F11" s="16">
+        <v>-0.0571</v>
       </c>
       <c r="G11" s="18">
-        <v>8769250</v>
+        <v>4458785</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="9" t="s">
         <v>62</v>
       </c>
       <c r="B12" s="11">
-        <v>1127.70000000000005</v>
+        <v>1562.40000000000009</v>
       </c>
       <c r="C12" s="11">
-        <v>1139.90000000000009</v>
+        <v>1687.0</v>
       </c>
       <c r="D12" s="11">
-        <v>1092.79999999999995</v>
+        <v>1553.0</v>
       </c>
       <c r="E12" s="11">
-        <v>1101.0</v>
+        <v>1681.40000000000009</v>
       </c>
       <c r="F12" s="15">
-        <v>-0.0259</v>
+        <v>0.0698</v>
       </c>
       <c r="G12" s="17">
-        <v>5651416</v>
+        <v>3556077</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="10" t="s">
         <v>63</v>
       </c>
       <c r="B13" s="12">
-        <v>1106.0</v>
+        <v>1688.90000000000009</v>
       </c>
       <c r="C13" s="12">
-        <v>1114.70000000000005</v>
+        <v>1688.90000000000009</v>
       </c>
       <c r="D13" s="12">
-        <v>1098.0</v>
+        <v>1660.5</v>
       </c>
       <c r="E13" s="12">
-        <v>1100.5</v>
-[...2 lines deleted...]
-        <v>-0.0005</v>
+        <v>1683.79999999999995</v>
+      </c>
+      <c r="F13" s="14">
+        <v>0.0014</v>
       </c>
       <c r="G13" s="18">
-        <v>1096230</v>
+        <v>738108</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:K31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
@@ -1905,742 +1894,732 @@
       </c>
       <c r="F1" s="8" t="s">
         <v>68</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>69</v>
       </c>
       <c r="H1" s="8" t="s">
         <v>70</v>
       </c>
       <c r="I1" s="8" t="s">
         <v>71</v>
       </c>
       <c r="J1" s="8" t="s">
         <v>72</v>
       </c>
       <c r="K1" s="8" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="9" t="s">
         <v>74</v>
       </c>
       <c r="B2" s="11">
-        <v>1552.59999999999991</v>
+        <v>1683.79999999999995</v>
       </c>
       <c r="C2" s="15">
-        <v>-0.0165</v>
+        <v>0.0014</v>
       </c>
       <c r="D2" s="9">
-        <v>62.6</v>
+        <v>55.8</v>
       </c>
       <c r="E2" s="9">
-        <v>0.36</v>
+        <v>0.93</v>
       </c>
       <c r="F2" s="9"/>
       <c r="G2" s="9"/>
       <c r="H2" s="9"/>
       <c r="I2" s="9"/>
       <c r="J2" s="9"/>
       <c r="K2" s="9"/>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="10" t="s">
         <v>75</v>
       </c>
       <c r="B3" s="12">
-        <v>1578.70000000000005</v>
+        <v>1681.40000000000009</v>
       </c>
       <c r="C3" s="14">
-        <v>0.0202</v>
+        <v>0.013</v>
       </c>
       <c r="D3" s="10">
-        <v>69.5</v>
+        <v>55.4</v>
       </c>
       <c r="E3" s="10">
-        <v>1.95</v>
+        <v>1.18</v>
       </c>
       <c r="F3" s="10"/>
       <c r="G3" s="10"/>
       <c r="H3" s="10"/>
-      <c r="I3" s="10"/>
+      <c r="I3" s="10" t="s">
+        <v>76</v>
+      </c>
       <c r="J3" s="10"/>
       <c r="K3" s="10"/>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="9" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B4" s="11">
-        <v>1547.5</v>
+        <v>1659.90000000000009</v>
       </c>
       <c r="C4" s="15">
-        <v>-0.005</v>
+        <v>0.0092</v>
       </c>
       <c r="D4" s="9">
-        <v>65.3</v>
+        <v>52.1</v>
       </c>
       <c r="E4" s="9">
-        <v>2.99</v>
+        <v>0.5</v>
       </c>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="9"/>
       <c r="I4" s="9"/>
       <c r="J4" s="9"/>
-      <c r="K4" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K4" s="9"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="10" t="s">
         <v>78</v>
       </c>
       <c r="B5" s="12">
-        <v>1555.20000000000005</v>
+        <v>1644.79999999999995</v>
       </c>
       <c r="C5" s="14">
-        <v>0.0</v>
+        <v>0.0106</v>
       </c>
       <c r="D5" s="10">
-        <v>67.40000000000001</v>
+        <v>49.6</v>
       </c>
       <c r="E5" s="10">
-        <v>1.51</v>
+        <v>0.65</v>
       </c>
       <c r="F5" s="10"/>
       <c r="G5" s="10"/>
       <c r="H5" s="10"/>
       <c r="I5" s="10"/>
       <c r="J5" s="10"/>
       <c r="K5" s="10"/>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="9" t="s">
         <v>79</v>
       </c>
       <c r="B6" s="11">
-        <v>1555.20000000000005</v>
-[...2 lines deleted...]
-        <v>0.0161</v>
+        <v>1627.5</v>
+      </c>
+      <c r="C6" s="15">
+        <v>0.0236</v>
       </c>
       <c r="D6" s="9">
-        <v>67.40000000000001</v>
+        <v>46.8</v>
       </c>
       <c r="E6" s="9">
-        <v>1.49</v>
+        <v>1.33</v>
       </c>
       <c r="F6" s="9"/>
       <c r="G6" s="9"/>
       <c r="H6" s="9"/>
       <c r="I6" s="9"/>
       <c r="J6" s="9"/>
       <c r="K6" s="9"/>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="10" t="s">
         <v>80</v>
       </c>
       <c r="B7" s="12">
-        <v>1530.59999999999991</v>
-[...2 lines deleted...]
-        <v>-0.0023</v>
+        <v>1590.0</v>
+      </c>
+      <c r="C7" s="14">
+        <v>0.0116</v>
       </c>
       <c r="D7" s="10">
-        <v>64.099999999999994</v>
+        <v>39.8</v>
       </c>
       <c r="E7" s="10">
-        <v>0.81</v>
+        <v>0.54</v>
       </c>
       <c r="F7" s="10"/>
       <c r="G7" s="10"/>
       <c r="H7" s="10"/>
       <c r="I7" s="10"/>
       <c r="J7" s="10"/>
       <c r="K7" s="10"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="9" t="s">
         <v>81</v>
       </c>
       <c r="B8" s="11">
-        <v>1534.20000000000005</v>
+        <v>1571.70000000000005</v>
       </c>
       <c r="C8" s="13">
-        <v>0.0284</v>
+        <v>-0.0243</v>
       </c>
       <c r="D8" s="9">
-        <v>65.0</v>
+        <v>36.0</v>
       </c>
       <c r="E8" s="9">
-        <v>1.58</v>
+        <v>0.73</v>
       </c>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="9"/>
       <c r="I8" s="9"/>
-      <c r="J8" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J8" s="9"/>
       <c r="K8" s="9"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="10" t="s">
         <v>82</v>
       </c>
       <c r="B9" s="12">
-        <v>1491.90000000000009</v>
-[...2 lines deleted...]
-        <v>-0.0039</v>
+        <v>1610.90000000000009</v>
+      </c>
+      <c r="C9" s="14">
+        <v>0.0203</v>
       </c>
       <c r="D9" s="10">
-        <v>58.8</v>
+        <v>41.2</v>
       </c>
       <c r="E9" s="10">
-        <v>1.36</v>
+        <v>1.26</v>
       </c>
       <c r="F9" s="10"/>
       <c r="G9" s="10"/>
       <c r="H9" s="10"/>
-      <c r="I9" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I9" s="10"/>
       <c r="J9" s="10"/>
       <c r="K9" s="10"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="9" t="s">
         <v>83</v>
       </c>
       <c r="B10" s="11">
-        <v>1497.79999999999995</v>
+        <v>1578.79999999999995</v>
       </c>
       <c r="C10" s="13">
-        <v>0.0375</v>
+        <v>-0.0263</v>
       </c>
       <c r="D10" s="9">
-        <v>60.2</v>
+        <v>34.0</v>
       </c>
       <c r="E10" s="9">
-        <v>1.91</v>
+        <v>1.4</v>
       </c>
       <c r="F10" s="9"/>
       <c r="G10" s="9"/>
       <c r="H10" s="9"/>
       <c r="I10" s="9"/>
       <c r="J10" s="9"/>
       <c r="K10" s="9"/>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="10" t="s">
         <v>84</v>
       </c>
       <c r="B11" s="12">
-        <v>1443.70000000000005</v>
+        <v>1621.40000000000009</v>
       </c>
       <c r="C11" s="14">
-        <v>0.015</v>
+        <v>0.0</v>
       </c>
       <c r="D11" s="10">
-        <v>50.2</v>
+        <v>40.0</v>
       </c>
       <c r="E11" s="10">
-        <v>0.7</v>
+        <v>0.86</v>
       </c>
       <c r="F11" s="10"/>
       <c r="G11" s="10"/>
       <c r="H11" s="10"/>
       <c r="I11" s="10"/>
       <c r="J11" s="10"/>
       <c r="K11" s="10"/>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="9" t="s">
         <v>85</v>
       </c>
       <c r="B12" s="11">
-        <v>1422.40000000000009</v>
+        <v>1621.40000000000009</v>
       </c>
       <c r="C12" s="13">
-        <v>0.0184</v>
+        <v>-0.0273</v>
       </c>
       <c r="D12" s="9">
-        <v>45.1</v>
+        <v>40.0</v>
       </c>
       <c r="E12" s="9">
-        <v>0.81</v>
+        <v>0.85</v>
       </c>
       <c r="F12" s="9"/>
       <c r="G12" s="9"/>
       <c r="H12" s="9"/>
       <c r="I12" s="9"/>
       <c r="J12" s="9"/>
       <c r="K12" s="9"/>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="10" t="s">
         <v>86</v>
       </c>
       <c r="B13" s="12">
-        <v>1396.70000000000005</v>
+        <v>1666.90000000000009</v>
       </c>
       <c r="C13" s="16">
-        <v>-0.0082</v>
+        <v>-0.0066</v>
       </c>
       <c r="D13" s="10">
-        <v>38.1</v>
+        <v>47.8</v>
       </c>
       <c r="E13" s="10">
-        <v>0.83</v>
+        <v>0.91</v>
       </c>
       <c r="F13" s="10"/>
       <c r="G13" s="10"/>
       <c r="H13" s="10"/>
       <c r="I13" s="10"/>
       <c r="J13" s="10"/>
       <c r="K13" s="10"/>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="9" t="s">
         <v>87</v>
       </c>
       <c r="B14" s="11">
-        <v>1472.79999999999995</v>
-[...2 lines deleted...]
-        <v>0.0059</v>
+        <v>1677.90000000000009</v>
+      </c>
+      <c r="C14" s="15">
+        <v>0.009</v>
       </c>
       <c r="D14" s="9">
-        <v>56.9</v>
+        <v>50.0</v>
       </c>
       <c r="E14" s="9">
-        <v>0.53</v>
+        <v>0.85</v>
       </c>
       <c r="F14" s="9"/>
       <c r="G14" s="9"/>
       <c r="H14" s="9"/>
       <c r="I14" s="9"/>
       <c r="J14" s="9"/>
       <c r="K14" s="9"/>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="10" t="s">
         <v>88</v>
       </c>
       <c r="B15" s="12">
-        <v>1464.099999999999909</v>
-[...2 lines deleted...]
-        <v>0.0072</v>
+        <v>1662.90000000000009</v>
+      </c>
+      <c r="C15" s="16">
+        <v>-0.0129</v>
       </c>
       <c r="D15" s="10">
-        <v>54.6</v>
+        <v>46.9</v>
       </c>
       <c r="E15" s="10">
-        <v>0.5</v>
+        <v>1.01</v>
       </c>
       <c r="F15" s="10"/>
       <c r="G15" s="10"/>
       <c r="H15" s="10"/>
       <c r="I15" s="10"/>
       <c r="J15" s="10"/>
       <c r="K15" s="10"/>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="9" t="s">
         <v>89</v>
       </c>
       <c r="B16" s="11">
-        <v>1453.59999999999991</v>
+        <v>1684.59999999999991</v>
       </c>
       <c r="C16" s="13">
-        <v>0.0032</v>
+        <v>-0.0131</v>
       </c>
       <c r="D16" s="9">
-        <v>51.6</v>
+        <v>51.1</v>
       </c>
       <c r="E16" s="9">
-        <v>0.87</v>
+        <v>1.09</v>
       </c>
       <c r="F16" s="9"/>
       <c r="G16" s="9"/>
       <c r="H16" s="9"/>
       <c r="I16" s="9"/>
       <c r="J16" s="9"/>
       <c r="K16" s="9"/>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="10" t="s">
         <v>90</v>
       </c>
       <c r="B17" s="12">
-        <v>1449.0</v>
-[...2 lines deleted...]
-        <v>-0.0019</v>
+        <v>1706.90000000000009</v>
+      </c>
+      <c r="C17" s="14">
+        <v>0.0082</v>
       </c>
       <c r="D17" s="10">
-        <v>50.3</v>
+        <v>55.9</v>
       </c>
       <c r="E17" s="10">
-        <v>0.96</v>
+        <v>1.41</v>
       </c>
       <c r="F17" s="10"/>
       <c r="G17" s="10"/>
       <c r="H17" s="10"/>
       <c r="I17" s="10"/>
       <c r="J17" s="10"/>
       <c r="K17" s="10"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="9" t="s">
         <v>91</v>
       </c>
       <c r="B18" s="11">
-        <v>1451.79999999999995</v>
+        <v>1693.0</v>
       </c>
       <c r="C18" s="15">
-        <v>-0.0072</v>
+        <v>0.0292</v>
       </c>
       <c r="D18" s="9">
-        <v>51.1</v>
+        <v>53.4</v>
       </c>
       <c r="E18" s="9">
-        <v>0.38</v>
+        <v>0.86</v>
       </c>
       <c r="F18" s="9"/>
       <c r="G18" s="9"/>
       <c r="H18" s="9"/>
       <c r="I18" s="9"/>
       <c r="J18" s="9"/>
       <c r="K18" s="9"/>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="10" t="s">
         <v>92</v>
       </c>
       <c r="B19" s="12">
-        <v>1462.29999999999995</v>
+        <v>1645.0</v>
       </c>
       <c r="C19" s="16">
-        <v>-0.0009</v>
+        <v>-0.022</v>
       </c>
       <c r="D19" s="10">
-        <v>54.0</v>
+        <v>42.9</v>
       </c>
       <c r="E19" s="10">
-        <v>0.95</v>
+        <v>0.55</v>
       </c>
       <c r="F19" s="10"/>
       <c r="G19" s="10"/>
       <c r="H19" s="10"/>
       <c r="I19" s="10"/>
       <c r="J19" s="10"/>
       <c r="K19" s="10"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="9" t="s">
         <v>93</v>
       </c>
       <c r="B20" s="11">
-        <v>1463.59999999999991</v>
+        <v>1682.0</v>
       </c>
       <c r="C20" s="13">
-        <v>0.0161</v>
+        <v>-0.0064</v>
       </c>
       <c r="D20" s="9">
-        <v>54.4</v>
+        <v>51.1</v>
       </c>
       <c r="E20" s="9">
-        <v>0.7</v>
+        <v>0.53</v>
       </c>
       <c r="F20" s="9"/>
       <c r="G20" s="9"/>
       <c r="H20" s="9"/>
       <c r="I20" s="9"/>
       <c r="J20" s="9"/>
       <c r="K20" s="9"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="10" t="s">
         <v>94</v>
       </c>
       <c r="B21" s="12">
-        <v>1440.40000000000009</v>
+        <v>1692.79999999999995</v>
       </c>
       <c r="C21" s="14">
-        <v>0.0078</v>
+        <v>0.0107</v>
       </c>
       <c r="D21" s="10">
-        <v>48.7</v>
+        <v>53.9</v>
       </c>
       <c r="E21" s="10">
-        <v>0.72</v>
+        <v>1.22</v>
       </c>
       <c r="F21" s="10"/>
       <c r="G21" s="10"/>
       <c r="H21" s="10"/>
       <c r="I21" s="10"/>
       <c r="J21" s="10"/>
       <c r="K21" s="10"/>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="9" t="s">
         <v>95</v>
       </c>
       <c r="B22" s="11">
-        <v>1429.20000000000005</v>
-[...2 lines deleted...]
-        <v>-0.0031</v>
+        <v>1674.90000000000009</v>
+      </c>
+      <c r="C22" s="13">
+        <v>-0.0011</v>
       </c>
       <c r="D22" s="9">
-        <v>45.7</v>
+        <v>49.6</v>
       </c>
       <c r="E22" s="9">
-        <v>0.75</v>
+        <v>1.15</v>
       </c>
       <c r="F22" s="9"/>
       <c r="G22" s="9"/>
       <c r="H22" s="9"/>
       <c r="I22" s="9"/>
       <c r="J22" s="9"/>
       <c r="K22" s="9"/>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="10" t="s">
         <v>96</v>
       </c>
       <c r="B23" s="12">
-        <v>1433.70000000000005</v>
+        <v>1676.79999999999995</v>
       </c>
       <c r="C23" s="14">
-        <v>0.0051</v>
+        <v>0.0</v>
       </c>
       <c r="D23" s="10">
-        <v>46.7</v>
+        <v>50.1</v>
       </c>
       <c r="E23" s="10">
-        <v>0.95</v>
+        <v>1.33</v>
       </c>
       <c r="F23" s="10"/>
       <c r="G23" s="10"/>
       <c r="H23" s="10"/>
       <c r="I23" s="10"/>
       <c r="J23" s="10"/>
       <c r="K23" s="10"/>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="9" t="s">
         <v>97</v>
       </c>
       <c r="B24" s="11">
-        <v>1426.40000000000009</v>
+        <v>1676.79999999999995</v>
       </c>
       <c r="C24" s="15">
-        <v>-0.0066</v>
+        <v>0.0029</v>
       </c>
       <c r="D24" s="9">
-        <v>44.8</v>
+        <v>50.1</v>
       </c>
       <c r="E24" s="9">
-        <v>1.71</v>
+        <v>1.37</v>
       </c>
       <c r="F24" s="9"/>
       <c r="G24" s="9"/>
       <c r="H24" s="9"/>
       <c r="I24" s="9"/>
       <c r="J24" s="9"/>
       <c r="K24" s="9"/>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="10" t="s">
         <v>98</v>
       </c>
       <c r="B25" s="12">
-        <v>1435.90000000000009</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1672.0</v>
+      </c>
+      <c r="C25" s="16">
+        <v>-0.0151</v>
       </c>
       <c r="D25" s="10">
-        <v>46.8</v>
+        <v>49.1</v>
       </c>
       <c r="E25" s="10">
-        <v>0.59</v>
+        <v>1.47</v>
       </c>
       <c r="F25" s="10"/>
       <c r="G25" s="10"/>
       <c r="H25" s="10"/>
       <c r="I25" s="10"/>
       <c r="J25" s="10"/>
       <c r="K25" s="10"/>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="9" t="s">
         <v>99</v>
       </c>
       <c r="B26" s="11">
-        <v>1435.90000000000009</v>
+        <v>1697.70000000000005</v>
       </c>
       <c r="C26" s="15">
-        <v>-0.0173</v>
+        <v>0.0001</v>
       </c>
       <c r="D26" s="9">
-        <v>46.8</v>
+        <v>54.6</v>
       </c>
       <c r="E26" s="9">
-        <v>0.6</v>
+        <v>1.52</v>
       </c>
       <c r="F26" s="9"/>
       <c r="G26" s="9"/>
       <c r="H26" s="9"/>
       <c r="I26" s="9"/>
       <c r="J26" s="9"/>
       <c r="K26" s="9"/>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="10" t="s">
         <v>100</v>
       </c>
       <c r="B27" s="12">
-        <v>1461.20000000000005</v>
-[...2 lines deleted...]
-        <v>0.0045</v>
+        <v>1697.5</v>
+      </c>
+      <c r="C27" s="16">
+        <v>-0.0085</v>
       </c>
       <c r="D27" s="10">
-        <v>52.1</v>
+        <v>54.6</v>
       </c>
       <c r="E27" s="10">
-        <v>0.69</v>
+        <v>0.9</v>
       </c>
       <c r="F27" s="10"/>
       <c r="G27" s="10"/>
       <c r="H27" s="10"/>
       <c r="I27" s="10"/>
       <c r="J27" s="10"/>
       <c r="K27" s="10"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="9" t="s">
         <v>101</v>
       </c>
       <c r="B28" s="11">
-        <v>1454.59999999999991</v>
-[...2 lines deleted...]
-        <v>-0.0061</v>
+        <v>1712.0</v>
+      </c>
+      <c r="C28" s="13">
+        <v>-0.0023</v>
       </c>
       <c r="D28" s="9">
-        <v>50.8</v>
+        <v>57.8</v>
       </c>
       <c r="E28" s="9">
-        <v>1.96</v>
+        <v>0.76</v>
       </c>
       <c r="F28" s="9"/>
       <c r="G28" s="9"/>
       <c r="H28" s="9"/>
       <c r="I28" s="9"/>
       <c r="J28" s="9"/>
       <c r="K28" s="9"/>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="10" t="s">
         <v>102</v>
       </c>
       <c r="B29" s="12">
-        <v>1463.5</v>
+        <v>1716.0</v>
       </c>
       <c r="C29" s="16">
-        <v>-0.0538</v>
+        <v>-0.0032</v>
       </c>
       <c r="D29" s="10">
-        <v>52.6</v>
+        <v>58.6</v>
       </c>
       <c r="E29" s="10">
-        <v>2.37</v>
+        <v>1.01</v>
       </c>
       <c r="F29" s="10"/>
       <c r="G29" s="10"/>
       <c r="H29" s="10"/>
       <c r="I29" s="10"/>
       <c r="J29" s="10"/>
-      <c r="K29" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K29" s="10"/>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="9" t="s">
         <v>103</v>
       </c>
       <c r="B30" s="11">
-        <v>1546.70000000000005</v>
-[...5 lines deleted...]
-        <v>77.099999999999994</v>
+        <v>1721.5</v>
+      </c>
+      <c r="C30" s="15">
+        <v>0.0126</v>
+      </c>
+      <c r="D30" s="9">
+        <v>59.8</v>
       </c>
       <c r="E30" s="9">
-        <v>0.86</v>
+        <v>1.18</v>
       </c>
       <c r="F30" s="9"/>
-      <c r="G30" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G30" s="9"/>
       <c r="H30" s="9"/>
       <c r="I30" s="9"/>
       <c r="J30" s="9"/>
       <c r="K30" s="9"/>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="10" t="s">
         <v>104</v>
       </c>
       <c r="B31" s="12">
-        <v>1517.5</v>
-[...5 lines deleted...]
-        <v>73.099999999999994</v>
+        <v>1700.0</v>
+      </c>
+      <c r="C31" s="16">
+        <v>-0.0078</v>
+      </c>
+      <c r="D31" s="10">
+        <v>56.7</v>
       </c>
       <c r="E31" s="10">
-        <v>0.86</v>
+        <v>1.09</v>
       </c>
       <c r="F31" s="10"/>
-      <c r="G31" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G31" s="10"/>
       <c r="H31" s="10"/>
       <c r="I31" s="10"/>
       <c r="J31" s="10"/>
       <c r="K31" s="10"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>