--- v0 (2026-07-02)
+++ v1 (2026-09-13)
@@ -23,371 +23,371 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Overview" sheetId="1" r:id="rId4"/>
     <sheet name="Monthly Summary" sheetId="2" r:id="rId5"/>
     <sheet name="Weekly Summary" sheetId="3" r:id="rId6"/>
     <sheet name="Indicator History" sheetId="4" r:id="rId7"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>BAJAJ-AUTO — Bajaj Auto</t>
   </si>
   <si>
-    <t>NSE Equity · Automobile · Generated 02 Jul 2026, 07:53 AM</t>
+    <t>NSE Equity · Automobile · Generated 13 Sep 2026, 10:15 AM</t>
   </si>
   <si>
     <t>KEY METRICS</t>
   </si>
   <si>
     <t>Current Price</t>
   </si>
   <si>
-    <t>₹9,118.00</t>
+    <t>₹11,678.00</t>
   </si>
   <si>
     <t>1 Day Change</t>
   </si>
   <si>
-    <t>+1.30%</t>
+    <t>-0.76%</t>
   </si>
   <si>
     <t>52 Week High</t>
   </si>
   <si>
-    <t>₹12,774.00</t>
+    <t>₹12,470.00</t>
   </si>
   <si>
     <t>52 Week Low</t>
   </si>
   <si>
-    <t>₹7,089.35</t>
+    <t>₹7,064.76</t>
   </si>
   <si>
     <t>RSI (14)</t>
   </si>
   <si>
     <t>EMA 50</t>
   </si>
   <si>
-    <t>₹10,017.84</t>
+    <t>₹11,395.90</t>
   </si>
   <si>
     <t>EMA 200</t>
   </si>
   <si>
-    <t>₹9,628.54</t>
+    <t>₹10,276.67</t>
   </si>
   <si>
     <t>ATR (14)</t>
   </si>
   <si>
-    <t>₹217.07</t>
+    <t>₹212.21</t>
   </si>
   <si>
     <t>Volume Ratio</t>
   </si>
   <si>
-    <t>0.53×</t>
+    <t>0.97×</t>
   </si>
   <si>
     <t>Data Period</t>
   </si>
   <si>
-    <t>13 May 2024 to 22 Oct 2025</t>
+    <t>08 Apr 2025 to 11 Sep 2026</t>
   </si>
   <si>
     <t>ACTIVE TECHNICAL CONDITIONS</t>
   </si>
   <si>
-    <t>● NR7 Narrow Range</t>
+    <t>● No special conditions today</t>
   </si>
   <si>
     <t>For educational purposes only. Not investment advice. Past performance does not guarantee future results.</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Open</t>
   </si>
   <si>
     <t>High</t>
   </si>
   <si>
     <t>Low</t>
   </si>
   <si>
     <t>Close</t>
   </si>
   <si>
     <t>Change %</t>
   </si>
   <si>
     <t>Trading Days</t>
   </si>
   <si>
     <t>Total Volume</t>
   </si>
   <si>
-    <t>May 2024</t>
-[...31 lines deleted...]
-  <si>
     <t>Apr 2025</t>
   </si>
   <si>
     <t>May 2025</t>
   </si>
   <si>
     <t>Jun 2025</t>
   </si>
   <si>
     <t>Jul 2025</t>
   </si>
   <si>
     <t>Aug 2025</t>
   </si>
   <si>
     <t>Sep 2025</t>
   </si>
   <si>
     <t>Oct 2025</t>
   </si>
   <si>
+    <t>Nov 2025</t>
+  </si>
+  <si>
+    <t>Dec 2025</t>
+  </si>
+  <si>
+    <t>Jan 2026</t>
+  </si>
+  <si>
+    <t>Feb 2026</t>
+  </si>
+  <si>
+    <t>Mar 2026</t>
+  </si>
+  <si>
+    <t>Apr 2026</t>
+  </si>
+  <si>
+    <t>May 2026</t>
+  </si>
+  <si>
+    <t>Jun 2026</t>
+  </si>
+  <si>
+    <t>Jul 2026</t>
+  </si>
+  <si>
+    <t>Aug 2026</t>
+  </si>
+  <si>
+    <t>Sep 2026</t>
+  </si>
+  <si>
     <t>Week</t>
   </si>
   <si>
-    <t>Week of 04 Aug</t>
-[...32 lines deleted...]
-    <t>Week of 20 Oct</t>
+    <t>Week of 22 Jun</t>
+  </si>
+  <si>
+    <t>Week of 29 Jun</t>
+  </si>
+  <si>
+    <t>Week of 06 Jul</t>
+  </si>
+  <si>
+    <t>Week of 13 Jul</t>
+  </si>
+  <si>
+    <t>Week of 20 Jul</t>
+  </si>
+  <si>
+    <t>Week of 27 Jul</t>
+  </si>
+  <si>
+    <t>Week of 03 Aug</t>
+  </si>
+  <si>
+    <t>Week of 10 Aug</t>
+  </si>
+  <si>
+    <t>Week of 17 Aug</t>
+  </si>
+  <si>
+    <t>Week of 24 Aug</t>
+  </si>
+  <si>
+    <t>Week of 31 Aug</t>
+  </si>
+  <si>
+    <t>Week of 07 Sep</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>1D Change %</t>
   </si>
   <si>
     <t>RSI</t>
   </si>
   <si>
     <t>Vol Ratio</t>
   </si>
   <si>
     <t>RSI&lt;30</t>
   </si>
   <si>
     <t>RSI&gt;70</t>
   </si>
   <si>
     <t>EMA Cross</t>
   </si>
   <si>
     <t>MACD Cross</t>
   </si>
   <si>
     <t>Breakout</t>
   </si>
   <si>
     <t>Vol Spike</t>
   </si>
   <si>
-    <t>01 Jul 2026</t>
-[...20 lines deleted...]
-    <t>22 Jun 2026</t>
+    <t>11 Sep 2026</t>
+  </si>
+  <si>
+    <t>10 Sep 2026</t>
+  </si>
+  <si>
+    <t>09 Sep 2026</t>
+  </si>
+  <si>
+    <t>08 Sep 2026</t>
+  </si>
+  <si>
+    <t>07 Sep 2026</t>
+  </si>
+  <si>
+    <t>04 Sep 2026</t>
+  </si>
+  <si>
+    <t>03 Sep 2026</t>
+  </si>
+  <si>
+    <t>02 Sep 2026</t>
+  </si>
+  <si>
+    <t>01 Sep 2026</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
-    <t>19 Jun 2026</t>
-[...62 lines deleted...]
-    <t>20 May 2026</t>
+    <t>31 Aug 2026</t>
+  </si>
+  <si>
+    <t>28 Aug 2026</t>
+  </si>
+  <si>
+    <t>27 Aug 2026</t>
+  </si>
+  <si>
+    <t>26 Aug 2026</t>
+  </si>
+  <si>
+    <t>25 Aug 2026</t>
+  </si>
+  <si>
+    <t>24 Aug 2026</t>
+  </si>
+  <si>
+    <t>21 Aug 2026</t>
+  </si>
+  <si>
+    <t>20 Aug 2026</t>
+  </si>
+  <si>
+    <t>19 Aug 2026</t>
+  </si>
+  <si>
+    <t>18 Aug 2026</t>
+  </si>
+  <si>
+    <t>17 Aug 2026</t>
+  </si>
+  <si>
+    <t>14 Aug 2026</t>
+  </si>
+  <si>
+    <t>13 Aug 2026</t>
+  </si>
+  <si>
+    <t>12 Aug 2026</t>
+  </si>
+  <si>
+    <t>11 Aug 2026</t>
+  </si>
+  <si>
+    <t>10 Aug 2026</t>
+  </si>
+  <si>
+    <t>07 Aug 2026</t>
+  </si>
+  <si>
+    <t>06 Aug 2026</t>
+  </si>
+  <si>
+    <t>05 Aug 2026</t>
+  </si>
+  <si>
+    <t>04 Aug 2026</t>
+  </si>
+  <si>
+    <t>03 Aug 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="₹#,##0.00"/>
     <numFmt numFmtId="165" formatCode="+0.00%;-0.00%"/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="11">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="9"/>
       <color rgb="FFFFFFFF"/>
@@ -434,50 +434,59 @@
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF16A34A"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFDC2626"/>
       <name val="Calibri"/>
     </font>
+    <font>
+      <b val="1"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFDC2626"/>
+      <name val="Calibri"/>
+    </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1E3A8A"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF8FAFC"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
@@ -491,76 +500,78 @@
       <top/>
       <bottom style="thin">
         <color rgb="FFE2E8F0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFE2E8F0"/>
       </left>
       <right style="thin">
         <color rgb="FFE2E8F0"/>
       </right>
       <top style="thin">
         <color rgb="FFE2E8F0"/>
       </top>
       <bottom style="thin">
         <color rgb="FFE2E8F0"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="19">
+  <cellXfs count="21">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="7" numFmtId="0" fillId="2" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="3" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="8" numFmtId="165" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="8" numFmtId="165" fillId="3" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="9" numFmtId="165" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="9" numFmtId="165" fillId="3" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
-    <xf xfId="0" fontId="9" numFmtId="165" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="3" fillId="0" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="3" fillId="3" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="10" numFmtId="0" fillId="0" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="10" numFmtId="0" fillId="3" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -902,51 +913,51 @@
       <c r="B6" s="5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="5">
-        <v>43.3</v>
+        <v>48.9</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>17</v>
       </c>
@@ -1028,511 +1039,511 @@
       </c>
       <c r="C1" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>29</v>
       </c>
       <c r="F1" s="8" t="s">
         <v>30</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>31</v>
       </c>
       <c r="H1" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="11">
-        <v>9022.89999999999964</v>
+        <v>7102.020000000000437</v>
       </c>
       <c r="C2" s="11">
-        <v>9139.45000000000073</v>
+        <v>8009.43000000000029</v>
       </c>
       <c r="D2" s="11">
-        <v>8710.0</v>
+        <v>7064.76000000000022</v>
       </c>
       <c r="E2" s="11">
-        <v>9084.75</v>
+        <v>7722.82999999999993</v>
       </c>
       <c r="F2" s="13">
-        <v>0.0069</v>
+        <v>0.0874</v>
       </c>
       <c r="G2" s="9">
         <v>14</v>
       </c>
       <c r="H2" s="17">
-        <v>5796553</v>
+        <v>4834392</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B3" s="12">
-        <v>9180.0</v>
+        <v>7693.97999999999956</v>
       </c>
       <c r="C3" s="12">
-        <v>10038.79999999999927</v>
+        <v>8662.45999999999913</v>
       </c>
       <c r="D3" s="12">
-        <v>8808.0</v>
+        <v>7320.81999999999971</v>
       </c>
       <c r="E3" s="12">
-        <v>9501.64999999999964</v>
+        <v>8277.76000000000022</v>
       </c>
       <c r="F3" s="14">
-        <v>0.0459</v>
+        <v>0.0719</v>
       </c>
       <c r="G3" s="10">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="H3" s="18">
-        <v>7034894</v>
+        <v>10020060</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="11">
-        <v>9505.0</v>
+        <v>8291.70999999999913</v>
       </c>
       <c r="C4" s="11">
-        <v>9909.95000000000073</v>
+        <v>8434.53000000000065</v>
       </c>
       <c r="D4" s="11">
-        <v>8744.60000000000036</v>
+        <v>8030.59000000000015</v>
       </c>
       <c r="E4" s="11">
-        <v>9664.20000000000073</v>
-[...2 lines deleted...]
-        <v>0.0171</v>
+        <v>8259.76000000000022</v>
+      </c>
+      <c r="F4" s="15">
+        <v>-0.0022</v>
       </c>
       <c r="G4" s="9">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="H4" s="17">
-        <v>9441423</v>
+        <v>8038562</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="12">
-        <v>9844.0</v>
+        <v>8253.84000000000015</v>
       </c>
       <c r="C5" s="12">
-        <v>10921.35000000000036</v>
+        <v>8366.26000000000022</v>
       </c>
       <c r="D5" s="12">
-        <v>9369.29999999999927</v>
+        <v>7820.4399999999996</v>
       </c>
       <c r="E5" s="12">
-        <v>10891.54999999999927</v>
-[...2 lines deleted...]
-        <v>0.127</v>
+        <v>7896.86999999999989</v>
+      </c>
+      <c r="F5" s="16">
+        <v>-0.0439</v>
       </c>
       <c r="G5" s="10">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H5" s="18">
-        <v>7306302</v>
+        <v>6268297</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="11">
-        <v>10926.0</v>
+        <v>7896.85999999999967</v>
       </c>
       <c r="C6" s="11">
-        <v>12774.0</v>
+        <v>8749.3700000000008</v>
       </c>
       <c r="D6" s="11">
-        <v>10780.0</v>
+        <v>7749.4399999999996</v>
       </c>
       <c r="E6" s="11">
-        <v>12345.95000000000073</v>
+        <v>8511.70999999999913</v>
       </c>
       <c r="F6" s="13">
-        <v>0.1335</v>
+        <v>0.0779</v>
       </c>
       <c r="G6" s="9">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="H6" s="17">
-        <v>11053587</v>
+        <v>8393763</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B7" s="12">
-        <v>12414.25</v>
+        <v>8544.75</v>
       </c>
       <c r="C7" s="12">
-        <v>12500.0</v>
+        <v>9358.29999999999927</v>
       </c>
       <c r="D7" s="12">
-        <v>9640.0</v>
+        <v>8520.090000000000146</v>
       </c>
       <c r="E7" s="12">
-        <v>9836.29999999999927</v>
-[...2 lines deleted...]
-        <v>-0.2033</v>
+        <v>8558.059999999999491</v>
+      </c>
+      <c r="F7" s="14">
+        <v>0.0054</v>
       </c>
       <c r="G7" s="10">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H7" s="18">
-        <v>18711882</v>
+        <v>9083287</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="9" t="s">
         <v>39</v>
       </c>
       <c r="B8" s="11">
-        <v>9905.0</v>
+        <v>8598.97999999999956</v>
       </c>
       <c r="C8" s="11">
-        <v>10079.79999999999927</v>
+        <v>9165.0</v>
       </c>
       <c r="D8" s="11">
-        <v>8992.25</v>
+        <v>8373.64999999999964</v>
       </c>
       <c r="E8" s="11">
-        <v>9033.64999999999964</v>
-[...2 lines deleted...]
-        <v>-0.0816</v>
+        <v>8769.090000000000146</v>
+      </c>
+      <c r="F8" s="13">
+        <v>0.0247</v>
       </c>
       <c r="G8" s="9">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="H8" s="17">
-        <v>10245052</v>
+        <v>7333438</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B9" s="12">
-        <v>9078.79999999999927</v>
+        <v>8776.48999999999978</v>
       </c>
       <c r="C9" s="12">
-        <v>9240.0</v>
+        <v>9126.069999999999709</v>
       </c>
       <c r="D9" s="12">
-        <v>8719.89999999999964</v>
+        <v>8485.57999999999993</v>
       </c>
       <c r="E9" s="12">
-        <v>8798.60000000000036</v>
-[...2 lines deleted...]
-        <v>-0.026</v>
+        <v>8947.57999999999993</v>
+      </c>
+      <c r="F9" s="14">
+        <v>0.0204</v>
       </c>
       <c r="G9" s="10">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="H9" s="18">
-        <v>10744592</v>
+        <v>8406418</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B10" s="11">
-        <v>8754.049999999999272</v>
+        <v>9002.30999999999949</v>
       </c>
       <c r="C10" s="11">
-        <v>9109.95000000000073</v>
+        <v>9267.56999999999971</v>
       </c>
       <c r="D10" s="11">
-        <v>8290.35000000000036</v>
+        <v>8613.78000000000065</v>
       </c>
       <c r="E10" s="11">
-        <v>8847.79999999999927</v>
+        <v>9213.34000000000015</v>
       </c>
       <c r="F10" s="13">
-        <v>0.0056</v>
+        <v>0.0297</v>
       </c>
       <c r="G10" s="9">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H10" s="17">
-        <v>9015353</v>
+        <v>6720860</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B11" s="12">
-        <v>9150.0</v>
+        <v>9235.030000000000655</v>
       </c>
       <c r="C11" s="12">
-        <v>9150.0</v>
+        <v>9750.77000000000044</v>
       </c>
       <c r="D11" s="12">
-        <v>7886.30000000000018</v>
+        <v>8946.10000000000036</v>
       </c>
       <c r="E11" s="12">
-        <v>7902.89999999999964</v>
-[...2 lines deleted...]
-        <v>-0.1068</v>
+        <v>9464.30999999999949</v>
+      </c>
+      <c r="F11" s="14">
+        <v>0.0272</v>
       </c>
       <c r="G11" s="10">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H11" s="18">
-        <v>6211636</v>
+        <v>7425239</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="9" t="s">
         <v>43</v>
       </c>
       <c r="B12" s="11">
-        <v>7934.94999999999982</v>
+        <v>9323.29000000000087</v>
       </c>
       <c r="C12" s="11">
-        <v>8213.95000000000073</v>
+        <v>10045.6200000000008</v>
       </c>
       <c r="D12" s="11">
-        <v>7301.0</v>
+        <v>9122.1200000000008</v>
       </c>
       <c r="E12" s="11">
-        <v>7878.85000000000036</v>
-[...2 lines deleted...]
-        <v>-0.003</v>
+        <v>9834.10000000000036</v>
+      </c>
+      <c r="F12" s="13">
+        <v>0.0391</v>
       </c>
       <c r="G12" s="9">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H12" s="17">
-        <v>11150320</v>
+        <v>5124021</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B13" s="12">
-        <v>7631.0</v>
+        <v>9590.53000000000065</v>
       </c>
       <c r="C13" s="12">
-        <v>8328.0</v>
+        <v>9941.5</v>
       </c>
       <c r="D13" s="12">
-        <v>7089.35000000000036</v>
+        <v>8621.17000000000007</v>
       </c>
       <c r="E13" s="12">
-        <v>8030.0</v>
-[...2 lines deleted...]
-        <v>0.0192</v>
+        <v>8781.5</v>
+      </c>
+      <c r="F13" s="16">
+        <v>-0.107</v>
       </c>
       <c r="G13" s="10">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H13" s="18">
-        <v>6756063</v>
+        <v>8166015</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="9" t="s">
         <v>45</v>
       </c>
       <c r="B14" s="11">
-        <v>8000.0</v>
+        <v>8868.69000000000051</v>
       </c>
       <c r="C14" s="11">
-        <v>9007.0</v>
+        <v>9905.60000000000036</v>
       </c>
       <c r="D14" s="11">
-        <v>7612.0</v>
+        <v>8504.31999999999971</v>
       </c>
       <c r="E14" s="11">
-        <v>8607.0</v>
+        <v>9855.29999999999927</v>
       </c>
       <c r="F14" s="13">
-        <v>0.0719</v>
+        <v>0.1223</v>
       </c>
       <c r="G14" s="9">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H14" s="17">
-        <v>10096443</v>
+        <v>8845750</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="10" t="s">
         <v>46</v>
       </c>
       <c r="B15" s="12">
-        <v>8621.5</v>
+        <v>9855.29999999999927</v>
       </c>
       <c r="C15" s="12">
-        <v>8770.0</v>
+        <v>10750.0</v>
       </c>
       <c r="D15" s="12">
-        <v>8250.0</v>
+        <v>9855.29999999999927</v>
       </c>
       <c r="E15" s="12">
-        <v>8376.0</v>
-[...2 lines deleted...]
-        <v>-0.0268</v>
+        <v>10460.0</v>
+      </c>
+      <c r="F15" s="14">
+        <v>0.0614</v>
       </c>
       <c r="G15" s="10">
         <v>21</v>
       </c>
       <c r="H15" s="18">
-        <v>8038562</v>
+        <v>8392431</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="9" t="s">
         <v>47</v>
       </c>
       <c r="B16" s="11">
-        <v>8370.0</v>
+        <v>10500.0</v>
       </c>
       <c r="C16" s="11">
-        <v>8484.0</v>
+        <v>10619.0</v>
       </c>
       <c r="D16" s="11">
-        <v>7930.5</v>
+        <v>9501.0</v>
       </c>
       <c r="E16" s="11">
-        <v>8008.0</v>
-[...2 lines deleted...]
-        <v>-0.0439</v>
+        <v>9716.0</v>
+      </c>
+      <c r="F16" s="15">
+        <v>-0.0711</v>
       </c>
       <c r="G16" s="9">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H16" s="17">
-        <v>6268297</v>
+        <v>8261635</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="10" t="s">
         <v>48</v>
       </c>
       <c r="B17" s="12">
-        <v>8008.0</v>
+        <v>9762.0</v>
       </c>
       <c r="C17" s="12">
-        <v>8872.5</v>
+        <v>11590.0</v>
       </c>
       <c r="D17" s="12">
-        <v>7858.5</v>
+        <v>9716.0</v>
       </c>
       <c r="E17" s="12">
-        <v>8631.5</v>
+        <v>11520.5</v>
       </c>
       <c r="F17" s="14">
-        <v>0.0779</v>
+        <v>0.1857</v>
       </c>
       <c r="G17" s="10">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H17" s="18">
-        <v>8393763</v>
+        <v>10515096</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="9" t="s">
         <v>49</v>
       </c>
       <c r="B18" s="11">
-        <v>8665.0</v>
+        <v>11575.0</v>
       </c>
       <c r="C18" s="11">
-        <v>9490.0</v>
+        <v>12130.0</v>
       </c>
       <c r="D18" s="11">
-        <v>8640.0</v>
+        <v>11456.0</v>
       </c>
       <c r="E18" s="11">
-        <v>8678.5</v>
+        <v>12130.0</v>
       </c>
       <c r="F18" s="13">
-        <v>0.0054</v>
+        <v>0.0529</v>
       </c>
       <c r="G18" s="9">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="H18" s="17">
-        <v>9083287</v>
+        <v>4917554</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="10" t="s">
         <v>50</v>
       </c>
       <c r="B19" s="12">
-        <v>8720.0</v>
+        <v>12180.0</v>
       </c>
       <c r="C19" s="12">
-        <v>9236.5</v>
+        <v>12470.0</v>
       </c>
       <c r="D19" s="12">
-        <v>8491.5</v>
+        <v>11529.0</v>
       </c>
       <c r="E19" s="12">
-        <v>9118.0</v>
-[...2 lines deleted...]
-        <v>0.0506</v>
+        <v>11678.0</v>
+      </c>
+      <c r="F19" s="16">
+        <v>-0.0373</v>
       </c>
       <c r="G19" s="10">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="H19" s="18">
-        <v>5243686</v>
+        <v>2041793</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G13"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
@@ -1549,319 +1560,319 @@
       </c>
       <c r="B1" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C1" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>29</v>
       </c>
       <c r="F1" s="8" t="s">
         <v>30</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B2" s="11">
-        <v>8044.5</v>
+        <v>10116.0</v>
       </c>
       <c r="C2" s="11">
-        <v>8277.0</v>
+        <v>10268.0</v>
       </c>
       <c r="D2" s="11">
-        <v>7858.5</v>
+        <v>9732.0</v>
       </c>
       <c r="E2" s="11">
-        <v>8224.0</v>
-[...2 lines deleted...]
-        <v>0.0223</v>
+        <v>9843.0</v>
+      </c>
+      <c r="F2" s="15">
+        <v>-0.027</v>
       </c>
       <c r="G2" s="17">
-        <v>1670085</v>
+        <v>2164858</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="10" t="s">
         <v>53</v>
       </c>
       <c r="B3" s="12">
-        <v>8235.0</v>
+        <v>9874.0</v>
       </c>
       <c r="C3" s="12">
-        <v>8321.5</v>
+        <v>9998.0</v>
       </c>
       <c r="D3" s="12">
-        <v>8132.5</v>
+        <v>9501.0</v>
       </c>
       <c r="E3" s="12">
-        <v>8213.5</v>
-[...2 lines deleted...]
-        <v>-0.0013</v>
+        <v>9785.5</v>
+      </c>
+      <c r="F3" s="16">
+        <v>-0.0058</v>
       </c>
       <c r="G3" s="18">
-        <v>1096592</v>
+        <v>1716207</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="9" t="s">
         <v>54</v>
       </c>
       <c r="B4" s="11">
-        <v>8400.0</v>
+        <v>10040.0</v>
       </c>
       <c r="C4" s="11">
-        <v>8872.5</v>
+        <v>10298.0</v>
       </c>
       <c r="D4" s="11">
-        <v>8400.0</v>
+        <v>9993.0</v>
       </c>
       <c r="E4" s="11">
-        <v>8679.5</v>
+        <v>10156.0</v>
       </c>
       <c r="F4" s="13">
-        <v>0.0567</v>
+        <v>0.0379</v>
       </c>
       <c r="G4" s="17">
-        <v>3419001</v>
+        <v>968288</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="10" t="s">
         <v>55</v>
       </c>
       <c r="B5" s="12">
-        <v>8750.0</v>
+        <v>10080.0</v>
       </c>
       <c r="C5" s="12">
-        <v>8825.0</v>
+        <v>10499.0</v>
       </c>
       <c r="D5" s="12">
-        <v>8571.5</v>
+        <v>10030.5</v>
       </c>
       <c r="E5" s="12">
-        <v>8631.5</v>
-[...2 lines deleted...]
-        <v>-0.0055</v>
+        <v>10443.0</v>
+      </c>
+      <c r="F5" s="14">
+        <v>0.0283</v>
       </c>
       <c r="G5" s="18">
-        <v>1878267</v>
+        <v>3097375</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="9" t="s">
         <v>56</v>
       </c>
       <c r="B6" s="11">
-        <v>8665.0</v>
+        <v>10443.0</v>
       </c>
       <c r="C6" s="11">
-        <v>9353.5</v>
+        <v>11331.0</v>
       </c>
       <c r="D6" s="11">
-        <v>8665.0</v>
+        <v>10342.5</v>
       </c>
       <c r="E6" s="11">
-        <v>9084.5</v>
+        <v>11130.0</v>
       </c>
       <c r="F6" s="13">
-        <v>0.0525</v>
+        <v>0.0658</v>
       </c>
       <c r="G6" s="17">
-        <v>2413452</v>
+        <v>4086736</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="10" t="s">
         <v>57</v>
       </c>
       <c r="B7" s="12">
-        <v>9102.0</v>
+        <v>11200.5</v>
       </c>
       <c r="C7" s="12">
-        <v>9490.0</v>
+        <v>11590.0</v>
       </c>
       <c r="D7" s="12">
-        <v>8979.5</v>
+        <v>11094.0</v>
       </c>
       <c r="E7" s="12">
-        <v>8999.5</v>
-[...2 lines deleted...]
-        <v>-0.0094</v>
+        <v>11520.5</v>
+      </c>
+      <c r="F7" s="14">
+        <v>0.0351</v>
       </c>
       <c r="G7" s="18">
-        <v>2627233</v>
+        <v>1593425</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="9" t="s">
         <v>58</v>
       </c>
       <c r="B8" s="11">
-        <v>9026.5</v>
+        <v>11575.0</v>
       </c>
       <c r="C8" s="11">
-        <v>9136.0</v>
+        <v>11856.0</v>
       </c>
       <c r="D8" s="11">
-        <v>8950.5</v>
+        <v>11456.0</v>
       </c>
       <c r="E8" s="11">
-        <v>8971.5</v>
-[...2 lines deleted...]
-        <v>-0.0031</v>
+        <v>11662.0</v>
+      </c>
+      <c r="F8" s="13">
+        <v>0.0123</v>
       </c>
       <c r="G8" s="17">
-        <v>1368637</v>
+        <v>1431006</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="10" t="s">
         <v>59</v>
       </c>
       <c r="B9" s="12">
-        <v>8971.5</v>
+        <v>11662.0</v>
       </c>
       <c r="C9" s="12">
-        <v>9225.0</v>
+        <v>11863.0</v>
       </c>
       <c r="D9" s="12">
-        <v>8668.0</v>
+        <v>11607.0</v>
       </c>
       <c r="E9" s="12">
-        <v>8702.0</v>
-[...2 lines deleted...]
-        <v>-0.03</v>
+        <v>11700.0</v>
+      </c>
+      <c r="F9" s="14">
+        <v>0.0033</v>
       </c>
       <c r="G9" s="18">
-        <v>1994182</v>
+        <v>1083774</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="9" t="s">
         <v>60</v>
       </c>
       <c r="B10" s="11">
-        <v>8745.0</v>
+        <v>11700.0</v>
       </c>
       <c r="C10" s="11">
-        <v>8846.5</v>
+        <v>11808.0</v>
       </c>
       <c r="D10" s="11">
-        <v>8491.5</v>
+        <v>11534.0</v>
       </c>
       <c r="E10" s="11">
-        <v>8679.5</v>
-[...2 lines deleted...]
-        <v>-0.0026</v>
+        <v>11700.0</v>
+      </c>
+      <c r="F10" s="13">
+        <v>0.0</v>
       </c>
       <c r="G10" s="17">
-        <v>2146140</v>
+        <v>1015317</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="10" t="s">
         <v>61</v>
       </c>
       <c r="B11" s="12">
-        <v>8698.0</v>
+        <v>11735.0</v>
       </c>
       <c r="C11" s="12">
-        <v>8955.0</v>
+        <v>11974.0</v>
       </c>
       <c r="D11" s="12">
-        <v>8651.0</v>
+        <v>11618.0</v>
       </c>
       <c r="E11" s="12">
-        <v>8946.5</v>
+        <v>11910.0</v>
       </c>
       <c r="F11" s="14">
-        <v>0.0308</v>
+        <v>0.0179</v>
       </c>
       <c r="G11" s="18">
-        <v>1645786</v>
+        <v>1031896</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="9" t="s">
         <v>62</v>
       </c>
       <c r="B12" s="11">
-        <v>8947.0</v>
+        <v>11910.0</v>
       </c>
       <c r="C12" s="11">
-        <v>9194.5</v>
+        <v>12470.0</v>
       </c>
       <c r="D12" s="11">
-        <v>8917.0</v>
+        <v>11873.0</v>
       </c>
       <c r="E12" s="11">
-        <v>9150.5</v>
+        <v>11919.0</v>
       </c>
       <c r="F12" s="13">
-        <v>0.0228</v>
+        <v>0.0008</v>
       </c>
       <c r="G12" s="17">
-        <v>1772573</v>
+        <v>1642704</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="10" t="s">
         <v>63</v>
       </c>
       <c r="B13" s="12">
-        <v>9194.5</v>
+        <v>11810.0</v>
       </c>
       <c r="C13" s="12">
-        <v>9236.5</v>
+        <v>11896.0</v>
       </c>
       <c r="D13" s="12">
-        <v>9081.0</v>
+        <v>11529.0</v>
       </c>
       <c r="E13" s="12">
-        <v>9118.0</v>
-[...2 lines deleted...]
-        <v>-0.0036</v>
+        <v>11678.0</v>
+      </c>
+      <c r="F13" s="16">
+        <v>-0.0202</v>
       </c>
       <c r="G13" s="18">
-        <v>358970</v>
+        <v>754650</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:K31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
@@ -1894,734 +1905,744 @@
       </c>
       <c r="F1" s="8" t="s">
         <v>68</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>69</v>
       </c>
       <c r="H1" s="8" t="s">
         <v>70</v>
       </c>
       <c r="I1" s="8" t="s">
         <v>71</v>
       </c>
       <c r="J1" s="8" t="s">
         <v>72</v>
       </c>
       <c r="K1" s="8" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="9" t="s">
         <v>74</v>
       </c>
       <c r="B2" s="11">
-        <v>9842.0</v>
-[...2 lines deleted...]
-        <v>0.013</v>
+        <v>11678.0</v>
+      </c>
+      <c r="C2" s="15">
+        <v>-0.0076</v>
       </c>
       <c r="D2" s="9">
-        <v>43.3</v>
+        <v>48.9</v>
       </c>
       <c r="E2" s="9">
-        <v>0.53</v>
+        <v>0.97</v>
       </c>
       <c r="F2" s="9"/>
       <c r="G2" s="9"/>
       <c r="H2" s="9"/>
       <c r="I2" s="9"/>
       <c r="J2" s="9"/>
       <c r="K2" s="9"/>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="10" t="s">
         <v>75</v>
       </c>
       <c r="B3" s="12">
-        <v>9716.0</v>
-[...2 lines deleted...]
-        <v>0.0089</v>
+        <v>11768.0</v>
+      </c>
+      <c r="C3" s="16">
+        <v>-0.0019</v>
       </c>
       <c r="D3" s="10">
-        <v>38.1</v>
+        <v>51.9</v>
       </c>
       <c r="E3" s="10">
-        <v>1.11</v>
+        <v>0.54</v>
       </c>
       <c r="F3" s="10"/>
       <c r="G3" s="10"/>
       <c r="H3" s="10"/>
       <c r="I3" s="10"/>
       <c r="J3" s="10"/>
       <c r="K3" s="10"/>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="9" t="s">
         <v>76</v>
       </c>
       <c r="B4" s="11">
-        <v>9630.0</v>
-[...2 lines deleted...]
-        <v>-0.0216</v>
+        <v>11790.0</v>
+      </c>
+      <c r="C4" s="15">
+        <v>-0.0076</v>
       </c>
       <c r="D4" s="9">
-        <v>34.2</v>
+        <v>52.6</v>
       </c>
       <c r="E4" s="9">
-        <v>1.33</v>
+        <v>0.53</v>
       </c>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="9"/>
       <c r="I4" s="9"/>
       <c r="J4" s="9"/>
       <c r="K4" s="9"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="10" t="s">
         <v>77</v>
       </c>
       <c r="B5" s="12">
-        <v>9843.0</v>
+        <v>11880.0</v>
       </c>
       <c r="C5" s="14">
-        <v>0.0</v>
+        <v>0.0068</v>
       </c>
       <c r="D5" s="10">
-        <v>40.0</v>
+        <v>55.5</v>
       </c>
       <c r="E5" s="10">
-        <v>0.92</v>
+        <v>0.84</v>
       </c>
       <c r="F5" s="10"/>
       <c r="G5" s="10"/>
       <c r="H5" s="10"/>
       <c r="I5" s="10"/>
       <c r="J5" s="10"/>
       <c r="K5" s="10"/>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="9" t="s">
         <v>78</v>
       </c>
       <c r="B6" s="11">
-        <v>9843.0</v>
-[...2 lines deleted...]
-        <v>0.0095</v>
+        <v>11800.0</v>
+      </c>
+      <c r="C6" s="15">
+        <v>-0.01</v>
       </c>
       <c r="D6" s="9">
-        <v>40.0</v>
+        <v>53.4</v>
       </c>
       <c r="E6" s="9">
-        <v>0.91</v>
+        <v>0.45</v>
       </c>
       <c r="F6" s="9"/>
       <c r="G6" s="9"/>
       <c r="H6" s="9"/>
       <c r="I6" s="9"/>
       <c r="J6" s="9"/>
       <c r="K6" s="9"/>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="10" t="s">
         <v>79</v>
       </c>
       <c r="B7" s="12">
-        <v>9750.0</v>
-[...2 lines deleted...]
-        <v>-0.0274</v>
+        <v>11919.0</v>
+      </c>
+      <c r="C7" s="16">
+        <v>-0.0001</v>
       </c>
       <c r="D7" s="10">
-        <v>35.9</v>
+        <v>57.2</v>
       </c>
       <c r="E7" s="10">
-        <v>1.1</v>
+        <v>0.65</v>
       </c>
       <c r="F7" s="10"/>
       <c r="G7" s="10"/>
       <c r="H7" s="10"/>
       <c r="I7" s="10"/>
       <c r="J7" s="10"/>
       <c r="K7" s="10"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="9" t="s">
         <v>80</v>
       </c>
       <c r="B8" s="11">
-        <v>10025.0</v>
-[...2 lines deleted...]
-        <v>-0.0163</v>
+        <v>11920.0</v>
+      </c>
+      <c r="C8" s="15">
+        <v>-0.0173</v>
       </c>
       <c r="D8" s="9">
-        <v>44.1</v>
+        <v>57.2</v>
       </c>
       <c r="E8" s="9">
-        <v>1.44</v>
+        <v>1.26</v>
       </c>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="9"/>
       <c r="I8" s="9"/>
       <c r="J8" s="9"/>
       <c r="K8" s="9"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="10" t="s">
         <v>81</v>
       </c>
       <c r="B9" s="12">
-        <v>10191.0</v>
-[...2 lines deleted...]
-        <v>0.0124</v>
+        <v>12130.0</v>
+      </c>
+      <c r="C9" s="16">
+        <v>-0.0187</v>
       </c>
       <c r="D9" s="10">
-        <v>50.5</v>
+        <v>64.099999999999994</v>
       </c>
       <c r="E9" s="10">
-        <v>2.18</v>
+        <v>1.4</v>
       </c>
       <c r="F9" s="10"/>
       <c r="G9" s="10"/>
       <c r="H9" s="10"/>
       <c r="I9" s="10"/>
       <c r="J9" s="10"/>
-      <c r="K9" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K9" s="10"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="9" t="s">
+        <v>82</v>
+      </c>
+      <c r="B10" s="11">
+        <v>12361.0</v>
+      </c>
+      <c r="C10" s="13">
+        <v>0.019</v>
+      </c>
+      <c r="D10" s="19">
+        <v>73.2</v>
+      </c>
+      <c r="E10" s="9">
+        <v>2.05</v>
+      </c>
+      <c r="F10" s="9"/>
+      <c r="G10" s="9" t="s">
         <v>83</v>
       </c>
-      <c r="B10" s="11">
-[...12 lines deleted...]
-      <c r="G10" s="9"/>
       <c r="H10" s="9"/>
-      <c r="I10" s="9"/>
-[...1 lines deleted...]
-      <c r="K10" s="9"/>
+      <c r="I10" s="9" t="s">
+        <v>83</v>
+      </c>
+      <c r="J10" s="9" t="s">
+        <v>83</v>
+      </c>
+      <c r="K10" s="9" t="s">
+        <v>83</v>
+      </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="10" t="s">
         <v>84</v>
       </c>
       <c r="B11" s="12">
-        <v>10077.0</v>
+        <v>12130.0</v>
       </c>
       <c r="C11" s="14">
-        <v>0.0035</v>
+        <v>0.0185</v>
       </c>
       <c r="D11" s="10">
-        <v>45.3</v>
+        <v>69.099999999999994</v>
       </c>
       <c r="E11" s="10">
-        <v>0.64</v>
+        <v>1.53</v>
       </c>
       <c r="F11" s="10"/>
       <c r="G11" s="10"/>
       <c r="H11" s="10"/>
       <c r="I11" s="10"/>
-      <c r="J11" s="10"/>
+      <c r="J11" s="10" t="s">
+        <v>83</v>
+      </c>
       <c r="K11" s="10"/>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="9" t="s">
         <v>85</v>
       </c>
       <c r="B12" s="11">
-        <v>10042.0</v>
+        <v>11910.0</v>
       </c>
       <c r="C12" s="13">
-        <v>0.0104</v>
+        <v>0.0162</v>
       </c>
       <c r="D12" s="9">
-        <v>43.7</v>
+        <v>64.40000000000001</v>
       </c>
       <c r="E12" s="9">
-        <v>0.84</v>
+        <v>1.15</v>
       </c>
       <c r="F12" s="9"/>
       <c r="G12" s="9"/>
       <c r="H12" s="9"/>
       <c r="I12" s="9"/>
       <c r="J12" s="9"/>
       <c r="K12" s="9"/>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="10" t="s">
         <v>86</v>
       </c>
       <c r="B13" s="12">
-        <v>9939.0</v>
-[...2 lines deleted...]
-        <v>-0.0004</v>
+        <v>11720.0</v>
+      </c>
+      <c r="C13" s="16">
+        <v>-0.0003</v>
       </c>
       <c r="D13" s="10">
-        <v>39.0</v>
+        <v>59.4</v>
       </c>
       <c r="E13" s="10">
-        <v>0.56</v>
+        <v>0.98</v>
       </c>
       <c r="F13" s="10"/>
       <c r="G13" s="10"/>
       <c r="H13" s="10"/>
       <c r="I13" s="10"/>
       <c r="J13" s="10"/>
       <c r="K13" s="10"/>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="9" t="s">
         <v>87</v>
       </c>
       <c r="B14" s="11">
-        <v>10063.0</v>
-[...2 lines deleted...]
-        <v>-0.005</v>
+        <v>11724.0</v>
+      </c>
+      <c r="C14" s="15">
+        <v>-0.017</v>
       </c>
       <c r="D14" s="9">
-        <v>42.7</v>
+        <v>59.5</v>
       </c>
       <c r="E14" s="9">
-        <v>1.09</v>
+        <v>0.73</v>
       </c>
       <c r="F14" s="9"/>
       <c r="G14" s="9"/>
       <c r="H14" s="9"/>
       <c r="I14" s="9"/>
       <c r="J14" s="9"/>
       <c r="K14" s="9"/>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="10" t="s">
         <v>88</v>
       </c>
       <c r="B15" s="12">
-        <v>10114.0</v>
-[...2 lines deleted...]
-        <v>-0.003</v>
+        <v>11927.0</v>
+      </c>
+      <c r="C15" s="14">
+        <v>0.0108</v>
       </c>
       <c r="D15" s="10">
-        <v>44.4</v>
+        <v>68.40000000000001</v>
       </c>
       <c r="E15" s="10">
-        <v>0.55</v>
+        <v>0.65</v>
       </c>
       <c r="F15" s="10"/>
       <c r="G15" s="10"/>
       <c r="H15" s="10"/>
       <c r="I15" s="10"/>
       <c r="J15" s="10"/>
       <c r="K15" s="10"/>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="9" t="s">
         <v>89</v>
       </c>
       <c r="B16" s="11">
-        <v>10144.0</v>
-[...2 lines deleted...]
-        <v>-0.0039</v>
+        <v>11800.0</v>
+      </c>
+      <c r="C16" s="13">
+        <v>0.0085</v>
       </c>
       <c r="D16" s="9">
-        <v>45.3</v>
+        <v>65.40000000000001</v>
       </c>
       <c r="E16" s="9">
-        <v>0.82</v>
+        <v>0.87</v>
       </c>
       <c r="F16" s="9"/>
       <c r="G16" s="9"/>
       <c r="H16" s="9"/>
       <c r="I16" s="9"/>
       <c r="J16" s="9"/>
       <c r="K16" s="9"/>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="10" t="s">
         <v>90</v>
       </c>
       <c r="B17" s="12">
-        <v>10184.0</v>
-[...2 lines deleted...]
-        <v>-0.0046</v>
+        <v>11700.0</v>
+      </c>
+      <c r="C17" s="16">
+        <v>-0.0079</v>
       </c>
       <c r="D17" s="10">
-        <v>46.5</v>
+        <v>62.8</v>
       </c>
       <c r="E17" s="10">
         <v>0.87</v>
       </c>
       <c r="F17" s="10"/>
       <c r="G17" s="10"/>
       <c r="H17" s="10"/>
       <c r="I17" s="10"/>
       <c r="J17" s="10"/>
       <c r="K17" s="10"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="9" t="s">
         <v>91</v>
       </c>
       <c r="B18" s="11">
-        <v>10231.0</v>
-[...2 lines deleted...]
-        <v>-0.0107</v>
+        <v>11793.0</v>
+      </c>
+      <c r="C18" s="13">
+        <v>0.0127</v>
       </c>
       <c r="D18" s="9">
-        <v>47.9</v>
+        <v>67.2</v>
       </c>
       <c r="E18" s="9">
-        <v>0.35</v>
+        <v>0.57</v>
       </c>
       <c r="F18" s="9"/>
       <c r="G18" s="9"/>
       <c r="H18" s="9"/>
       <c r="I18" s="9"/>
       <c r="J18" s="9"/>
       <c r="K18" s="9"/>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="10" t="s">
         <v>92</v>
       </c>
       <c r="B19" s="12">
-        <v>10342.0</v>
-[...2 lines deleted...]
-        <v>-0.0019</v>
+        <v>11645.0</v>
+      </c>
+      <c r="C19" s="14">
+        <v>0.0033</v>
       </c>
       <c r="D19" s="10">
-        <v>51.3</v>
+        <v>63.5</v>
       </c>
       <c r="E19" s="10">
-        <v>0.66</v>
+        <v>0.72</v>
       </c>
       <c r="F19" s="10"/>
       <c r="G19" s="10"/>
       <c r="H19" s="10"/>
       <c r="I19" s="10"/>
       <c r="J19" s="10"/>
       <c r="K19" s="10"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="9" t="s">
         <v>93</v>
       </c>
       <c r="B20" s="11">
-        <v>10362.0</v>
-[...2 lines deleted...]
-        <v>0.01</v>
+        <v>11607.0</v>
+      </c>
+      <c r="C20" s="15">
+        <v>-0.0048</v>
       </c>
       <c r="D20" s="9">
-        <v>52.0</v>
+        <v>62.4</v>
       </c>
       <c r="E20" s="9">
-        <v>1.42</v>
+        <v>0.64</v>
       </c>
       <c r="F20" s="9"/>
       <c r="G20" s="9"/>
       <c r="H20" s="9"/>
       <c r="I20" s="9"/>
       <c r="J20" s="9"/>
       <c r="K20" s="9"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="10" t="s">
         <v>94</v>
       </c>
       <c r="B21" s="12">
-        <v>10259.0</v>
-[...2 lines deleted...]
-        <v>-0.0021</v>
+        <v>11663.0</v>
+      </c>
+      <c r="C21" s="16">
+        <v>-0.0032</v>
       </c>
       <c r="D21" s="10">
-        <v>49.0</v>
+        <v>64.90000000000001</v>
       </c>
       <c r="E21" s="10">
-        <v>0.83</v>
+        <v>0.45</v>
       </c>
       <c r="F21" s="10"/>
       <c r="G21" s="10"/>
       <c r="H21" s="10"/>
       <c r="I21" s="10"/>
       <c r="J21" s="10"/>
       <c r="K21" s="10"/>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="9" t="s">
         <v>95</v>
       </c>
       <c r="B22" s="11">
-        <v>10281.0</v>
-[...2 lines deleted...]
-        <v>-0.0092</v>
+        <v>11700.0</v>
+      </c>
+      <c r="C22" s="13">
+        <v>0.0033</v>
       </c>
       <c r="D22" s="9">
-        <v>49.6</v>
+        <v>66.5</v>
       </c>
       <c r="E22" s="9">
-        <v>0.94</v>
+        <v>0.59</v>
       </c>
       <c r="F22" s="9"/>
       <c r="G22" s="9"/>
       <c r="H22" s="9"/>
       <c r="I22" s="9"/>
       <c r="J22" s="9"/>
       <c r="K22" s="9"/>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="10" t="s">
         <v>96</v>
       </c>
       <c r="B23" s="12">
-        <v>10376.0</v>
-[...2 lines deleted...]
-        <v>-0.008</v>
+        <v>11661.0</v>
+      </c>
+      <c r="C23" s="16">
+        <v>-0.0033</v>
       </c>
       <c r="D23" s="10">
-        <v>52.2</v>
+        <v>65.7</v>
       </c>
       <c r="E23" s="10">
-        <v>1.01</v>
+        <v>0.33</v>
       </c>
       <c r="F23" s="10"/>
       <c r="G23" s="10"/>
       <c r="H23" s="10"/>
       <c r="I23" s="10"/>
       <c r="J23" s="10"/>
       <c r="K23" s="10"/>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="9" t="s">
         <v>97</v>
       </c>
       <c r="B24" s="11">
-        <v>10460.0</v>
-[...2 lines deleted...]
-        <v>-0.0322</v>
+        <v>11700.0</v>
+      </c>
+      <c r="C24" s="15">
+        <v>-0.0015</v>
       </c>
       <c r="D24" s="9">
-        <v>54.5</v>
+        <v>67.3</v>
       </c>
       <c r="E24" s="9">
-        <v>1.11</v>
+        <v>0.55</v>
       </c>
       <c r="F24" s="9"/>
       <c r="G24" s="9"/>
       <c r="H24" s="9"/>
       <c r="I24" s="9"/>
       <c r="J24" s="9"/>
       <c r="K24" s="9"/>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="10" t="s">
         <v>98</v>
       </c>
       <c r="B25" s="12">
-        <v>10808.5</v>
+        <v>11717.0</v>
       </c>
       <c r="C25" s="14">
-        <v>0.0</v>
+        <v>0.0034</v>
       </c>
       <c r="D25" s="10">
-        <v>65.7</v>
+        <v>67.90000000000001</v>
       </c>
       <c r="E25" s="10">
-        <v>0.67</v>
+        <v>0.61</v>
       </c>
       <c r="F25" s="10"/>
       <c r="G25" s="10"/>
       <c r="H25" s="10"/>
       <c r="I25" s="10"/>
       <c r="J25" s="10"/>
       <c r="K25" s="10"/>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="9" t="s">
         <v>99</v>
       </c>
       <c r="B26" s="11">
-        <v>10808.5</v>
+        <v>11677.0</v>
       </c>
       <c r="C26" s="13">
-        <v>0.0203</v>
+        <v>0.0013</v>
       </c>
       <c r="D26" s="9">
-        <v>65.7</v>
+        <v>67.2</v>
       </c>
       <c r="E26" s="9">
-        <v>0.62</v>
+        <v>0.42</v>
       </c>
       <c r="F26" s="9"/>
       <c r="G26" s="9"/>
       <c r="H26" s="9"/>
-      <c r="I26" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I26" s="9"/>
       <c r="J26" s="9"/>
       <c r="K26" s="9"/>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="10" t="s">
         <v>100</v>
       </c>
       <c r="B27" s="12">
-        <v>10593.0</v>
+        <v>11662.0</v>
       </c>
       <c r="C27" s="14">
-        <v>0.0097</v>
+        <v>0.0036</v>
       </c>
       <c r="D27" s="10">
-        <v>61.5</v>
+        <v>67.0</v>
       </c>
       <c r="E27" s="10">
-        <v>1.09</v>
+        <v>0.41</v>
       </c>
       <c r="F27" s="10"/>
       <c r="G27" s="10"/>
       <c r="H27" s="10"/>
       <c r="I27" s="10"/>
       <c r="J27" s="10"/>
       <c r="K27" s="10"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="9" t="s">
         <v>101</v>
       </c>
       <c r="B28" s="11">
-        <v>10491.0</v>
-[...2 lines deleted...]
-        <v>-0.0055</v>
+        <v>11620.0</v>
+      </c>
+      <c r="C28" s="15">
+        <v>-0.0153</v>
       </c>
       <c r="D28" s="9">
-        <v>59.3</v>
+        <v>66.3</v>
       </c>
       <c r="E28" s="9">
-        <v>1.13</v>
+        <v>0.48</v>
       </c>
       <c r="F28" s="9"/>
       <c r="G28" s="9"/>
       <c r="H28" s="9"/>
       <c r="I28" s="9"/>
       <c r="J28" s="9"/>
       <c r="K28" s="9"/>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="10" t="s">
         <v>102</v>
       </c>
       <c r="B29" s="12">
-        <v>10549.5</v>
-[...5 lines deleted...]
-        <v>61.2</v>
+        <v>11800.0</v>
+      </c>
+      <c r="C29" s="14">
+        <v>0.0172</v>
+      </c>
+      <c r="D29" s="20">
+        <v>72.099999999999994</v>
       </c>
       <c r="E29" s="10">
-        <v>0.44</v>
+        <v>0.74</v>
       </c>
       <c r="F29" s="10"/>
-      <c r="G29" s="10"/>
+      <c r="G29" s="10" t="s">
+        <v>83</v>
+      </c>
       <c r="H29" s="10"/>
       <c r="I29" s="10"/>
       <c r="J29" s="10"/>
       <c r="K29" s="10"/>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="9" t="s">
         <v>103</v>
       </c>
       <c r="B30" s="11">
-        <v>10667.0</v>
-[...2 lines deleted...]
-        <v>0.0195</v>
+        <v>11600.0</v>
+      </c>
+      <c r="C30" s="15">
+        <v>-0.0216</v>
       </c>
       <c r="D30" s="9">
-        <v>65.0</v>
+        <v>69.3</v>
       </c>
       <c r="E30" s="9">
-        <v>1.1</v>
+        <v>0.61</v>
       </c>
       <c r="F30" s="9"/>
       <c r="G30" s="9"/>
       <c r="H30" s="9"/>
       <c r="I30" s="9"/>
       <c r="J30" s="9"/>
       <c r="K30" s="9"/>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="10" t="s">
         <v>104</v>
       </c>
       <c r="B31" s="12">
-        <v>10462.5</v>
+        <v>11856.0</v>
       </c>
       <c r="C31" s="14">
-        <v>0.0252</v>
-[...2 lines deleted...]
-        <v>61.1</v>
+        <v>0.0291</v>
+      </c>
+      <c r="D31" s="20">
+        <v>78.59999999999999</v>
       </c>
       <c r="E31" s="10">
-        <v>0.8</v>
+        <v>0.56</v>
       </c>
       <c r="F31" s="10"/>
-      <c r="G31" s="10"/>
+      <c r="G31" s="10" t="s">
+        <v>83</v>
+      </c>
       <c r="H31" s="10"/>
       <c r="I31" s="10"/>
       <c r="J31" s="10"/>
       <c r="K31" s="10"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>