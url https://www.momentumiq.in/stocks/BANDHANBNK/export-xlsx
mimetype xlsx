--- v0 (2026-07-02)
+++ v1 (2026-09-13)
@@ -23,371 +23,371 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Overview" sheetId="1" r:id="rId4"/>
     <sheet name="Monthly Summary" sheetId="2" r:id="rId5"/>
     <sheet name="Weekly Summary" sheetId="3" r:id="rId6"/>
     <sheet name="Indicator History" sheetId="4" r:id="rId7"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>BANDHANBNK — Bandhan Bank</t>
   </si>
   <si>
-    <t>NSE Equity · Banking · Generated 02 Jul 2026, 07:59 AM</t>
+    <t>NSE Equity · Banking · Generated 13 Sep 2026, 10:51 AM</t>
   </si>
   <si>
     <t>KEY METRICS</t>
   </si>
   <si>
     <t>Current Price</t>
   </si>
   <si>
-    <t>₹165.99</t>
+    <t>₹176.52</t>
   </si>
   <si>
     <t>1 Day Change</t>
   </si>
   <si>
-    <t>+0.42%</t>
+    <t>+1.45%</t>
   </si>
   <si>
     <t>52 Week High</t>
   </si>
   <si>
-    <t>₹222.31</t>
+    <t>₹220.76</t>
   </si>
   <si>
     <t>52 Week Low</t>
   </si>
   <si>
-    <t>₹128.16</t>
+    <t>₹134.25</t>
   </si>
   <si>
     <t>RSI (14)</t>
   </si>
   <si>
     <t>EMA 50</t>
   </si>
   <si>
-    <t>₹198.25</t>
+    <t>₹177.58</t>
   </si>
   <si>
     <t>EMA 200</t>
   </si>
   <si>
-    <t>₹176.55</t>
+    <t>₹175.23</t>
   </si>
   <si>
     <t>ATR (14)</t>
   </si>
   <si>
-    <t>₹8.02</t>
+    <t>₹5.38</t>
   </si>
   <si>
     <t>Volume Ratio</t>
   </si>
   <si>
-    <t>0.49×</t>
+    <t>3.18×</t>
   </si>
   <si>
     <t>Data Period</t>
   </si>
   <si>
-    <t>13 May 2024 to 22 Oct 2025</t>
+    <t>08 Apr 2025 to 11 Sep 2026</t>
   </si>
   <si>
     <t>ACTIVE TECHNICAL CONDITIONS</t>
   </si>
   <si>
-    <t>● NR7 Narrow Range</t>
+    <t>● Volume Spike</t>
   </si>
   <si>
     <t>For educational purposes only. Not investment advice. Past performance does not guarantee future results.</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Open</t>
   </si>
   <si>
     <t>High</t>
   </si>
   <si>
     <t>Low</t>
   </si>
   <si>
     <t>Close</t>
   </si>
   <si>
     <t>Change %</t>
   </si>
   <si>
     <t>Trading Days</t>
   </si>
   <si>
     <t>Total Volume</t>
   </si>
   <si>
-    <t>May 2024</t>
-[...31 lines deleted...]
-  <si>
     <t>Apr 2025</t>
   </si>
   <si>
     <t>May 2025</t>
   </si>
   <si>
     <t>Jun 2025</t>
   </si>
   <si>
     <t>Jul 2025</t>
   </si>
   <si>
     <t>Aug 2025</t>
   </si>
   <si>
     <t>Sep 2025</t>
   </si>
   <si>
     <t>Oct 2025</t>
   </si>
   <si>
+    <t>Nov 2025</t>
+  </si>
+  <si>
+    <t>Dec 2025</t>
+  </si>
+  <si>
+    <t>Jan 2026</t>
+  </si>
+  <si>
+    <t>Feb 2026</t>
+  </si>
+  <si>
+    <t>Mar 2026</t>
+  </si>
+  <si>
+    <t>Apr 2026</t>
+  </si>
+  <si>
+    <t>May 2026</t>
+  </si>
+  <si>
+    <t>Jun 2026</t>
+  </si>
+  <si>
+    <t>Jul 2026</t>
+  </si>
+  <si>
+    <t>Aug 2026</t>
+  </si>
+  <si>
+    <t>Sep 2026</t>
+  </si>
+  <si>
     <t>Week</t>
   </si>
   <si>
-    <t>Week of 04 Aug</t>
-[...32 lines deleted...]
-    <t>Week of 20 Oct</t>
+    <t>Week of 22 Jun</t>
+  </si>
+  <si>
+    <t>Week of 29 Jun</t>
+  </si>
+  <si>
+    <t>Week of 06 Jul</t>
+  </si>
+  <si>
+    <t>Week of 13 Jul</t>
+  </si>
+  <si>
+    <t>Week of 20 Jul</t>
+  </si>
+  <si>
+    <t>Week of 27 Jul</t>
+  </si>
+  <si>
+    <t>Week of 03 Aug</t>
+  </si>
+  <si>
+    <t>Week of 10 Aug</t>
+  </si>
+  <si>
+    <t>Week of 17 Aug</t>
+  </si>
+  <si>
+    <t>Week of 24 Aug</t>
+  </si>
+  <si>
+    <t>Week of 31 Aug</t>
+  </si>
+  <si>
+    <t>Week of 07 Sep</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>1D Change %</t>
   </si>
   <si>
     <t>RSI</t>
   </si>
   <si>
     <t>Vol Ratio</t>
   </si>
   <si>
     <t>RSI&lt;30</t>
   </si>
   <si>
     <t>RSI&gt;70</t>
   </si>
   <si>
     <t>EMA Cross</t>
   </si>
   <si>
     <t>MACD Cross</t>
   </si>
   <si>
     <t>Breakout</t>
   </si>
   <si>
     <t>Vol Spike</t>
   </si>
   <si>
-    <t>01 Jul 2026</t>
-[...8 lines deleted...]
-    <t>26 Jun 2026</t>
+    <t>11 Sep 2026</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
-    <t>25 Jun 2026</t>
-[...74 lines deleted...]
-    <t>20 May 2026</t>
+    <t>10 Sep 2026</t>
+  </si>
+  <si>
+    <t>09 Sep 2026</t>
+  </si>
+  <si>
+    <t>08 Sep 2026</t>
+  </si>
+  <si>
+    <t>07 Sep 2026</t>
+  </si>
+  <si>
+    <t>04 Sep 2026</t>
+  </si>
+  <si>
+    <t>03 Sep 2026</t>
+  </si>
+  <si>
+    <t>02 Sep 2026</t>
+  </si>
+  <si>
+    <t>01 Sep 2026</t>
+  </si>
+  <si>
+    <t>31 Aug 2026</t>
+  </si>
+  <si>
+    <t>28 Aug 2026</t>
+  </si>
+  <si>
+    <t>27 Aug 2026</t>
+  </si>
+  <si>
+    <t>26 Aug 2026</t>
+  </si>
+  <si>
+    <t>25 Aug 2026</t>
+  </si>
+  <si>
+    <t>24 Aug 2026</t>
+  </si>
+  <si>
+    <t>21 Aug 2026</t>
+  </si>
+  <si>
+    <t>20 Aug 2026</t>
+  </si>
+  <si>
+    <t>19 Aug 2026</t>
+  </si>
+  <si>
+    <t>18 Aug 2026</t>
+  </si>
+  <si>
+    <t>17 Aug 2026</t>
+  </si>
+  <si>
+    <t>14 Aug 2026</t>
+  </si>
+  <si>
+    <t>13 Aug 2026</t>
+  </si>
+  <si>
+    <t>12 Aug 2026</t>
+  </si>
+  <si>
+    <t>11 Aug 2026</t>
+  </si>
+  <si>
+    <t>10 Aug 2026</t>
+  </si>
+  <si>
+    <t>07 Aug 2026</t>
+  </si>
+  <si>
+    <t>06 Aug 2026</t>
+  </si>
+  <si>
+    <t>05 Aug 2026</t>
+  </si>
+  <si>
+    <t>04 Aug 2026</t>
+  </si>
+  <si>
+    <t>03 Aug 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="₹#,##0.00"/>
     <numFmt numFmtId="165" formatCode="+0.00%;-0.00%"/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="11">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="9"/>
       <color rgb="FFFFFFFF"/>
@@ -422,55 +422,64 @@
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF64748B"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
+      <color rgb="FF16A34A"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
       <color rgb="FFDC2626"/>
       <name val="Calibri"/>
     </font>
     <font>
-      <b val="0"/>
+      <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF16A34A"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1E3A8A"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF8FAFC"/>
         <bgColor rgb="FF000000"/>
@@ -491,76 +500,77 @@
       <top/>
       <bottom style="thin">
         <color rgb="FFE2E8F0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFE2E8F0"/>
       </left>
       <right style="thin">
         <color rgb="FFE2E8F0"/>
       </right>
       <top style="thin">
         <color rgb="FFE2E8F0"/>
       </top>
       <bottom style="thin">
         <color rgb="FFE2E8F0"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="19">
+  <cellXfs count="20">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="7" numFmtId="0" fillId="2" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="3" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="8" numFmtId="165" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="8" numFmtId="165" fillId="3" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="9" numFmtId="165" fillId="3" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="9" numFmtId="165" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
-    <xf xfId="0" fontId="8" numFmtId="165" fillId="3" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="3" fillId="0" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="3" fillId="3" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="10" numFmtId="0" fillId="3" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -902,51 +912,51 @@
       <c r="B6" s="5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="5">
-        <v>51.3</v>
+        <v>56.7</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>17</v>
       </c>
@@ -1028,511 +1038,511 @@
       </c>
       <c r="C1" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>29</v>
       </c>
       <c r="F1" s="8" t="s">
         <v>30</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>31</v>
       </c>
       <c r="H1" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="11">
-        <v>188.5</v>
+        <v>146.66</v>
       </c>
       <c r="C2" s="11">
-        <v>194.099999999999994</v>
+        <v>170.53999999999999</v>
       </c>
       <c r="D2" s="11">
-        <v>176.55000000000001</v>
+        <v>141.97999999999999</v>
       </c>
       <c r="E2" s="11">
-        <v>188.30000000000001</v>
+        <v>164.12</v>
       </c>
       <c r="F2" s="13">
-        <v>-0.0011</v>
+        <v>0.1191</v>
       </c>
       <c r="G2" s="9">
         <v>14</v>
       </c>
       <c r="H2" s="17">
-        <v>178302076</v>
+        <v>134957690</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B3" s="12">
-        <v>192.80000000000001</v>
+        <v>167.069999999999993</v>
       </c>
       <c r="C3" s="12">
-        <v>210.84999999999999</v>
+        <v>171.86000000000001</v>
       </c>
       <c r="D3" s="12">
-        <v>169.15000000000001</v>
+        <v>152.039999999999992</v>
       </c>
       <c r="E3" s="12">
-        <v>203.78</v>
+        <v>168.65000000000001</v>
       </c>
       <c r="F3" s="14">
-        <v>0.0822</v>
+        <v>0.0276</v>
       </c>
       <c r="G3" s="10">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="H3" s="18">
-        <v>309037208</v>
+        <v>154465169</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="11">
-        <v>204.0</v>
+        <v>169.0</v>
       </c>
       <c r="C4" s="11">
-        <v>222.31</v>
+        <v>190.74000000000001</v>
       </c>
       <c r="D4" s="11">
-        <v>184.75</v>
+        <v>164.80000000000001</v>
       </c>
       <c r="E4" s="11">
-        <v>218.080000000000013</v>
-[...2 lines deleted...]
-        <v>0.0702</v>
+        <v>187.91999999999999</v>
+      </c>
+      <c r="F4" s="13">
+        <v>0.1143</v>
       </c>
       <c r="G4" s="9">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="H4" s="17">
-        <v>486355983</v>
+        <v>212851468</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="12">
-        <v>217.099999999999994</v>
+        <v>188.31</v>
       </c>
       <c r="C5" s="12">
-        <v>218.49000000000001</v>
+        <v>189.16999999999999</v>
       </c>
       <c r="D5" s="12">
-        <v>189.5</v>
+        <v>164.91</v>
       </c>
       <c r="E5" s="12">
-        <v>200.30000000000001</v>
-[...2 lines deleted...]
-        <v>-0.0815</v>
+        <v>166.56</v>
+      </c>
+      <c r="F5" s="15">
+        <v>-0.1137</v>
       </c>
       <c r="G5" s="10">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H5" s="18">
-        <v>346006704</v>
+        <v>191858646</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="11">
-        <v>202.25</v>
+        <v>166.47999999999999</v>
       </c>
       <c r="C6" s="11">
-        <v>215.44</v>
+        <v>177.38999999999999</v>
       </c>
       <c r="D6" s="11">
-        <v>193.66</v>
+        <v>160.78</v>
       </c>
       <c r="E6" s="11">
-        <v>198.74000000000001</v>
-[...2 lines deleted...]
-        <v>-0.0078</v>
+        <v>161.80000000000001</v>
+      </c>
+      <c r="F6" s="16">
+        <v>-0.0286</v>
       </c>
       <c r="G6" s="9">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="H6" s="17">
-        <v>333742948</v>
+        <v>72404380</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B7" s="12">
-        <v>198.71000000000001</v>
+        <v>162.0</v>
       </c>
       <c r="C7" s="12">
-        <v>211.80000000000001</v>
+        <v>168.88</v>
       </c>
       <c r="D7" s="12">
-        <v>167.30000000000001</v>
+        <v>154.53</v>
       </c>
       <c r="E7" s="12">
-        <v>182.21000000000001</v>
-[...2 lines deleted...]
-        <v>-0.0832</v>
+        <v>162.21000000000001</v>
+      </c>
+      <c r="F7" s="14">
+        <v>0.0025</v>
       </c>
       <c r="G7" s="10">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H7" s="18">
-        <v>482664002</v>
+        <v>116723742</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="9" t="s">
         <v>39</v>
       </c>
       <c r="B8" s="11">
-        <v>184.44999999999999</v>
+        <v>163.0</v>
       </c>
       <c r="C8" s="11">
-        <v>185.28999999999999</v>
+        <v>175.94999999999999</v>
       </c>
       <c r="D8" s="11">
-        <v>162.80000000000001</v>
+        <v>156.0099999999999909</v>
       </c>
       <c r="E8" s="11">
-        <v>169.080000000000013</v>
-[...2 lines deleted...]
-        <v>-0.0721</v>
+        <v>156.56</v>
+      </c>
+      <c r="F8" s="16">
+        <v>-0.0348</v>
       </c>
       <c r="G8" s="9">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="H8" s="17">
-        <v>152022596</v>
+        <v>216893553</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B9" s="12">
-        <v>168.97999999999999</v>
+        <v>156.59999999999999</v>
       </c>
       <c r="C9" s="12">
-        <v>179.28</v>
+        <v>158.90000000000001</v>
       </c>
       <c r="D9" s="12">
-        <v>157.0099999999999909</v>
+        <v>148.099999999999994</v>
       </c>
       <c r="E9" s="12">
-        <v>159.060000000000002</v>
-[...2 lines deleted...]
-        <v>-0.0593</v>
+        <v>150.36000000000001</v>
+      </c>
+      <c r="F9" s="15">
+        <v>-0.0396</v>
       </c>
       <c r="G9" s="10">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="H9" s="18">
-        <v>173706607</v>
+        <v>150929316</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B10" s="11">
-        <v>159.0</v>
+        <v>151.11000000000001</v>
       </c>
       <c r="C10" s="11">
-        <v>161.40000000000001</v>
+        <v>152.40000000000001</v>
       </c>
       <c r="D10" s="11">
-        <v>137.0</v>
+        <v>134.25</v>
       </c>
       <c r="E10" s="11">
-        <v>151.38</v>
-[...2 lines deleted...]
-        <v>-0.0483</v>
+        <v>145.81999999999999</v>
+      </c>
+      <c r="F10" s="16">
+        <v>-0.0302</v>
       </c>
       <c r="G10" s="9">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H10" s="17">
-        <v>168586664</v>
+        <v>151427955</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B11" s="12">
-        <v>148.0</v>
+        <v>146.039999999999992</v>
       </c>
       <c r="C11" s="12">
-        <v>156.30000000000001</v>
+        <v>155.49000000000001</v>
       </c>
       <c r="D11" s="12">
-        <v>128.16</v>
+        <v>136.90000000000001</v>
       </c>
       <c r="E11" s="12">
-        <v>141.19</v>
-[...2 lines deleted...]
-        <v>-0.0673</v>
+        <v>154.65000000000001</v>
+      </c>
+      <c r="F11" s="14">
+        <v>0.0606</v>
       </c>
       <c r="G11" s="10">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H11" s="18">
-        <v>204033466</v>
+        <v>283577686</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="9" t="s">
         <v>43</v>
       </c>
       <c r="B12" s="11">
-        <v>142.099999999999994</v>
+        <v>148.30000000000001</v>
       </c>
       <c r="C12" s="11">
-        <v>152.5</v>
+        <v>190.22999999999999</v>
       </c>
       <c r="D12" s="11">
-        <v>137.61000000000001</v>
+        <v>145.52000000000001</v>
       </c>
       <c r="E12" s="11">
-        <v>146.28</v>
-[...2 lines deleted...]
-        <v>0.0361</v>
+        <v>181.97999999999999</v>
+      </c>
+      <c r="F12" s="13">
+        <v>0.1767</v>
       </c>
       <c r="G12" s="9">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H12" s="17">
-        <v>179893297</v>
+        <v>217440333</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B13" s="12">
-        <v>146.099999999999994</v>
+        <v>176.94</v>
       </c>
       <c r="C13" s="12">
-        <v>172.099999999999994</v>
+        <v>186.099999999999994</v>
       </c>
       <c r="D13" s="12">
-        <v>141.5</v>
+        <v>141.069999999999993</v>
       </c>
       <c r="E13" s="12">
-        <v>165.62</v>
-[...2 lines deleted...]
-        <v>0.1322</v>
+        <v>141.34999999999999</v>
+      </c>
+      <c r="F13" s="15">
+        <v>-0.2233</v>
       </c>
       <c r="G13" s="10">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H13" s="18">
-        <v>173531009</v>
+        <v>238808582</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="9" t="s">
         <v>45</v>
       </c>
       <c r="B14" s="11">
-        <v>168.59999999999999</v>
+        <v>144.55000000000001</v>
       </c>
       <c r="C14" s="11">
-        <v>173.43000000000001</v>
+        <v>204.44</v>
       </c>
       <c r="D14" s="11">
-        <v>153.43000000000001</v>
+        <v>140.69999999999999</v>
       </c>
       <c r="E14" s="11">
-        <v>170.19</v>
-[...2 lines deleted...]
-        <v>0.0276</v>
+        <v>199.72</v>
+      </c>
+      <c r="F14" s="13">
+        <v>0.4129</v>
       </c>
       <c r="G14" s="9">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H14" s="17">
-        <v>158120260</v>
+        <v>347338204</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="10" t="s">
         <v>46</v>
       </c>
       <c r="B15" s="12">
-        <v>170.53999999999999</v>
+        <v>199.72</v>
       </c>
       <c r="C15" s="12">
-        <v>192.47999999999999</v>
+        <v>212.66</v>
       </c>
       <c r="D15" s="12">
-        <v>166.31</v>
+        <v>186.55000000000001</v>
       </c>
       <c r="E15" s="12">
-        <v>189.63999999999999</v>
+        <v>208.30000000000001</v>
       </c>
       <c r="F15" s="14">
-        <v>0.1143</v>
+        <v>0.043</v>
       </c>
       <c r="G15" s="10">
         <v>21</v>
       </c>
       <c r="H15" s="18">
-        <v>212851468</v>
+        <v>232928837</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="9" t="s">
         <v>47</v>
       </c>
       <c r="B16" s="11">
-        <v>190.030000000000001</v>
+        <v>210.0</v>
       </c>
       <c r="C16" s="11">
-        <v>190.90000000000001</v>
+        <v>218.13</v>
       </c>
       <c r="D16" s="11">
-        <v>166.41999999999999</v>
+        <v>193.50999999999999</v>
       </c>
       <c r="E16" s="11">
-        <v>168.080000000000013</v>
-[...2 lines deleted...]
-        <v>-0.1137</v>
+        <v>204.18000000000001</v>
+      </c>
+      <c r="F16" s="16">
+        <v>-0.0198</v>
       </c>
       <c r="G16" s="9">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H16" s="17">
-        <v>191858646</v>
+        <v>201025500</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="10" t="s">
         <v>48</v>
       </c>
       <c r="B17" s="12">
-        <v>168.0</v>
+        <v>204.19999999999999</v>
       </c>
       <c r="C17" s="12">
-        <v>177.38999999999999</v>
+        <v>220.75999999999999</v>
       </c>
       <c r="D17" s="12">
-        <v>161.27000000000001</v>
+        <v>161.94999999999999</v>
       </c>
       <c r="E17" s="12">
-        <v>161.80000000000001</v>
-[...2 lines deleted...]
-        <v>-0.0374</v>
+        <v>174.13</v>
+      </c>
+      <c r="F17" s="15">
+        <v>-0.1472</v>
       </c>
       <c r="G17" s="10">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H17" s="18">
-        <v>72404380</v>
+        <v>425418291</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="9" t="s">
         <v>49</v>
       </c>
       <c r="B18" s="11">
-        <v>162.0</v>
+        <v>175.13999999999999</v>
       </c>
       <c r="C18" s="11">
-        <v>168.88</v>
+        <v>180.74000000000001</v>
       </c>
       <c r="D18" s="11">
-        <v>154.53</v>
+        <v>163.40000000000001</v>
       </c>
       <c r="E18" s="11">
-        <v>162.21000000000001</v>
-[...2 lines deleted...]
-        <v>0.0025</v>
+        <v>163.5</v>
+      </c>
+      <c r="F18" s="16">
+        <v>-0.061</v>
       </c>
       <c r="G18" s="9">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="H18" s="17">
-        <v>116723742</v>
+        <v>149232955</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="10" t="s">
         <v>50</v>
       </c>
       <c r="B19" s="12">
-        <v>163.0</v>
+        <v>163.59999999999999</v>
       </c>
       <c r="C19" s="12">
-        <v>170.090000000000003</v>
+        <v>178.53999999999999</v>
       </c>
       <c r="D19" s="12">
-        <v>159.41</v>
+        <v>159.24000000000001</v>
       </c>
       <c r="E19" s="12">
-        <v>165.99000000000001</v>
+        <v>176.52000000000001</v>
       </c>
       <c r="F19" s="14">
-        <v>0.0233</v>
+        <v>0.0796</v>
       </c>
       <c r="G19" s="10">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="H19" s="18">
-        <v>104641892</v>
+        <v>94947125</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G13"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
@@ -1549,319 +1559,319 @@
       </c>
       <c r="B1" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C1" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>29</v>
       </c>
       <c r="F1" s="8" t="s">
         <v>30</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B2" s="11">
-        <v>164.060000000000002</v>
+        <v>209.0</v>
       </c>
       <c r="C2" s="11">
-        <v>168.97999999999999</v>
+        <v>214.22</v>
       </c>
       <c r="D2" s="11">
-        <v>162.25</v>
+        <v>197.5</v>
       </c>
       <c r="E2" s="11">
-        <v>165.19</v>
-[...2 lines deleted...]
-        <v>0.0069</v>
+        <v>201.75999999999999</v>
+      </c>
+      <c r="F2" s="16">
+        <v>-0.0346</v>
       </c>
       <c r="G2" s="17">
-        <v>20571978</v>
+        <v>50533490</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="10" t="s">
         <v>53</v>
       </c>
       <c r="B3" s="12">
-        <v>165.24000000000001</v>
+        <v>203.91999999999999</v>
       </c>
       <c r="C3" s="12">
-        <v>168.38999999999999</v>
+        <v>207.38999999999999</v>
       </c>
       <c r="D3" s="12">
-        <v>163.0099999999999909</v>
+        <v>197.74000000000001</v>
       </c>
       <c r="E3" s="12">
-        <v>163.38</v>
-[...2 lines deleted...]
-        <v>-0.011</v>
+        <v>200.59999999999999</v>
+      </c>
+      <c r="F3" s="15">
+        <v>-0.0057</v>
       </c>
       <c r="G3" s="18">
-        <v>8847175</v>
+        <v>38862008</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="9" t="s">
         <v>54</v>
       </c>
       <c r="B4" s="11">
-        <v>165.0</v>
+        <v>208.75</v>
       </c>
       <c r="C4" s="11">
-        <v>177.38999999999999</v>
+        <v>211.80000000000001</v>
       </c>
       <c r="D4" s="11">
-        <v>164.91</v>
+        <v>194.81999999999999</v>
       </c>
       <c r="E4" s="11">
-        <v>173.22999999999999</v>
-[...2 lines deleted...]
-        <v>0.0603</v>
+        <v>210.0</v>
+      </c>
+      <c r="F4" s="13">
+        <v>0.0469</v>
       </c>
       <c r="G4" s="17">
-        <v>25035633</v>
+        <v>46229425</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="10" t="s">
         <v>55</v>
       </c>
       <c r="B5" s="12">
-        <v>173.22999999999999</v>
+        <v>208.0</v>
       </c>
       <c r="C5" s="12">
-        <v>174.28999999999999</v>
+        <v>220.75999999999999</v>
       </c>
       <c r="D5" s="12">
-        <v>161.27000000000001</v>
+        <v>206.40000000000001</v>
       </c>
       <c r="E5" s="12">
-        <v>161.80000000000001</v>
-[...2 lines deleted...]
-        <v>-0.066</v>
+        <v>213.25</v>
+      </c>
+      <c r="F5" s="14">
+        <v>0.0155</v>
       </c>
       <c r="G5" s="18">
-        <v>14370378</v>
+        <v>54349570</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="9" t="s">
         <v>56</v>
       </c>
       <c r="B6" s="11">
-        <v>162.0</v>
+        <v>213.59999999999999</v>
       </c>
       <c r="C6" s="11">
-        <v>166.13999999999999</v>
+        <v>215.91999999999999</v>
       </c>
       <c r="D6" s="11">
-        <v>159.53</v>
+        <v>161.94999999999999</v>
       </c>
       <c r="E6" s="11">
-        <v>163.34</v>
-[...2 lines deleted...]
-        <v>0.0095</v>
+        <v>165.93000000000001</v>
+      </c>
+      <c r="F6" s="16">
+        <v>-0.2219</v>
       </c>
       <c r="G6" s="17">
-        <v>17390067</v>
+        <v>251331623</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="10" t="s">
         <v>57</v>
       </c>
       <c r="B7" s="12">
-        <v>164.5</v>
+        <v>167.5</v>
       </c>
       <c r="C7" s="12">
-        <v>168.75</v>
+        <v>175.40000000000001</v>
       </c>
       <c r="D7" s="12">
-        <v>163.050000000000011</v>
+        <v>166.61000000000001</v>
       </c>
       <c r="E7" s="12">
-        <v>164.87</v>
+        <v>174.13</v>
       </c>
       <c r="F7" s="14">
-        <v>0.0094</v>
+        <v>0.0494</v>
       </c>
       <c r="G7" s="18">
-        <v>10163652</v>
+        <v>59340374</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="9" t="s">
         <v>58</v>
       </c>
       <c r="B8" s="11">
-        <v>166.0</v>
+        <v>175.13999999999999</v>
       </c>
       <c r="C8" s="11">
-        <v>168.88</v>
+        <v>177.19999999999999</v>
       </c>
       <c r="D8" s="11">
-        <v>159.81</v>
+        <v>170.46000000000001</v>
       </c>
       <c r="E8" s="11">
-        <v>167.080000000000013</v>
-[...2 lines deleted...]
-        <v>0.0134</v>
+        <v>176.02000000000001</v>
+      </c>
+      <c r="F8" s="13">
+        <v>0.0109</v>
       </c>
       <c r="G8" s="17">
-        <v>30610626</v>
+        <v>60623720</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="10" t="s">
         <v>59</v>
       </c>
       <c r="B9" s="12">
-        <v>166.21000000000001</v>
+        <v>176.050000000000011</v>
       </c>
       <c r="C9" s="12">
-        <v>167.90000000000001</v>
+        <v>176.78999999999999</v>
       </c>
       <c r="D9" s="12">
-        <v>154.53</v>
+        <v>171.0</v>
       </c>
       <c r="E9" s="12">
-        <v>155.02000000000001</v>
-[...2 lines deleted...]
-        <v>-0.0722</v>
+        <v>174.55000000000001</v>
+      </c>
+      <c r="F9" s="15">
+        <v>-0.0084</v>
       </c>
       <c r="G9" s="18">
-        <v>34480316</v>
+        <v>24429830</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="9" t="s">
         <v>60</v>
       </c>
       <c r="B10" s="11">
-        <v>155.78</v>
+        <v>174.19999999999999</v>
       </c>
       <c r="C10" s="11">
-        <v>166.41</v>
+        <v>177.090000000000003</v>
       </c>
       <c r="D10" s="11">
-        <v>155.78</v>
+        <v>167.63999999999999</v>
       </c>
       <c r="E10" s="11">
-        <v>165.96000000000001</v>
-[...2 lines deleted...]
-        <v>0.0706</v>
+        <v>175.099999999999994</v>
+      </c>
+      <c r="F10" s="13">
+        <v>0.0032</v>
       </c>
       <c r="G10" s="17">
-        <v>40663707</v>
+        <v>26856652</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="10" t="s">
         <v>61</v>
       </c>
       <c r="B11" s="12">
-        <v>166.52000000000001</v>
+        <v>175.5</v>
       </c>
       <c r="C11" s="12">
-        <v>170.090000000000003</v>
+        <v>180.74000000000001</v>
       </c>
       <c r="D11" s="12">
-        <v>160.41</v>
+        <v>167.80000000000001</v>
       </c>
       <c r="E11" s="12">
-        <v>169.31999999999999</v>
-[...2 lines deleted...]
-        <v>0.0202</v>
+        <v>168.25</v>
+      </c>
+      <c r="F11" s="15">
+        <v>-0.0391</v>
       </c>
       <c r="G11" s="18">
-        <v>39161845</v>
+        <v>30081562</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="9" t="s">
         <v>62</v>
       </c>
       <c r="B12" s="11">
-        <v>168.0</v>
+        <v>168.25</v>
       </c>
       <c r="C12" s="11">
-        <v>169.75</v>
+        <v>168.94999999999999</v>
       </c>
       <c r="D12" s="11">
-        <v>159.41</v>
+        <v>159.24000000000001</v>
       </c>
       <c r="E12" s="11">
-        <v>160.97999999999999</v>
-[...2 lines deleted...]
-        <v>-0.0493</v>
+        <v>164.94999999999999</v>
+      </c>
+      <c r="F12" s="16">
+        <v>-0.0196</v>
       </c>
       <c r="G12" s="17">
-        <v>35481917</v>
+        <v>27830018</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="10" t="s">
         <v>63</v>
       </c>
       <c r="B13" s="12">
-        <v>162.5</v>
+        <v>164.94999999999999</v>
       </c>
       <c r="C13" s="12">
-        <v>168.56999999999999</v>
+        <v>178.53999999999999</v>
       </c>
       <c r="D13" s="12">
-        <v>162.21000000000001</v>
+        <v>161.66999999999999</v>
       </c>
       <c r="E13" s="12">
-        <v>165.99000000000001</v>
+        <v>176.52000000000001</v>
       </c>
       <c r="F13" s="14">
-        <v>0.0311</v>
+        <v>0.0701</v>
       </c>
       <c r="G13" s="18">
-        <v>13413504</v>
+        <v>74358298</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:K31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
@@ -1894,735 +1904,737 @@
       </c>
       <c r="F1" s="8" t="s">
         <v>68</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>69</v>
       </c>
       <c r="H1" s="8" t="s">
         <v>70</v>
       </c>
       <c r="I1" s="8" t="s">
         <v>71</v>
       </c>
       <c r="J1" s="8" t="s">
         <v>72</v>
       </c>
       <c r="K1" s="8" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="9" t="s">
         <v>74</v>
       </c>
       <c r="B2" s="11">
-        <v>205.039999999999992</v>
-[...2 lines deleted...]
-        <v>0.0042</v>
+        <v>176.52000000000001</v>
+      </c>
+      <c r="C2" s="13">
+        <v>0.0145</v>
       </c>
       <c r="D2" s="9">
-        <v>51.3</v>
+        <v>56.7</v>
       </c>
       <c r="E2" s="9">
-        <v>0.49</v>
+        <v>3.18</v>
       </c>
       <c r="F2" s="9"/>
       <c r="G2" s="9"/>
       <c r="H2" s="9"/>
       <c r="I2" s="9"/>
       <c r="J2" s="9"/>
-      <c r="K2" s="9"/>
+      <c r="K2" s="9" t="s">
+        <v>75</v>
+      </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="10" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B3" s="12">
-        <v>204.18000000000001</v>
+        <v>174.0</v>
       </c>
       <c r="C3" s="14">
-        <v>0.0091</v>
+        <v>0.0134</v>
       </c>
       <c r="D3" s="10">
-        <v>50.3</v>
+        <v>53.0</v>
       </c>
       <c r="E3" s="10">
-        <v>1.03</v>
+        <v>1.74</v>
       </c>
       <c r="F3" s="10"/>
       <c r="G3" s="10"/>
       <c r="H3" s="10"/>
       <c r="I3" s="10"/>
       <c r="J3" s="10"/>
       <c r="K3" s="10"/>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="9" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B4" s="11">
-        <v>202.33000000000001</v>
-[...2 lines deleted...]
-        <v>0.0028</v>
+        <v>171.69999999999999</v>
+      </c>
+      <c r="C4" s="13">
+        <v>0.0007</v>
       </c>
       <c r="D4" s="9">
-        <v>48.3</v>
+        <v>49.4</v>
       </c>
       <c r="E4" s="9">
-        <v>1.28</v>
+        <v>1.75</v>
       </c>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="9"/>
       <c r="I4" s="9"/>
       <c r="J4" s="9"/>
       <c r="K4" s="9"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="10" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B5" s="12">
-        <v>201.75999999999999</v>
+        <v>171.58000000000001</v>
       </c>
       <c r="C5" s="14">
-        <v>0.0</v>
+        <v>0.0418</v>
       </c>
       <c r="D5" s="10">
-        <v>47.6</v>
+        <v>49.2</v>
       </c>
       <c r="E5" s="10">
-        <v>3.02</v>
+        <v>3.38</v>
       </c>
       <c r="F5" s="10"/>
       <c r="G5" s="10"/>
       <c r="H5" s="10"/>
       <c r="I5" s="10"/>
       <c r="J5" s="10"/>
       <c r="K5" s="10" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="9" t="s">
         <v>79</v>
       </c>
       <c r="B6" s="11">
-        <v>201.75999999999999</v>
-[...2 lines deleted...]
-        <v>-0.0472</v>
+        <v>164.69999999999999</v>
+      </c>
+      <c r="C6" s="16">
+        <v>-0.0015</v>
       </c>
       <c r="D6" s="9">
-        <v>47.6</v>
+        <v>36.5</v>
       </c>
       <c r="E6" s="9">
-        <v>3.24</v>
+        <v>0.97</v>
       </c>
       <c r="F6" s="9"/>
       <c r="G6" s="9"/>
       <c r="H6" s="9"/>
-      <c r="I6" s="9"/>
+      <c r="I6" s="9" t="s">
+        <v>75</v>
+      </c>
       <c r="J6" s="9"/>
-      <c r="K6" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K6" s="9"/>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="10" t="s">
         <v>80</v>
       </c>
       <c r="B7" s="12">
-        <v>211.75999999999999</v>
+        <v>164.94999999999999</v>
       </c>
       <c r="C7" s="14">
-        <v>0.0224</v>
+        <v>0.0044</v>
       </c>
       <c r="D7" s="10">
-        <v>58.1</v>
+        <v>36.8</v>
       </c>
       <c r="E7" s="10">
-        <v>1.18</v>
+        <v>0.54</v>
       </c>
       <c r="F7" s="10"/>
       <c r="G7" s="10"/>
       <c r="H7" s="10"/>
       <c r="I7" s="10"/>
       <c r="J7" s="10"/>
       <c r="K7" s="10"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="9" t="s">
         <v>81</v>
       </c>
       <c r="B8" s="11">
-        <v>207.12</v>
+        <v>164.22999999999999</v>
       </c>
       <c r="C8" s="13">
-        <v>-0.0058</v>
+        <v>0.0168</v>
       </c>
       <c r="D8" s="9">
-        <v>53.7</v>
+        <v>35.4</v>
       </c>
       <c r="E8" s="9">
-        <v>0.67</v>
+        <v>1.03</v>
       </c>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="9"/>
       <c r="I8" s="9"/>
       <c r="J8" s="9"/>
       <c r="K8" s="9"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="10" t="s">
         <v>82</v>
       </c>
       <c r="B9" s="12">
-        <v>208.33000000000001</v>
-[...5 lines deleted...]
-        <v>55.1</v>
+        <v>161.52000000000001</v>
+      </c>
+      <c r="C9" s="15">
+        <v>-0.0085</v>
+      </c>
+      <c r="D9" s="19">
+        <v>29.6</v>
       </c>
       <c r="E9" s="10">
-        <v>0.31</v>
-[...1 lines deleted...]
-      <c r="F9" s="10"/>
+        <v>0.92</v>
+      </c>
+      <c r="F9" s="10" t="s">
+        <v>75</v>
+      </c>
       <c r="G9" s="10"/>
       <c r="H9" s="10"/>
       <c r="I9" s="10"/>
       <c r="J9" s="10"/>
       <c r="K9" s="10"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="9" t="s">
         <v>83</v>
       </c>
       <c r="B10" s="11">
-        <v>208.090000000000003</v>
-[...2 lines deleted...]
-        <v>-0.0289</v>
+        <v>162.90000000000001</v>
+      </c>
+      <c r="C10" s="16">
+        <v>-0.0037</v>
       </c>
       <c r="D10" s="9">
-        <v>54.9</v>
+        <v>30.9</v>
       </c>
       <c r="E10" s="9">
-        <v>0.8</v>
+        <v>0.74</v>
       </c>
       <c r="F10" s="9"/>
       <c r="G10" s="9"/>
       <c r="H10" s="9"/>
       <c r="I10" s="9"/>
       <c r="J10" s="9"/>
       <c r="K10" s="9"/>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="10" t="s">
         <v>84</v>
       </c>
       <c r="B11" s="12">
-        <v>214.28</v>
-[...2 lines deleted...]
-        <v>0.0024</v>
+        <v>163.5</v>
+      </c>
+      <c r="C11" s="15">
+        <v>-0.0282</v>
       </c>
       <c r="D11" s="10">
-        <v>62.0</v>
+        <v>31.5</v>
       </c>
       <c r="E11" s="10">
-        <v>0.45</v>
+        <v>1.01</v>
       </c>
       <c r="F11" s="10"/>
       <c r="G11" s="10"/>
       <c r="H11" s="10"/>
       <c r="I11" s="10"/>
       <c r="J11" s="10"/>
       <c r="K11" s="10"/>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="9" t="s">
         <v>85</v>
       </c>
       <c r="B12" s="11">
-        <v>213.75999999999999</v>
-[...2 lines deleted...]
-        <v>-0.0137</v>
+        <v>168.25</v>
+      </c>
+      <c r="C12" s="16">
+        <v>-0.0085</v>
       </c>
       <c r="D12" s="9">
-        <v>61.6</v>
+        <v>36.3</v>
       </c>
       <c r="E12" s="9">
-        <v>0.9</v>
+        <v>0.49</v>
       </c>
       <c r="F12" s="9"/>
       <c r="G12" s="9"/>
       <c r="H12" s="9"/>
       <c r="I12" s="9"/>
       <c r="J12" s="9"/>
       <c r="K12" s="9"/>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="10" t="s">
         <v>86</v>
       </c>
       <c r="B13" s="12">
-        <v>216.74000000000001</v>
-[...2 lines deleted...]
-        <v>0.0278</v>
+        <v>169.69999999999999</v>
+      </c>
+      <c r="C13" s="15">
+        <v>-0.0219</v>
       </c>
       <c r="D13" s="10">
-        <v>65.2</v>
+        <v>37.9</v>
       </c>
       <c r="E13" s="10">
-        <v>1.47</v>
+        <v>0.64</v>
       </c>
       <c r="F13" s="10"/>
       <c r="G13" s="10"/>
       <c r="H13" s="10"/>
-      <c r="I13" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I13" s="10"/>
       <c r="J13" s="10"/>
       <c r="K13" s="10"/>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="9" t="s">
         <v>87</v>
       </c>
       <c r="B14" s="11">
-        <v>204.59999999999999</v>
-[...2 lines deleted...]
-        <v>0.0552</v>
+        <v>173.5</v>
+      </c>
+      <c r="C14" s="13">
+        <v>0.0</v>
       </c>
       <c r="D14" s="9">
-        <v>55.9</v>
+        <v>42.6</v>
       </c>
       <c r="E14" s="9">
-        <v>1.1</v>
+        <v>0.5</v>
       </c>
       <c r="F14" s="9"/>
       <c r="G14" s="9"/>
       <c r="H14" s="9"/>
       <c r="I14" s="9"/>
       <c r="J14" s="9"/>
       <c r="K14" s="9"/>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="10" t="s">
         <v>88</v>
       </c>
       <c r="B15" s="12">
-        <v>193.90000000000001</v>
-[...2 lines deleted...]
-        <v>-0.0293</v>
+        <v>173.5</v>
+      </c>
+      <c r="C15" s="15">
+        <v>-0.0023</v>
       </c>
       <c r="D15" s="10">
-        <v>44.2</v>
+        <v>42.6</v>
       </c>
       <c r="E15" s="10">
-        <v>0.84</v>
+        <v>0.52</v>
       </c>
       <c r="F15" s="10"/>
       <c r="G15" s="10"/>
       <c r="H15" s="10"/>
       <c r="I15" s="10"/>
       <c r="J15" s="10"/>
       <c r="K15" s="10"/>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="9" t="s">
         <v>89</v>
       </c>
       <c r="B16" s="11">
-        <v>199.75999999999999</v>
-[...2 lines deleted...]
-        <v>-0.0347</v>
+        <v>173.90000000000001</v>
+      </c>
+      <c r="C16" s="16">
+        <v>-0.0069</v>
       </c>
       <c r="D16" s="9">
-        <v>51.1</v>
+        <v>43.1</v>
       </c>
       <c r="E16" s="9">
-        <v>0.67</v>
+        <v>1.61</v>
       </c>
       <c r="F16" s="9"/>
       <c r="G16" s="9"/>
       <c r="H16" s="9"/>
       <c r="I16" s="9"/>
       <c r="J16" s="9"/>
       <c r="K16" s="9"/>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="10" t="s">
         <v>90</v>
       </c>
       <c r="B17" s="12">
-        <v>206.94</v>
+        <v>175.099999999999994</v>
       </c>
       <c r="C17" s="14">
-        <v>0.0199</v>
+        <v>0.0054</v>
       </c>
       <c r="D17" s="10">
-        <v>62.2</v>
+        <v>44.4</v>
       </c>
       <c r="E17" s="10">
-        <v>1.07</v>
+        <v>0.78</v>
       </c>
       <c r="F17" s="10"/>
       <c r="G17" s="10"/>
       <c r="H17" s="10"/>
       <c r="I17" s="10"/>
       <c r="J17" s="10"/>
       <c r="K17" s="10"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="9" t="s">
         <v>91</v>
       </c>
       <c r="B18" s="11">
-        <v>202.91</v>
+        <v>174.16</v>
       </c>
       <c r="C18" s="13">
-        <v>-0.0144</v>
+        <v>0.0293</v>
       </c>
       <c r="D18" s="9">
-        <v>57.4</v>
+        <v>43.1</v>
       </c>
       <c r="E18" s="9">
-        <v>0.42</v>
+        <v>0.83</v>
       </c>
       <c r="F18" s="9"/>
       <c r="G18" s="9"/>
       <c r="H18" s="9"/>
       <c r="I18" s="9"/>
       <c r="J18" s="9"/>
       <c r="K18" s="9"/>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="10" t="s">
         <v>92</v>
       </c>
       <c r="B19" s="12">
-        <v>205.87</v>
-[...2 lines deleted...]
-        <v>0.0021</v>
+        <v>169.19999999999999</v>
+      </c>
+      <c r="C19" s="15">
+        <v>-0.0076</v>
       </c>
       <c r="D19" s="10">
-        <v>62.8</v>
+        <v>35.5</v>
       </c>
       <c r="E19" s="10">
-        <v>0.63</v>
+        <v>0.43</v>
       </c>
       <c r="F19" s="10"/>
       <c r="G19" s="10"/>
       <c r="H19" s="10"/>
       <c r="I19" s="10"/>
       <c r="J19" s="10"/>
       <c r="K19" s="10"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="9" t="s">
         <v>93</v>
       </c>
       <c r="B20" s="11">
-        <v>205.44</v>
-[...2 lines deleted...]
-        <v>-0.0105</v>
+        <v>170.5</v>
+      </c>
+      <c r="C20" s="16">
+        <v>-0.0159</v>
       </c>
       <c r="D20" s="9">
-        <v>62.4</v>
+        <v>36.7</v>
       </c>
       <c r="E20" s="9">
-        <v>0.43</v>
+        <v>0.24</v>
       </c>
       <c r="F20" s="9"/>
       <c r="G20" s="9"/>
       <c r="H20" s="9"/>
       <c r="I20" s="9"/>
       <c r="J20" s="9"/>
       <c r="K20" s="9"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="10" t="s">
         <v>94</v>
       </c>
       <c r="B21" s="12">
-        <v>207.62</v>
-[...2 lines deleted...]
-        <v>0.0063</v>
+        <v>173.25</v>
+      </c>
+      <c r="C21" s="15">
+        <v>-0.0074</v>
       </c>
       <c r="D21" s="10">
-        <v>66.40000000000001</v>
+        <v>39.3</v>
       </c>
       <c r="E21" s="10">
-        <v>1.09</v>
+        <v>0.14</v>
       </c>
       <c r="F21" s="10"/>
       <c r="G21" s="10"/>
       <c r="H21" s="10"/>
       <c r="I21" s="10"/>
       <c r="J21" s="10"/>
       <c r="K21" s="10"/>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="9" t="s">
         <v>95</v>
       </c>
       <c r="B22" s="11">
-        <v>206.33000000000001</v>
-[...2 lines deleted...]
-        <v>-0.0039</v>
+        <v>174.55000000000001</v>
+      </c>
+      <c r="C22" s="16">
+        <v>-0.0077</v>
       </c>
       <c r="D22" s="9">
-        <v>65.2</v>
+        <v>40.5</v>
       </c>
       <c r="E22" s="9">
-        <v>0.73</v>
+        <v>0.13</v>
       </c>
       <c r="F22" s="9"/>
       <c r="G22" s="9"/>
       <c r="H22" s="9"/>
       <c r="I22" s="9"/>
       <c r="J22" s="9"/>
       <c r="K22" s="9"/>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="10" t="s">
         <v>96</v>
       </c>
       <c r="B23" s="12">
-        <v>207.13999999999999</v>
-[...2 lines deleted...]
-        <v>-0.0056</v>
+        <v>175.90000000000001</v>
+      </c>
+      <c r="C23" s="15">
+        <v>-0.0006</v>
       </c>
       <c r="D23" s="10">
-        <v>66.59999999999999</v>
+        <v>41.8</v>
       </c>
       <c r="E23" s="10">
-        <v>0.84</v>
+        <v>0.15</v>
       </c>
       <c r="F23" s="10"/>
       <c r="G23" s="10"/>
       <c r="H23" s="10"/>
       <c r="I23" s="10"/>
       <c r="J23" s="10"/>
       <c r="K23" s="10"/>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="9" t="s">
         <v>97</v>
       </c>
       <c r="B24" s="11">
-        <v>208.30000000000001</v>
-[...2 lines deleted...]
-        <v>0.012</v>
+        <v>176.0</v>
+      </c>
+      <c r="C24" s="13">
+        <v>0.0115</v>
       </c>
       <c r="D24" s="9">
-        <v>68.59999999999999</v>
+        <v>41.9</v>
       </c>
       <c r="E24" s="9">
-        <v>1.41</v>
+        <v>0.35</v>
       </c>
       <c r="F24" s="9"/>
       <c r="G24" s="9"/>
       <c r="H24" s="9"/>
-      <c r="I24" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I24" s="9"/>
       <c r="J24" s="9"/>
       <c r="K24" s="9"/>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="10" t="s">
         <v>98</v>
       </c>
       <c r="B25" s="12">
-        <v>205.83000000000001</v>
+        <v>174.0</v>
       </c>
       <c r="C25" s="14">
-        <v>0.0</v>
+        <v>0.008</v>
       </c>
       <c r="D25" s="10">
-        <v>66.59999999999999</v>
+        <v>39.4</v>
       </c>
       <c r="E25" s="10">
-        <v>0.99</v>
+        <v>0.25</v>
       </c>
       <c r="F25" s="10"/>
       <c r="G25" s="10"/>
       <c r="H25" s="10"/>
       <c r="I25" s="10"/>
       <c r="J25" s="10"/>
       <c r="K25" s="10"/>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="9" t="s">
         <v>99</v>
       </c>
       <c r="B26" s="11">
-        <v>205.83000000000001</v>
-[...2 lines deleted...]
-        <v>0.0271</v>
+        <v>172.62</v>
+      </c>
+      <c r="C26" s="16">
+        <v>-0.0193</v>
       </c>
       <c r="D26" s="9">
-        <v>66.59999999999999</v>
+        <v>37.7</v>
       </c>
       <c r="E26" s="9">
-        <v>0.94</v>
+        <v>0.31</v>
       </c>
       <c r="F26" s="9"/>
       <c r="G26" s="9"/>
       <c r="H26" s="9"/>
-      <c r="I26" s="9"/>
+      <c r="I26" s="9" t="s">
+        <v>75</v>
+      </c>
       <c r="J26" s="9"/>
       <c r="K26" s="9"/>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="10" t="s">
         <v>100</v>
       </c>
       <c r="B27" s="12">
-        <v>200.40000000000001</v>
+        <v>176.02000000000001</v>
       </c>
       <c r="C27" s="14">
-        <v>0.0174</v>
+        <v>0.0078</v>
       </c>
       <c r="D27" s="10">
-        <v>62.0</v>
+        <v>40.3</v>
       </c>
       <c r="E27" s="10">
-        <v>0.95</v>
+        <v>0.5</v>
       </c>
       <c r="F27" s="10"/>
       <c r="G27" s="10"/>
       <c r="H27" s="10"/>
       <c r="I27" s="10"/>
       <c r="J27" s="10"/>
       <c r="K27" s="10"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="9" t="s">
         <v>101</v>
       </c>
       <c r="B28" s="11">
-        <v>196.97</v>
-[...2 lines deleted...]
-        <v>0.0121</v>
+        <v>174.66</v>
+      </c>
+      <c r="C28" s="13">
+        <v>0.0246</v>
       </c>
       <c r="D28" s="9">
-        <v>58.7</v>
+        <v>38.8</v>
       </c>
       <c r="E28" s="9">
-        <v>0.61</v>
+        <v>1.3</v>
       </c>
       <c r="F28" s="9"/>
       <c r="G28" s="9"/>
       <c r="H28" s="9"/>
       <c r="I28" s="9"/>
       <c r="J28" s="9"/>
       <c r="K28" s="9"/>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="10" t="s">
         <v>102</v>
       </c>
       <c r="B29" s="12">
-        <v>194.61000000000001</v>
-[...2 lines deleted...]
-        <v>0.0185</v>
+        <v>170.46000000000001</v>
+      </c>
+      <c r="C29" s="15">
+        <v>-0.0181</v>
       </c>
       <c r="D29" s="10">
-        <v>56.3</v>
+        <v>33.7</v>
       </c>
       <c r="E29" s="10">
-        <v>0.6</v>
+        <v>0.37</v>
       </c>
       <c r="F29" s="10"/>
       <c r="G29" s="10"/>
       <c r="H29" s="10"/>
       <c r="I29" s="10"/>
       <c r="J29" s="10"/>
       <c r="K29" s="10"/>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="9" t="s">
         <v>103</v>
       </c>
       <c r="B30" s="11">
-        <v>191.080000000000013</v>
-[...2 lines deleted...]
-        <v>-0.0056</v>
+        <v>173.59999999999999</v>
+      </c>
+      <c r="C30" s="16">
+        <v>-0.0003</v>
       </c>
       <c r="D30" s="9">
-        <v>52.4</v>
+        <v>35.8</v>
       </c>
       <c r="E30" s="9">
         <v>0.4</v>
       </c>
       <c r="F30" s="9"/>
       <c r="G30" s="9"/>
       <c r="H30" s="9"/>
       <c r="I30" s="9"/>
       <c r="J30" s="9"/>
       <c r="K30" s="9"/>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="10" t="s">
         <v>104</v>
       </c>
       <c r="B31" s="12">
-        <v>192.15000000000001</v>
-[...2 lines deleted...]
-        <v>0.0049</v>
+        <v>173.65000000000001</v>
+      </c>
+      <c r="C31" s="15">
+        <v>-0.0028</v>
       </c>
       <c r="D31" s="10">
-        <v>53.7</v>
+        <v>35.8</v>
       </c>
       <c r="E31" s="10">
-        <v>0.32</v>
+        <v>0.27</v>
       </c>
       <c r="F31" s="10"/>
       <c r="G31" s="10"/>
       <c r="H31" s="10"/>
       <c r="I31" s="10"/>
       <c r="J31" s="10"/>
       <c r="K31" s="10"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>