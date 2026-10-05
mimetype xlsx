--- v0 (2026-07-02)
+++ v1 (2026-10-05)
@@ -23,360 +23,360 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Overview" sheetId="1" r:id="rId4"/>
     <sheet name="Monthly Summary" sheetId="2" r:id="rId5"/>
     <sheet name="Weekly Summary" sheetId="3" r:id="rId6"/>
     <sheet name="Indicator History" sheetId="4" r:id="rId7"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>BLUESTARCO — Blue Star</t>
   </si>
   <si>
-    <t>NSE Equity · Consumer Durables · Generated 02 Jul 2026, 07:53 AM</t>
+    <t>NSE Equity · Consumer Durables · Generated 05 Oct 2026, 12:34 PM</t>
   </si>
   <si>
     <t>KEY METRICS</t>
   </si>
   <si>
     <t>Current Price</t>
   </si>
   <si>
-    <t>₹1,963.00</t>
+    <t>₹1,459.60</t>
   </si>
   <si>
     <t>1 Day Change</t>
   </si>
   <si>
-    <t>-1.34%</t>
+    <t>+0.00%</t>
   </si>
   <si>
     <t>52 Week High</t>
   </si>
   <si>
-    <t>₹2,417.00</t>
+    <t>₹2,040.00</t>
   </si>
   <si>
     <t>52 Week Low</t>
   </si>
   <si>
-    <t>₹1,394.55</t>
+    <t>₹1,432.30</t>
   </si>
   <si>
     <t>RSI (14)</t>
   </si>
   <si>
     <t>EMA 50</t>
   </si>
   <si>
-    <t>₹1,663.27</t>
+    <t>₹1,540.63</t>
   </si>
   <si>
     <t>EMA 200</t>
   </si>
   <si>
-    <t>₹1,760.94</t>
+    <t>₹1,656.11</t>
   </si>
   <si>
     <t>ATR (14)</t>
   </si>
   <si>
-    <t>₹41.15</t>
+    <t>₹53.28</t>
   </si>
   <si>
     <t>Volume Ratio</t>
   </si>
   <si>
-    <t>0.43×</t>
+    <t>1.23×</t>
   </si>
   <si>
     <t>Data Period</t>
   </si>
   <si>
-    <t>13 May 2024 to 22 Oct 2025</t>
+    <t>05 May 2025 to 02 Oct 2026</t>
   </si>
   <si>
     <t>ACTIVE TECHNICAL CONDITIONS</t>
   </si>
   <si>
-    <t>● No special conditions today</t>
+    <t>● Near 52W Low</t>
   </si>
   <si>
     <t>For educational purposes only. Not investment advice. Past performance does not guarantee future results.</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Open</t>
   </si>
   <si>
     <t>High</t>
   </si>
   <si>
     <t>Low</t>
   </si>
   <si>
     <t>Close</t>
   </si>
   <si>
     <t>Change %</t>
   </si>
   <si>
     <t>Trading Days</t>
   </si>
   <si>
     <t>Total Volume</t>
   </si>
   <si>
-    <t>May 2024</t>
-[...34 lines deleted...]
-  <si>
     <t>May 2025</t>
   </si>
   <si>
     <t>Jun 2025</t>
   </si>
   <si>
     <t>Jul 2025</t>
   </si>
   <si>
     <t>Aug 2025</t>
   </si>
   <si>
     <t>Sep 2025</t>
   </si>
   <si>
     <t>Oct 2025</t>
   </si>
   <si>
+    <t>Nov 2025</t>
+  </si>
+  <si>
+    <t>Dec 2025</t>
+  </si>
+  <si>
+    <t>Jan 2026</t>
+  </si>
+  <si>
+    <t>Feb 2026</t>
+  </si>
+  <si>
+    <t>Mar 2026</t>
+  </si>
+  <si>
+    <t>Apr 2026</t>
+  </si>
+  <si>
+    <t>May 2026</t>
+  </si>
+  <si>
+    <t>Jun 2026</t>
+  </si>
+  <si>
+    <t>Jul 2026</t>
+  </si>
+  <si>
+    <t>Aug 2026</t>
+  </si>
+  <si>
+    <t>Sep 2026</t>
+  </si>
+  <si>
+    <t>Oct 2026</t>
+  </si>
+  <si>
     <t>Week</t>
   </si>
   <si>
-    <t>Week of 04 Aug</t>
-[...32 lines deleted...]
-    <t>Week of 20 Oct</t>
+    <t>Week of 13 Jul</t>
+  </si>
+  <si>
+    <t>Week of 20 Jul</t>
+  </si>
+  <si>
+    <t>Week of 27 Jul</t>
+  </si>
+  <si>
+    <t>Week of 03 Aug</t>
+  </si>
+  <si>
+    <t>Week of 10 Aug</t>
+  </si>
+  <si>
+    <t>Week of 17 Aug</t>
+  </si>
+  <si>
+    <t>Week of 24 Aug</t>
+  </si>
+  <si>
+    <t>Week of 31 Aug</t>
+  </si>
+  <si>
+    <t>Week of 07 Sep</t>
+  </si>
+  <si>
+    <t>Week of 14 Sep</t>
+  </si>
+  <si>
+    <t>Week of 21 Sep</t>
+  </si>
+  <si>
+    <t>Week of 28 Sep</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>1D Change %</t>
   </si>
   <si>
     <t>RSI</t>
   </si>
   <si>
     <t>Vol Ratio</t>
   </si>
   <si>
     <t>RSI&lt;30</t>
   </si>
   <si>
     <t>RSI&gt;70</t>
   </si>
   <si>
     <t>EMA Cross</t>
   </si>
   <si>
     <t>MACD Cross</t>
   </si>
   <si>
     <t>Breakout</t>
   </si>
   <si>
     <t>Vol Spike</t>
   </si>
   <si>
-    <t>01 Jul 2026</t>
-[...29 lines deleted...]
-    <t>17 Jun 2026</t>
+    <t>02 Oct 2026</t>
+  </si>
+  <si>
+    <t>01 Oct 2026</t>
+  </si>
+  <si>
+    <t>30 Sep 2026</t>
+  </si>
+  <si>
+    <t>29 Sep 2026</t>
+  </si>
+  <si>
+    <t>28 Sep 2026</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
-    <t>16 Jun 2026</t>
-[...53 lines deleted...]
-    <t>20 May 2026</t>
+    <t>25 Sep 2026</t>
+  </si>
+  <si>
+    <t>24 Sep 2026</t>
+  </si>
+  <si>
+    <t>23 Sep 2026</t>
+  </si>
+  <si>
+    <t>22 Sep 2026</t>
+  </si>
+  <si>
+    <t>21 Sep 2026</t>
+  </si>
+  <si>
+    <t>18 Sep 2026</t>
+  </si>
+  <si>
+    <t>16 Sep 2026</t>
+  </si>
+  <si>
+    <t>14 Sep 2026</t>
+  </si>
+  <si>
+    <t>11 Sep 2026</t>
+  </si>
+  <si>
+    <t>10 Sep 2026</t>
+  </si>
+  <si>
+    <t>09 Sep 2026</t>
+  </si>
+  <si>
+    <t>08 Sep 2026</t>
+  </si>
+  <si>
+    <t>07 Sep 2026</t>
+  </si>
+  <si>
+    <t>04 Sep 2026</t>
+  </si>
+  <si>
+    <t>03 Sep 2026</t>
+  </si>
+  <si>
+    <t>02 Sep 2026</t>
+  </si>
+  <si>
+    <t>01 Sep 2026</t>
+  </si>
+  <si>
+    <t>31 Aug 2026</t>
+  </si>
+  <si>
+    <t>28 Aug 2026</t>
+  </si>
+  <si>
+    <t>27 Aug 2026</t>
+  </si>
+  <si>
+    <t>26 Aug 2026</t>
+  </si>
+  <si>
+    <t>25 Aug 2026</t>
+  </si>
+  <si>
+    <t>24 Aug 2026</t>
+  </si>
+  <si>
+    <t>21 Aug 2026</t>
+  </si>
+  <si>
+    <t>20 Aug 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="₹#,##0.00"/>
     <numFmt numFmtId="165" formatCode="+0.00%;-0.00%"/>
   </numFmts>
   <fonts count="10">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -422,60 +422,60 @@
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF64748B"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
-      <color rgb="FF16A34A"/>
+      <color rgb="FFDC2626"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
-      <color rgb="FFDC2626"/>
+      <color rgb="FF16A34A"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1E3A8A"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF8FAFC"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="3">
     <border>
@@ -512,53 +512,53 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="19">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="7" numFmtId="0" fillId="2" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="3" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="8" numFmtId="165" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
-    <xf xfId="0" fontId="8" numFmtId="165" fillId="3" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="9" numFmtId="165" fillId="3" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="9" numFmtId="165" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="8" numFmtId="165" fillId="3" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="3" fillId="0" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="3" fillId="3" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -902,51 +902,51 @@
       <c r="B6" s="5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="5">
-        <v>43.2</v>
+        <v>41.0</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>17</v>
       </c>
@@ -1028,511 +1028,511 @@
       </c>
       <c r="C1" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>29</v>
       </c>
       <c r="F1" s="8" t="s">
         <v>30</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>31</v>
       </c>
       <c r="H1" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="11">
-        <v>1416.54999999999995</v>
+        <v>1668.57999999999993</v>
       </c>
       <c r="C2" s="11">
-        <v>1648.84999999999991</v>
+        <v>1736.3599999999999</v>
       </c>
       <c r="D2" s="11">
-        <v>1394.54999999999995</v>
+        <v>1513.73000000000002</v>
       </c>
       <c r="E2" s="11">
-        <v>1576.45000000000005</v>
+        <v>1524.97000000000003</v>
       </c>
       <c r="F2" s="13">
-        <v>0.1129</v>
+        <v>-0.0861</v>
       </c>
       <c r="G2" s="9">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="H2" s="17">
-        <v>7655916</v>
+        <v>17843058</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B3" s="12">
-        <v>1625.0</v>
+        <v>1524.97000000000003</v>
       </c>
       <c r="C3" s="12">
-        <v>1797.95000000000005</v>
+        <v>1674.95000000000005</v>
       </c>
       <c r="D3" s="12">
-        <v>1489.049999999999955</v>
+        <v>1514.72000000000003</v>
       </c>
       <c r="E3" s="12">
-        <v>1634.54999999999995</v>
+        <v>1627.77999999999997</v>
       </c>
       <c r="F3" s="14">
-        <v>0.0369</v>
+        <v>0.0674</v>
       </c>
       <c r="G3" s="10">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="H3" s="18">
-        <v>6315247</v>
+        <v>18138309</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="11">
-        <v>1643.90000000000009</v>
+        <v>1627.77999999999997</v>
       </c>
       <c r="C4" s="11">
-        <v>1897.79999999999995</v>
+        <v>1913.21000000000004</v>
       </c>
       <c r="D4" s="11">
-        <v>1554.5</v>
+        <v>1623.79999999999995</v>
       </c>
       <c r="E4" s="11">
-        <v>1723.70000000000005</v>
-[...2 lines deleted...]
-        <v>0.0545</v>
+        <v>1738.099999999999909</v>
+      </c>
+      <c r="F4" s="15">
+        <v>0.0678</v>
       </c>
       <c r="G4" s="9">
         <v>23</v>
       </c>
       <c r="H4" s="17">
-        <v>12697466</v>
+        <v>17383060</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="12">
-        <v>1737.95000000000005</v>
+        <v>1739.59999999999991</v>
       </c>
       <c r="C5" s="12">
-        <v>1779.0</v>
+        <v>1983.59999999999991</v>
       </c>
       <c r="D5" s="12">
-        <v>1539.099999999999909</v>
+        <v>1687.0</v>
       </c>
       <c r="E5" s="12">
-        <v>1703.90000000000009</v>
-[...2 lines deleted...]
-        <v>-0.0115</v>
+        <v>1881.70000000000005</v>
+      </c>
+      <c r="F5" s="14">
+        <v>0.0826</v>
       </c>
       <c r="G5" s="10">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="H5" s="18">
-        <v>10174296</v>
+        <v>9882298</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="11">
-        <v>1703.90000000000009</v>
+        <v>1880.0</v>
       </c>
       <c r="C6" s="11">
-        <v>2199.55000000000018</v>
+        <v>2040.0</v>
       </c>
       <c r="D6" s="11">
-        <v>1650.0</v>
+        <v>1861.40000000000009</v>
       </c>
       <c r="E6" s="11">
-        <v>2063.69999999999982</v>
+        <v>1881.0</v>
       </c>
       <c r="F6" s="13">
-        <v>0.2112</v>
+        <v>-0.0004</v>
       </c>
       <c r="G6" s="9">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H6" s="17">
-        <v>12115521</v>
+        <v>9462745</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B7" s="12">
-        <v>2074.050000000000182</v>
+        <v>1872.59999999999991</v>
       </c>
       <c r="C7" s="12">
-        <v>2175.90000000000009</v>
+        <v>2032.90000000000009</v>
       </c>
       <c r="D7" s="12">
-        <v>1795.79999999999995</v>
+        <v>1836.29999999999995</v>
       </c>
       <c r="E7" s="12">
-        <v>1871.049999999999955</v>
-[...2 lines deleted...]
-        <v>-0.0934</v>
+        <v>1937.40000000000009</v>
+      </c>
+      <c r="F7" s="14">
+        <v>0.03</v>
       </c>
       <c r="G7" s="10">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H7" s="18">
-        <v>8513580</v>
+        <v>7319334</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="9" t="s">
         <v>39</v>
       </c>
       <c r="B8" s="11">
-        <v>1880.95000000000005</v>
+        <v>1937.40000000000009</v>
       </c>
       <c r="C8" s="11">
-        <v>1931.099999999999909</v>
+        <v>2021.40000000000009</v>
       </c>
       <c r="D8" s="11">
-        <v>1730.099999999999909</v>
+        <v>1706.5</v>
       </c>
       <c r="E8" s="11">
-        <v>1853.099999999999909</v>
-[...2 lines deleted...]
-        <v>-0.0096</v>
+        <v>1765.40000000000009</v>
+      </c>
+      <c r="F8" s="13">
+        <v>-0.0888</v>
       </c>
       <c r="G8" s="9">
         <v>20</v>
       </c>
       <c r="H8" s="17">
-        <v>7334431</v>
+        <v>9215670</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B9" s="12">
-        <v>1850.0</v>
+        <v>1766.0</v>
       </c>
       <c r="C9" s="12">
-        <v>2197.30000000000018</v>
+        <v>1862.0</v>
       </c>
       <c r="D9" s="12">
-        <v>1814.0</v>
+        <v>1688.0</v>
       </c>
       <c r="E9" s="12">
-        <v>2139.15000000000009</v>
-[...2 lines deleted...]
-        <v>0.1544</v>
+        <v>1730.70000000000005</v>
+      </c>
+      <c r="F9" s="16">
+        <v>-0.0197</v>
       </c>
       <c r="G9" s="10">
         <v>22</v>
       </c>
       <c r="H9" s="18">
-        <v>7828698</v>
+        <v>5199774</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B10" s="11">
-        <v>2129.84999999999991</v>
+        <v>1738.0</v>
       </c>
       <c r="C10" s="11">
-        <v>2417.0</v>
+        <v>1876.90000000000009</v>
       </c>
       <c r="D10" s="11">
-        <v>1711.049999999999955</v>
+        <v>1645.0</v>
       </c>
       <c r="E10" s="11">
-        <v>1817.54999999999995</v>
-[...2 lines deleted...]
-        <v>-0.1503</v>
+        <v>1816.90000000000009</v>
+      </c>
+      <c r="F10" s="15">
+        <v>0.0498</v>
       </c>
       <c r="G10" s="9">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H10" s="17">
-        <v>14748872</v>
+        <v>8543574</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B11" s="12">
-        <v>2000.0</v>
+        <v>1792.0</v>
       </c>
       <c r="C11" s="12">
-        <v>2118.30000000000018</v>
+        <v>2029.59999999999991</v>
       </c>
       <c r="D11" s="12">
-        <v>1813.70000000000005</v>
+        <v>1765.90000000000009</v>
       </c>
       <c r="E11" s="12">
-        <v>1917.65000000000009</v>
+        <v>1941.20000000000005</v>
       </c>
       <c r="F11" s="14">
-        <v>0.0551</v>
+        <v>0.0684</v>
       </c>
       <c r="G11" s="10">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H11" s="18">
-        <v>11443203</v>
+        <v>9711997</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="9" t="s">
         <v>43</v>
       </c>
       <c r="B12" s="11">
-        <v>1937.40000000000009</v>
+        <v>1862.79999999999995</v>
       </c>
       <c r="C12" s="11">
-        <v>2269.80000000000018</v>
+        <v>1984.0</v>
       </c>
       <c r="D12" s="11">
-        <v>1909.54999999999995</v>
+        <v>1602.0</v>
       </c>
       <c r="E12" s="11">
-        <v>2136.40000000000009</v>
+        <v>1610.70000000000005</v>
       </c>
       <c r="F12" s="13">
-        <v>0.1141</v>
+        <v>-0.1703</v>
       </c>
       <c r="G12" s="9">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H12" s="17">
-        <v>25994910</v>
+        <v>13822146</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B13" s="12">
-        <v>2133.25</v>
+        <v>1680.0</v>
       </c>
       <c r="C13" s="12">
-        <v>2148.75</v>
+        <v>1928.90000000000009</v>
       </c>
       <c r="D13" s="12">
-        <v>1656.049999999999955</v>
+        <v>1450.0</v>
       </c>
       <c r="E13" s="12">
-        <v>1706.29999999999995</v>
-[...2 lines deleted...]
-        <v>-0.2013</v>
+        <v>1781.0</v>
+      </c>
+      <c r="F13" s="14">
+        <v>0.1057</v>
       </c>
       <c r="G13" s="10">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H13" s="18">
-        <v>14685700</v>
+        <v>20557149</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="9" t="s">
         <v>45</v>
       </c>
       <c r="B14" s="11">
-        <v>1703.0</v>
+        <v>1781.0</v>
       </c>
       <c r="C14" s="11">
-        <v>1744.70000000000005</v>
+        <v>1825.79999999999995</v>
       </c>
       <c r="D14" s="11">
-        <v>1521.0</v>
+        <v>1581.0</v>
       </c>
       <c r="E14" s="11">
-        <v>1532.29999999999995</v>
-[...2 lines deleted...]
-        <v>-0.102</v>
+        <v>1589.0</v>
+      </c>
+      <c r="F14" s="13">
+        <v>-0.1078</v>
       </c>
       <c r="G14" s="9">
         <v>21</v>
       </c>
       <c r="H14" s="17">
-        <v>19344403</v>
+        <v>10780881</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="10" t="s">
         <v>46</v>
       </c>
       <c r="B15" s="12">
-        <v>1532.29999999999995</v>
+        <v>1590.099999999999909</v>
       </c>
       <c r="C15" s="12">
-        <v>1683.0</v>
+        <v>1717.70000000000005</v>
       </c>
       <c r="D15" s="12">
-        <v>1522.0</v>
+        <v>1508.099999999999909</v>
       </c>
       <c r="E15" s="12">
-        <v>1635.59999999999991</v>
+        <v>1628.29999999999995</v>
       </c>
       <c r="F15" s="14">
-        <v>0.0674</v>
+        <v>0.0247</v>
       </c>
       <c r="G15" s="10">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H15" s="18">
-        <v>18138309</v>
+        <v>9702583</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="9" t="s">
         <v>47</v>
       </c>
       <c r="B16" s="11">
-        <v>1635.59999999999991</v>
+        <v>1628.0</v>
       </c>
       <c r="C16" s="11">
-        <v>1922.40000000000009</v>
+        <v>1763.20000000000005</v>
       </c>
       <c r="D16" s="11">
-        <v>1631.59999999999991</v>
+        <v>1562.0</v>
       </c>
       <c r="E16" s="11">
-        <v>1738.099999999999909</v>
-[...2 lines deleted...]
-        <v>0.0627</v>
+        <v>1681.20000000000005</v>
+      </c>
+      <c r="F16" s="15">
+        <v>0.0325</v>
       </c>
       <c r="G16" s="9">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H16" s="17">
-        <v>17383060</v>
+        <v>6219189</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="10" t="s">
         <v>48</v>
       </c>
       <c r="B17" s="12">
-        <v>1739.59999999999991</v>
+        <v>1683.40000000000009</v>
       </c>
       <c r="C17" s="12">
-        <v>1983.59999999999991</v>
+        <v>1737.59999999999991</v>
       </c>
       <c r="D17" s="12">
-        <v>1687.0</v>
+        <v>1460.0</v>
       </c>
       <c r="E17" s="12">
-        <v>1881.70000000000005</v>
-[...2 lines deleted...]
-        <v>0.0826</v>
+        <v>1463.79999999999995</v>
+      </c>
+      <c r="F17" s="16">
+        <v>-0.1293</v>
       </c>
       <c r="G17" s="10">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="H17" s="18">
-        <v>9882298</v>
+        <v>13034300</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="9" t="s">
         <v>49</v>
       </c>
       <c r="B18" s="11">
-        <v>1880.0</v>
+        <v>1471.0</v>
       </c>
       <c r="C18" s="11">
-        <v>2040.0</v>
+        <v>1593.5</v>
       </c>
       <c r="D18" s="11">
-        <v>1861.40000000000009</v>
+        <v>1432.29999999999995</v>
       </c>
       <c r="E18" s="11">
-        <v>1881.0</v>
-[...2 lines deleted...]
-        <v>-0.0004</v>
+        <v>1518.0</v>
+      </c>
+      <c r="F18" s="15">
+        <v>0.037</v>
       </c>
       <c r="G18" s="9">
         <v>22</v>
       </c>
       <c r="H18" s="17">
-        <v>9462745</v>
+        <v>15573175</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="10" t="s">
         <v>50</v>
       </c>
       <c r="B19" s="12">
-        <v>1872.59999999999991</v>
+        <v>1513.0</v>
       </c>
       <c r="C19" s="12">
-        <v>1987.0</v>
+        <v>1517.0</v>
       </c>
       <c r="D19" s="12">
-        <v>1836.29999999999995</v>
+        <v>1444.0</v>
       </c>
       <c r="E19" s="12">
-        <v>1963.0</v>
-[...2 lines deleted...]
-        <v>0.0436</v>
+        <v>1459.59999999999991</v>
+      </c>
+      <c r="F19" s="16">
+        <v>-0.0385</v>
       </c>
       <c r="G19" s="10">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="H19" s="18">
-        <v>5471564</v>
+        <v>1925138</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G13"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
@@ -1549,319 +1549,319 @@
       </c>
       <c r="B1" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C1" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>29</v>
       </c>
       <c r="F1" s="8" t="s">
         <v>30</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B2" s="11">
-        <v>1696.0</v>
+        <v>1655.0</v>
       </c>
       <c r="C2" s="11">
-        <v>1839.0</v>
+        <v>1763.20000000000005</v>
       </c>
       <c r="D2" s="11">
-        <v>1691.0</v>
+        <v>1631.5</v>
       </c>
       <c r="E2" s="11">
-        <v>1800.29999999999995</v>
-[...2 lines deleted...]
-        <v>0.0615</v>
+        <v>1686.90000000000009</v>
+      </c>
+      <c r="F2" s="15">
+        <v>0.0193</v>
       </c>
       <c r="G2" s="17">
-        <v>3375151</v>
+        <v>2348363</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="10" t="s">
         <v>53</v>
       </c>
       <c r="B3" s="12">
-        <v>1794.90000000000009</v>
+        <v>1674.90000000000009</v>
       </c>
       <c r="C3" s="12">
-        <v>1801.0</v>
+        <v>1727.0</v>
       </c>
       <c r="D3" s="12">
-        <v>1709.5</v>
+        <v>1601.29999999999995</v>
       </c>
       <c r="E3" s="12">
-        <v>1785.20000000000005</v>
-[...2 lines deleted...]
-        <v>-0.0084</v>
+        <v>1637.20000000000005</v>
+      </c>
+      <c r="F3" s="16">
+        <v>-0.0295</v>
       </c>
       <c r="G3" s="18">
-        <v>1563673</v>
+        <v>948512</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="9" t="s">
         <v>54</v>
       </c>
       <c r="B4" s="11">
-        <v>1850.0</v>
+        <v>1642.5</v>
       </c>
       <c r="C4" s="11">
-        <v>1983.59999999999991</v>
+        <v>1721.099999999999909</v>
       </c>
       <c r="D4" s="11">
-        <v>1850.0</v>
+        <v>1612.20000000000005</v>
       </c>
       <c r="E4" s="11">
-        <v>1920.0</v>
-[...2 lines deleted...]
-        <v>0.0755</v>
+        <v>1681.20000000000005</v>
+      </c>
+      <c r="F4" s="15">
+        <v>0.0269</v>
       </c>
       <c r="G4" s="17">
-        <v>3466845</v>
+        <v>976219</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="10" t="s">
         <v>55</v>
       </c>
       <c r="B5" s="12">
-        <v>1920.0</v>
+        <v>1683.40000000000009</v>
       </c>
       <c r="C5" s="12">
-        <v>1936.20000000000005</v>
+        <v>1737.59999999999991</v>
       </c>
       <c r="D5" s="12">
-        <v>1850.0</v>
+        <v>1497.0</v>
       </c>
       <c r="E5" s="12">
-        <v>1881.70000000000005</v>
-[...2 lines deleted...]
-        <v>-0.0199</v>
+        <v>1514.0</v>
+      </c>
+      <c r="F5" s="16">
+        <v>-0.0995</v>
       </c>
       <c r="G5" s="18">
-        <v>1326582</v>
+        <v>6340089</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="9" t="s">
         <v>56</v>
       </c>
       <c r="B6" s="11">
-        <v>1880.0</v>
+        <v>1514.0</v>
       </c>
       <c r="C6" s="11">
-        <v>2040.0</v>
+        <v>1541.20000000000005</v>
       </c>
       <c r="D6" s="11">
-        <v>1875.0</v>
+        <v>1471.29999999999995</v>
       </c>
       <c r="E6" s="11">
-        <v>1943.5</v>
+        <v>1508.0</v>
       </c>
       <c r="F6" s="13">
-        <v>0.0328</v>
+        <v>-0.004</v>
       </c>
       <c r="G6" s="17">
-        <v>1921531</v>
+        <v>2778620</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="10" t="s">
         <v>57</v>
       </c>
       <c r="B7" s="12">
-        <v>1945.099999999999909</v>
+        <v>1502.0</v>
       </c>
       <c r="C7" s="12">
-        <v>1951.29999999999995</v>
+        <v>1535.40000000000009</v>
       </c>
       <c r="D7" s="12">
-        <v>1869.29999999999995</v>
+        <v>1476.20000000000005</v>
       </c>
       <c r="E7" s="12">
-        <v>1884.90000000000009</v>
-[...2 lines deleted...]
-        <v>-0.0302</v>
+        <v>1511.90000000000009</v>
+      </c>
+      <c r="F7" s="14">
+        <v>0.0026</v>
       </c>
       <c r="G7" s="18">
-        <v>1361960</v>
+        <v>2310678</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="9" t="s">
         <v>58</v>
       </c>
       <c r="B8" s="11">
-        <v>1888.40000000000009</v>
+        <v>1511.90000000000009</v>
       </c>
       <c r="C8" s="11">
-        <v>1980.0</v>
+        <v>1517.5</v>
       </c>
       <c r="D8" s="11">
-        <v>1878.59999999999991</v>
+        <v>1472.90000000000009</v>
       </c>
       <c r="E8" s="11">
-        <v>1963.79999999999995</v>
+        <v>1480.0</v>
       </c>
       <c r="F8" s="13">
-        <v>0.0419</v>
+        <v>-0.0211</v>
       </c>
       <c r="G8" s="17">
-        <v>1781989</v>
+        <v>1221357</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="10" t="s">
         <v>59</v>
       </c>
       <c r="B9" s="12">
-        <v>1963.79999999999995</v>
+        <v>1480.0</v>
       </c>
       <c r="C9" s="12">
-        <v>2000.0</v>
+        <v>1514.70000000000005</v>
       </c>
       <c r="D9" s="12">
-        <v>1877.29999999999995</v>
+        <v>1432.5</v>
       </c>
       <c r="E9" s="12">
-        <v>1890.099999999999909</v>
-[...2 lines deleted...]
-        <v>-0.0375</v>
+        <v>1484.0</v>
+      </c>
+      <c r="F9" s="14">
+        <v>0.0027</v>
       </c>
       <c r="G9" s="18">
-        <v>2718233</v>
+        <v>2201337</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="9" t="s">
         <v>60</v>
       </c>
       <c r="B10" s="11">
-        <v>1885.099999999999909</v>
+        <v>1477.29999999999995</v>
       </c>
       <c r="C10" s="11">
-        <v>1921.0</v>
+        <v>1565.099999999999909</v>
       </c>
       <c r="D10" s="11">
-        <v>1836.29999999999995</v>
+        <v>1432.29999999999995</v>
       </c>
       <c r="E10" s="11">
-        <v>1899.20000000000005</v>
-[...2 lines deleted...]
-        <v>0.0048</v>
+        <v>1558.0</v>
+      </c>
+      <c r="F10" s="15">
+        <v>0.0499</v>
       </c>
       <c r="G10" s="17">
-        <v>2450245</v>
+        <v>4722138</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="10" t="s">
         <v>61</v>
       </c>
       <c r="B11" s="12">
-        <v>1895.099999999999909</v>
+        <v>1500.0</v>
       </c>
       <c r="C11" s="12">
-        <v>1965.90000000000009</v>
+        <v>1571.5</v>
       </c>
       <c r="D11" s="12">
-        <v>1862.0</v>
+        <v>1472.0</v>
       </c>
       <c r="E11" s="12">
-        <v>1949.099999999999909</v>
-[...2 lines deleted...]
-        <v>0.0263</v>
+        <v>1531.79999999999995</v>
+      </c>
+      <c r="F11" s="16">
+        <v>-0.0168</v>
       </c>
       <c r="G11" s="18">
-        <v>2797816</v>
+        <v>3687192</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="9" t="s">
         <v>62</v>
       </c>
       <c r="B12" s="11">
-        <v>1939.0</v>
+        <v>1536.79999999999995</v>
       </c>
       <c r="C12" s="11">
-        <v>1985.0</v>
+        <v>1580.0</v>
       </c>
       <c r="D12" s="11">
-        <v>1870.29999999999995</v>
+        <v>1503.0</v>
       </c>
       <c r="E12" s="11">
-        <v>1971.40000000000009</v>
-[...2 lines deleted...]
-        <v>0.0114</v>
+        <v>1565.0</v>
+      </c>
+      <c r="F12" s="15">
+        <v>0.0217</v>
       </c>
       <c r="G12" s="17">
-        <v>1608425</v>
+        <v>2249698</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="10" t="s">
         <v>63</v>
       </c>
       <c r="B13" s="12">
-        <v>1979.90000000000009</v>
+        <v>1585.70000000000005</v>
       </c>
       <c r="C13" s="12">
-        <v>1987.0</v>
+        <v>1593.5</v>
       </c>
       <c r="D13" s="12">
-        <v>1949.40000000000009</v>
+        <v>1444.0</v>
       </c>
       <c r="E13" s="12">
-        <v>1963.0</v>
-[...2 lines deleted...]
-        <v>-0.0043</v>
+        <v>1459.59999999999991</v>
+      </c>
+      <c r="F13" s="16">
+        <v>-0.0673</v>
       </c>
       <c r="G13" s="18">
-        <v>294110</v>
+        <v>5021504</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:K31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
@@ -1894,733 +1894,745 @@
       </c>
       <c r="F1" s="8" t="s">
         <v>68</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>69</v>
       </c>
       <c r="H1" s="8" t="s">
         <v>70</v>
       </c>
       <c r="I1" s="8" t="s">
         <v>71</v>
       </c>
       <c r="J1" s="8" t="s">
         <v>72</v>
       </c>
       <c r="K1" s="8" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="9" t="s">
         <v>74</v>
       </c>
       <c r="B2" s="11">
-        <v>1606.40000000000009</v>
-[...2 lines deleted...]
-        <v>-0.0134</v>
+        <v>1459.59999999999991</v>
+      </c>
+      <c r="C2" s="15">
+        <v>0.0</v>
       </c>
       <c r="D2" s="9">
-        <v>43.2</v>
+        <v>41.0</v>
       </c>
       <c r="E2" s="9">
-        <v>0.43</v>
+        <v>1.23</v>
       </c>
       <c r="F2" s="9"/>
       <c r="G2" s="9"/>
       <c r="H2" s="9"/>
       <c r="I2" s="9"/>
       <c r="J2" s="9"/>
       <c r="K2" s="9"/>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="10" t="s">
         <v>75</v>
       </c>
       <c r="B3" s="12">
-        <v>1628.29999999999995</v>
-[...2 lines deleted...]
-        <v>-0.0044</v>
+        <v>1459.59999999999991</v>
+      </c>
+      <c r="C3" s="16">
+        <v>-0.0385</v>
       </c>
       <c r="D3" s="10">
-        <v>47.2</v>
+        <v>41.0</v>
       </c>
       <c r="E3" s="10">
-        <v>0.72</v>
+        <v>1.27</v>
       </c>
       <c r="F3" s="10"/>
       <c r="G3" s="10"/>
       <c r="H3" s="10"/>
       <c r="I3" s="10"/>
       <c r="J3" s="10"/>
       <c r="K3" s="10"/>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="9" t="s">
         <v>76</v>
       </c>
       <c r="B4" s="11">
-        <v>1635.5</v>
-[...2 lines deleted...]
-        <v>-0.001</v>
+        <v>1518.0</v>
+      </c>
+      <c r="C4" s="13">
+        <v>-0.0075</v>
       </c>
       <c r="D4" s="9">
-        <v>48.5</v>
+        <v>48.2</v>
       </c>
       <c r="E4" s="9">
-        <v>0.57</v>
+        <v>0.84</v>
       </c>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="9"/>
       <c r="I4" s="9"/>
       <c r="J4" s="9"/>
       <c r="K4" s="9"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="10" t="s">
         <v>77</v>
       </c>
       <c r="B5" s="12">
-        <v>1637.20000000000005</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1529.5</v>
+      </c>
+      <c r="C5" s="16">
+        <v>-0.0291</v>
       </c>
       <c r="D5" s="10">
-        <v>48.8</v>
+        <v>49.8</v>
       </c>
       <c r="E5" s="10">
-        <v>0.24</v>
+        <v>1.37</v>
       </c>
       <c r="F5" s="10"/>
       <c r="G5" s="10"/>
       <c r="H5" s="10"/>
       <c r="I5" s="10"/>
       <c r="J5" s="10"/>
       <c r="K5" s="10"/>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="9" t="s">
         <v>78</v>
       </c>
       <c r="B6" s="11">
-        <v>1637.20000000000005</v>
-[...2 lines deleted...]
-        <v>-0.0094</v>
+        <v>1575.40000000000009</v>
+      </c>
+      <c r="C6" s="15">
+        <v>0.0066</v>
       </c>
       <c r="D6" s="9">
-        <v>48.8</v>
+        <v>56.8</v>
       </c>
       <c r="E6" s="9">
-        <v>0.23</v>
+        <v>2.12</v>
       </c>
       <c r="F6" s="9"/>
       <c r="G6" s="9"/>
       <c r="H6" s="9"/>
       <c r="I6" s="9"/>
       <c r="J6" s="9"/>
-      <c r="K6" s="9"/>
+      <c r="K6" s="9" t="s">
+        <v>79</v>
+      </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="10" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B7" s="12">
-        <v>1652.79999999999995</v>
-[...2 lines deleted...]
-        <v>-0.0055</v>
+        <v>1565.0</v>
+      </c>
+      <c r="C7" s="14">
+        <v>0.0262</v>
       </c>
       <c r="D7" s="10">
-        <v>51.4</v>
+        <v>55.5</v>
       </c>
       <c r="E7" s="10">
-        <v>0.28</v>
+        <v>0.89</v>
       </c>
       <c r="F7" s="10"/>
       <c r="G7" s="10"/>
       <c r="H7" s="10"/>
       <c r="I7" s="10"/>
       <c r="J7" s="10"/>
       <c r="K7" s="10"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="9" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B8" s="11">
-        <v>1661.90000000000009</v>
-[...2 lines deleted...]
-        <v>-0.0017</v>
+        <v>1525.0</v>
+      </c>
+      <c r="C8" s="13">
+        <v>-0.005</v>
       </c>
       <c r="D8" s="9">
-        <v>52.9</v>
+        <v>50.1</v>
       </c>
       <c r="E8" s="9">
-        <v>0.81</v>
+        <v>0.33</v>
       </c>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="9"/>
       <c r="I8" s="9"/>
       <c r="J8" s="9"/>
       <c r="K8" s="9"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="10" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B9" s="12">
-        <v>1664.70000000000005</v>
-[...2 lines deleted...]
-        <v>-0.0022</v>
+        <v>1532.59999999999991</v>
+      </c>
+      <c r="C9" s="14">
+        <v>0.005</v>
       </c>
       <c r="D9" s="10">
-        <v>53.4</v>
+        <v>51.2</v>
       </c>
       <c r="E9" s="10">
-        <v>1.86</v>
+        <v>0.18</v>
       </c>
       <c r="F9" s="10"/>
       <c r="G9" s="10"/>
       <c r="H9" s="10"/>
       <c r="I9" s="10"/>
       <c r="J9" s="10"/>
       <c r="K9" s="10"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="9" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B10" s="11">
-        <v>1668.29999999999995</v>
-[...2 lines deleted...]
-        <v>-0.0223</v>
+        <v>1525.0</v>
+      </c>
+      <c r="C10" s="13">
+        <v>-0.0256</v>
       </c>
       <c r="D10" s="9">
-        <v>53.9</v>
+        <v>50.1</v>
       </c>
       <c r="E10" s="9">
-        <v>1.07</v>
+        <v>1.17</v>
       </c>
       <c r="F10" s="9"/>
       <c r="G10" s="9"/>
       <c r="H10" s="9"/>
       <c r="I10" s="9"/>
       <c r="J10" s="9"/>
       <c r="K10" s="9"/>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="10" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B11" s="12">
-        <v>1706.29999999999995</v>
+        <v>1565.0</v>
       </c>
       <c r="C11" s="14">
-        <v>0.0063</v>
+        <v>0.0217</v>
       </c>
       <c r="D11" s="10">
-        <v>60.0</v>
+        <v>55.8</v>
       </c>
       <c r="E11" s="10">
-        <v>1.1</v>
+        <v>1.02</v>
       </c>
       <c r="F11" s="10"/>
       <c r="G11" s="10"/>
       <c r="H11" s="10"/>
       <c r="I11" s="10"/>
       <c r="J11" s="10"/>
       <c r="K11" s="10"/>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="9" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B12" s="11">
-        <v>1695.59999999999991</v>
+        <v>1531.79999999999995</v>
       </c>
       <c r="C12" s="13">
-        <v>0.0458</v>
+        <v>-0.0137</v>
       </c>
       <c r="D12" s="9">
-        <v>58.8</v>
+        <v>51.6</v>
       </c>
       <c r="E12" s="9">
-        <v>2.88</v>
+        <v>1.35</v>
       </c>
       <c r="F12" s="9"/>
       <c r="G12" s="9"/>
       <c r="H12" s="9"/>
       <c r="I12" s="9"/>
       <c r="J12" s="9"/>
-      <c r="K12" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K12" s="9"/>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="10" t="s">
         <v>86</v>
       </c>
       <c r="B13" s="12">
-        <v>1621.40000000000009</v>
+        <v>1504.0</v>
       </c>
       <c r="C13" s="14">
-        <v>0.0063</v>
+        <v>0.0142</v>
       </c>
       <c r="D13" s="10">
-        <v>48.8</v>
+        <v>48.0</v>
       </c>
       <c r="E13" s="10">
-        <v>0.95</v>
+        <v>0.93</v>
       </c>
       <c r="F13" s="10"/>
       <c r="G13" s="10"/>
       <c r="H13" s="10"/>
       <c r="I13" s="10"/>
       <c r="J13" s="10"/>
       <c r="K13" s="10"/>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="9" t="s">
         <v>87</v>
       </c>
       <c r="B14" s="11">
-        <v>1583.79999999999995</v>
-[...2 lines deleted...]
-        <v>0.0173</v>
+        <v>1558.0</v>
+      </c>
+      <c r="C14" s="15">
+        <v>0.0</v>
       </c>
       <c r="D14" s="9">
-        <v>42.7</v>
+        <v>56.4</v>
       </c>
       <c r="E14" s="9">
-        <v>0.34</v>
+        <v>2.39</v>
       </c>
       <c r="F14" s="9"/>
       <c r="G14" s="9"/>
       <c r="H14" s="9"/>
-      <c r="I14" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I14" s="9"/>
       <c r="J14" s="9"/>
-      <c r="K14" s="9"/>
+      <c r="K14" s="9" t="s">
+        <v>79</v>
+      </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="10" t="s">
         <v>88</v>
       </c>
       <c r="B15" s="12">
-        <v>1556.79999999999995</v>
-[...2 lines deleted...]
-        <v>-0.0157</v>
+        <v>1558.0</v>
+      </c>
+      <c r="C15" s="14">
+        <v>0.0291</v>
       </c>
       <c r="D15" s="10">
-        <v>37.8</v>
+        <v>56.4</v>
       </c>
       <c r="E15" s="10">
-        <v>0.51</v>
+        <v>2.56</v>
       </c>
       <c r="F15" s="10"/>
       <c r="G15" s="10"/>
       <c r="H15" s="10"/>
       <c r="I15" s="10"/>
-      <c r="J15" s="10"/>
-      <c r="K15" s="10"/>
+      <c r="J15" s="10" t="s">
+        <v>79</v>
+      </c>
+      <c r="K15" s="10" t="s">
+        <v>79</v>
+      </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="9" t="s">
         <v>89</v>
       </c>
       <c r="B16" s="11">
-        <v>1581.70000000000005</v>
-[...2 lines deleted...]
-        <v>0.0069</v>
+        <v>1514.0</v>
+      </c>
+      <c r="C16" s="15">
+        <v>0.0392</v>
       </c>
       <c r="D16" s="9">
-        <v>40.7</v>
+        <v>49.8</v>
       </c>
       <c r="E16" s="9">
-        <v>1.03</v>
+        <v>2.11</v>
       </c>
       <c r="F16" s="9"/>
       <c r="G16" s="9"/>
       <c r="H16" s="9"/>
       <c r="I16" s="9"/>
       <c r="J16" s="9"/>
-      <c r="K16" s="9"/>
+      <c r="K16" s="9" t="s">
+        <v>79</v>
+      </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="10" t="s">
         <v>90</v>
       </c>
       <c r="B17" s="12">
-        <v>1570.79999999999995</v>
-[...2 lines deleted...]
-        <v>0.012</v>
+        <v>1456.90000000000009</v>
+      </c>
+      <c r="C17" s="16">
+        <v>-0.0027</v>
       </c>
       <c r="D17" s="10">
-        <v>38.8</v>
+        <v>38.7</v>
       </c>
       <c r="E17" s="10">
-        <v>0.55</v>
+        <v>1.65</v>
       </c>
       <c r="F17" s="10"/>
       <c r="G17" s="10"/>
       <c r="H17" s="10"/>
       <c r="I17" s="10"/>
       <c r="J17" s="10"/>
       <c r="K17" s="10"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="9" t="s">
         <v>91</v>
       </c>
       <c r="B18" s="11">
-        <v>1552.20000000000005</v>
-[...2 lines deleted...]
-        <v>-0.0187</v>
+        <v>1460.90000000000009</v>
+      </c>
+      <c r="C18" s="13">
+        <v>-0.0235</v>
       </c>
       <c r="D18" s="9">
-        <v>35.4</v>
+        <v>39.2</v>
       </c>
       <c r="E18" s="9">
-        <v>0.96</v>
+        <v>2.73</v>
       </c>
       <c r="F18" s="9"/>
       <c r="G18" s="9"/>
       <c r="H18" s="9"/>
       <c r="I18" s="9"/>
       <c r="J18" s="9"/>
-      <c r="K18" s="9"/>
+      <c r="K18" s="9" t="s">
+        <v>79</v>
+      </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="10" t="s">
         <v>92</v>
       </c>
       <c r="B19" s="12">
-        <v>1581.79999999999995</v>
-[...2 lines deleted...]
-        <v>-0.016</v>
+        <v>1496.0</v>
+      </c>
+      <c r="C19" s="14">
+        <v>0.0081</v>
       </c>
       <c r="D19" s="10">
-        <v>38.5</v>
+        <v>44.5</v>
       </c>
       <c r="E19" s="10">
-        <v>0.96</v>
+        <v>1.24</v>
       </c>
       <c r="F19" s="10"/>
       <c r="G19" s="10"/>
       <c r="H19" s="10"/>
       <c r="I19" s="10"/>
       <c r="J19" s="10"/>
       <c r="K19" s="10"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="9" t="s">
         <v>93</v>
       </c>
       <c r="B20" s="11">
-        <v>1607.59999999999991</v>
+        <v>1484.0</v>
       </c>
       <c r="C20" s="13">
-        <v>0.017</v>
+        <v>-0.0011</v>
       </c>
       <c r="D20" s="9">
-        <v>41.5</v>
+        <v>42.1</v>
       </c>
       <c r="E20" s="9">
-        <v>2.54</v>
+        <v>0.99</v>
       </c>
       <c r="F20" s="9"/>
       <c r="G20" s="9"/>
       <c r="H20" s="9"/>
       <c r="I20" s="9"/>
       <c r="J20" s="9"/>
-      <c r="K20" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K20" s="9"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="10" t="s">
         <v>94</v>
       </c>
       <c r="B21" s="12">
-        <v>1580.79999999999995</v>
+        <v>1485.70000000000005</v>
       </c>
       <c r="C21" s="14">
-        <v>0.0008</v>
+        <v>0.028</v>
       </c>
       <c r="D21" s="10">
-        <v>36.8</v>
+        <v>42.3</v>
       </c>
       <c r="E21" s="10">
-        <v>0.56</v>
+        <v>0.92</v>
       </c>
       <c r="F21" s="10"/>
       <c r="G21" s="10"/>
       <c r="H21" s="10"/>
-      <c r="I21" s="10"/>
+      <c r="I21" s="10" t="s">
+        <v>79</v>
+      </c>
       <c r="J21" s="10"/>
       <c r="K21" s="10"/>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="9" t="s">
         <v>95</v>
       </c>
       <c r="B22" s="11">
-        <v>1579.59999999999991</v>
+        <v>1445.29999999999995</v>
       </c>
       <c r="C22" s="13">
-        <v>0.0225</v>
+        <v>-0.0306</v>
       </c>
       <c r="D22" s="9">
-        <v>36.6</v>
+        <v>33.6</v>
       </c>
       <c r="E22" s="9">
-        <v>0.77</v>
+        <v>1.07</v>
       </c>
       <c r="F22" s="9"/>
       <c r="G22" s="9"/>
       <c r="H22" s="9"/>
       <c r="I22" s="9"/>
       <c r="J22" s="9"/>
       <c r="K22" s="9"/>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="10" t="s">
         <v>96</v>
       </c>
       <c r="B23" s="12">
-        <v>1544.79999999999995</v>
-[...2 lines deleted...]
-        <v>-0.0278</v>
+        <v>1490.90000000000009</v>
+      </c>
+      <c r="C23" s="14">
+        <v>0.0185</v>
       </c>
       <c r="D23" s="10">
-        <v>30.2</v>
+        <v>39.9</v>
       </c>
       <c r="E23" s="10">
-        <v>0.86</v>
+        <v>0.43</v>
       </c>
       <c r="F23" s="10"/>
       <c r="G23" s="10"/>
       <c r="H23" s="10"/>
-      <c r="I23" s="10"/>
+      <c r="I23" s="10" t="s">
+        <v>79</v>
+      </c>
       <c r="J23" s="10"/>
       <c r="K23" s="10"/>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="9" t="s">
         <v>97</v>
       </c>
       <c r="B24" s="11">
-        <v>1589.0</v>
-[...2 lines deleted...]
-        <v>-0.0411</v>
+        <v>1463.79999999999995</v>
+      </c>
+      <c r="C24" s="13">
+        <v>-0.0109</v>
       </c>
       <c r="D24" s="9">
-        <v>34.3</v>
+        <v>33.0</v>
       </c>
       <c r="E24" s="9">
-        <v>1.24</v>
+        <v>0.61</v>
       </c>
       <c r="F24" s="9"/>
       <c r="G24" s="9"/>
       <c r="H24" s="9"/>
       <c r="I24" s="9"/>
       <c r="J24" s="9"/>
       <c r="K24" s="9"/>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="10" t="s">
         <v>98</v>
       </c>
       <c r="B25" s="12">
-        <v>1657.099999999999909</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1480.0</v>
+      </c>
+      <c r="C25" s="16">
+        <v>-0.0114</v>
       </c>
       <c r="D25" s="10">
-        <v>42.4</v>
+        <v>35.2</v>
       </c>
       <c r="E25" s="10">
-        <v>0.41</v>
+        <v>0.46</v>
       </c>
       <c r="F25" s="10"/>
       <c r="G25" s="10"/>
       <c r="H25" s="10"/>
       <c r="I25" s="10"/>
       <c r="J25" s="10"/>
       <c r="K25" s="10"/>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="9" t="s">
         <v>99</v>
       </c>
       <c r="B26" s="11">
-        <v>1657.099999999999909</v>
-[...2 lines deleted...]
-        <v>0.0099</v>
+        <v>1497.0</v>
+      </c>
+      <c r="C26" s="15">
+        <v>0.0081</v>
       </c>
       <c r="D26" s="9">
-        <v>42.4</v>
+        <v>37.7</v>
       </c>
       <c r="E26" s="9">
-        <v>0.4</v>
+        <v>0.2</v>
       </c>
       <c r="F26" s="9"/>
       <c r="G26" s="9"/>
       <c r="H26" s="9"/>
-      <c r="I26" s="9"/>
+      <c r="I26" s="9" t="s">
+        <v>79</v>
+      </c>
       <c r="J26" s="9"/>
       <c r="K26" s="9"/>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="10" t="s">
         <v>100</v>
       </c>
       <c r="B27" s="12">
-        <v>1640.90000000000009</v>
-[...2 lines deleted...]
-        <v>-0.0069</v>
+        <v>1485.0</v>
+      </c>
+      <c r="C27" s="16">
+        <v>-0.0198</v>
       </c>
       <c r="D27" s="10">
-        <v>39.4</v>
+        <v>34.7</v>
       </c>
       <c r="E27" s="10">
-        <v>0.9</v>
+        <v>0.41</v>
       </c>
       <c r="F27" s="10"/>
       <c r="G27" s="10"/>
       <c r="H27" s="10"/>
       <c r="I27" s="10"/>
       <c r="J27" s="10"/>
       <c r="K27" s="10"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="9" t="s">
         <v>101</v>
       </c>
       <c r="B28" s="11">
-        <v>1652.29999999999995</v>
-[...2 lines deleted...]
-        <v>-0.003</v>
+        <v>1515.0</v>
+      </c>
+      <c r="C28" s="15">
+        <v>0.0073</v>
       </c>
       <c r="D28" s="9">
-        <v>40.8</v>
+        <v>39.1</v>
       </c>
       <c r="E28" s="9">
-        <v>0.41</v>
+        <v>0.54</v>
       </c>
       <c r="F28" s="9"/>
       <c r="G28" s="9"/>
       <c r="H28" s="9"/>
       <c r="I28" s="9"/>
       <c r="J28" s="9"/>
       <c r="K28" s="9"/>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="10" t="s">
         <v>102</v>
       </c>
       <c r="B29" s="12">
-        <v>1657.20000000000005</v>
-[...2 lines deleted...]
-        <v>-0.0032</v>
+        <v>1504.0</v>
+      </c>
+      <c r="C29" s="16">
+        <v>-0.0052</v>
       </c>
       <c r="D29" s="10">
-        <v>41.4</v>
+        <v>36.3</v>
       </c>
       <c r="E29" s="10">
-        <v>0.24</v>
+        <v>0.33</v>
       </c>
       <c r="F29" s="10"/>
       <c r="G29" s="10"/>
       <c r="H29" s="10"/>
       <c r="I29" s="10"/>
       <c r="J29" s="10"/>
       <c r="K29" s="10"/>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="9" t="s">
         <v>103</v>
       </c>
       <c r="B30" s="11">
-        <v>1662.5</v>
-[...2 lines deleted...]
-        <v>-0.0093</v>
+        <v>1511.90000000000009</v>
+      </c>
+      <c r="C30" s="15">
+        <v>0.0013</v>
       </c>
       <c r="D30" s="9">
-        <v>42.0</v>
+        <v>37.5</v>
       </c>
       <c r="E30" s="9">
-        <v>0.37</v>
+        <v>0.32</v>
       </c>
       <c r="F30" s="9"/>
       <c r="G30" s="9"/>
       <c r="H30" s="9"/>
       <c r="I30" s="9"/>
       <c r="J30" s="9"/>
       <c r="K30" s="9"/>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="10" t="s">
         <v>104</v>
       </c>
       <c r="B31" s="12">
-        <v>1678.099999999999909</v>
-[...2 lines deleted...]
-        <v>-0.0023</v>
+        <v>1510.0</v>
+      </c>
+      <c r="C31" s="14">
+        <v>0.0113</v>
       </c>
       <c r="D31" s="10">
-        <v>43.7</v>
+        <v>37.1</v>
       </c>
       <c r="E31" s="10">
-        <v>0.48</v>
+        <v>1.03</v>
       </c>
       <c r="F31" s="10"/>
       <c r="G31" s="10"/>
       <c r="H31" s="10"/>
       <c r="I31" s="10"/>
       <c r="J31" s="10"/>
       <c r="K31" s="10"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>