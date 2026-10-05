--- v0 (2026-07-02)
+++ v1 (2026-10-05)
@@ -23,360 +23,360 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Overview" sheetId="1" r:id="rId4"/>
     <sheet name="Monthly Summary" sheetId="2" r:id="rId5"/>
     <sheet name="Weekly Summary" sheetId="3" r:id="rId6"/>
     <sheet name="Indicator History" sheetId="4" r:id="rId7"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>BOSCHLTD — Bosch</t>
   </si>
   <si>
-    <t>NSE Equity · Automobile · Generated 02 Jul 2026, 07:48 AM</t>
+    <t>NSE Equity · Automobile · Generated 05 Oct 2026, 11:45 AM</t>
   </si>
   <si>
     <t>KEY METRICS</t>
   </si>
   <si>
     <t>Current Price</t>
   </si>
   <si>
-    <t>₹39,200.00</t>
+    <t>₹45,480.00</t>
   </si>
   <si>
     <t>1 Day Change</t>
   </si>
   <si>
-    <t>+2.22%</t>
+    <t>+0.00%</t>
   </si>
   <si>
     <t>52 Week High</t>
   </si>
   <si>
-    <t>₹41,945.00</t>
+    <t>₹50,000.00</t>
   </si>
   <si>
     <t>52 Week Low</t>
   </si>
   <si>
-    <t>₹25,921.60</t>
+    <t>₹28,610.00</t>
   </si>
   <si>
     <t>RSI (14)</t>
   </si>
   <si>
     <t>EMA 50</t>
   </si>
   <si>
-    <t>₹37,891.17</t>
+    <t>₹46,057.62</t>
   </si>
   <si>
     <t>EMA 200</t>
   </si>
   <si>
-    <t>₹36,699.14</t>
+    <t>₹41,021.22</t>
   </si>
   <si>
     <t>ATR (14)</t>
   </si>
   <si>
-    <t>₹984.18</t>
+    <t>₹1,566.41</t>
   </si>
   <si>
     <t>Volume Ratio</t>
   </si>
   <si>
-    <t>0.93×</t>
+    <t>1.83×</t>
   </si>
   <si>
     <t>Data Period</t>
   </si>
   <si>
-    <t>13 May 2024 to 22 Oct 2025</t>
+    <t>05 May 2025 to 02 Oct 2026</t>
   </si>
   <si>
     <t>ACTIVE TECHNICAL CONDITIONS</t>
   </si>
   <si>
-    <t>● Near 52W High</t>
+    <t>● No special conditions today</t>
   </si>
   <si>
     <t>For educational purposes only. Not investment advice. Past performance does not guarantee future results.</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Open</t>
   </si>
   <si>
     <t>High</t>
   </si>
   <si>
     <t>Low</t>
   </si>
   <si>
     <t>Close</t>
   </si>
   <si>
     <t>Change %</t>
   </si>
   <si>
     <t>Trading Days</t>
   </si>
   <si>
     <t>Total Volume</t>
   </si>
   <si>
-    <t>May 2024</t>
-[...34 lines deleted...]
-  <si>
     <t>May 2025</t>
   </si>
   <si>
     <t>Jun 2025</t>
   </si>
   <si>
     <t>Jul 2025</t>
   </si>
   <si>
     <t>Aug 2025</t>
   </si>
   <si>
     <t>Sep 2025</t>
   </si>
   <si>
     <t>Oct 2025</t>
   </si>
   <si>
+    <t>Nov 2025</t>
+  </si>
+  <si>
+    <t>Dec 2025</t>
+  </si>
+  <si>
+    <t>Jan 2026</t>
+  </si>
+  <si>
+    <t>Feb 2026</t>
+  </si>
+  <si>
+    <t>Mar 2026</t>
+  </si>
+  <si>
+    <t>Apr 2026</t>
+  </si>
+  <si>
+    <t>May 2026</t>
+  </si>
+  <si>
+    <t>Jun 2026</t>
+  </si>
+  <si>
+    <t>Jul 2026</t>
+  </si>
+  <si>
+    <t>Aug 2026</t>
+  </si>
+  <si>
+    <t>Sep 2026</t>
+  </si>
+  <si>
+    <t>Oct 2026</t>
+  </si>
+  <si>
     <t>Week</t>
   </si>
   <si>
-    <t>Week of 04 Aug</t>
-[...32 lines deleted...]
-    <t>Week of 20 Oct</t>
+    <t>Week of 13 Jul</t>
+  </si>
+  <si>
+    <t>Week of 20 Jul</t>
+  </si>
+  <si>
+    <t>Week of 27 Jul</t>
+  </si>
+  <si>
+    <t>Week of 03 Aug</t>
+  </si>
+  <si>
+    <t>Week of 10 Aug</t>
+  </si>
+  <si>
+    <t>Week of 17 Aug</t>
+  </si>
+  <si>
+    <t>Week of 24 Aug</t>
+  </si>
+  <si>
+    <t>Week of 31 Aug</t>
+  </si>
+  <si>
+    <t>Week of 07 Sep</t>
+  </si>
+  <si>
+    <t>Week of 14 Sep</t>
+  </si>
+  <si>
+    <t>Week of 21 Sep</t>
+  </si>
+  <si>
+    <t>Week of 28 Sep</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>1D Change %</t>
   </si>
   <si>
     <t>RSI</t>
   </si>
   <si>
     <t>Vol Ratio</t>
   </si>
   <si>
     <t>RSI&lt;30</t>
   </si>
   <si>
     <t>RSI&gt;70</t>
   </si>
   <si>
     <t>EMA Cross</t>
   </si>
   <si>
     <t>MACD Cross</t>
   </si>
   <si>
     <t>Breakout</t>
   </si>
   <si>
     <t>Vol Spike</t>
   </si>
   <si>
-    <t>01 Jul 2026</t>
-[...5 lines deleted...]
-    <t>29 Jun 2026</t>
+    <t>02 Oct 2026</t>
+  </si>
+  <si>
+    <t>01 Oct 2026</t>
+  </si>
+  <si>
+    <t>30 Sep 2026</t>
+  </si>
+  <si>
+    <t>29 Sep 2026</t>
+  </si>
+  <si>
+    <t>28 Sep 2026</t>
+  </si>
+  <si>
+    <t>25 Sep 2026</t>
+  </si>
+  <si>
+    <t>24 Sep 2026</t>
+  </si>
+  <si>
+    <t>23 Sep 2026</t>
+  </si>
+  <si>
+    <t>22 Sep 2026</t>
+  </si>
+  <si>
+    <t>21 Sep 2026</t>
+  </si>
+  <si>
+    <t>18 Sep 2026</t>
+  </si>
+  <si>
+    <t>16 Sep 2026</t>
+  </si>
+  <si>
+    <t>14 Sep 2026</t>
+  </si>
+  <si>
+    <t>11 Sep 2026</t>
+  </si>
+  <si>
+    <t>10 Sep 2026</t>
+  </si>
+  <si>
+    <t>09 Sep 2026</t>
+  </si>
+  <si>
+    <t>08 Sep 2026</t>
+  </si>
+  <si>
+    <t>07 Sep 2026</t>
+  </si>
+  <si>
+    <t>04 Sep 2026</t>
+  </si>
+  <si>
+    <t>03 Sep 2026</t>
+  </si>
+  <si>
+    <t>02 Sep 2026</t>
+  </si>
+  <si>
+    <t>01 Sep 2026</t>
+  </si>
+  <si>
+    <t>31 Aug 2026</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
-    <t>26 Jun 2026</t>
-[...77 lines deleted...]
-    <t>20 May 2026</t>
+    <t>28 Aug 2026</t>
+  </si>
+  <si>
+    <t>27 Aug 2026</t>
+  </si>
+  <si>
+    <t>26 Aug 2026</t>
+  </si>
+  <si>
+    <t>25 Aug 2026</t>
+  </si>
+  <si>
+    <t>24 Aug 2026</t>
+  </si>
+  <si>
+    <t>21 Aug 2026</t>
+  </si>
+  <si>
+    <t>20 Aug 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="₹#,##0.00"/>
     <numFmt numFmtId="165" formatCode="+0.00%;-0.00%"/>
   </numFmts>
   <fonts count="11">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -422,60 +422,60 @@
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF64748B"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
-      <color rgb="FFDC2626"/>
+      <color rgb="FF16A34A"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
-      <color rgb="FF16A34A"/>
+      <color rgb="FFDC2626"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFDC2626"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1E3A8A"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
@@ -521,57 +521,57 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="21">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="7" numFmtId="0" fillId="2" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="3" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="8" numFmtId="165" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="8" numFmtId="165" fillId="3" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="9" numFmtId="165" fillId="3" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="9" numFmtId="165" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
-    <xf xfId="0" fontId="8" numFmtId="165" fillId="3" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="3" fillId="0" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="3" fillId="3" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="10" numFmtId="0" fillId="0" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="10" numFmtId="0" fillId="3" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
-    <xf xfId="0" fontId="10" numFmtId="0" fillId="0" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -913,51 +913,51 @@
       <c r="B6" s="5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="5">
-        <v>69.2</v>
+        <v>41.6</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>17</v>
       </c>
@@ -1039,511 +1039,511 @@
       </c>
       <c r="C1" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>29</v>
       </c>
       <c r="F1" s="8" t="s">
         <v>30</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>31</v>
       </c>
       <c r="H1" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="11">
-        <v>30431.95000000000073</v>
+        <v>29351.61999999999898</v>
       </c>
       <c r="C2" s="11">
-        <v>32229.5</v>
+        <v>32267.049999999999272</v>
       </c>
       <c r="D2" s="11">
-        <v>29502.70000000000073</v>
+        <v>29030.97000000000116</v>
       </c>
       <c r="E2" s="11">
-        <v>30393.75</v>
+        <v>30994.31999999999971</v>
       </c>
       <c r="F2" s="13">
-        <v>-0.0013</v>
+        <v>0.056</v>
       </c>
       <c r="G2" s="9">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="H2" s="17">
-        <v>1790764</v>
+        <v>466617</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B3" s="12">
-        <v>30555.0</v>
+        <v>31028.86000000000058</v>
       </c>
       <c r="C3" s="12">
-        <v>36678.0</v>
+        <v>32454.5099999999984</v>
       </c>
       <c r="D3" s="12">
-        <v>27500.0</v>
+        <v>30530.61999999999898</v>
       </c>
       <c r="E3" s="12">
-        <v>34084.40000000000146</v>
+        <v>32242.38000000000102</v>
       </c>
       <c r="F3" s="14">
-        <v>0.1214</v>
+        <v>0.0403</v>
       </c>
       <c r="G3" s="10">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="H3" s="18">
-        <v>966977</v>
+        <v>551769</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="11">
-        <v>34000.05000000000291</v>
+        <v>32222.65000000000146</v>
       </c>
       <c r="C4" s="11">
-        <v>35777.80000000000291</v>
+        <v>40490.0</v>
       </c>
       <c r="D4" s="11">
-        <v>33100.0</v>
+        <v>31689.88000000000102</v>
       </c>
       <c r="E4" s="11">
-        <v>34978.44999999999709</v>
-[...2 lines deleted...]
-        <v>0.0262</v>
+        <v>40385.0</v>
+      </c>
+      <c r="F4" s="13">
+        <v>0.2525</v>
       </c>
       <c r="G4" s="9">
         <v>23</v>
       </c>
       <c r="H4" s="17">
-        <v>577326</v>
+        <v>1305049</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="12">
-        <v>34853.0</v>
+        <v>40375.0</v>
       </c>
       <c r="C5" s="12">
-        <v>35182.80000000000291</v>
+        <v>41290.0</v>
       </c>
       <c r="D5" s="12">
-        <v>30900.0</v>
+        <v>37900.0</v>
       </c>
       <c r="E5" s="12">
-        <v>32389.59999999999854</v>
-[...2 lines deleted...]
-        <v>-0.074</v>
+        <v>39960.0</v>
+      </c>
+      <c r="F5" s="15">
+        <v>-0.0105</v>
       </c>
       <c r="G5" s="10">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="H5" s="18">
-        <v>706266</v>
+        <v>774985</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="11">
-        <v>32389.59999999999854</v>
+        <v>40220.0</v>
       </c>
       <c r="C6" s="11">
-        <v>38179.90000000000146</v>
+        <v>41945.0</v>
       </c>
       <c r="D6" s="11">
-        <v>31922.34999999999854</v>
+        <v>37635.0</v>
       </c>
       <c r="E6" s="11">
-        <v>37678.90000000000146</v>
-[...2 lines deleted...]
-        <v>0.1633</v>
+        <v>38145.0</v>
+      </c>
+      <c r="F6" s="16">
+        <v>-0.0454</v>
       </c>
       <c r="G6" s="9">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H6" s="17">
-        <v>1017909</v>
+        <v>648821</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B7" s="12">
-        <v>37700.0</v>
+        <v>38145.0</v>
       </c>
       <c r="C7" s="12">
-        <v>39088.80000000000291</v>
+        <v>39520.0</v>
       </c>
       <c r="D7" s="12">
-        <v>34822.34999999999854</v>
+        <v>36800.0</v>
       </c>
       <c r="E7" s="12">
-        <v>35121.59999999999854</v>
-[...2 lines deleted...]
-        <v>-0.0679</v>
+        <v>37245.0</v>
+      </c>
+      <c r="F7" s="15">
+        <v>-0.0236</v>
       </c>
       <c r="G7" s="10">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H7" s="18">
-        <v>623616</v>
+        <v>396043</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="9" t="s">
         <v>39</v>
       </c>
       <c r="B8" s="11">
-        <v>35339.0</v>
+        <v>37200.0</v>
       </c>
       <c r="C8" s="11">
-        <v>36772.69999999999709</v>
+        <v>37950.0</v>
       </c>
       <c r="D8" s="11">
-        <v>32830.5</v>
+        <v>35680.0</v>
       </c>
       <c r="E8" s="11">
-        <v>34966.19999999999709</v>
-[...2 lines deleted...]
-        <v>-0.0044</v>
+        <v>36110.0</v>
+      </c>
+      <c r="F8" s="16">
+        <v>-0.0305</v>
       </c>
       <c r="G8" s="9">
         <v>20</v>
       </c>
       <c r="H8" s="17">
-        <v>596277</v>
+        <v>468976</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B9" s="12">
-        <v>34720.099999999998545</v>
+        <v>36280.0</v>
       </c>
       <c r="C9" s="12">
-        <v>36997.34999999999854</v>
+        <v>37250.0</v>
       </c>
       <c r="D9" s="12">
-        <v>33539.30000000000291</v>
+        <v>34990.0</v>
       </c>
       <c r="E9" s="12">
-        <v>34100.19999999999709</v>
-[...2 lines deleted...]
-        <v>-0.0248</v>
+        <v>36040.0</v>
+      </c>
+      <c r="F9" s="15">
+        <v>-0.0019</v>
       </c>
       <c r="G9" s="10">
         <v>22</v>
       </c>
       <c r="H9" s="18">
-        <v>419160</v>
+        <v>423674</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B10" s="11">
-        <v>34121.0</v>
+        <v>36040.0</v>
       </c>
       <c r="C10" s="11">
-        <v>34919.25</v>
+        <v>39600.0</v>
       </c>
       <c r="D10" s="11">
-        <v>27980.049999999999272</v>
+        <v>34610.0</v>
       </c>
       <c r="E10" s="11">
-        <v>28729.15000000000146</v>
+        <v>36530.0</v>
       </c>
       <c r="F10" s="13">
-        <v>-0.1575</v>
+        <v>0.0136</v>
       </c>
       <c r="G10" s="9">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H10" s="17">
-        <v>612941</v>
+        <v>732968</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B11" s="12">
-        <v>28710.0</v>
+        <v>36000.0</v>
       </c>
       <c r="C11" s="12">
-        <v>29051.5</v>
+        <v>38620.0</v>
       </c>
       <c r="D11" s="12">
-        <v>26310.75</v>
+        <v>34730.0</v>
       </c>
       <c r="E11" s="12">
-        <v>26544.0</v>
-[...2 lines deleted...]
-        <v>-0.0761</v>
+        <v>36425.0</v>
+      </c>
+      <c r="F11" s="15">
+        <v>-0.0029</v>
       </c>
       <c r="G11" s="10">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H11" s="18">
-        <v>415848</v>
+        <v>409967</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="9" t="s">
         <v>43</v>
       </c>
       <c r="B12" s="11">
-        <v>26544.0</v>
+        <v>35855.0</v>
       </c>
       <c r="C12" s="11">
-        <v>28560.0</v>
+        <v>36175.0</v>
       </c>
       <c r="D12" s="11">
-        <v>26005.0</v>
+        <v>28610.0</v>
       </c>
       <c r="E12" s="11">
-        <v>28358.45000000000073</v>
-[...2 lines deleted...]
-        <v>0.0684</v>
+        <v>28745.0</v>
+      </c>
+      <c r="F12" s="16">
+        <v>-0.2108</v>
       </c>
       <c r="G12" s="9">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H12" s="17">
-        <v>512558</v>
+        <v>524968</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B13" s="12">
-        <v>28100.15000000000146</v>
+        <v>29445.0</v>
       </c>
       <c r="C13" s="12">
-        <v>29685.0</v>
+        <v>38395.0</v>
       </c>
       <c r="D13" s="12">
-        <v>25921.59999999999854</v>
+        <v>29120.0</v>
       </c>
       <c r="E13" s="12">
-        <v>29455.0</v>
+        <v>35995.0</v>
       </c>
       <c r="F13" s="14">
-        <v>0.0387</v>
+        <v>0.2522</v>
       </c>
       <c r="G13" s="10">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H13" s="18">
-        <v>406153</v>
+        <v>1343452</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="9" t="s">
         <v>45</v>
       </c>
       <c r="B14" s="11">
-        <v>29595.0</v>
+        <v>36500.0</v>
       </c>
       <c r="C14" s="11">
-        <v>32705.0</v>
+        <v>38855.0</v>
       </c>
       <c r="D14" s="11">
-        <v>29340.0</v>
+        <v>34825.0</v>
       </c>
       <c r="E14" s="11">
-        <v>31415.0</v>
-[...2 lines deleted...]
-        <v>0.0665</v>
+        <v>36625.0</v>
+      </c>
+      <c r="F14" s="13">
+        <v>0.0175</v>
       </c>
       <c r="G14" s="9">
         <v>21</v>
       </c>
       <c r="H14" s="17">
-        <v>481488</v>
+        <v>810693</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="10" t="s">
         <v>46</v>
       </c>
       <c r="B15" s="12">
-        <v>31450.0</v>
+        <v>37155.0</v>
       </c>
       <c r="C15" s="12">
-        <v>32895.0</v>
+        <v>41385.0</v>
       </c>
       <c r="D15" s="12">
-        <v>30945.0</v>
+        <v>35755.0</v>
       </c>
       <c r="E15" s="12">
-        <v>32680.0</v>
+        <v>39900.0</v>
       </c>
       <c r="F15" s="14">
-        <v>0.0403</v>
+        <v>0.0894</v>
       </c>
       <c r="G15" s="10">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H15" s="18">
-        <v>551769</v>
+        <v>994346</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="9" t="s">
         <v>47</v>
       </c>
       <c r="B16" s="11">
-        <v>32660.0</v>
+        <v>39950.0</v>
       </c>
       <c r="C16" s="11">
-        <v>40490.0</v>
+        <v>42985.0</v>
       </c>
       <c r="D16" s="11">
-        <v>32120.0</v>
+        <v>39705.0</v>
       </c>
       <c r="E16" s="11">
-        <v>40385.0</v>
-[...2 lines deleted...]
-        <v>0.2358</v>
+        <v>41085.0</v>
+      </c>
+      <c r="F16" s="13">
+        <v>0.0297</v>
       </c>
       <c r="G16" s="9">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H16" s="17">
-        <v>1305049</v>
+        <v>600624</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="10" t="s">
         <v>48</v>
       </c>
       <c r="B17" s="12">
-        <v>40375.0</v>
+        <v>41325.0</v>
       </c>
       <c r="C17" s="12">
-        <v>41290.0</v>
+        <v>50000.0</v>
       </c>
       <c r="D17" s="12">
-        <v>37900.0</v>
+        <v>41000.0</v>
       </c>
       <c r="E17" s="12">
-        <v>39960.0</v>
-[...2 lines deleted...]
-        <v>-0.0105</v>
+        <v>50000.0</v>
+      </c>
+      <c r="F17" s="14">
+        <v>0.217</v>
       </c>
       <c r="G17" s="10">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="H17" s="18">
-        <v>774985</v>
+        <v>1029611</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="9" t="s">
         <v>49</v>
       </c>
       <c r="B18" s="11">
-        <v>40220.0</v>
+        <v>49400.0</v>
       </c>
       <c r="C18" s="11">
-        <v>41945.0</v>
+        <v>49400.0</v>
       </c>
       <c r="D18" s="11">
-        <v>37635.0</v>
+        <v>45700.0</v>
       </c>
       <c r="E18" s="11">
-        <v>38145.0</v>
-[...2 lines deleted...]
-        <v>-0.0454</v>
+        <v>47100.0</v>
+      </c>
+      <c r="F18" s="16">
+        <v>-0.058</v>
       </c>
       <c r="G18" s="9">
         <v>22</v>
       </c>
       <c r="H18" s="17">
-        <v>648821</v>
+        <v>577885</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="10" t="s">
         <v>50</v>
       </c>
       <c r="B19" s="12">
-        <v>38145.0</v>
+        <v>46810.0</v>
       </c>
       <c r="C19" s="12">
-        <v>39515.0</v>
+        <v>46995.0</v>
       </c>
       <c r="D19" s="12">
-        <v>37340.0</v>
+        <v>44410.0</v>
       </c>
       <c r="E19" s="12">
-        <v>39200.0</v>
-[...2 lines deleted...]
-        <v>0.0277</v>
+        <v>45480.0</v>
+      </c>
+      <c r="F19" s="15">
+        <v>-0.0344</v>
       </c>
       <c r="G19" s="10">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="H19" s="18">
-        <v>253377</v>
+        <v>97144</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G13"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
@@ -1560,319 +1560,319 @@
       </c>
       <c r="B1" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C1" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>29</v>
       </c>
       <c r="F1" s="8" t="s">
         <v>30</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B2" s="11">
-        <v>40150.0</v>
+        <v>41700.0</v>
       </c>
       <c r="C2" s="11">
-        <v>41290.0</v>
+        <v>42050.0</v>
       </c>
       <c r="D2" s="11">
-        <v>37900.0</v>
+        <v>40760.0</v>
       </c>
       <c r="E2" s="11">
-        <v>38325.0</v>
-[...2 lines deleted...]
-        <v>-0.0455</v>
+        <v>40855.0</v>
+      </c>
+      <c r="F2" s="16">
+        <v>-0.0203</v>
       </c>
       <c r="G2" s="17">
-        <v>371023</v>
+        <v>81537</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="10" t="s">
         <v>53</v>
       </c>
       <c r="B3" s="12">
-        <v>38540.0</v>
+        <v>40800.0</v>
       </c>
       <c r="C3" s="12">
-        <v>39080.0</v>
+        <v>42985.0</v>
       </c>
       <c r="D3" s="12">
-        <v>38320.0</v>
+        <v>40400.0</v>
       </c>
       <c r="E3" s="12">
-        <v>38585.0</v>
+        <v>41755.0</v>
       </c>
       <c r="F3" s="14">
-        <v>0.0068</v>
+        <v>0.022</v>
       </c>
       <c r="G3" s="18">
-        <v>88712</v>
+        <v>110689</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="9" t="s">
         <v>54</v>
       </c>
       <c r="B4" s="11">
-        <v>39000.0</v>
+        <v>41905.0</v>
       </c>
       <c r="C4" s="11">
-        <v>40280.0</v>
+        <v>42165.0</v>
       </c>
       <c r="D4" s="11">
-        <v>38870.0</v>
+        <v>39705.0</v>
       </c>
       <c r="E4" s="11">
-        <v>39325.0</v>
-[...2 lines deleted...]
-        <v>0.0192</v>
+        <v>41085.0</v>
+      </c>
+      <c r="F4" s="16">
+        <v>-0.016</v>
       </c>
       <c r="G4" s="17">
-        <v>108791</v>
+        <v>141530</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="10" t="s">
         <v>55</v>
       </c>
       <c r="B5" s="12">
-        <v>39325.0</v>
+        <v>41325.0</v>
       </c>
       <c r="C5" s="12">
-        <v>40350.0</v>
+        <v>43650.0</v>
       </c>
       <c r="D5" s="12">
-        <v>38800.0</v>
+        <v>41000.0</v>
       </c>
       <c r="E5" s="12">
-        <v>39960.0</v>
+        <v>42950.0</v>
       </c>
       <c r="F5" s="14">
-        <v>0.0161</v>
+        <v>0.0454</v>
       </c>
       <c r="G5" s="18">
-        <v>146534</v>
+        <v>205128</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="9" t="s">
         <v>56</v>
       </c>
       <c r="B6" s="11">
-        <v>40220.0</v>
+        <v>42950.0</v>
       </c>
       <c r="C6" s="11">
-        <v>41835.0</v>
+        <v>47315.0</v>
       </c>
       <c r="D6" s="11">
-        <v>40010.0</v>
+        <v>42620.0</v>
       </c>
       <c r="E6" s="11">
-        <v>40910.0</v>
-[...2 lines deleted...]
-        <v>0.0238</v>
+        <v>47100.0</v>
+      </c>
+      <c r="F6" s="13">
+        <v>0.0966</v>
       </c>
       <c r="G6" s="17">
-        <v>158995</v>
+        <v>369850</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="10" t="s">
         <v>57</v>
       </c>
       <c r="B7" s="12">
-        <v>41100.0</v>
+        <v>47105.0</v>
       </c>
       <c r="C7" s="12">
-        <v>41945.0</v>
+        <v>49130.0</v>
       </c>
       <c r="D7" s="12">
-        <v>39790.0</v>
+        <v>46775.0</v>
       </c>
       <c r="E7" s="12">
-        <v>39885.0</v>
-[...2 lines deleted...]
-        <v>-0.0251</v>
+        <v>48200.0</v>
+      </c>
+      <c r="F7" s="14">
+        <v>0.0234</v>
       </c>
       <c r="G7" s="18">
-        <v>121246</v>
+        <v>254356</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="9" t="s">
         <v>58</v>
       </c>
       <c r="B8" s="11">
-        <v>40040.0</v>
+        <v>48200.0</v>
       </c>
       <c r="C8" s="11">
-        <v>40190.0</v>
+        <v>49190.0</v>
       </c>
       <c r="D8" s="11">
-        <v>39260.0</v>
+        <v>47785.0</v>
       </c>
       <c r="E8" s="11">
-        <v>39790.0</v>
+        <v>48640.0</v>
       </c>
       <c r="F8" s="13">
-        <v>-0.0024</v>
+        <v>0.0091</v>
       </c>
       <c r="G8" s="17">
-        <v>137413</v>
+        <v>139732</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="10" t="s">
         <v>59</v>
       </c>
       <c r="B9" s="12">
-        <v>39790.0</v>
+        <v>48595.0</v>
       </c>
       <c r="C9" s="12">
-        <v>40055.0</v>
+        <v>50000.0</v>
       </c>
       <c r="D9" s="12">
-        <v>38050.0</v>
+        <v>46410.0</v>
       </c>
       <c r="E9" s="12">
-        <v>38150.0</v>
-[...2 lines deleted...]
-        <v>-0.0412</v>
+        <v>46820.0</v>
+      </c>
+      <c r="F9" s="15">
+        <v>-0.0374</v>
       </c>
       <c r="G9" s="18">
-        <v>147111</v>
+        <v>205096</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="9" t="s">
         <v>60</v>
       </c>
       <c r="B10" s="11">
-        <v>38165.0</v>
+        <v>46750.0</v>
       </c>
       <c r="C10" s="11">
-        <v>38705.0</v>
+        <v>49100.0</v>
       </c>
       <c r="D10" s="11">
-        <v>37635.0</v>
+        <v>46535.0</v>
       </c>
       <c r="E10" s="11">
-        <v>38630.0</v>
-[...2 lines deleted...]
-        <v>0.0126</v>
+        <v>48385.0</v>
+      </c>
+      <c r="F10" s="13">
+        <v>0.0334</v>
       </c>
       <c r="G10" s="17">
-        <v>137911</v>
+        <v>164932</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="10" t="s">
         <v>61</v>
       </c>
       <c r="B11" s="12">
-        <v>38700.0</v>
+        <v>48480.0</v>
       </c>
       <c r="C11" s="12">
-        <v>39125.0</v>
+        <v>48960.0</v>
       </c>
       <c r="D11" s="12">
-        <v>38105.0</v>
+        <v>46850.0</v>
       </c>
       <c r="E11" s="12">
-        <v>38625.0</v>
-[...2 lines deleted...]
-        <v>-0.0001</v>
+        <v>47000.0</v>
+      </c>
+      <c r="F11" s="15">
+        <v>-0.0286</v>
       </c>
       <c r="G11" s="18">
-        <v>70570</v>
+        <v>129696</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="9" t="s">
         <v>62</v>
       </c>
       <c r="B12" s="11">
-        <v>38655.0</v>
+        <v>47460.0</v>
       </c>
       <c r="C12" s="11">
-        <v>38850.0</v>
+        <v>48445.0</v>
       </c>
       <c r="D12" s="11">
-        <v>37340.0</v>
+        <v>47145.0</v>
       </c>
       <c r="E12" s="11">
-        <v>38755.0</v>
-[...2 lines deleted...]
-        <v>0.0034</v>
+        <v>48250.0</v>
+      </c>
+      <c r="F12" s="13">
+        <v>0.0266</v>
       </c>
       <c r="G12" s="17">
-        <v>105201</v>
+        <v>78273</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="10" t="s">
         <v>63</v>
       </c>
       <c r="B13" s="12">
-        <v>38585.0</v>
+        <v>48010.0</v>
       </c>
       <c r="C13" s="12">
-        <v>39515.0</v>
+        <v>48010.0</v>
       </c>
       <c r="D13" s="12">
-        <v>38585.0</v>
+        <v>44410.0</v>
       </c>
       <c r="E13" s="12">
-        <v>39200.0</v>
-[...2 lines deleted...]
-        <v>0.0115</v>
+        <v>45480.0</v>
+      </c>
+      <c r="F13" s="15">
+        <v>-0.0574</v>
       </c>
       <c r="G13" s="18">
-        <v>23751</v>
+        <v>157577</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:K31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
@@ -1905,752 +1905,746 @@
       </c>
       <c r="F1" s="8" t="s">
         <v>68</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>69</v>
       </c>
       <c r="H1" s="8" t="s">
         <v>70</v>
       </c>
       <c r="I1" s="8" t="s">
         <v>71</v>
       </c>
       <c r="J1" s="8" t="s">
         <v>72</v>
       </c>
       <c r="K1" s="8" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="9" t="s">
         <v>74</v>
       </c>
       <c r="B2" s="11">
-        <v>40785.0</v>
-[...2 lines deleted...]
-        <v>0.0222</v>
+        <v>45480.0</v>
+      </c>
+      <c r="C2" s="13">
+        <v>0.0</v>
       </c>
       <c r="D2" s="9">
-        <v>69.2</v>
+        <v>41.6</v>
       </c>
       <c r="E2" s="9">
-        <v>0.93</v>
+        <v>1.83</v>
       </c>
       <c r="F2" s="9"/>
       <c r="G2" s="9"/>
       <c r="H2" s="9"/>
       <c r="I2" s="9"/>
       <c r="J2" s="9"/>
       <c r="K2" s="9"/>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="10" t="s">
         <v>75</v>
       </c>
       <c r="B3" s="12">
-        <v>39900.0</v>
-[...2 lines deleted...]
-        <v>0.0004</v>
+        <v>45480.0</v>
+      </c>
+      <c r="C3" s="15">
+        <v>-0.0344</v>
       </c>
       <c r="D3" s="10">
-        <v>63.0</v>
+        <v>41.6</v>
       </c>
       <c r="E3" s="10">
-        <v>0.68</v>
+        <v>1.95</v>
       </c>
       <c r="F3" s="10"/>
       <c r="G3" s="10"/>
       <c r="H3" s="10"/>
       <c r="I3" s="10"/>
       <c r="J3" s="10"/>
       <c r="K3" s="10"/>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="9" t="s">
         <v>76</v>
       </c>
       <c r="B4" s="11">
-        <v>39885.0</v>
+        <v>47100.0</v>
       </c>
       <c r="C4" s="13">
-        <v>-0.0137</v>
+        <v>0.0306</v>
       </c>
       <c r="D4" s="9">
-        <v>62.9</v>
+        <v>49.0</v>
       </c>
       <c r="E4" s="9">
-        <v>3.57</v>
+        <v>1.28</v>
       </c>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="9"/>
       <c r="I4" s="9"/>
       <c r="J4" s="9"/>
-      <c r="K4" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K4" s="9"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="10" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B5" s="12">
-        <v>40440.0</v>
-[...5 lines deleted...]
-        <v>70.59999999999999</v>
+        <v>45700.0</v>
+      </c>
+      <c r="C5" s="15">
+        <v>-0.0281</v>
+      </c>
+      <c r="D5" s="10">
+        <v>40.4</v>
       </c>
       <c r="E5" s="10">
-        <v>1.52</v>
+        <v>0.6</v>
       </c>
       <c r="F5" s="10"/>
-      <c r="G5" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G5" s="10"/>
       <c r="H5" s="10"/>
       <c r="I5" s="10"/>
       <c r="J5" s="10"/>
       <c r="K5" s="10"/>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="9" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B6" s="11">
-        <v>40440.0</v>
-[...5 lines deleted...]
-        <v>70.59999999999999</v>
+        <v>47020.0</v>
+      </c>
+      <c r="C6" s="16">
+        <v>-0.0255</v>
+      </c>
+      <c r="D6" s="9">
+        <v>47.4</v>
       </c>
       <c r="E6" s="9">
-        <v>1.36</v>
+        <v>0.57</v>
       </c>
       <c r="F6" s="9"/>
-      <c r="G6" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G6" s="9"/>
       <c r="H6" s="9"/>
       <c r="I6" s="9"/>
       <c r="J6" s="9"/>
       <c r="K6" s="9"/>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="10" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="B7" s="12">
-        <v>40365.0</v>
+        <v>48250.0</v>
       </c>
       <c r="C7" s="14">
-        <v>0.0044</v>
-[...2 lines deleted...]
-        <v>70.2</v>
+        <v>0.0105</v>
+      </c>
+      <c r="D7" s="10">
+        <v>55.7</v>
       </c>
       <c r="E7" s="10">
-        <v>0.64</v>
+        <v>0.65</v>
       </c>
       <c r="F7" s="10"/>
-      <c r="G7" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G7" s="10"/>
       <c r="H7" s="10"/>
       <c r="I7" s="10"/>
       <c r="J7" s="10"/>
       <c r="K7" s="10"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="9" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="B8" s="11">
-        <v>40190.0</v>
-[...2 lines deleted...]
-        <v>-0.0027</v>
+        <v>47750.0</v>
+      </c>
+      <c r="C8" s="16">
+        <v>-0.0043</v>
       </c>
       <c r="D8" s="9">
-        <v>69.2</v>
+        <v>52.6</v>
       </c>
       <c r="E8" s="9">
-        <v>0.8</v>
+        <v>0.5</v>
       </c>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="9"/>
       <c r="I8" s="9"/>
       <c r="J8" s="9"/>
       <c r="K8" s="9"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="10" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B9" s="12">
-        <v>40300.0</v>
-[...5 lines deleted...]
-        <v>70.5</v>
+        <v>47955.0</v>
+      </c>
+      <c r="C9" s="15">
+        <v>-0.0069</v>
+      </c>
+      <c r="D9" s="10">
+        <v>54.1</v>
       </c>
       <c r="E9" s="10">
-        <v>0.63</v>
+        <v>0.37</v>
       </c>
       <c r="F9" s="10"/>
-      <c r="G9" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G9" s="10"/>
       <c r="H9" s="10"/>
       <c r="I9" s="10"/>
       <c r="J9" s="10"/>
       <c r="K9" s="10"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="9" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B10" s="11">
-        <v>40195.0</v>
-[...2 lines deleted...]
-        <v>0.004</v>
+        <v>48290.0</v>
+      </c>
+      <c r="C10" s="13">
+        <v>0.0152</v>
       </c>
       <c r="D10" s="9">
-        <v>70.0</v>
+        <v>56.4</v>
       </c>
       <c r="E10" s="9">
-        <v>0.96</v>
+        <v>0.58</v>
       </c>
       <c r="F10" s="9"/>
-      <c r="G10" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G10" s="9"/>
       <c r="H10" s="9"/>
       <c r="I10" s="9"/>
       <c r="J10" s="9"/>
       <c r="K10" s="9"/>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="10" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B11" s="12">
-        <v>40035.0</v>
+        <v>47565.0</v>
       </c>
       <c r="C11" s="14">
-        <v>0.0205</v>
+        <v>0.012</v>
       </c>
       <c r="D11" s="10">
-        <v>69.3</v>
+        <v>52.2</v>
       </c>
       <c r="E11" s="10">
-        <v>1.16</v>
+        <v>0.51</v>
       </c>
       <c r="F11" s="10"/>
       <c r="G11" s="10"/>
       <c r="H11" s="10"/>
       <c r="I11" s="10"/>
       <c r="J11" s="10"/>
       <c r="K11" s="10"/>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="9" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B12" s="11">
-        <v>39230.0</v>
-[...2 lines deleted...]
-        <v>0.0047</v>
+        <v>47000.0</v>
+      </c>
+      <c r="C12" s="16">
+        <v>-0.0154</v>
       </c>
       <c r="D12" s="9">
-        <v>65.2</v>
+        <v>48.6</v>
       </c>
       <c r="E12" s="9">
-        <v>0.55</v>
+        <v>0.86</v>
       </c>
       <c r="F12" s="9"/>
       <c r="G12" s="9"/>
       <c r="H12" s="9"/>
       <c r="I12" s="9"/>
       <c r="J12" s="9"/>
       <c r="K12" s="9"/>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="10" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B13" s="12">
-        <v>39045.0</v>
-[...2 lines deleted...]
-        <v>-0.0006</v>
+        <v>47555.0</v>
+      </c>
+      <c r="C13" s="14">
+        <v>0.0103</v>
       </c>
       <c r="D13" s="10">
-        <v>64.099999999999994</v>
+        <v>52.4</v>
       </c>
       <c r="E13" s="10">
-        <v>0.46</v>
+        <v>1.03</v>
       </c>
       <c r="F13" s="10"/>
       <c r="G13" s="10"/>
       <c r="H13" s="10"/>
       <c r="I13" s="10"/>
       <c r="J13" s="10"/>
       <c r="K13" s="10"/>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="9" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="B14" s="11">
-        <v>39060.0</v>
-[...2 lines deleted...]
-        <v>0.0398</v>
+        <v>48385.0</v>
+      </c>
+      <c r="C14" s="13">
+        <v>0.0</v>
       </c>
       <c r="D14" s="9">
-        <v>64.3</v>
+        <v>58.6</v>
       </c>
       <c r="E14" s="9">
-        <v>1.62</v>
+        <v>0.53</v>
       </c>
       <c r="F14" s="9"/>
       <c r="G14" s="9"/>
       <c r="H14" s="9"/>
       <c r="I14" s="9"/>
-      <c r="J14" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J14" s="9"/>
       <c r="K14" s="9"/>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="10" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B15" s="12">
-        <v>37565.0</v>
-[...2 lines deleted...]
-        <v>-0.006</v>
+        <v>48385.0</v>
+      </c>
+      <c r="C15" s="15">
+        <v>-0.008</v>
       </c>
       <c r="D15" s="10">
-        <v>56.0</v>
+        <v>58.6</v>
       </c>
       <c r="E15" s="10">
-        <v>0.76</v>
+        <v>0.52</v>
       </c>
       <c r="F15" s="10"/>
       <c r="G15" s="10"/>
       <c r="H15" s="10"/>
       <c r="I15" s="10"/>
       <c r="J15" s="10"/>
       <c r="K15" s="10"/>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="9" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="B16" s="11">
-        <v>37790.0</v>
-[...2 lines deleted...]
-        <v>-0.0008</v>
+        <v>48775.0</v>
+      </c>
+      <c r="C16" s="16">
+        <v>-0.0066</v>
       </c>
       <c r="D16" s="9">
-        <v>57.9</v>
+        <v>61.5</v>
       </c>
       <c r="E16" s="9">
-        <v>1.08</v>
+        <v>0.72</v>
       </c>
       <c r="F16" s="9"/>
       <c r="G16" s="9"/>
       <c r="H16" s="9"/>
       <c r="I16" s="9"/>
       <c r="J16" s="9"/>
       <c r="K16" s="9"/>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="10" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B17" s="12">
-        <v>37820.0</v>
+        <v>49100.0</v>
       </c>
       <c r="C17" s="14">
-        <v>0.0331</v>
+        <v>0.0065</v>
       </c>
       <c r="D17" s="10">
-        <v>58.1</v>
+        <v>64.0</v>
       </c>
       <c r="E17" s="10">
-        <v>1.07</v>
+        <v>0.71</v>
       </c>
       <c r="F17" s="10"/>
       <c r="G17" s="10"/>
       <c r="H17" s="10"/>
       <c r="I17" s="10"/>
       <c r="J17" s="10"/>
       <c r="K17" s="10"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="9" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="B18" s="11">
-        <v>36610.0</v>
+        <v>48785.0</v>
       </c>
       <c r="C18" s="13">
-        <v>-0.0169</v>
+        <v>0.0158</v>
       </c>
       <c r="D18" s="9">
-        <v>50.2</v>
+        <v>62.6</v>
       </c>
       <c r="E18" s="9">
         <v>0.78</v>
       </c>
       <c r="F18" s="9"/>
       <c r="G18" s="9"/>
       <c r="H18" s="9"/>
       <c r="I18" s="9"/>
       <c r="J18" s="9"/>
       <c r="K18" s="9"/>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="10" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="B19" s="12">
-        <v>37240.0</v>
+        <v>48025.0</v>
       </c>
       <c r="C19" s="14">
-        <v>0.0065</v>
+        <v>0.0257</v>
       </c>
       <c r="D19" s="10">
-        <v>55.2</v>
+        <v>59.2</v>
       </c>
       <c r="E19" s="10">
-        <v>0.65</v>
+        <v>1.12</v>
       </c>
       <c r="F19" s="10"/>
       <c r="G19" s="10"/>
       <c r="H19" s="10"/>
       <c r="I19" s="10"/>
       <c r="J19" s="10"/>
       <c r="K19" s="10"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="9" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B20" s="11">
-        <v>37000.0</v>
-[...2 lines deleted...]
-        <v>-0.0201</v>
+        <v>46820.0</v>
+      </c>
+      <c r="C20" s="16">
+        <v>-0.0038</v>
       </c>
       <c r="D20" s="9">
-        <v>53.6</v>
+        <v>52.9</v>
       </c>
       <c r="E20" s="9">
-        <v>0.74</v>
+        <v>0.35</v>
       </c>
       <c r="F20" s="9"/>
       <c r="G20" s="9"/>
       <c r="H20" s="9"/>
       <c r="I20" s="9"/>
       <c r="J20" s="9"/>
       <c r="K20" s="9"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="10" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="B21" s="12">
-        <v>37760.0</v>
-[...2 lines deleted...]
-        <v>0.0145</v>
+        <v>47000.0</v>
+      </c>
+      <c r="C21" s="15">
+        <v>-0.0053</v>
       </c>
       <c r="D21" s="10">
-        <v>60.1</v>
+        <v>54.0</v>
       </c>
       <c r="E21" s="10">
-        <v>0.97</v>
+        <v>0.47</v>
       </c>
       <c r="F21" s="10"/>
       <c r="G21" s="10"/>
       <c r="H21" s="10"/>
-      <c r="I21" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I21" s="10"/>
       <c r="J21" s="10"/>
       <c r="K21" s="10"/>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="9" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B22" s="11">
-        <v>37220.0</v>
-[...2 lines deleted...]
-        <v>0.014</v>
+        <v>47250.0</v>
+      </c>
+      <c r="C22" s="16">
+        <v>-0.0268</v>
       </c>
       <c r="D22" s="9">
-        <v>56.6</v>
+        <v>55.6</v>
       </c>
       <c r="E22" s="9">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="F22" s="9"/>
       <c r="G22" s="9"/>
       <c r="H22" s="9"/>
       <c r="I22" s="9"/>
       <c r="J22" s="9"/>
       <c r="K22" s="9"/>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="10" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="B23" s="12">
-        <v>36705.0</v>
-[...2 lines deleted...]
-        <v>0.0022</v>
+        <v>48550.0</v>
+      </c>
+      <c r="C23" s="15">
+        <v>-0.029</v>
       </c>
       <c r="D23" s="10">
-        <v>53.0</v>
+        <v>64.8</v>
       </c>
       <c r="E23" s="10">
-        <v>1.1</v>
+        <v>1.02</v>
       </c>
       <c r="F23" s="10"/>
       <c r="G23" s="10"/>
       <c r="H23" s="10"/>
       <c r="I23" s="10"/>
       <c r="J23" s="10"/>
       <c r="K23" s="10"/>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="9" t="s">
+        <v>96</v>
+      </c>
+      <c r="B24" s="11">
+        <v>50000.0</v>
+      </c>
+      <c r="C24" s="13">
+        <v>0.028</v>
+      </c>
+      <c r="D24" s="19">
+        <v>78.099999999999994</v>
+      </c>
+      <c r="E24" s="9">
+        <v>1.19</v>
+      </c>
+      <c r="F24" s="9"/>
+      <c r="G24" s="9" t="s">
         <v>97</v>
       </c>
-      <c r="B24" s="11">
-[...12 lines deleted...]
-      <c r="G24" s="9"/>
       <c r="H24" s="9"/>
       <c r="I24" s="9"/>
       <c r="J24" s="9"/>
-      <c r="K24" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K24" s="9"/>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="10" t="s">
         <v>98</v>
       </c>
       <c r="B25" s="12">
-        <v>36035.0</v>
-[...5 lines deleted...]
-        <v>48.1</v>
+        <v>48640.0</v>
+      </c>
+      <c r="C25" s="15">
+        <v>-0.0029</v>
+      </c>
+      <c r="D25" s="20">
+        <v>73.40000000000001</v>
       </c>
       <c r="E25" s="10">
-        <v>0.45</v>
+        <v>0.54</v>
       </c>
       <c r="F25" s="10"/>
-      <c r="G25" s="10"/>
+      <c r="G25" s="10" t="s">
+        <v>97</v>
+      </c>
       <c r="H25" s="10"/>
       <c r="I25" s="10"/>
       <c r="J25" s="10"/>
       <c r="K25" s="10"/>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="9" t="s">
         <v>99</v>
       </c>
       <c r="B26" s="11">
-        <v>36035.0</v>
-[...5 lines deleted...]
-        <v>48.1</v>
+        <v>48780.0</v>
+      </c>
+      <c r="C26" s="16">
+        <v>-0.0024</v>
+      </c>
+      <c r="D26" s="19">
+        <v>74.90000000000001</v>
       </c>
       <c r="E26" s="9">
-        <v>0.44</v>
+        <v>0.6</v>
       </c>
       <c r="F26" s="9"/>
-      <c r="G26" s="9"/>
+      <c r="G26" s="9" t="s">
+        <v>97</v>
+      </c>
       <c r="H26" s="9"/>
       <c r="I26" s="9"/>
       <c r="J26" s="9"/>
       <c r="K26" s="9"/>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="10" t="s">
         <v>100</v>
       </c>
       <c r="B27" s="12">
-        <v>35835.0</v>
-[...5 lines deleted...]
-        <v>46.7</v>
+        <v>48895.0</v>
+      </c>
+      <c r="C27" s="14">
+        <v>0.0044</v>
+      </c>
+      <c r="D27" s="20">
+        <v>76.2</v>
       </c>
       <c r="E27" s="10">
-        <v>0.61</v>
+        <v>0.6</v>
       </c>
       <c r="F27" s="10"/>
-      <c r="G27" s="10"/>
+      <c r="G27" s="10" t="s">
+        <v>97</v>
+      </c>
       <c r="H27" s="10"/>
       <c r="I27" s="10"/>
       <c r="J27" s="10"/>
       <c r="K27" s="10"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="9" t="s">
         <v>101</v>
       </c>
       <c r="B28" s="11">
-        <v>36310.0</v>
-[...5 lines deleted...]
-        <v>49.7</v>
+        <v>48680.0</v>
+      </c>
+      <c r="C28" s="13">
+        <v>0.0121</v>
+      </c>
+      <c r="D28" s="19">
+        <v>75.5</v>
       </c>
       <c r="E28" s="9">
-        <v>0.62</v>
+        <v>0.57</v>
       </c>
       <c r="F28" s="9"/>
-      <c r="G28" s="9"/>
+      <c r="G28" s="9" t="s">
+        <v>97</v>
+      </c>
       <c r="H28" s="9"/>
       <c r="I28" s="9"/>
       <c r="J28" s="9"/>
       <c r="K28" s="9"/>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="10" t="s">
         <v>102</v>
       </c>
       <c r="B29" s="12">
-        <v>36065.0</v>
-[...5 lines deleted...]
-        <v>48.1</v>
+        <v>48100.0</v>
+      </c>
+      <c r="C29" s="15">
+        <v>-0.0021</v>
+      </c>
+      <c r="D29" s="20">
+        <v>73.5</v>
       </c>
       <c r="E29" s="10">
-        <v>2.65</v>
+        <v>0.58</v>
       </c>
       <c r="F29" s="10"/>
-      <c r="G29" s="10"/>
+      <c r="G29" s="10" t="s">
+        <v>97</v>
+      </c>
       <c r="H29" s="10"/>
       <c r="I29" s="10"/>
       <c r="J29" s="10"/>
-      <c r="K29" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K29" s="10"/>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="9" t="s">
         <v>103</v>
       </c>
       <c r="B30" s="11">
-        <v>35210.0</v>
-[...5 lines deleted...]
-        <v>42.2</v>
+        <v>48200.0</v>
+      </c>
+      <c r="C30" s="16">
+        <v>-0.0113</v>
+      </c>
+      <c r="D30" s="19">
+        <v>74.5</v>
       </c>
       <c r="E30" s="9">
-        <v>3.6</v>
+        <v>0.62</v>
       </c>
       <c r="F30" s="9"/>
-      <c r="G30" s="9"/>
+      <c r="G30" s="9" t="s">
+        <v>97</v>
+      </c>
       <c r="H30" s="9"/>
       <c r="I30" s="9"/>
       <c r="J30" s="9"/>
-      <c r="K30" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K30" s="9"/>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="10" t="s">
         <v>104</v>
       </c>
       <c r="B31" s="12">
-        <v>36830.0</v>
-[...5 lines deleted...]
-        <v>52.8</v>
+        <v>48750.0</v>
+      </c>
+      <c r="C31" s="14">
+        <v>0.006</v>
+      </c>
+      <c r="D31" s="20">
+        <v>79.7</v>
       </c>
       <c r="E31" s="10">
-        <v>1.41</v>
+        <v>0.99</v>
       </c>
       <c r="F31" s="10"/>
-      <c r="G31" s="10"/>
+      <c r="G31" s="10" t="s">
+        <v>97</v>
+      </c>
       <c r="H31" s="10"/>
       <c r="I31" s="10"/>
       <c r="J31" s="10"/>
       <c r="K31" s="10"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>