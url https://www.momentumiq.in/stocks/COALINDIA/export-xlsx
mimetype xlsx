--- v0 (2026-07-02)
+++ v1 (2026-11-02)
@@ -23,360 +23,360 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Overview" sheetId="1" r:id="rId4"/>
     <sheet name="Monthly Summary" sheetId="2" r:id="rId5"/>
     <sheet name="Weekly Summary" sheetId="3" r:id="rId6"/>
     <sheet name="Indicator History" sheetId="4" r:id="rId7"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>COALINDIA — Coal India</t>
   </si>
   <si>
-    <t>NSE Equity · Metals · Generated 02 Jul 2026, 07:55 AM</t>
+    <t>NSE Equity · Metals · Generated 02 Nov 2026, 10:25 PM</t>
   </si>
   <si>
     <t>KEY METRICS</t>
   </si>
   <si>
     <t>Current Price</t>
   </si>
   <si>
-    <t>₹391.10</t>
+    <t>₹408.00</t>
   </si>
   <si>
     <t>1 Day Change</t>
   </si>
   <si>
-    <t>-0.98%</t>
+    <t>+4.88%</t>
   </si>
   <si>
     <t>52 Week High</t>
   </si>
   <si>
-    <t>₹543.55</t>
+    <t>₹491.25</t>
   </si>
   <si>
     <t>52 Week Low</t>
   </si>
   <si>
-    <t>₹349.25</t>
+    <t>₹345.88</t>
   </si>
   <si>
     <t>RSI (14)</t>
   </si>
   <si>
     <t>EMA 50</t>
   </si>
   <si>
-    <t>₹452.03</t>
+    <t>₹412.25</t>
   </si>
   <si>
     <t>EMA 200</t>
   </si>
   <si>
-    <t>₹430.77</t>
+    <t>₹424.86</t>
   </si>
   <si>
     <t>ATR (14)</t>
   </si>
   <si>
-    <t>₹9.59</t>
+    <t>₹11.45</t>
   </si>
   <si>
     <t>Volume Ratio</t>
   </si>
   <si>
-    <t>0.42×</t>
+    <t>1.79×</t>
   </si>
   <si>
     <t>Data Period</t>
   </si>
   <si>
-    <t>13 May 2024 to 22 Oct 2025</t>
+    <t>03 Jun 2025 to 02 Nov 2026</t>
   </si>
   <si>
     <t>ACTIVE TECHNICAL CONDITIONS</t>
   </si>
   <si>
-    <t>● NR7 Narrow Range</t>
+    <t>● Near 52W Low</t>
   </si>
   <si>
     <t>For educational purposes only. Not investment advice. Past performance does not guarantee future results.</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Open</t>
   </si>
   <si>
     <t>High</t>
   </si>
   <si>
     <t>Low</t>
   </si>
   <si>
     <t>Close</t>
   </si>
   <si>
     <t>Change %</t>
   </si>
   <si>
     <t>Trading Days</t>
   </si>
   <si>
     <t>Total Volume</t>
   </si>
   <si>
-    <t>May 2024</t>
-[...37 lines deleted...]
-  <si>
     <t>Jun 2025</t>
   </si>
   <si>
     <t>Jul 2025</t>
   </si>
   <si>
     <t>Aug 2025</t>
   </si>
   <si>
     <t>Sep 2025</t>
   </si>
   <si>
     <t>Oct 2025</t>
   </si>
   <si>
+    <t>Nov 2025</t>
+  </si>
+  <si>
+    <t>Dec 2025</t>
+  </si>
+  <si>
+    <t>Jan 2026</t>
+  </si>
+  <si>
+    <t>Feb 2026</t>
+  </si>
+  <si>
+    <t>Mar 2026</t>
+  </si>
+  <si>
+    <t>Apr 2026</t>
+  </si>
+  <si>
+    <t>May 2026</t>
+  </si>
+  <si>
+    <t>Jun 2026</t>
+  </si>
+  <si>
+    <t>Jul 2026</t>
+  </si>
+  <si>
+    <t>Aug 2026</t>
+  </si>
+  <si>
+    <t>Sep 2026</t>
+  </si>
+  <si>
+    <t>Oct 2026</t>
+  </si>
+  <si>
+    <t>Nov 2026</t>
+  </si>
+  <si>
     <t>Week</t>
   </si>
   <si>
-    <t>Week of 04 Aug</t>
-[...32 lines deleted...]
-    <t>Week of 20 Oct</t>
+    <t>Week of 17 Aug</t>
+  </si>
+  <si>
+    <t>Week of 24 Aug</t>
+  </si>
+  <si>
+    <t>Week of 31 Aug</t>
+  </si>
+  <si>
+    <t>Week of 07 Sep</t>
+  </si>
+  <si>
+    <t>Week of 14 Sep</t>
+  </si>
+  <si>
+    <t>Week of 21 Sep</t>
+  </si>
+  <si>
+    <t>Week of 28 Sep</t>
+  </si>
+  <si>
+    <t>Week of 05 Oct</t>
+  </si>
+  <si>
+    <t>Week of 12 Oct</t>
+  </si>
+  <si>
+    <t>Week of 19 Oct</t>
+  </si>
+  <si>
+    <t>Week of 26 Oct</t>
+  </si>
+  <si>
+    <t>Week of 02 Nov</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>1D Change %</t>
   </si>
   <si>
     <t>RSI</t>
   </si>
   <si>
     <t>Vol Ratio</t>
   </si>
   <si>
     <t>RSI&lt;30</t>
   </si>
   <si>
     <t>RSI&gt;70</t>
   </si>
   <si>
     <t>EMA Cross</t>
   </si>
   <si>
     <t>MACD Cross</t>
   </si>
   <si>
     <t>Breakout</t>
   </si>
   <si>
     <t>Vol Spike</t>
   </si>
   <si>
-    <t>01 Jul 2026</t>
-[...5 lines deleted...]
-    <t>29 Jun 2026</t>
+    <t>02 Nov 2026</t>
+  </si>
+  <si>
+    <t>30 Oct 2026</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
-    <t>26 Jun 2026</t>
-[...77 lines deleted...]
-    <t>20 May 2026</t>
+    <t>29 Oct 2026</t>
+  </si>
+  <si>
+    <t>28 Oct 2026</t>
+  </si>
+  <si>
+    <t>27 Oct 2026</t>
+  </si>
+  <si>
+    <t>26 Oct 2026</t>
+  </si>
+  <si>
+    <t>23 Oct 2026</t>
+  </si>
+  <si>
+    <t>22 Oct 2026</t>
+  </si>
+  <si>
+    <t>21 Oct 2026</t>
+  </si>
+  <si>
+    <t>20 Oct 2026</t>
+  </si>
+  <si>
+    <t>19 Oct 2026</t>
+  </si>
+  <si>
+    <t>16 Oct 2026</t>
+  </si>
+  <si>
+    <t>15 Oct 2026</t>
+  </si>
+  <si>
+    <t>14 Oct 2026</t>
+  </si>
+  <si>
+    <t>13 Oct 2026</t>
+  </si>
+  <si>
+    <t>12 Oct 2026</t>
+  </si>
+  <si>
+    <t>09 Oct 2026</t>
+  </si>
+  <si>
+    <t>08 Oct 2026</t>
+  </si>
+  <si>
+    <t>07 Oct 2026</t>
+  </si>
+  <si>
+    <t>06 Oct 2026</t>
+  </si>
+  <si>
+    <t>05 Oct 2026</t>
+  </si>
+  <si>
+    <t>02 Oct 2026</t>
+  </si>
+  <si>
+    <t>01 Oct 2026</t>
+  </si>
+  <si>
+    <t>30 Sep 2026</t>
+  </si>
+  <si>
+    <t>29 Sep 2026</t>
+  </si>
+  <si>
+    <t>28 Sep 2026</t>
+  </si>
+  <si>
+    <t>25 Sep 2026</t>
+  </si>
+  <si>
+    <t>24 Sep 2026</t>
+  </si>
+  <si>
+    <t>23 Sep 2026</t>
+  </si>
+  <si>
+    <t>22 Sep 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="₹#,##0.00"/>
     <numFmt numFmtId="165" formatCode="+0.00%;-0.00%"/>
   </numFmts>
   <fonts count="10">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -422,60 +422,60 @@
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF64748B"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
-      <color rgb="FF16A34A"/>
+      <color rgb="FFDC2626"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
-      <color rgb="FFDC2626"/>
+      <color rgb="FF16A34A"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1E3A8A"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF8FAFC"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="3">
     <border>
@@ -512,53 +512,53 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="19">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="7" numFmtId="0" fillId="2" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="3" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="8" numFmtId="165" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
-    <xf xfId="0" fontId="9" numFmtId="165" fillId="3" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="8" numFmtId="165" fillId="3" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="9" numFmtId="165" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="9" numFmtId="165" fillId="3" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="3" fillId="0" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="3" fillId="3" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -902,51 +902,51 @@
       <c r="B6" s="5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="5">
-        <v>37.4</v>
+        <v>50.3</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>17</v>
       </c>
@@ -1028,511 +1028,511 @@
       </c>
       <c r="C1" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>29</v>
       </c>
       <c r="F1" s="8" t="s">
         <v>30</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>31</v>
       </c>
       <c r="H1" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="11">
-        <v>451.25</v>
+        <v>373.44</v>
       </c>
       <c r="C2" s="11">
-        <v>507.35000000000002</v>
+        <v>382.60000000000002</v>
       </c>
       <c r="D2" s="11">
-        <v>434.69999999999999</v>
+        <v>358.31</v>
       </c>
       <c r="E2" s="11">
-        <v>491.19999999999999</v>
+        <v>366.19999999999999</v>
       </c>
       <c r="F2" s="13">
-        <v>0.0885</v>
+        <v>-0.0194</v>
       </c>
       <c r="G2" s="9">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="H2" s="17">
-        <v>195315002</v>
+        <v>130758646</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B3" s="12">
-        <v>515.0</v>
+        <v>366.72000000000003</v>
       </c>
       <c r="C3" s="12">
-        <v>527.39999999999998</v>
+        <v>368.029999999999973</v>
       </c>
       <c r="D3" s="12">
-        <v>410.80000000000001</v>
+        <v>350.089999999999975</v>
       </c>
       <c r="E3" s="12">
-        <v>473.14999999999998</v>
+        <v>351.63</v>
       </c>
       <c r="F3" s="14">
-        <v>-0.0367</v>
+        <v>-0.0398</v>
       </c>
       <c r="G3" s="10">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="H3" s="18">
-        <v>255463765</v>
+        <v>110013479</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="11">
-        <v>473.35000000000002</v>
+        <v>350.37</v>
       </c>
       <c r="C4" s="11">
-        <v>525.60000000000002</v>
+        <v>368.37</v>
       </c>
       <c r="D4" s="11">
-        <v>464.55000000000001</v>
+        <v>345.88</v>
       </c>
       <c r="E4" s="11">
-        <v>522.20000000000005</v>
-[...2 lines deleted...]
-        <v>0.1037</v>
+        <v>360.14999999999998</v>
+      </c>
+      <c r="F4" s="15">
+        <v>0.0242</v>
       </c>
       <c r="G4" s="9">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="H4" s="17">
-        <v>256777746</v>
+        <v>116912963</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="12">
-        <v>535.0</v>
+        <v>360.63</v>
       </c>
       <c r="C5" s="12">
-        <v>543.54999999999995</v>
+        <v>386.72000000000003</v>
       </c>
       <c r="D5" s="12">
-        <v>497.55000000000001</v>
+        <v>360.44</v>
       </c>
       <c r="E5" s="12">
-        <v>524.95000000000005</v>
-[...2 lines deleted...]
-        <v>0.0053</v>
+        <v>374.70999999999998</v>
+      </c>
+      <c r="F5" s="16">
+        <v>0.0404</v>
       </c>
       <c r="G5" s="10">
         <v>22</v>
       </c>
       <c r="H5" s="18">
-        <v>260688918</v>
+        <v>108324629</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="11">
-        <v>527.0</v>
+        <v>374.56999999999999</v>
       </c>
       <c r="C6" s="11">
-        <v>529.0</v>
+        <v>393.14999999999998</v>
       </c>
       <c r="D6" s="11">
-        <v>476.25</v>
+        <v>364.48000000000002</v>
       </c>
       <c r="E6" s="11">
-        <v>510.14999999999998</v>
-[...2 lines deleted...]
-        <v>-0.0282</v>
+        <v>373.45999999999998</v>
+      </c>
+      <c r="F6" s="13">
+        <v>-0.0033</v>
       </c>
       <c r="G6" s="9">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H6" s="17">
-        <v>190430934</v>
+        <v>145411229</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B7" s="12">
-        <v>512.0</v>
+        <v>375.29000000000002</v>
       </c>
       <c r="C7" s="12">
-        <v>516.0</v>
+        <v>384.12</v>
       </c>
       <c r="D7" s="12">
-        <v>435.25</v>
+        <v>364.77999999999997</v>
       </c>
       <c r="E7" s="12">
-        <v>452.050000000000011</v>
+        <v>371.24000000000001</v>
       </c>
       <c r="F7" s="14">
-        <v>-0.1139</v>
+        <v>-0.0059</v>
       </c>
       <c r="G7" s="10">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="H7" s="18">
-        <v>170254113</v>
+        <v>109114342</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="9" t="s">
         <v>39</v>
       </c>
       <c r="B8" s="11">
-        <v>454.64999999999998</v>
+        <v>371.98000000000002</v>
       </c>
       <c r="C8" s="11">
-        <v>459.55000000000001</v>
+        <v>407.019999999999982</v>
       </c>
       <c r="D8" s="11">
-        <v>402.60000000000002</v>
+        <v>367.33999999999997</v>
       </c>
       <c r="E8" s="11">
-        <v>416.39999999999998</v>
-[...2 lines deleted...]
-        <v>-0.0789</v>
+        <v>393.79000000000002</v>
+      </c>
+      <c r="F8" s="15">
+        <v>0.0607</v>
       </c>
       <c r="G8" s="9">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="H8" s="17">
-        <v>166644281</v>
+        <v>112314690</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B9" s="12">
-        <v>418.39999999999998</v>
+        <v>393.79000000000002</v>
       </c>
       <c r="C9" s="12">
-        <v>425.89999999999998</v>
+        <v>455.52999999999997</v>
       </c>
       <c r="D9" s="12">
-        <v>375.69999999999999</v>
+        <v>393.050000000000011</v>
       </c>
       <c r="E9" s="12">
-        <v>384.14999999999998</v>
-[...2 lines deleted...]
-        <v>-0.0774</v>
+        <v>435.0</v>
+      </c>
+      <c r="F9" s="16">
+        <v>0.1046</v>
       </c>
       <c r="G9" s="10">
         <v>22</v>
       </c>
       <c r="H9" s="18">
-        <v>156937442</v>
+        <v>228162820</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B10" s="11">
-        <v>383.55000000000001</v>
+        <v>413.52999999999997</v>
       </c>
       <c r="C10" s="11">
-        <v>399.30000000000001</v>
+        <v>439.64999999999998</v>
       </c>
       <c r="D10" s="11">
-        <v>361.25</v>
+        <v>401.30000000000001</v>
       </c>
       <c r="E10" s="11">
-        <v>395.89999999999998</v>
+        <v>430.64999999999998</v>
       </c>
       <c r="F10" s="13">
-        <v>0.0306</v>
+        <v>-0.01</v>
       </c>
       <c r="G10" s="9">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="H10" s="17">
-        <v>191027702</v>
+        <v>147574878</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B11" s="12">
-        <v>384.0</v>
+        <v>417.89999999999998</v>
       </c>
       <c r="C11" s="12">
-        <v>385.10000000000002</v>
+        <v>476.0</v>
       </c>
       <c r="D11" s="12">
-        <v>349.25</v>
+        <v>416.0</v>
       </c>
       <c r="E11" s="12">
-        <v>369.35000000000002</v>
-[...2 lines deleted...]
-        <v>-0.0671</v>
+        <v>450.44999999999999</v>
+      </c>
+      <c r="F11" s="16">
+        <v>0.046</v>
       </c>
       <c r="G11" s="10">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H11" s="18">
-        <v>108812761</v>
+        <v>327058625</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="9" t="s">
         <v>43</v>
       </c>
       <c r="B12" s="11">
-        <v>370.0</v>
+        <v>464.0</v>
       </c>
       <c r="C12" s="11">
-        <v>411.80000000000001</v>
+        <v>491.25</v>
       </c>
       <c r="D12" s="11">
-        <v>352.39999999999998</v>
+        <v>427.5</v>
       </c>
       <c r="E12" s="11">
-        <v>398.19999999999999</v>
-[...2 lines deleted...]
-        <v>0.0781</v>
+        <v>481.44999999999999</v>
+      </c>
+      <c r="F12" s="15">
+        <v>0.0688</v>
       </c>
       <c r="G12" s="9">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H12" s="17">
-        <v>133890346</v>
+        <v>296378302</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B13" s="12">
-        <v>397.80000000000001</v>
+        <v>481.44999999999999</v>
       </c>
       <c r="C13" s="12">
-        <v>406.0</v>
+        <v>487.0</v>
       </c>
       <c r="D13" s="12">
-        <v>356.0</v>
+        <v>428.39999999999998</v>
       </c>
       <c r="E13" s="12">
-        <v>385.30000000000001</v>
+        <v>457.89999999999998</v>
       </c>
       <c r="F13" s="14">
-        <v>-0.0324</v>
+        <v>-0.0489</v>
       </c>
       <c r="G13" s="10">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="H13" s="18">
-        <v>115061126</v>
+        <v>383306250</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="9" t="s">
         <v>45</v>
       </c>
       <c r="B14" s="11">
-        <v>385.5</v>
+        <v>456.55000000000001</v>
       </c>
       <c r="C14" s="11">
-        <v>417.25</v>
+        <v>484.44999999999999</v>
       </c>
       <c r="D14" s="11">
-        <v>370.30000000000001</v>
+        <v>432.0</v>
       </c>
       <c r="E14" s="11">
-        <v>397.30000000000001</v>
+        <v>439.050000000000011</v>
       </c>
       <c r="F14" s="13">
-        <v>0.0311</v>
+        <v>-0.0412</v>
       </c>
       <c r="G14" s="9">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H14" s="17">
-        <v>157775535</v>
+        <v>240858138</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="10" t="s">
         <v>46</v>
       </c>
       <c r="B15" s="12">
-        <v>398.94999999999999</v>
+        <v>439.0</v>
       </c>
       <c r="C15" s="12">
-        <v>409.5</v>
+        <v>445.44999999999999</v>
       </c>
       <c r="D15" s="12">
-        <v>383.5</v>
+        <v>406.25</v>
       </c>
       <c r="E15" s="12">
-        <v>391.94999999999999</v>
+        <v>414.14999999999998</v>
       </c>
       <c r="F15" s="14">
-        <v>-0.0135</v>
+        <v>-0.0567</v>
       </c>
       <c r="G15" s="10">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H15" s="18">
-        <v>136878217</v>
+        <v>141099016</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="9" t="s">
         <v>47</v>
       </c>
       <c r="B16" s="11">
-        <v>392.5</v>
+        <v>415.94999999999999</v>
       </c>
       <c r="C16" s="11">
-        <v>393.89999999999998</v>
+        <v>417.60000000000002</v>
       </c>
       <c r="D16" s="11">
-        <v>374.69999999999999</v>
+        <v>395.80000000000001</v>
       </c>
       <c r="E16" s="11">
-        <v>376.35000000000002</v>
-[...2 lines deleted...]
-        <v>-0.0398</v>
+        <v>401.75</v>
+      </c>
+      <c r="F16" s="13">
+        <v>-0.0299</v>
       </c>
       <c r="G16" s="9">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="H16" s="17">
-        <v>110013479</v>
+        <v>159623998</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="10" t="s">
         <v>48</v>
       </c>
       <c r="B17" s="12">
-        <v>375.0</v>
+        <v>401.75</v>
       </c>
       <c r="C17" s="12">
-        <v>388.55000000000001</v>
+        <v>436.30000000000001</v>
       </c>
       <c r="D17" s="12">
-        <v>368.64999999999998</v>
+        <v>399.39999999999998</v>
       </c>
       <c r="E17" s="12">
-        <v>374.80000000000001</v>
-[...2 lines deleted...]
-        <v>-0.0041</v>
+        <v>425.0</v>
+      </c>
+      <c r="F17" s="16">
+        <v>0.0579</v>
       </c>
       <c r="G17" s="10">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H17" s="18">
-        <v>116912963</v>
+        <v>200912129</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="9" t="s">
         <v>49</v>
       </c>
       <c r="B18" s="11">
-        <v>375.30000000000001</v>
+        <v>421.19999999999999</v>
       </c>
       <c r="C18" s="11">
-        <v>402.44999999999999</v>
+        <v>430.89999999999998</v>
       </c>
       <c r="D18" s="11">
-        <v>375.10000000000002</v>
+        <v>380.39999999999998</v>
       </c>
       <c r="E18" s="11">
-        <v>389.94999999999999</v>
+        <v>389.0</v>
       </c>
       <c r="F18" s="13">
-        <v>0.0404</v>
+        <v>-0.0847</v>
       </c>
       <c r="G18" s="9">
         <v>22</v>
       </c>
       <c r="H18" s="17">
-        <v>108324629</v>
+        <v>147749767</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="10" t="s">
         <v>50</v>
       </c>
       <c r="B19" s="12">
-        <v>389.80000000000001</v>
+        <v>397.80000000000001</v>
       </c>
       <c r="C19" s="12">
-        <v>394.89999999999998</v>
+        <v>408.0</v>
       </c>
       <c r="D19" s="12">
-        <v>379.94999999999999</v>
+        <v>395.0</v>
       </c>
       <c r="E19" s="12">
-        <v>391.10000000000002</v>
-[...2 lines deleted...]
-        <v>0.0029</v>
+        <v>408.0</v>
+      </c>
+      <c r="F19" s="16">
+        <v>0.0488</v>
       </c>
       <c r="G19" s="10">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="H19" s="18">
-        <v>68803435</v>
+        <v>12303009</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G13"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
@@ -1549,319 +1549,319 @@
       </c>
       <c r="B1" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C1" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>29</v>
       </c>
       <c r="F1" s="8" t="s">
         <v>30</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B2" s="11">
-        <v>372.44999999999999</v>
+        <v>407.10000000000002</v>
       </c>
       <c r="C2" s="11">
-        <v>382.10000000000002</v>
+        <v>412.69999999999999</v>
       </c>
       <c r="D2" s="11">
-        <v>370.19999999999999</v>
+        <v>395.80000000000001</v>
       </c>
       <c r="E2" s="11">
-        <v>379.69999999999999</v>
+        <v>405.19999999999999</v>
       </c>
       <c r="F2" s="13">
-        <v>0.0195</v>
+        <v>-0.0047</v>
       </c>
       <c r="G2" s="17">
-        <v>40052998</v>
+        <v>33648318</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="10" t="s">
         <v>53</v>
       </c>
       <c r="B3" s="12">
-        <v>378.0</v>
+        <v>406.0</v>
       </c>
       <c r="C3" s="12">
-        <v>388.0</v>
+        <v>410.94999999999999</v>
       </c>
       <c r="D3" s="12">
-        <v>376.55000000000001</v>
+        <v>397.5</v>
       </c>
       <c r="E3" s="12">
-        <v>384.44999999999999</v>
-[...2 lines deleted...]
-        <v>0.0125</v>
+        <v>401.0</v>
+      </c>
+      <c r="F3" s="14">
+        <v>-0.0104</v>
       </c>
       <c r="G3" s="18">
-        <v>18853251</v>
+        <v>64504980</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="9" t="s">
         <v>54</v>
       </c>
       <c r="B4" s="11">
-        <v>386.64999999999998</v>
+        <v>402.050000000000011</v>
       </c>
       <c r="C4" s="11">
-        <v>388.55000000000001</v>
+        <v>428.5</v>
       </c>
       <c r="D4" s="11">
-        <v>374.050000000000011</v>
+        <v>399.39999999999998</v>
       </c>
       <c r="E4" s="11">
-        <v>374.44999999999999</v>
-[...2 lines deleted...]
-        <v>-0.026</v>
+        <v>415.35000000000002</v>
+      </c>
+      <c r="F4" s="15">
+        <v>0.0358</v>
       </c>
       <c r="G4" s="17">
-        <v>24555419</v>
+        <v>69499967</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="10" t="s">
         <v>55</v>
       </c>
       <c r="B5" s="12">
-        <v>375.0</v>
+        <v>416.60000000000002</v>
       </c>
       <c r="C5" s="12">
-        <v>380.75</v>
+        <v>436.30000000000001</v>
       </c>
       <c r="D5" s="12">
-        <v>368.64999999999998</v>
+        <v>413.30000000000001</v>
       </c>
       <c r="E5" s="12">
-        <v>374.80000000000001</v>
-[...2 lines deleted...]
-        <v>0.0009</v>
+        <v>426.39999999999998</v>
+      </c>
+      <c r="F5" s="16">
+        <v>0.0266</v>
       </c>
       <c r="G5" s="18">
-        <v>19682143</v>
+        <v>54336795</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="9" t="s">
         <v>56</v>
       </c>
       <c r="B6" s="11">
-        <v>375.30000000000001</v>
+        <v>432.0</v>
       </c>
       <c r="C6" s="11">
-        <v>393.30000000000001</v>
+        <v>434.30000000000001</v>
       </c>
       <c r="D6" s="11">
-        <v>375.10000000000002</v>
+        <v>409.64999999999998</v>
       </c>
       <c r="E6" s="11">
-        <v>392.64999999999998</v>
+        <v>409.89999999999998</v>
       </c>
       <c r="F6" s="13">
-        <v>0.0476</v>
+        <v>-0.0387</v>
       </c>
       <c r="G6" s="17">
-        <v>28503150</v>
+        <v>28076660</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="10" t="s">
         <v>57</v>
       </c>
       <c r="B7" s="12">
-        <v>394.0</v>
+        <v>411.69999999999999</v>
       </c>
       <c r="C7" s="12">
-        <v>396.19999999999999</v>
+        <v>429.39999999999998</v>
       </c>
       <c r="D7" s="12">
-        <v>386.30000000000001</v>
+        <v>410.44999999999999</v>
       </c>
       <c r="E7" s="12">
-        <v>394.35000000000002</v>
-[...2 lines deleted...]
-        <v>0.0043</v>
+        <v>426.10000000000002</v>
+      </c>
+      <c r="F7" s="16">
+        <v>0.0395</v>
       </c>
       <c r="G7" s="18">
-        <v>20987534</v>
+        <v>36439424</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="9" t="s">
         <v>58</v>
       </c>
       <c r="B8" s="11">
-        <v>394.35000000000002</v>
+        <v>426.39999999999998</v>
       </c>
       <c r="C8" s="11">
-        <v>402.44999999999999</v>
+        <v>432.89999999999998</v>
       </c>
       <c r="D8" s="11">
-        <v>390.60000000000002</v>
+        <v>416.30000000000001</v>
       </c>
       <c r="E8" s="11">
-        <v>394.5</v>
+        <v>420.39999999999998</v>
       </c>
       <c r="F8" s="13">
-        <v>0.0004</v>
+        <v>-0.0134</v>
       </c>
       <c r="G8" s="17">
-        <v>24342633</v>
+        <v>35416483</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="10" t="s">
         <v>59</v>
       </c>
       <c r="B9" s="12">
-        <v>394.5</v>
+        <v>425.0</v>
       </c>
       <c r="C9" s="12">
-        <v>396.94999999999999</v>
+        <v>430.89999999999998</v>
       </c>
       <c r="D9" s="12">
-        <v>388.050000000000011</v>
+        <v>403.85000000000002</v>
       </c>
       <c r="E9" s="12">
-        <v>389.14999999999998</v>
+        <v>411.55000000000001</v>
       </c>
       <c r="F9" s="14">
-        <v>-0.0136</v>
+        <v>-0.0211</v>
       </c>
       <c r="G9" s="18">
-        <v>22522293</v>
+        <v>29177427</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="9" t="s">
         <v>60</v>
       </c>
       <c r="B10" s="11">
-        <v>389.80000000000001</v>
+        <v>413.050000000000011</v>
       </c>
       <c r="C10" s="11">
-        <v>394.89999999999998</v>
+        <v>420.30000000000001</v>
       </c>
       <c r="D10" s="11">
-        <v>381.5</v>
+        <v>402.10000000000002</v>
       </c>
       <c r="E10" s="11">
-        <v>383.35000000000002</v>
-[...2 lines deleted...]
-        <v>-0.0149</v>
+        <v>417.19999999999999</v>
+      </c>
+      <c r="F10" s="15">
+        <v>0.0137</v>
       </c>
       <c r="G10" s="17">
-        <v>24377192</v>
+        <v>33612563</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="10" t="s">
         <v>61</v>
       </c>
       <c r="B11" s="12">
-        <v>383.5</v>
+        <v>417.19999999999999</v>
       </c>
       <c r="C11" s="12">
-        <v>388.94999999999999</v>
+        <v>419.80000000000001</v>
       </c>
       <c r="D11" s="12">
-        <v>379.94999999999999</v>
+        <v>390.64999999999998</v>
       </c>
       <c r="E11" s="12">
-        <v>384.5</v>
-[...2 lines deleted...]
-        <v>0.003</v>
+        <v>397.44999999999999</v>
+      </c>
+      <c r="F11" s="14">
+        <v>-0.0473</v>
       </c>
       <c r="G11" s="18">
-        <v>28250801</v>
+        <v>22344326</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="9" t="s">
         <v>62</v>
       </c>
       <c r="B12" s="11">
-        <v>383.25</v>
+        <v>397.44999999999999</v>
       </c>
       <c r="C12" s="11">
-        <v>389.5</v>
+        <v>405.0</v>
       </c>
       <c r="D12" s="11">
-        <v>380.10000000000002</v>
+        <v>380.39999999999998</v>
       </c>
       <c r="E12" s="11">
-        <v>388.80000000000001</v>
+        <v>389.0</v>
       </c>
       <c r="F12" s="13">
-        <v>0.0112</v>
+        <v>-0.0213</v>
       </c>
       <c r="G12" s="17">
-        <v>22780868</v>
+        <v>47585779</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="10" t="s">
         <v>63</v>
       </c>
       <c r="B13" s="12">
-        <v>390.0</v>
+        <v>397.80000000000001</v>
       </c>
       <c r="C13" s="12">
-        <v>393.14999999999998</v>
+        <v>408.0</v>
       </c>
       <c r="D13" s="12">
-        <v>388.44999999999999</v>
+        <v>395.0</v>
       </c>
       <c r="E13" s="12">
-        <v>391.10000000000002</v>
-[...2 lines deleted...]
-        <v>0.0059</v>
+        <v>408.0</v>
+      </c>
+      <c r="F13" s="16">
+        <v>0.0488</v>
       </c>
       <c r="G13" s="18">
-        <v>5363593</v>
+        <v>12303009</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:K31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
@@ -1894,742 +1894,736 @@
       </c>
       <c r="F1" s="8" t="s">
         <v>68</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>69</v>
       </c>
       <c r="H1" s="8" t="s">
         <v>70</v>
       </c>
       <c r="I1" s="8" t="s">
         <v>71</v>
       </c>
       <c r="J1" s="8" t="s">
         <v>72</v>
       </c>
       <c r="K1" s="8" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="9" t="s">
         <v>74</v>
       </c>
       <c r="B2" s="11">
-        <v>434.75</v>
-[...2 lines deleted...]
-        <v>-0.0098</v>
+        <v>408.0</v>
+      </c>
+      <c r="C2" s="15">
+        <v>0.0488</v>
       </c>
       <c r="D2" s="9">
-        <v>37.4</v>
+        <v>50.3</v>
       </c>
       <c r="E2" s="9">
-        <v>0.42</v>
+        <v>1.79</v>
       </c>
       <c r="F2" s="9"/>
       <c r="G2" s="9"/>
       <c r="H2" s="9"/>
       <c r="I2" s="9"/>
       <c r="J2" s="9"/>
       <c r="K2" s="9"/>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="10" t="s">
         <v>75</v>
       </c>
       <c r="B3" s="12">
-        <v>439.050000000000011</v>
+        <v>389.0</v>
       </c>
       <c r="C3" s="14">
-        <v>-0.013</v>
+        <v>-0.0104</v>
       </c>
       <c r="D3" s="10">
-        <v>40.1</v>
+        <v>33.6</v>
       </c>
       <c r="E3" s="10">
-        <v>0.5</v>
+        <v>3.18</v>
       </c>
       <c r="F3" s="10"/>
       <c r="G3" s="10"/>
       <c r="H3" s="10"/>
       <c r="I3" s="10"/>
       <c r="J3" s="10"/>
-      <c r="K3" s="10"/>
+      <c r="K3" s="10" t="s">
+        <v>76</v>
+      </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="9" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B4" s="11">
-        <v>444.85000000000002</v>
-[...2 lines deleted...]
-        <v>0.0217</v>
+        <v>393.10000000000002</v>
+      </c>
+      <c r="C4" s="15">
+        <v>0.0028</v>
       </c>
       <c r="D4" s="9">
-        <v>44.0</v>
+        <v>36.1</v>
       </c>
       <c r="E4" s="9">
-        <v>2.19</v>
+        <v>1.49</v>
       </c>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="9"/>
       <c r="I4" s="9"/>
       <c r="J4" s="9"/>
-      <c r="K4" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K4" s="9"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="10" t="s">
         <v>78</v>
       </c>
       <c r="B5" s="12">
-        <v>435.39999999999998</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>392.0</v>
+      </c>
+      <c r="C5" s="14">
+        <v>-0.0151</v>
       </c>
       <c r="D5" s="10">
-        <v>34.3</v>
+        <v>34.9</v>
       </c>
       <c r="E5" s="10">
-        <v>0.63</v>
+        <v>0.86</v>
       </c>
       <c r="F5" s="10"/>
       <c r="G5" s="10"/>
       <c r="H5" s="10"/>
       <c r="I5" s="10"/>
       <c r="J5" s="10"/>
       <c r="K5" s="10"/>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="9" t="s">
         <v>79</v>
       </c>
       <c r="B6" s="11">
-        <v>435.39999999999998</v>
-[...2 lines deleted...]
-        <v>-0.0144</v>
+        <v>398.0</v>
+      </c>
+      <c r="C6" s="13">
+        <v>-0.0173</v>
       </c>
       <c r="D6" s="9">
-        <v>34.3</v>
+        <v>38.4</v>
       </c>
       <c r="E6" s="9">
-        <v>0.45</v>
+        <v>1.36</v>
       </c>
       <c r="F6" s="9"/>
       <c r="G6" s="9"/>
       <c r="H6" s="9"/>
       <c r="I6" s="9"/>
       <c r="J6" s="9"/>
       <c r="K6" s="9"/>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="10" t="s">
         <v>80</v>
       </c>
       <c r="B7" s="12">
-        <v>441.75</v>
-[...2 lines deleted...]
-        <v>-0.0059</v>
+        <v>405.0</v>
+      </c>
+      <c r="C7" s="16">
+        <v>0.019</v>
       </c>
       <c r="D7" s="10">
-        <v>38.1</v>
+        <v>43.2</v>
       </c>
       <c r="E7" s="10">
-        <v>0.2</v>
+        <v>0.74</v>
       </c>
       <c r="F7" s="10"/>
       <c r="G7" s="10"/>
       <c r="H7" s="10"/>
       <c r="I7" s="10"/>
       <c r="J7" s="10"/>
       <c r="K7" s="10"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="9" t="s">
         <v>81</v>
       </c>
       <c r="B8" s="11">
-        <v>444.35000000000002</v>
-[...2 lines deleted...]
-        <v>-0.0104</v>
+        <v>397.44999999999999</v>
+      </c>
+      <c r="C8" s="13">
+        <v>-0.0127</v>
       </c>
       <c r="D8" s="9">
-        <v>39.8</v>
+        <v>35.2</v>
       </c>
       <c r="E8" s="9">
-        <v>0.13</v>
+        <v>0.77</v>
       </c>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="9"/>
       <c r="I8" s="9"/>
       <c r="J8" s="9"/>
       <c r="K8" s="9"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="10" t="s">
         <v>82</v>
       </c>
       <c r="B9" s="12">
-        <v>449.0</v>
+        <v>402.55000000000001</v>
       </c>
       <c r="C9" s="14">
-        <v>-0.0051</v>
+        <v>-0.0121</v>
       </c>
       <c r="D9" s="10">
-        <v>43.0</v>
+        <v>38.6</v>
       </c>
       <c r="E9" s="10">
-        <v>0.14</v>
+        <v>1.12</v>
       </c>
       <c r="F9" s="10"/>
       <c r="G9" s="10"/>
       <c r="H9" s="10"/>
       <c r="I9" s="10"/>
       <c r="J9" s="10"/>
       <c r="K9" s="10"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="9" t="s">
         <v>83</v>
       </c>
       <c r="B10" s="11">
-        <v>451.30000000000001</v>
-[...2 lines deleted...]
-        <v>-0.0015</v>
+        <v>407.5</v>
+      </c>
+      <c r="C10" s="13">
+        <v>-0.0102</v>
       </c>
       <c r="D10" s="9">
-        <v>44.7</v>
+        <v>42.3</v>
       </c>
       <c r="E10" s="9">
-        <v>0.22</v>
+        <v>0.81</v>
       </c>
       <c r="F10" s="9"/>
       <c r="G10" s="9"/>
       <c r="H10" s="9"/>
       <c r="I10" s="9"/>
       <c r="J10" s="9"/>
       <c r="K10" s="9"/>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="10" t="s">
         <v>84</v>
       </c>
       <c r="B11" s="12">
-        <v>452.0</v>
-[...2 lines deleted...]
-        <v>-0.0082</v>
+        <v>411.69999999999999</v>
+      </c>
+      <c r="C11" s="16">
+        <v>0.0</v>
       </c>
       <c r="D11" s="10">
-        <v>45.1</v>
+        <v>45.8</v>
       </c>
       <c r="E11" s="10">
-        <v>0.19</v>
+        <v>0.51</v>
       </c>
       <c r="F11" s="10"/>
       <c r="G11" s="10"/>
       <c r="H11" s="10"/>
       <c r="I11" s="10"/>
       <c r="J11" s="10"/>
       <c r="K11" s="10"/>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="9" t="s">
         <v>85</v>
       </c>
       <c r="B12" s="11">
-        <v>455.75</v>
+        <v>411.69999999999999</v>
       </c>
       <c r="C12" s="13">
-        <v>0.0106</v>
+        <v>-0.0132</v>
       </c>
       <c r="D12" s="9">
-        <v>47.7</v>
+        <v>45.8</v>
       </c>
       <c r="E12" s="9">
-        <v>0.32</v>
+        <v>0.46</v>
       </c>
       <c r="F12" s="9"/>
       <c r="G12" s="9"/>
       <c r="H12" s="9"/>
       <c r="I12" s="9"/>
       <c r="J12" s="9"/>
       <c r="K12" s="9"/>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="10" t="s">
         <v>86</v>
       </c>
       <c r="B13" s="12">
-        <v>450.94999999999999</v>
-[...2 lines deleted...]
-        <v>0.0155</v>
+        <v>417.19999999999999</v>
+      </c>
+      <c r="C13" s="14">
+        <v>-0.0019</v>
       </c>
       <c r="D13" s="10">
-        <v>43.9</v>
+        <v>50.4</v>
       </c>
       <c r="E13" s="10">
-        <v>0.26</v>
+        <v>0.66</v>
       </c>
       <c r="F13" s="10"/>
       <c r="G13" s="10"/>
       <c r="H13" s="10"/>
       <c r="I13" s="10"/>
       <c r="J13" s="10"/>
       <c r="K13" s="10"/>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="9" t="s">
         <v>87</v>
       </c>
       <c r="B14" s="11">
-        <v>443.5</v>
-[...2 lines deleted...]
-        <v>-0.0061</v>
+        <v>418.0</v>
+      </c>
+      <c r="C14" s="15">
+        <v>0.0024</v>
       </c>
       <c r="D14" s="9">
-        <v>37.4</v>
+        <v>51.1</v>
       </c>
       <c r="E14" s="9">
-        <v>0.36</v>
+        <v>1.08</v>
       </c>
       <c r="F14" s="9"/>
       <c r="G14" s="9"/>
       <c r="H14" s="9"/>
       <c r="I14" s="9"/>
       <c r="J14" s="9"/>
       <c r="K14" s="9"/>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="10" t="s">
         <v>88</v>
       </c>
       <c r="B15" s="12">
-        <v>446.19999999999999</v>
-[...2 lines deleted...]
-        <v>-0.0106</v>
+        <v>417.0</v>
+      </c>
+      <c r="C15" s="16">
+        <v>0.0208</v>
       </c>
       <c r="D15" s="10">
-        <v>38.8</v>
+        <v>50.3</v>
       </c>
       <c r="E15" s="10">
-        <v>0.22</v>
+        <v>1.06</v>
       </c>
       <c r="F15" s="10"/>
       <c r="G15" s="10"/>
       <c r="H15" s="10"/>
       <c r="I15" s="10"/>
       <c r="J15" s="10"/>
       <c r="K15" s="10"/>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="9" t="s">
         <v>89</v>
       </c>
       <c r="B16" s="11">
-        <v>451.0</v>
-[...2 lines deleted...]
-        <v>-0.0341</v>
+        <v>408.5</v>
+      </c>
+      <c r="C16" s="15">
+        <v>0.0091</v>
       </c>
       <c r="D16" s="9">
-        <v>41.4</v>
+        <v>42.9</v>
       </c>
       <c r="E16" s="9">
-        <v>0.29</v>
+        <v>0.68</v>
       </c>
       <c r="F16" s="9"/>
       <c r="G16" s="9"/>
       <c r="H16" s="9"/>
       <c r="I16" s="9"/>
       <c r="J16" s="9"/>
       <c r="K16" s="9"/>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="10" t="s">
         <v>90</v>
       </c>
       <c r="B17" s="12">
-        <v>466.89999999999998</v>
-[...2 lines deleted...]
-        <v>0.0043</v>
+        <v>404.80000000000001</v>
+      </c>
+      <c r="C17" s="14">
+        <v>-0.0164</v>
       </c>
       <c r="D17" s="10">
-        <v>52.2</v>
+        <v>39.2</v>
       </c>
       <c r="E17" s="10">
-        <v>0.39</v>
+        <v>1.5</v>
       </c>
       <c r="F17" s="10"/>
       <c r="G17" s="10"/>
       <c r="H17" s="10"/>
       <c r="I17" s="10"/>
       <c r="J17" s="10"/>
       <c r="K17" s="10"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="9" t="s">
         <v>91</v>
       </c>
       <c r="B18" s="11">
-        <v>464.89999999999998</v>
-[...2 lines deleted...]
-        <v>-0.0157</v>
+        <v>411.55000000000001</v>
+      </c>
+      <c r="C18" s="15">
+        <v>0.0054</v>
       </c>
       <c r="D18" s="9">
-        <v>50.7</v>
+        <v>44.0</v>
       </c>
       <c r="E18" s="9">
-        <v>0.36</v>
+        <v>0.62</v>
       </c>
       <c r="F18" s="9"/>
       <c r="G18" s="9"/>
       <c r="H18" s="9"/>
       <c r="I18" s="9"/>
       <c r="J18" s="9"/>
       <c r="K18" s="9"/>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="10" t="s">
         <v>92</v>
       </c>
       <c r="B19" s="12">
-        <v>472.30000000000001</v>
+        <v>409.35000000000002</v>
       </c>
       <c r="C19" s="14">
-        <v>-0.0194</v>
+        <v>-0.0124</v>
       </c>
       <c r="D19" s="10">
-        <v>56.8</v>
+        <v>41.9</v>
       </c>
       <c r="E19" s="10">
-        <v>0.35</v>
+        <v>0.85</v>
       </c>
       <c r="F19" s="10"/>
       <c r="G19" s="10"/>
       <c r="H19" s="10"/>
       <c r="I19" s="10"/>
       <c r="J19" s="10"/>
       <c r="K19" s="10"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="9" t="s">
         <v>93</v>
       </c>
       <c r="B20" s="11">
-        <v>481.64999999999998</v>
-[...2 lines deleted...]
-        <v>0.0198</v>
+        <v>414.5</v>
+      </c>
+      <c r="C20" s="15">
+        <v>0.0069</v>
       </c>
       <c r="D20" s="9">
-        <v>66.099999999999994</v>
+        <v>45.7</v>
       </c>
       <c r="E20" s="9">
-        <v>0.58</v>
+        <v>0.97</v>
       </c>
       <c r="F20" s="9"/>
       <c r="G20" s="9"/>
       <c r="H20" s="9"/>
       <c r="I20" s="9"/>
       <c r="J20" s="9"/>
       <c r="K20" s="9"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="10" t="s">
         <v>94</v>
       </c>
       <c r="B21" s="12">
-        <v>472.30000000000001</v>
-[...2 lines deleted...]
-        <v>0.0003</v>
+        <v>411.64999999999998</v>
+      </c>
+      <c r="C21" s="14">
+        <v>-0.0316</v>
       </c>
       <c r="D21" s="10">
-        <v>60.0</v>
+        <v>43.0</v>
       </c>
       <c r="E21" s="10">
-        <v>0.54</v>
+        <v>0.75</v>
       </c>
       <c r="F21" s="10"/>
       <c r="G21" s="10"/>
       <c r="H21" s="10"/>
       <c r="I21" s="10"/>
       <c r="J21" s="10"/>
       <c r="K21" s="10"/>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="9" t="s">
         <v>95</v>
       </c>
       <c r="B22" s="11">
-        <v>472.14999999999998</v>
-[...2 lines deleted...]
-        <v>-0.001</v>
+        <v>425.10000000000002</v>
+      </c>
+      <c r="C22" s="15">
+        <v>0.0112</v>
       </c>
       <c r="D22" s="9">
-        <v>59.9</v>
+        <v>54.8</v>
       </c>
       <c r="E22" s="9">
-        <v>0.89</v>
+        <v>1.05</v>
       </c>
       <c r="F22" s="9"/>
       <c r="G22" s="9"/>
       <c r="H22" s="9"/>
       <c r="I22" s="9"/>
       <c r="J22" s="9"/>
       <c r="K22" s="9"/>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="10" t="s">
         <v>96</v>
       </c>
       <c r="B23" s="12">
-        <v>472.60000000000002</v>
-[...2 lines deleted...]
-        <v>0.0321</v>
+        <v>420.39999999999998</v>
+      </c>
+      <c r="C23" s="16">
+        <v>0.0</v>
       </c>
       <c r="D23" s="10">
-        <v>60.3</v>
+        <v>50.4</v>
       </c>
       <c r="E23" s="10">
-        <v>1.77</v>
+        <v>0.97</v>
       </c>
       <c r="F23" s="10"/>
       <c r="G23" s="10"/>
       <c r="H23" s="10"/>
-      <c r="I23" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I23" s="10"/>
       <c r="J23" s="10"/>
       <c r="K23" s="10"/>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="9" t="s">
         <v>97</v>
       </c>
       <c r="B24" s="11">
-        <v>457.89999999999998</v>
-[...2 lines deleted...]
-        <v>-0.0111</v>
+        <v>420.39999999999998</v>
+      </c>
+      <c r="C24" s="13">
+        <v>-0.0108</v>
       </c>
       <c r="D24" s="9">
-        <v>48.5</v>
+        <v>50.4</v>
       </c>
       <c r="E24" s="9">
-        <v>3.91</v>
+        <v>0.98</v>
       </c>
       <c r="F24" s="9"/>
       <c r="G24" s="9"/>
       <c r="H24" s="9"/>
       <c r="I24" s="9"/>
       <c r="J24" s="9"/>
-      <c r="K24" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K24" s="9"/>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="10" t="s">
         <v>98</v>
       </c>
       <c r="B25" s="12">
-        <v>463.050000000000011</v>
-[...1 lines deleted...]
-      <c r="C25" s="15">
+        <v>425.0</v>
+      </c>
+      <c r="C25" s="16">
         <v>0.0</v>
       </c>
       <c r="D25" s="10">
-        <v>53.7</v>
+        <v>54.9</v>
       </c>
       <c r="E25" s="10">
-        <v>5.58</v>
+        <v>0.93</v>
       </c>
       <c r="F25" s="10"/>
       <c r="G25" s="10"/>
       <c r="H25" s="10"/>
       <c r="I25" s="10"/>
       <c r="J25" s="10"/>
-      <c r="K25" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K25" s="10"/>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="9" t="s">
         <v>99</v>
       </c>
       <c r="B26" s="11">
-        <v>463.050000000000011</v>
-[...2 lines deleted...]
-        <v>0.0107</v>
+        <v>425.0</v>
+      </c>
+      <c r="C26" s="15">
+        <v>0.0059</v>
       </c>
       <c r="D26" s="9">
-        <v>53.7</v>
+        <v>54.9</v>
       </c>
       <c r="E26" s="9">
-        <v>7.33</v>
+        <v>0.8</v>
       </c>
       <c r="F26" s="9"/>
       <c r="G26" s="9"/>
       <c r="H26" s="9"/>
       <c r="I26" s="9"/>
       <c r="J26" s="9"/>
-      <c r="K26" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K26" s="9"/>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="10" t="s">
         <v>100</v>
       </c>
       <c r="B27" s="12">
-        <v>458.14999999999998</v>
-[...2 lines deleted...]
-        <v>0.0003</v>
+        <v>422.5</v>
+      </c>
+      <c r="C27" s="14">
+        <v>-0.0084</v>
       </c>
       <c r="D27" s="10">
-        <v>49.2</v>
+        <v>52.9</v>
       </c>
       <c r="E27" s="10">
-        <v>1.55</v>
+        <v>0.59</v>
       </c>
       <c r="F27" s="10"/>
       <c r="G27" s="10"/>
       <c r="H27" s="10"/>
       <c r="I27" s="10"/>
       <c r="J27" s="10"/>
       <c r="K27" s="10"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="9" t="s">
         <v>101</v>
       </c>
       <c r="B28" s="11">
-        <v>458.0</v>
-[...2 lines deleted...]
-        <v>0.0032</v>
+        <v>426.10000000000002</v>
+      </c>
+      <c r="C28" s="15">
+        <v>0.0097</v>
       </c>
       <c r="D28" s="9">
-        <v>49.1</v>
+        <v>56.2</v>
       </c>
       <c r="E28" s="9">
-        <v>0.73</v>
+        <v>0.51</v>
       </c>
       <c r="F28" s="9"/>
       <c r="G28" s="9"/>
       <c r="H28" s="9"/>
       <c r="I28" s="9"/>
       <c r="J28" s="9"/>
       <c r="K28" s="9"/>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="10" t="s">
         <v>102</v>
       </c>
       <c r="B29" s="12">
-        <v>456.55000000000001</v>
+        <v>422.0</v>
       </c>
       <c r="C29" s="14">
-        <v>-0.0079</v>
+        <v>-0.006</v>
       </c>
       <c r="D29" s="10">
-        <v>47.8</v>
+        <v>53.1</v>
       </c>
       <c r="E29" s="10">
-        <v>0.81</v>
+        <v>0.32</v>
       </c>
       <c r="F29" s="10"/>
       <c r="G29" s="10"/>
       <c r="H29" s="10"/>
       <c r="I29" s="10"/>
       <c r="J29" s="10"/>
       <c r="K29" s="10"/>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="9" t="s">
         <v>103</v>
       </c>
       <c r="B30" s="11">
-        <v>460.19999999999999</v>
+        <v>424.55000000000001</v>
       </c>
       <c r="C30" s="13">
-        <v>0.0033</v>
+        <v>-0.0081</v>
       </c>
       <c r="D30" s="9">
-        <v>50.8</v>
+        <v>55.4</v>
       </c>
       <c r="E30" s="9">
-        <v>0.63</v>
+        <v>0.71</v>
       </c>
       <c r="F30" s="9"/>
       <c r="G30" s="9"/>
       <c r="H30" s="9"/>
       <c r="I30" s="9"/>
       <c r="J30" s="9"/>
       <c r="K30" s="9"/>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="10" t="s">
         <v>104</v>
       </c>
       <c r="B31" s="12">
-        <v>458.69999999999999</v>
-[...2 lines deleted...]
-        <v>0.0038</v>
+        <v>428.0</v>
+      </c>
+      <c r="C31" s="16">
+        <v>0.0321</v>
       </c>
       <c r="D31" s="10">
-        <v>49.6</v>
+        <v>58.5</v>
       </c>
       <c r="E31" s="10">
-        <v>0.32</v>
+        <v>1.52</v>
       </c>
       <c r="F31" s="10"/>
       <c r="G31" s="10"/>
       <c r="H31" s="10"/>
-      <c r="I31" s="10"/>
+      <c r="I31" s="10" t="s">
+        <v>76</v>
+      </c>
       <c r="J31" s="10"/>
       <c r="K31" s="10"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>