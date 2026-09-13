--- v0 (2026-07-02)
+++ v1 (2026-09-13)
@@ -23,360 +23,360 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Overview" sheetId="1" r:id="rId4"/>
     <sheet name="Monthly Summary" sheetId="2" r:id="rId5"/>
     <sheet name="Weekly Summary" sheetId="3" r:id="rId6"/>
     <sheet name="Indicator History" sheetId="4" r:id="rId7"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>COFORGE — Coforge</t>
   </si>
   <si>
-    <t>NSE Equity · Information Technology · Generated 02 Jul 2026, 07:50 AM</t>
+    <t>NSE Equity · Information Technology · Generated 13 Sep 2026, 10:50 AM</t>
   </si>
   <si>
     <t>KEY METRICS</t>
   </si>
   <si>
     <t>Current Price</t>
   </si>
   <si>
-    <t>₹1,741.50</t>
+    <t>₹1,846.50</t>
   </si>
   <si>
     <t>1 Day Change</t>
   </si>
   <si>
-    <t>-6.48%</t>
+    <t>+0.73%</t>
   </si>
   <si>
     <t>52 Week High</t>
   </si>
   <si>
-    <t>₹10,026.80</t>
+    <t>₹2,021.20</t>
   </si>
   <si>
     <t>52 Week Low</t>
   </si>
   <si>
-    <t>₹1,525.00</t>
+    <t>₹1,008.10</t>
   </si>
   <si>
     <t>RSI (14)</t>
   </si>
   <si>
     <t>EMA 50</t>
   </si>
   <si>
-    <t>₹1,394.86</t>
+    <t>₹1,762.30</t>
   </si>
   <si>
     <t>EMA 200</t>
   </si>
   <si>
-    <t>₹1,466.00</t>
+    <t>₹1,568.00</t>
   </si>
   <si>
     <t>ATR (14)</t>
   </si>
   <si>
-    <t>₹53.64</t>
+    <t>₹60.84</t>
   </si>
   <si>
     <t>Volume Ratio</t>
   </si>
   <si>
-    <t>1.36×</t>
+    <t>1.06×</t>
   </si>
   <si>
     <t>Data Period</t>
   </si>
   <si>
-    <t>13 May 2024 to 22 Oct 2025</t>
+    <t>08 Apr 2025 to 11 Sep 2026</t>
   </si>
   <si>
     <t>ACTIVE TECHNICAL CONDITIONS</t>
   </si>
   <si>
     <t>● No special conditions today</t>
   </si>
   <si>
     <t>For educational purposes only. Not investment advice. Past performance does not guarantee future results.</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Open</t>
   </si>
   <si>
     <t>High</t>
   </si>
   <si>
     <t>Low</t>
   </si>
   <si>
     <t>Close</t>
   </si>
   <si>
     <t>Change %</t>
   </si>
   <si>
     <t>Trading Days</t>
   </si>
   <si>
     <t>Total Volume</t>
   </si>
   <si>
-    <t>May 2024</t>
-[...31 lines deleted...]
-  <si>
     <t>Apr 2025</t>
   </si>
   <si>
     <t>May 2025</t>
   </si>
   <si>
     <t>Jun 2025</t>
   </si>
   <si>
     <t>Jul 2025</t>
   </si>
   <si>
     <t>Aug 2025</t>
   </si>
   <si>
     <t>Sep 2025</t>
   </si>
   <si>
     <t>Oct 2025</t>
   </si>
   <si>
+    <t>Nov 2025</t>
+  </si>
+  <si>
+    <t>Dec 2025</t>
+  </si>
+  <si>
+    <t>Jan 2026</t>
+  </si>
+  <si>
+    <t>Feb 2026</t>
+  </si>
+  <si>
+    <t>Mar 2026</t>
+  </si>
+  <si>
+    <t>Apr 2026</t>
+  </si>
+  <si>
+    <t>May 2026</t>
+  </si>
+  <si>
+    <t>Jun 2026</t>
+  </si>
+  <si>
+    <t>Jul 2026</t>
+  </si>
+  <si>
+    <t>Aug 2026</t>
+  </si>
+  <si>
+    <t>Sep 2026</t>
+  </si>
+  <si>
     <t>Week</t>
   </si>
   <si>
-    <t>Week of 04 Aug</t>
-[...32 lines deleted...]
-    <t>Week of 20 Oct</t>
+    <t>Week of 22 Jun</t>
+  </si>
+  <si>
+    <t>Week of 29 Jun</t>
+  </si>
+  <si>
+    <t>Week of 06 Jul</t>
+  </si>
+  <si>
+    <t>Week of 13 Jul</t>
+  </si>
+  <si>
+    <t>Week of 20 Jul</t>
+  </si>
+  <si>
+    <t>Week of 27 Jul</t>
+  </si>
+  <si>
+    <t>Week of 03 Aug</t>
+  </si>
+  <si>
+    <t>Week of 10 Aug</t>
+  </si>
+  <si>
+    <t>Week of 17 Aug</t>
+  </si>
+  <si>
+    <t>Week of 24 Aug</t>
+  </si>
+  <si>
+    <t>Week of 31 Aug</t>
+  </si>
+  <si>
+    <t>Week of 07 Sep</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>1D Change %</t>
   </si>
   <si>
     <t>RSI</t>
   </si>
   <si>
     <t>Vol Ratio</t>
   </si>
   <si>
     <t>RSI&lt;30</t>
   </si>
   <si>
     <t>RSI&gt;70</t>
   </si>
   <si>
     <t>EMA Cross</t>
   </si>
   <si>
     <t>MACD Cross</t>
   </si>
   <si>
     <t>Breakout</t>
   </si>
   <si>
     <t>Vol Spike</t>
   </si>
   <si>
-    <t>01 Jul 2026</t>
-[...20 lines deleted...]
-    <t>22 Jun 2026</t>
+    <t>11 Sep 2026</t>
+  </si>
+  <si>
+    <t>10 Sep 2026</t>
+  </si>
+  <si>
+    <t>09 Sep 2026</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
-    <t>19 Jun 2026</t>
-[...62 lines deleted...]
-    <t>20 May 2026</t>
+    <t>08 Sep 2026</t>
+  </si>
+  <si>
+    <t>07 Sep 2026</t>
+  </si>
+  <si>
+    <t>04 Sep 2026</t>
+  </si>
+  <si>
+    <t>03 Sep 2026</t>
+  </si>
+  <si>
+    <t>02 Sep 2026</t>
+  </si>
+  <si>
+    <t>01 Sep 2026</t>
+  </si>
+  <si>
+    <t>31 Aug 2026</t>
+  </si>
+  <si>
+    <t>28 Aug 2026</t>
+  </si>
+  <si>
+    <t>27 Aug 2026</t>
+  </si>
+  <si>
+    <t>26 Aug 2026</t>
+  </si>
+  <si>
+    <t>25 Aug 2026</t>
+  </si>
+  <si>
+    <t>24 Aug 2026</t>
+  </si>
+  <si>
+    <t>21 Aug 2026</t>
+  </si>
+  <si>
+    <t>20 Aug 2026</t>
+  </si>
+  <si>
+    <t>19 Aug 2026</t>
+  </si>
+  <si>
+    <t>18 Aug 2026</t>
+  </si>
+  <si>
+    <t>17 Aug 2026</t>
+  </si>
+  <si>
+    <t>14 Aug 2026</t>
+  </si>
+  <si>
+    <t>13 Aug 2026</t>
+  </si>
+  <si>
+    <t>12 Aug 2026</t>
+  </si>
+  <si>
+    <t>11 Aug 2026</t>
+  </si>
+  <si>
+    <t>10 Aug 2026</t>
+  </si>
+  <si>
+    <t>07 Aug 2026</t>
+  </si>
+  <si>
+    <t>06 Aug 2026</t>
+  </si>
+  <si>
+    <t>05 Aug 2026</t>
+  </si>
+  <si>
+    <t>04 Aug 2026</t>
+  </si>
+  <si>
+    <t>03 Aug 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="₹#,##0.00"/>
     <numFmt numFmtId="165" formatCode="+0.00%;-0.00%"/>
   </numFmts>
   <fonts count="11">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -500,77 +500,78 @@
       <top/>
       <bottom style="thin">
         <color rgb="FFE2E8F0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFE2E8F0"/>
       </left>
       <right style="thin">
         <color rgb="FFE2E8F0"/>
       </right>
       <top style="thin">
         <color rgb="FFE2E8F0"/>
       </top>
       <bottom style="thin">
         <color rgb="FFE2E8F0"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="20">
+  <cellXfs count="21">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="7" numFmtId="0" fillId="2" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="3" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="8" numFmtId="165" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="8" numFmtId="165" fillId="3" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="9" numFmtId="165" fillId="3" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="9" numFmtId="165" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
-    <xf xfId="0" fontId="9" numFmtId="165" fillId="3" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="3" fillId="0" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="3" fillId="3" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="10" numFmtId="0" fillId="0" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="10" numFmtId="0" fillId="3" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -912,51 +913,51 @@
       <c r="B6" s="5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="5">
-        <v>40.7</v>
+        <v>49.0</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>17</v>
       </c>
@@ -1038,511 +1039,511 @@
       </c>
       <c r="C1" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>29</v>
       </c>
       <c r="F1" s="8" t="s">
         <v>30</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>31</v>
       </c>
       <c r="H1" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="11">
-        <v>4476.0</v>
+        <v>1287.50999999999999</v>
       </c>
       <c r="C2" s="11">
-        <v>5313.0</v>
+        <v>1496.95000000000005</v>
       </c>
       <c r="D2" s="11">
-        <v>4402.30000000000018</v>
+        <v>1223.50999999999999</v>
       </c>
       <c r="E2" s="11">
-        <v>4971.0</v>
+        <v>1447.41000000000008</v>
       </c>
       <c r="F2" s="13">
-        <v>0.1106</v>
+        <v>0.1242</v>
       </c>
       <c r="G2" s="9">
         <v>14</v>
       </c>
       <c r="H2" s="17">
-        <v>11803841</v>
+        <v>62485475</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B3" s="12">
-        <v>5104.64999999999964</v>
+        <v>1454.15000000000009</v>
       </c>
       <c r="C3" s="12">
-        <v>5548.0</v>
+        <v>1727.84999999999991</v>
       </c>
       <c r="D3" s="12">
-        <v>4722.94999999999982</v>
+        <v>1450.68000000000006</v>
       </c>
       <c r="E3" s="12">
-        <v>5458.80000000000018</v>
+        <v>1698.3599999999999</v>
       </c>
       <c r="F3" s="14">
-        <v>0.0981</v>
+        <v>0.1734</v>
       </c>
       <c r="G3" s="10">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="H3" s="18">
-        <v>10754442</v>
+        <v>60947235</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="11">
-        <v>5455.0</v>
+        <v>1698.16000000000008</v>
       </c>
       <c r="C4" s="11">
-        <v>6425.0</v>
+        <v>1941.56999999999994</v>
       </c>
       <c r="D4" s="11">
-        <v>5425.75</v>
+        <v>1678.8900000000001</v>
       </c>
       <c r="E4" s="11">
-        <v>6305.5</v>
+        <v>1911.27999999999997</v>
       </c>
       <c r="F4" s="13">
-        <v>0.1551</v>
+        <v>0.1254</v>
       </c>
       <c r="G4" s="9">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="H4" s="17">
-        <v>15095151</v>
+        <v>39664753</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="12">
-        <v>6342.44999999999982</v>
+        <v>1916.75</v>
       </c>
       <c r="C5" s="12">
-        <v>6387.89999999999964</v>
+        <v>1980.30999999999995</v>
       </c>
       <c r="D5" s="12">
-        <v>5749.0</v>
+        <v>1642.15000000000009</v>
       </c>
       <c r="E5" s="12">
-        <v>6344.050000000000182</v>
-[...2 lines deleted...]
-        <v>0.0061</v>
+        <v>1740.17000000000007</v>
+      </c>
+      <c r="F5" s="15">
+        <v>-0.0895</v>
       </c>
       <c r="G5" s="10">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H5" s="18">
-        <v>7029660</v>
+        <v>48777846</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="11">
-        <v>6345.0</v>
+        <v>1736.78999999999996</v>
       </c>
       <c r="C6" s="11">
-        <v>7149.0</v>
+        <v>1789.25</v>
       </c>
       <c r="D6" s="11">
-        <v>6222.69999999999982</v>
+        <v>1577.029999999999973</v>
       </c>
       <c r="E6" s="11">
-        <v>7016.44999999999982</v>
-[...2 lines deleted...]
-        <v>0.106</v>
+        <v>1716.38000000000011</v>
+      </c>
+      <c r="F6" s="16">
+        <v>-0.0137</v>
       </c>
       <c r="G6" s="9">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="H6" s="17">
-        <v>9962813</v>
+        <v>32647796</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B7" s="12">
-        <v>7000.0</v>
+        <v>1722.059999999999945</v>
       </c>
       <c r="C7" s="12">
-        <v>7894.60000000000036</v>
+        <v>1821.59999999999991</v>
       </c>
       <c r="D7" s="12">
-        <v>6710.050000000000182</v>
+        <v>1518.0</v>
       </c>
       <c r="E7" s="12">
-        <v>7624.10000000000036</v>
-[...2 lines deleted...]
-        <v>0.0866</v>
+        <v>1583.70000000000005</v>
+      </c>
+      <c r="F7" s="15">
+        <v>-0.0773</v>
       </c>
       <c r="G7" s="10">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H7" s="18">
-        <v>14892424</v>
+        <v>39744519</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="9" t="s">
         <v>39</v>
       </c>
       <c r="B8" s="11">
-        <v>7620.0</v>
+        <v>1583.70000000000005</v>
       </c>
       <c r="C8" s="11">
-        <v>8744.5</v>
+        <v>1858.029999999999973</v>
       </c>
       <c r="D8" s="11">
-        <v>7468.89999999999964</v>
+        <v>1547.16000000000008</v>
       </c>
       <c r="E8" s="11">
-        <v>8685.85000000000036</v>
+        <v>1773.8599999999999</v>
       </c>
       <c r="F8" s="13">
-        <v>0.1393</v>
+        <v>0.1201</v>
       </c>
       <c r="G8" s="9">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="H8" s="17">
-        <v>7997115</v>
+        <v>34961560</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B9" s="12">
-        <v>8686.049999999999272</v>
+        <v>1773.75999999999999</v>
       </c>
       <c r="C9" s="12">
-        <v>10026.79999999999927</v>
+        <v>1927.78999999999996</v>
       </c>
       <c r="D9" s="12">
-        <v>8595.0</v>
+        <v>1710.91000000000008</v>
       </c>
       <c r="E9" s="12">
-        <v>9662.95000000000073</v>
+        <v>1904.15000000000009</v>
       </c>
       <c r="F9" s="14">
-        <v>0.1125</v>
+        <v>0.0734</v>
       </c>
       <c r="G9" s="10">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="H9" s="18">
-        <v>8690825</v>
+        <v>27558230</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B10" s="11">
-        <v>9690.0</v>
+        <v>1914.43000000000006</v>
       </c>
       <c r="C10" s="11">
-        <v>9778.0</v>
+        <v>1984.96000000000004</v>
       </c>
       <c r="D10" s="11">
-        <v>8142.60000000000036</v>
+        <v>1629.41000000000008</v>
       </c>
       <c r="E10" s="11">
-        <v>8263.85000000000036</v>
-[...2 lines deleted...]
-        <v>-0.1448</v>
+        <v>1659.039999999999964</v>
+      </c>
+      <c r="F10" s="16">
+        <v>-0.1287</v>
       </c>
       <c r="G10" s="9">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H10" s="17">
-        <v>13066622</v>
+        <v>51128092</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B11" s="12">
-        <v>7975.0</v>
+        <v>1666.019999999999982</v>
       </c>
       <c r="C11" s="12">
-        <v>8624.0</v>
+        <v>1737.75</v>
       </c>
       <c r="D11" s="12">
-        <v>7098.14999999999964</v>
+        <v>1589.20000000000005</v>
       </c>
       <c r="E11" s="12">
-        <v>7362.14999999999964</v>
-[...2 lines deleted...]
-        <v>-0.1091</v>
+        <v>1653.79999999999995</v>
+      </c>
+      <c r="F11" s="15">
+        <v>-0.0032</v>
       </c>
       <c r="G11" s="10">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H11" s="18">
-        <v>9462916</v>
+        <v>44460170</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="9" t="s">
         <v>43</v>
       </c>
       <c r="B12" s="11">
-        <v>7363.10000000000036</v>
+        <v>1665.40000000000009</v>
       </c>
       <c r="C12" s="11">
-        <v>8250.0</v>
+        <v>1759.0</v>
       </c>
       <c r="D12" s="11">
-        <v>7142.60000000000036</v>
+        <v>1182.099999999999909</v>
       </c>
       <c r="E12" s="11">
-        <v>8109.19999999999982</v>
-[...2 lines deleted...]
-        <v>0.1015</v>
+        <v>1185.79999999999995</v>
+      </c>
+      <c r="F12" s="16">
+        <v>-0.283</v>
       </c>
       <c r="G12" s="9">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H12" s="17">
-        <v>13630870</v>
+        <v>81886355</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B13" s="12">
-        <v>8069.94999999999982</v>
+        <v>1130.0</v>
       </c>
       <c r="C13" s="12">
-        <v>8069.94999999999982</v>
+        <v>1196.79999999999995</v>
       </c>
       <c r="D13" s="12">
-        <v>5970.050000000000182</v>
+        <v>1008.10000000000002</v>
       </c>
       <c r="E13" s="12">
-        <v>7305.0</v>
-[...2 lines deleted...]
-        <v>-0.0992</v>
+        <v>1114.70000000000005</v>
+      </c>
+      <c r="F13" s="15">
+        <v>-0.06</v>
       </c>
       <c r="G13" s="10">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H13" s="18">
-        <v>19406605</v>
+        <v>71085168</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="9" t="s">
         <v>45</v>
       </c>
       <c r="B14" s="11">
-        <v>7339.0</v>
+        <v>1150.0</v>
       </c>
       <c r="C14" s="11">
-        <v>8699.0</v>
+        <v>1334.90000000000009</v>
       </c>
       <c r="D14" s="11">
-        <v>7321.5</v>
+        <v>1130.0</v>
       </c>
       <c r="E14" s="11">
-        <v>8550.5</v>
+        <v>1195.90000000000009</v>
       </c>
       <c r="F14" s="13">
-        <v>0.1705</v>
+        <v>0.0728</v>
       </c>
       <c r="G14" s="9">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H14" s="17">
-        <v>12247978</v>
+        <v>69643152</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="10" t="s">
         <v>46</v>
       </c>
       <c r="B15" s="12">
-        <v>8549.5</v>
+        <v>1195.90000000000009</v>
       </c>
       <c r="C15" s="12">
-        <v>8656.5</v>
+        <v>1449.79999999999995</v>
       </c>
       <c r="D15" s="12">
-        <v>1694.0</v>
+        <v>1147.099999999999909</v>
       </c>
       <c r="E15" s="12">
-        <v>1924.5</v>
-[...2 lines deleted...]
-        <v>-0.7749</v>
+        <v>1421.79999999999995</v>
+      </c>
+      <c r="F15" s="14">
+        <v>0.1889</v>
       </c>
       <c r="G15" s="10">
         <v>21</v>
       </c>
       <c r="H15" s="18">
-        <v>37677057</v>
+        <v>94908965</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="9" t="s">
         <v>47</v>
       </c>
       <c r="B16" s="11">
-        <v>1930.0</v>
+        <v>1438.20000000000005</v>
       </c>
       <c r="C16" s="11">
-        <v>1994.0</v>
+        <v>1554.0</v>
       </c>
       <c r="D16" s="11">
-        <v>1653.5</v>
+        <v>1356.20000000000005</v>
       </c>
       <c r="E16" s="11">
-        <v>1748.20000000000005</v>
-[...2 lines deleted...]
-        <v>-0.0916</v>
+        <v>1465.70000000000005</v>
+      </c>
+      <c r="F16" s="13">
+        <v>0.0309</v>
       </c>
       <c r="G16" s="9">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H16" s="17">
-        <v>48777846</v>
+        <v>82405501</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="10" t="s">
         <v>48</v>
       </c>
       <c r="B17" s="12">
-        <v>1744.79999999999995</v>
+        <v>1470.29999999999995</v>
       </c>
       <c r="C17" s="12">
-        <v>1797.5</v>
+        <v>1764.90000000000009</v>
       </c>
       <c r="D17" s="12">
-        <v>1584.29999999999995</v>
+        <v>1362.20000000000005</v>
       </c>
       <c r="E17" s="12">
-        <v>1724.29999999999995</v>
-[...2 lines deleted...]
-        <v>-0.0137</v>
+        <v>1721.0</v>
+      </c>
+      <c r="F17" s="14">
+        <v>0.1742</v>
       </c>
       <c r="G17" s="10">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H17" s="18">
-        <v>32647796</v>
+        <v>85670701</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="9" t="s">
         <v>49</v>
       </c>
       <c r="B18" s="11">
-        <v>1730.0</v>
+        <v>1739.0</v>
       </c>
       <c r="C18" s="11">
-        <v>1830.0</v>
+        <v>2021.20000000000005</v>
       </c>
       <c r="D18" s="11">
-        <v>1525.0</v>
+        <v>1719.0</v>
       </c>
       <c r="E18" s="11">
-        <v>1591.0</v>
-[...2 lines deleted...]
-        <v>-0.0773</v>
+        <v>1985.29999999999995</v>
+      </c>
+      <c r="F18" s="13">
+        <v>0.1536</v>
       </c>
       <c r="G18" s="9">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="H18" s="17">
-        <v>39744519</v>
+        <v>44574941</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="10" t="s">
         <v>50</v>
       </c>
       <c r="B19" s="12">
-        <v>1591.0</v>
+        <v>1985.29999999999995</v>
       </c>
       <c r="C19" s="12">
-        <v>1775.0</v>
+        <v>1994.20000000000005</v>
       </c>
       <c r="D19" s="12">
-        <v>1554.29999999999995</v>
+        <v>1780.70000000000005</v>
       </c>
       <c r="E19" s="12">
-        <v>1741.5</v>
-[...2 lines deleted...]
-        <v>0.0946</v>
+        <v>1846.5</v>
+      </c>
+      <c r="F19" s="15">
+        <v>-0.0699</v>
       </c>
       <c r="G19" s="10">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="H19" s="18">
-        <v>18518752</v>
+        <v>25725693</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G13"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
@@ -1559,319 +1560,319 @@
       </c>
       <c r="B1" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C1" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>29</v>
       </c>
       <c r="F1" s="8" t="s">
         <v>30</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B2" s="11">
-        <v>1705.0</v>
+        <v>1475.0</v>
       </c>
       <c r="C2" s="11">
-        <v>1749.5</v>
+        <v>1521.70000000000005</v>
       </c>
       <c r="D2" s="11">
-        <v>1601.29999999999995</v>
+        <v>1470.29999999999995</v>
       </c>
       <c r="E2" s="11">
-        <v>1606.79999999999995</v>
-[...2 lines deleted...]
-        <v>-0.0576</v>
+        <v>1492.90000000000009</v>
+      </c>
+      <c r="F2" s="13">
+        <v>0.0121</v>
       </c>
       <c r="G2" s="17">
-        <v>11834501</v>
+        <v>11921386</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="10" t="s">
         <v>53</v>
       </c>
       <c r="B3" s="12">
-        <v>1606.79999999999995</v>
+        <v>1493.40000000000009</v>
       </c>
       <c r="C3" s="12">
-        <v>1652.0</v>
+        <v>1523.59999999999991</v>
       </c>
       <c r="D3" s="12">
-        <v>1584.29999999999995</v>
+        <v>1362.20000000000005</v>
       </c>
       <c r="E3" s="12">
-        <v>1642.0</v>
-[...2 lines deleted...]
-        <v>0.0219</v>
+        <v>1464.0</v>
+      </c>
+      <c r="F3" s="15">
+        <v>-0.0194</v>
       </c>
       <c r="G3" s="18">
-        <v>5144080</v>
+        <v>25391879</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="9" t="s">
         <v>54</v>
       </c>
       <c r="B4" s="11">
-        <v>1664.0</v>
+        <v>1482.0</v>
       </c>
       <c r="C4" s="11">
-        <v>1756.0</v>
+        <v>1523.0</v>
       </c>
       <c r="D4" s="11">
-        <v>1632.70000000000005</v>
+        <v>1427.79999999999995</v>
       </c>
       <c r="E4" s="11">
-        <v>1747.70000000000005</v>
+        <v>1503.79999999999995</v>
       </c>
       <c r="F4" s="13">
-        <v>0.0644</v>
+        <v>0.0272</v>
       </c>
       <c r="G4" s="17">
-        <v>8655436</v>
+        <v>10706827</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="10" t="s">
         <v>55</v>
       </c>
       <c r="B5" s="12">
-        <v>1757.0</v>
+        <v>1494.099999999999909</v>
       </c>
       <c r="C5" s="12">
-        <v>1797.5</v>
+        <v>1569.0</v>
       </c>
       <c r="D5" s="12">
-        <v>1711.0</v>
+        <v>1470.0</v>
       </c>
       <c r="E5" s="12">
-        <v>1724.29999999999995</v>
-[...2 lines deleted...]
-        <v>-0.0134</v>
+        <v>1508.40000000000009</v>
+      </c>
+      <c r="F5" s="14">
+        <v>0.0031</v>
       </c>
       <c r="G5" s="18">
-        <v>5846235</v>
+        <v>15648815</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="9" t="s">
         <v>56</v>
       </c>
       <c r="B6" s="11">
-        <v>1730.0</v>
+        <v>1504.79999999999995</v>
       </c>
       <c r="C6" s="11">
-        <v>1782.29999999999995</v>
+        <v>1531.79999999999995</v>
       </c>
       <c r="D6" s="11">
-        <v>1640.0</v>
+        <v>1430.0</v>
       </c>
       <c r="E6" s="11">
-        <v>1658.29999999999995</v>
-[...2 lines deleted...]
-        <v>-0.0383</v>
+        <v>1484.70000000000005</v>
+      </c>
+      <c r="F6" s="16">
+        <v>-0.0157</v>
       </c>
       <c r="G6" s="17">
-        <v>5832742</v>
+        <v>8191040</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="10" t="s">
         <v>57</v>
       </c>
       <c r="B7" s="12">
-        <v>1669.90000000000009</v>
+        <v>1495.5</v>
       </c>
       <c r="C7" s="12">
-        <v>1790.90000000000009</v>
+        <v>1764.90000000000009</v>
       </c>
       <c r="D7" s="12">
-        <v>1656.20000000000005</v>
+        <v>1489.40000000000009</v>
       </c>
       <c r="E7" s="12">
-        <v>1764.0</v>
+        <v>1721.0</v>
       </c>
       <c r="F7" s="14">
-        <v>0.0637</v>
+        <v>0.1592</v>
       </c>
       <c r="G7" s="18">
-        <v>7954446</v>
+        <v>36633712</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="9" t="s">
         <v>58</v>
       </c>
       <c r="B8" s="11">
-        <v>1765.90000000000009</v>
+        <v>1739.0</v>
       </c>
       <c r="C8" s="11">
-        <v>1830.0</v>
+        <v>1813.90000000000009</v>
       </c>
       <c r="D8" s="11">
-        <v>1740.29999999999995</v>
+        <v>1719.0</v>
       </c>
       <c r="E8" s="11">
-        <v>1795.29999999999995</v>
+        <v>1776.0</v>
       </c>
       <c r="F8" s="13">
-        <v>0.0177</v>
+        <v>0.032</v>
       </c>
       <c r="G8" s="17">
-        <v>6175756</v>
+        <v>10135977</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="10" t="s">
         <v>59</v>
       </c>
       <c r="B9" s="12">
-        <v>1720.0</v>
+        <v>1783.099999999999909</v>
       </c>
       <c r="C9" s="12">
-        <v>1746.59999999999991</v>
+        <v>1836.40000000000009</v>
       </c>
       <c r="D9" s="12">
-        <v>1531.70000000000005</v>
+        <v>1780.40000000000009</v>
       </c>
       <c r="E9" s="12">
-        <v>1538.5</v>
-[...2 lines deleted...]
-        <v>-0.143</v>
+        <v>1812.0</v>
+      </c>
+      <c r="F9" s="14">
+        <v>0.0203</v>
       </c>
       <c r="G9" s="18">
-        <v>10919588</v>
+        <v>9367983</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="9" t="s">
         <v>60</v>
       </c>
       <c r="B10" s="11">
-        <v>1553.90000000000009</v>
+        <v>1811.5</v>
       </c>
       <c r="C10" s="11">
-        <v>1619.79999999999995</v>
+        <v>1891.70000000000005</v>
       </c>
       <c r="D10" s="11">
-        <v>1525.0</v>
+        <v>1762.20000000000005</v>
       </c>
       <c r="E10" s="11">
-        <v>1613.099999999999909</v>
+        <v>1891.70000000000005</v>
       </c>
       <c r="F10" s="13">
-        <v>0.0485</v>
+        <v>0.044</v>
       </c>
       <c r="G10" s="17">
-        <v>11900682</v>
+        <v>11212955</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="10" t="s">
         <v>61</v>
       </c>
       <c r="B11" s="12">
-        <v>1614.90000000000009</v>
+        <v>1891.70000000000005</v>
       </c>
       <c r="C11" s="12">
-        <v>1747.40000000000009</v>
+        <v>2016.5</v>
       </c>
       <c r="D11" s="12">
-        <v>1598.099999999999909</v>
+        <v>1869.59999999999991</v>
       </c>
       <c r="E11" s="12">
-        <v>1722.29999999999995</v>
+        <v>2014.59999999999991</v>
       </c>
       <c r="F11" s="14">
-        <v>0.0677</v>
+        <v>0.065</v>
       </c>
       <c r="G11" s="18">
-        <v>8646461</v>
+        <v>11694624</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="9" t="s">
         <v>62</v>
       </c>
       <c r="B12" s="11">
-        <v>1710.0</v>
+        <v>2015.0</v>
       </c>
       <c r="C12" s="11">
-        <v>1775.0</v>
+        <v>2021.20000000000005</v>
       </c>
       <c r="D12" s="11">
-        <v>1686.40000000000009</v>
+        <v>1921.79999999999995</v>
       </c>
       <c r="E12" s="11">
-        <v>1734.90000000000009</v>
-[...2 lines deleted...]
-        <v>0.0073</v>
+        <v>1972.79999999999995</v>
+      </c>
+      <c r="F12" s="16">
+        <v>-0.0207</v>
       </c>
       <c r="G12" s="17">
-        <v>6163386</v>
+        <v>8890713</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="10" t="s">
         <v>63</v>
       </c>
       <c r="B13" s="12">
-        <v>1740.0</v>
+        <v>1958.0</v>
       </c>
       <c r="C13" s="12">
-        <v>1764.59999999999991</v>
+        <v>1958.59999999999991</v>
       </c>
       <c r="D13" s="12">
-        <v>1729.0</v>
+        <v>1780.70000000000005</v>
       </c>
       <c r="E13" s="12">
-        <v>1741.5</v>
-[...2 lines deleted...]
-        <v>0.0038</v>
+        <v>1846.5</v>
+      </c>
+      <c r="F13" s="15">
+        <v>-0.064</v>
       </c>
       <c r="G13" s="18">
-        <v>670210</v>
+        <v>18998382</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:K31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
@@ -1904,739 +1905,775 @@
       </c>
       <c r="F1" s="8" t="s">
         <v>68</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>69</v>
       </c>
       <c r="H1" s="8" t="s">
         <v>70</v>
       </c>
       <c r="I1" s="8" t="s">
         <v>71</v>
       </c>
       <c r="J1" s="8" t="s">
         <v>72</v>
       </c>
       <c r="K1" s="8" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="9" t="s">
         <v>74</v>
       </c>
       <c r="B2" s="11">
-        <v>1370.70000000000005</v>
-[...2 lines deleted...]
-        <v>-0.0648</v>
+        <v>1846.5</v>
+      </c>
+      <c r="C2" s="13">
+        <v>0.0073</v>
       </c>
       <c r="D2" s="9">
-        <v>40.7</v>
+        <v>49.0</v>
       </c>
       <c r="E2" s="9">
-        <v>1.36</v>
+        <v>1.06</v>
       </c>
       <c r="F2" s="9"/>
       <c r="G2" s="9"/>
       <c r="H2" s="9"/>
       <c r="I2" s="9"/>
       <c r="J2" s="9"/>
       <c r="K2" s="9"/>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="10" t="s">
         <v>75</v>
       </c>
       <c r="B3" s="12">
-        <v>1465.70000000000005</v>
-[...2 lines deleted...]
-        <v>-0.0172</v>
+        <v>1833.099999999999909</v>
+      </c>
+      <c r="C3" s="15">
+        <v>-0.0064</v>
       </c>
       <c r="D3" s="10">
-        <v>55.8</v>
+        <v>47.2</v>
       </c>
       <c r="E3" s="10">
-        <v>1.32</v>
+        <v>1.08</v>
       </c>
       <c r="F3" s="10"/>
       <c r="G3" s="10"/>
       <c r="H3" s="10"/>
       <c r="I3" s="10"/>
       <c r="J3" s="10"/>
       <c r="K3" s="10"/>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="9" t="s">
         <v>76</v>
       </c>
       <c r="B4" s="11">
-        <v>1491.40000000000009</v>
-[...2 lines deleted...]
-        <v>-0.001</v>
+        <v>1845.0</v>
+      </c>
+      <c r="C4" s="16">
+        <v>-0.0538</v>
       </c>
       <c r="D4" s="9">
-        <v>61.6</v>
+        <v>48.6</v>
       </c>
       <c r="E4" s="9">
-        <v>1.7</v>
+        <v>4.43</v>
       </c>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="9"/>
       <c r="I4" s="9"/>
       <c r="J4" s="9"/>
-      <c r="K4" s="9"/>
+      <c r="K4" s="9" t="s">
+        <v>77</v>
+      </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="10" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B5" s="12">
-        <v>1492.90000000000009</v>
+        <v>1950.0</v>
       </c>
       <c r="C5" s="14">
-        <v>0.0</v>
+        <v>0.0078</v>
       </c>
       <c r="D5" s="10">
-        <v>61.9</v>
+        <v>63.8</v>
       </c>
       <c r="E5" s="10">
         <v>0.8</v>
       </c>
       <c r="F5" s="10"/>
       <c r="G5" s="10"/>
       <c r="H5" s="10"/>
       <c r="I5" s="10"/>
       <c r="J5" s="10"/>
       <c r="K5" s="10"/>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="9" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B6" s="11">
-        <v>1492.90000000000009</v>
-[...2 lines deleted...]
-        <v>-0.0033</v>
+        <v>1935.0</v>
+      </c>
+      <c r="C6" s="16">
+        <v>-0.0192</v>
       </c>
       <c r="D6" s="9">
-        <v>61.9</v>
+        <v>62.2</v>
       </c>
       <c r="E6" s="9">
-        <v>0.8</v>
+        <v>0.6</v>
       </c>
       <c r="F6" s="9"/>
       <c r="G6" s="9"/>
       <c r="H6" s="9"/>
       <c r="I6" s="9"/>
       <c r="J6" s="9"/>
       <c r="K6" s="9"/>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="10" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B7" s="12">
-        <v>1497.90000000000009</v>
+        <v>1972.79999999999995</v>
       </c>
       <c r="C7" s="14">
-        <v>0.0113</v>
+        <v>0.0005</v>
       </c>
       <c r="D7" s="10">
-        <v>62.9</v>
+        <v>69.2</v>
       </c>
       <c r="E7" s="10">
-        <v>0.63</v>
+        <v>0.54</v>
       </c>
       <c r="F7" s="10"/>
       <c r="G7" s="10"/>
       <c r="H7" s="10"/>
       <c r="I7" s="10"/>
       <c r="J7" s="10"/>
       <c r="K7" s="10"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="9" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B8" s="11">
-        <v>1481.20000000000005</v>
-[...2 lines deleted...]
-        <v>-0.0018</v>
+        <v>1971.79999999999995</v>
+      </c>
+      <c r="C8" s="13">
+        <v>0.0031</v>
       </c>
       <c r="D8" s="9">
-        <v>61.0</v>
+        <v>69.099999999999994</v>
       </c>
       <c r="E8" s="9">
-        <v>0.72</v>
+        <v>0.89</v>
       </c>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="9"/>
       <c r="I8" s="9"/>
       <c r="J8" s="9"/>
       <c r="K8" s="9"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="10" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B9" s="12">
-        <v>1483.90000000000009</v>
-[...2 lines deleted...]
-        <v>0.0141</v>
+        <v>1965.70000000000005</v>
+      </c>
+      <c r="C9" s="15">
+        <v>-0.0117</v>
       </c>
       <c r="D9" s="10">
-        <v>61.5</v>
+        <v>68.7</v>
       </c>
       <c r="E9" s="10">
-        <v>1.1</v>
+        <v>0.78</v>
       </c>
       <c r="F9" s="10"/>
       <c r="G9" s="10"/>
       <c r="H9" s="10"/>
-      <c r="I9" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I9" s="10"/>
       <c r="J9" s="10"/>
       <c r="K9" s="10"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="9" t="s">
         <v>83</v>
       </c>
       <c r="B10" s="11">
-        <v>1463.29999999999995</v>
-[...5 lines deleted...]
-        <v>59.1</v>
+        <v>1988.90000000000009</v>
+      </c>
+      <c r="C10" s="13">
+        <v>0.0018</v>
+      </c>
+      <c r="D10" s="19">
+        <v>72.8</v>
       </c>
       <c r="E10" s="9">
-        <v>2.38</v>
+        <v>0.95</v>
       </c>
       <c r="F10" s="9"/>
-      <c r="G10" s="9"/>
+      <c r="G10" s="9" t="s">
+        <v>77</v>
+      </c>
       <c r="H10" s="9"/>
       <c r="I10" s="9"/>
       <c r="J10" s="9"/>
-      <c r="K10" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K10" s="9"/>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="10" t="s">
         <v>84</v>
       </c>
       <c r="B11" s="12">
-        <v>1483.0</v>
-[...5 lines deleted...]
-        <v>62.5</v>
+        <v>1985.29999999999995</v>
+      </c>
+      <c r="C11" s="15">
+        <v>-0.0145</v>
+      </c>
+      <c r="D11" s="20">
+        <v>72.5</v>
       </c>
       <c r="E11" s="10">
-        <v>1.51</v>
+        <v>1.03</v>
       </c>
       <c r="F11" s="10"/>
-      <c r="G11" s="10"/>
+      <c r="G11" s="10" t="s">
+        <v>77</v>
+      </c>
       <c r="H11" s="10"/>
       <c r="I11" s="10"/>
       <c r="J11" s="10"/>
       <c r="K11" s="10"/>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="9" t="s">
         <v>85</v>
       </c>
       <c r="B12" s="11">
-        <v>1465.70000000000005</v>
+        <v>2014.59999999999991</v>
       </c>
       <c r="C12" s="13">
-        <v>0.0006</v>
-[...2 lines deleted...]
-        <v>60.6</v>
+        <v>0.0593</v>
+      </c>
+      <c r="D12" s="19">
+        <v>77.59999999999999</v>
       </c>
       <c r="E12" s="9">
-        <v>1.58</v>
+        <v>2.6</v>
       </c>
       <c r="F12" s="9"/>
-      <c r="G12" s="9"/>
+      <c r="G12" s="9" t="s">
+        <v>77</v>
+      </c>
       <c r="H12" s="9"/>
-      <c r="I12" s="9"/>
-[...1 lines deleted...]
-      <c r="K12" s="9"/>
+      <c r="I12" s="9" t="s">
+        <v>77</v>
+      </c>
+      <c r="J12" s="9" t="s">
+        <v>77</v>
+      </c>
+      <c r="K12" s="9" t="s">
+        <v>77</v>
+      </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="10" t="s">
         <v>86</v>
       </c>
       <c r="B13" s="12">
-        <v>1464.79999999999995</v>
+        <v>1901.79999999999995</v>
       </c>
       <c r="C13" s="14">
-        <v>0.0444</v>
-[...2 lines deleted...]
-        <v>60.6</v>
+        <v>0.0116</v>
+      </c>
+      <c r="D13" s="20">
+        <v>70.099999999999994</v>
       </c>
       <c r="E13" s="10">
-        <v>1.33</v>
+        <v>0.87</v>
       </c>
       <c r="F13" s="10"/>
-      <c r="G13" s="10"/>
+      <c r="G13" s="10" t="s">
+        <v>77</v>
+      </c>
       <c r="H13" s="10"/>
       <c r="I13" s="10"/>
       <c r="J13" s="10"/>
       <c r="K13" s="10"/>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="9" t="s">
         <v>87</v>
       </c>
       <c r="B14" s="11">
-        <v>1367.20000000000005</v>
-[...2 lines deleted...]
-        <v>-0.0191</v>
+        <v>1880.0</v>
+      </c>
+      <c r="C14" s="16">
+        <v>-0.0068</v>
       </c>
       <c r="D14" s="9">
-        <v>48.6</v>
+        <v>68.2</v>
       </c>
       <c r="E14" s="9">
-        <v>0.74</v>
+        <v>0.73</v>
       </c>
       <c r="F14" s="9"/>
       <c r="G14" s="9"/>
       <c r="H14" s="9"/>
       <c r="I14" s="9"/>
       <c r="J14" s="9"/>
       <c r="K14" s="9"/>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="10" t="s">
         <v>88</v>
       </c>
       <c r="B15" s="12">
-        <v>1393.79999999999995</v>
-[...5 lines deleted...]
-        <v>52.4</v>
+        <v>1892.79999999999995</v>
+      </c>
+      <c r="C15" s="14">
+        <v>0.0106</v>
+      </c>
+      <c r="D15" s="20">
+        <v>70.7</v>
       </c>
       <c r="E15" s="10">
-        <v>0.48</v>
+        <v>0.51</v>
       </c>
       <c r="F15" s="10"/>
-      <c r="G15" s="10"/>
+      <c r="G15" s="10" t="s">
+        <v>77</v>
+      </c>
       <c r="H15" s="10"/>
       <c r="I15" s="10"/>
       <c r="J15" s="10"/>
       <c r="K15" s="10"/>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="9" t="s">
         <v>89</v>
       </c>
       <c r="B16" s="11">
-        <v>1402.70000000000005</v>
-[...2 lines deleted...]
-        <v>-0.0066</v>
+        <v>1873.0</v>
+      </c>
+      <c r="C16" s="16">
+        <v>-0.0099</v>
       </c>
       <c r="D16" s="9">
-        <v>53.7</v>
+        <v>69.099999999999994</v>
       </c>
       <c r="E16" s="9">
-        <v>0.34</v>
+        <v>0.46</v>
       </c>
       <c r="F16" s="9"/>
       <c r="G16" s="9"/>
       <c r="H16" s="9"/>
       <c r="I16" s="9"/>
       <c r="J16" s="9"/>
       <c r="K16" s="9"/>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="10" t="s">
         <v>90</v>
       </c>
       <c r="B17" s="12">
-        <v>1412.0</v>
-[...5 lines deleted...]
-        <v>55.1</v>
+        <v>1891.70000000000005</v>
+      </c>
+      <c r="C17" s="14">
+        <v>0.0052</v>
+      </c>
+      <c r="D17" s="20">
+        <v>72.5</v>
       </c>
       <c r="E17" s="10">
-        <v>0.52</v>
+        <v>0.59</v>
       </c>
       <c r="F17" s="10"/>
-      <c r="G17" s="10"/>
+      <c r="G17" s="10" t="s">
+        <v>77</v>
+      </c>
       <c r="H17" s="10"/>
-      <c r="I17" s="10"/>
+      <c r="I17" s="10" t="s">
+        <v>77</v>
+      </c>
       <c r="J17" s="10"/>
       <c r="K17" s="10"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="9" t="s">
         <v>91</v>
       </c>
       <c r="B18" s="11">
-        <v>1421.099999999999909</v>
-[...5 lines deleted...]
-        <v>56.4</v>
+        <v>1882.0</v>
+      </c>
+      <c r="C18" s="13">
+        <v>0.038</v>
+      </c>
+      <c r="D18" s="19">
+        <v>71.8</v>
       </c>
       <c r="E18" s="9">
-        <v>0.58</v>
+        <v>1.16</v>
       </c>
       <c r="F18" s="9"/>
-      <c r="G18" s="9"/>
+      <c r="G18" s="9" t="s">
+        <v>77</v>
+      </c>
       <c r="H18" s="9"/>
       <c r="I18" s="9"/>
       <c r="J18" s="9"/>
       <c r="K18" s="9"/>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="10" t="s">
         <v>92</v>
       </c>
       <c r="B19" s="12">
-        <v>1435.5</v>
-[...2 lines deleted...]
-        <v>-0.0007</v>
+        <v>1813.099999999999909</v>
+      </c>
+      <c r="C19" s="14">
+        <v>0.0226</v>
       </c>
       <c r="D19" s="10">
-        <v>58.4</v>
+        <v>66.3</v>
       </c>
       <c r="E19" s="10">
-        <v>0.66</v>
+        <v>0.79</v>
       </c>
       <c r="F19" s="10"/>
       <c r="G19" s="10"/>
       <c r="H19" s="10"/>
       <c r="I19" s="10"/>
       <c r="J19" s="10"/>
       <c r="K19" s="10"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="9" t="s">
         <v>93</v>
       </c>
       <c r="B20" s="11">
-        <v>1436.5</v>
-[...2 lines deleted...]
-        <v>0.011</v>
+        <v>1773.0</v>
+      </c>
+      <c r="C20" s="16">
+        <v>-0.0183</v>
       </c>
       <c r="D20" s="9">
-        <v>58.5</v>
+        <v>62.3</v>
       </c>
       <c r="E20" s="9">
-        <v>0.5</v>
+        <v>0.49</v>
       </c>
       <c r="F20" s="9"/>
       <c r="G20" s="9"/>
       <c r="H20" s="9"/>
       <c r="I20" s="9"/>
       <c r="J20" s="9"/>
       <c r="K20" s="9"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="10" t="s">
         <v>94</v>
       </c>
       <c r="B21" s="12">
-        <v>1420.90000000000009</v>
-[...2 lines deleted...]
-        <v>-0.0649</v>
+        <v>1806.0</v>
+      </c>
+      <c r="C21" s="15">
+        <v>-0.0033</v>
       </c>
       <c r="D21" s="10">
-        <v>57.1</v>
+        <v>68.5</v>
       </c>
       <c r="E21" s="10">
-        <v>1.11</v>
+        <v>0.33</v>
       </c>
       <c r="F21" s="10"/>
       <c r="G21" s="10"/>
       <c r="H21" s="10"/>
       <c r="I21" s="10"/>
       <c r="J21" s="10"/>
       <c r="K21" s="10"/>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="9" t="s">
         <v>95</v>
       </c>
       <c r="B22" s="11">
-        <v>1519.5</v>
-[...5 lines deleted...]
-        <v>71.40000000000001</v>
+        <v>1812.0</v>
+      </c>
+      <c r="C22" s="16">
+        <v>-0.0093</v>
+      </c>
+      <c r="D22" s="9">
+        <v>69.7</v>
       </c>
       <c r="E22" s="9">
-        <v>1.95</v>
+        <v>0.49</v>
       </c>
       <c r="F22" s="9"/>
-      <c r="G22" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G22" s="9"/>
       <c r="H22" s="9"/>
       <c r="I22" s="9"/>
-      <c r="J22" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J22" s="9"/>
       <c r="K22" s="9"/>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="10" t="s">
         <v>96</v>
       </c>
       <c r="B23" s="12">
-        <v>1461.20000000000005</v>
+        <v>1829.0</v>
       </c>
       <c r="C23" s="14">
-        <v>0.0277</v>
-[...2 lines deleted...]
-        <v>66.90000000000001</v>
+        <v>0.0153</v>
+      </c>
+      <c r="D23" s="20">
+        <v>73.0</v>
       </c>
       <c r="E23" s="10">
-        <v>1.17</v>
+        <v>0.57</v>
       </c>
       <c r="F23" s="10"/>
-      <c r="G23" s="10"/>
+      <c r="G23" s="10" t="s">
+        <v>77</v>
+      </c>
       <c r="H23" s="10"/>
       <c r="I23" s="10"/>
       <c r="J23" s="10"/>
       <c r="K23" s="10"/>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="9" t="s">
         <v>97</v>
       </c>
       <c r="B24" s="11">
-        <v>1421.79999999999995</v>
-[...5 lines deleted...]
-        <v>63.1</v>
+        <v>1801.5</v>
+      </c>
+      <c r="C24" s="16">
+        <v>-0.0096</v>
+      </c>
+      <c r="D24" s="19">
+        <v>70.90000000000001</v>
       </c>
       <c r="E24" s="9">
-        <v>0.73</v>
+        <v>0.49</v>
       </c>
       <c r="F24" s="9"/>
-      <c r="G24" s="9"/>
+      <c r="G24" s="9" t="s">
+        <v>77</v>
+      </c>
       <c r="H24" s="9"/>
       <c r="I24" s="9"/>
       <c r="J24" s="9"/>
       <c r="K24" s="9"/>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="10" t="s">
         <v>98</v>
       </c>
       <c r="B25" s="12">
-        <v>1388.40000000000009</v>
+        <v>1819.0</v>
       </c>
       <c r="C25" s="14">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>59.6</v>
+        <v>0.005</v>
+      </c>
+      <c r="D25" s="20">
+        <v>74.3</v>
       </c>
       <c r="E25" s="10">
-        <v>0.36</v>
+        <v>0.51</v>
       </c>
       <c r="F25" s="10"/>
-      <c r="G25" s="10"/>
+      <c r="G25" s="10" t="s">
+        <v>77</v>
+      </c>
       <c r="H25" s="10"/>
       <c r="I25" s="10"/>
       <c r="J25" s="10"/>
       <c r="K25" s="10"/>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="9" t="s">
         <v>99</v>
       </c>
       <c r="B26" s="11">
-        <v>1388.40000000000009</v>
-[...5 lines deleted...]
-        <v>59.6</v>
+        <v>1810.0</v>
+      </c>
+      <c r="C26" s="13">
+        <v>0.0191</v>
+      </c>
+      <c r="D26" s="19">
+        <v>73.7</v>
       </c>
       <c r="E26" s="9">
-        <v>0.36</v>
+        <v>0.77</v>
       </c>
       <c r="F26" s="9"/>
-      <c r="G26" s="9"/>
+      <c r="G26" s="9" t="s">
+        <v>77</v>
+      </c>
       <c r="H26" s="9"/>
       <c r="I26" s="9"/>
       <c r="J26" s="9"/>
       <c r="K26" s="9"/>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="10" t="s">
         <v>100</v>
       </c>
       <c r="B27" s="12">
-        <v>1422.79999999999995</v>
+        <v>1776.0</v>
       </c>
       <c r="C27" s="14">
-        <v>0.0177</v>
-[...2 lines deleted...]
-        <v>65.2</v>
+        <v>0.0018</v>
+      </c>
+      <c r="D27" s="20">
+        <v>71.40000000000001</v>
       </c>
       <c r="E27" s="10">
-        <v>0.38</v>
+        <v>0.76</v>
       </c>
       <c r="F27" s="10"/>
-      <c r="G27" s="10"/>
+      <c r="G27" s="10" t="s">
+        <v>77</v>
+      </c>
       <c r="H27" s="10"/>
       <c r="I27" s="10"/>
       <c r="J27" s="10"/>
       <c r="K27" s="10"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="9" t="s">
         <v>101</v>
       </c>
       <c r="B28" s="11">
-        <v>1398.0</v>
-[...5 lines deleted...]
-        <v>62.8</v>
+        <v>1772.79999999999995</v>
+      </c>
+      <c r="C28" s="16">
+        <v>-0.0024</v>
+      </c>
+      <c r="D28" s="19">
+        <v>71.2</v>
       </c>
       <c r="E28" s="9">
-        <v>0.29</v>
+        <v>0.45</v>
       </c>
       <c r="F28" s="9"/>
-      <c r="G28" s="9"/>
+      <c r="G28" s="9" t="s">
+        <v>77</v>
+      </c>
       <c r="H28" s="9"/>
       <c r="I28" s="9"/>
       <c r="J28" s="9"/>
       <c r="K28" s="9"/>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="10" t="s">
         <v>102</v>
       </c>
       <c r="B29" s="12">
-        <v>1387.099999999999909</v>
+        <v>1777.0</v>
       </c>
       <c r="C29" s="14">
-        <v>0.0073</v>
-[...2 lines deleted...]
-        <v>61.8</v>
+        <v>0.0155</v>
+      </c>
+      <c r="D29" s="20">
+        <v>71.8</v>
       </c>
       <c r="E29" s="10">
-        <v>0.53</v>
+        <v>0.65</v>
       </c>
       <c r="F29" s="10"/>
-      <c r="G29" s="10"/>
+      <c r="G29" s="10" t="s">
+        <v>77</v>
+      </c>
       <c r="H29" s="10"/>
       <c r="I29" s="10"/>
       <c r="J29" s="10"/>
       <c r="K29" s="10"/>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="9" t="s">
         <v>103</v>
       </c>
       <c r="B30" s="11">
-        <v>1377.0</v>
-[...5 lines deleted...]
-        <v>60.9</v>
+        <v>1749.90000000000009</v>
+      </c>
+      <c r="C30" s="16">
+        <v>-0.0102</v>
+      </c>
+      <c r="D30" s="19">
+        <v>70.099999999999994</v>
       </c>
       <c r="E30" s="9">
-        <v>0.47</v>
+        <v>0.33</v>
       </c>
       <c r="F30" s="9"/>
-      <c r="G30" s="9"/>
+      <c r="G30" s="9" t="s">
+        <v>77</v>
+      </c>
       <c r="H30" s="9"/>
       <c r="I30" s="9"/>
       <c r="J30" s="9"/>
       <c r="K30" s="9"/>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="10" t="s">
         <v>104</v>
       </c>
       <c r="B31" s="12">
-        <v>1402.29999999999995</v>
-[...5 lines deleted...]
-        <v>64.59999999999999</v>
+        <v>1768.0</v>
+      </c>
+      <c r="C31" s="14">
+        <v>0.0273</v>
+      </c>
+      <c r="D31" s="20">
+        <v>72.90000000000001</v>
       </c>
       <c r="E31" s="10">
-        <v>1.01</v>
+        <v>0.64</v>
       </c>
       <c r="F31" s="10"/>
-      <c r="G31" s="10"/>
-      <c r="H31" s="10"/>
+      <c r="G31" s="10" t="s">
+        <v>77</v>
+      </c>
+      <c r="H31" s="10" t="s">
+        <v>77</v>
+      </c>
       <c r="I31" s="10"/>
       <c r="J31" s="10"/>
       <c r="K31" s="10"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>