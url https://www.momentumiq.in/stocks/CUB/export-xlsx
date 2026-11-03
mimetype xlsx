--- v0 (2026-07-02)
+++ v1 (2026-11-03)
@@ -23,371 +23,371 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Overview" sheetId="1" r:id="rId4"/>
     <sheet name="Monthly Summary" sheetId="2" r:id="rId5"/>
     <sheet name="Weekly Summary" sheetId="3" r:id="rId6"/>
     <sheet name="Indicator History" sheetId="4" r:id="rId7"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>CUB — City Union Bank</t>
   </si>
   <si>
-    <t>NSE Equity · Banking · Generated 02 Jul 2026, 07:48 AM</t>
+    <t>NSE Equity · Banking · Generated 03 Nov 2026, 03:27 AM</t>
   </si>
   <si>
     <t>KEY METRICS</t>
   </si>
   <si>
     <t>Current Price</t>
   </si>
   <si>
-    <t>₹226.14</t>
+    <t>₹210.40</t>
   </si>
   <si>
     <t>1 Day Change</t>
   </si>
   <si>
-    <t>+3.57%</t>
+    <t>-1.77%</t>
   </si>
   <si>
     <t>52 Week High</t>
   </si>
   <si>
-    <t>₹232.55</t>
+    <t>₹284.00</t>
   </si>
   <si>
     <t>52 Week Low</t>
   </si>
   <si>
-    <t>₹130.40</t>
+    <t>₹138.98</t>
   </si>
   <si>
     <t>RSI (14)</t>
   </si>
   <si>
     <t>EMA 50</t>
   </si>
   <si>
-    <t>₹232.67</t>
+    <t>₹222.76</t>
   </si>
   <si>
     <t>EMA 200</t>
   </si>
   <si>
-    <t>₹246.42</t>
+    <t>₹213.88</t>
   </si>
   <si>
     <t>ATR (14)</t>
   </si>
   <si>
-    <t>₹9.18</t>
+    <t>₹10.86</t>
   </si>
   <si>
     <t>Volume Ratio</t>
   </si>
   <si>
-    <t>1.17×</t>
+    <t>1.91×</t>
   </si>
   <si>
     <t>Data Period</t>
   </si>
   <si>
-    <t>13 May 2024 to 22 Oct 2025</t>
+    <t>03 Jun 2025 to 02 Nov 2026</t>
   </si>
   <si>
     <t>ACTIVE TECHNICAL CONDITIONS</t>
   </si>
   <si>
     <t>● No special conditions today</t>
   </si>
   <si>
     <t>For educational purposes only. Not investment advice. Past performance does not guarantee future results.</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Open</t>
   </si>
   <si>
     <t>High</t>
   </si>
   <si>
     <t>Low</t>
   </si>
   <si>
     <t>Close</t>
   </si>
   <si>
     <t>Change %</t>
   </si>
   <si>
     <t>Trading Days</t>
   </si>
   <si>
     <t>Total Volume</t>
   </si>
   <si>
-    <t>May 2024</t>
-[...37 lines deleted...]
-  <si>
     <t>Jun 2025</t>
   </si>
   <si>
     <t>Jul 2025</t>
   </si>
   <si>
     <t>Aug 2025</t>
   </si>
   <si>
     <t>Sep 2025</t>
   </si>
   <si>
     <t>Oct 2025</t>
   </si>
   <si>
+    <t>Nov 2025</t>
+  </si>
+  <si>
+    <t>Dec 2025</t>
+  </si>
+  <si>
+    <t>Jan 2026</t>
+  </si>
+  <si>
+    <t>Feb 2026</t>
+  </si>
+  <si>
+    <t>Mar 2026</t>
+  </si>
+  <si>
+    <t>Apr 2026</t>
+  </si>
+  <si>
+    <t>May 2026</t>
+  </si>
+  <si>
+    <t>Jun 2026</t>
+  </si>
+  <si>
+    <t>Jul 2026</t>
+  </si>
+  <si>
+    <t>Aug 2026</t>
+  </si>
+  <si>
+    <t>Sep 2026</t>
+  </si>
+  <si>
+    <t>Oct 2026</t>
+  </si>
+  <si>
+    <t>Nov 2026</t>
+  </si>
+  <si>
     <t>Week</t>
   </si>
   <si>
-    <t>Week of 04 Aug</t>
-[...32 lines deleted...]
-    <t>Week of 20 Oct</t>
+    <t>Week of 17 Aug</t>
+  </si>
+  <si>
+    <t>Week of 24 Aug</t>
+  </si>
+  <si>
+    <t>Week of 31 Aug</t>
+  </si>
+  <si>
+    <t>Week of 07 Sep</t>
+  </si>
+  <si>
+    <t>Week of 14 Sep</t>
+  </si>
+  <si>
+    <t>Week of 21 Sep</t>
+  </si>
+  <si>
+    <t>Week of 28 Sep</t>
+  </si>
+  <si>
+    <t>Week of 05 Oct</t>
+  </si>
+  <si>
+    <t>Week of 12 Oct</t>
+  </si>
+  <si>
+    <t>Week of 19 Oct</t>
+  </si>
+  <si>
+    <t>Week of 26 Oct</t>
+  </si>
+  <si>
+    <t>Week of 02 Nov</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>1D Change %</t>
   </si>
   <si>
     <t>RSI</t>
   </si>
   <si>
     <t>Vol Ratio</t>
   </si>
   <si>
     <t>RSI&lt;30</t>
   </si>
   <si>
     <t>RSI&gt;70</t>
   </si>
   <si>
     <t>EMA Cross</t>
   </si>
   <si>
     <t>MACD Cross</t>
   </si>
   <si>
     <t>Breakout</t>
   </si>
   <si>
     <t>Vol Spike</t>
   </si>
   <si>
-    <t>01 Jul 2026</t>
-[...2 lines deleted...]
-    <t>30 Jun 2026</t>
+    <t>02 Nov 2026</t>
+  </si>
+  <si>
+    <t>30 Oct 2026</t>
+  </si>
+  <si>
+    <t>29 Oct 2026</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
-    <t>29 Jun 2026</t>
-[...80 lines deleted...]
-    <t>20 May 2026</t>
+    <t>28 Oct 2026</t>
+  </si>
+  <si>
+    <t>27 Oct 2026</t>
+  </si>
+  <si>
+    <t>26 Oct 2026</t>
+  </si>
+  <si>
+    <t>23 Oct 2026</t>
+  </si>
+  <si>
+    <t>22 Oct 2026</t>
+  </si>
+  <si>
+    <t>21 Oct 2026</t>
+  </si>
+  <si>
+    <t>20 Oct 2026</t>
+  </si>
+  <si>
+    <t>19 Oct 2026</t>
+  </si>
+  <si>
+    <t>16 Oct 2026</t>
+  </si>
+  <si>
+    <t>15 Oct 2026</t>
+  </si>
+  <si>
+    <t>14 Oct 2026</t>
+  </si>
+  <si>
+    <t>13 Oct 2026</t>
+  </si>
+  <si>
+    <t>12 Oct 2026</t>
+  </si>
+  <si>
+    <t>09 Oct 2026</t>
+  </si>
+  <si>
+    <t>08 Oct 2026</t>
+  </si>
+  <si>
+    <t>07 Oct 2026</t>
+  </si>
+  <si>
+    <t>06 Oct 2026</t>
+  </si>
+  <si>
+    <t>05 Oct 2026</t>
+  </si>
+  <si>
+    <t>02 Oct 2026</t>
+  </si>
+  <si>
+    <t>01 Oct 2026</t>
+  </si>
+  <si>
+    <t>30 Sep 2026</t>
+  </si>
+  <si>
+    <t>29 Sep 2026</t>
+  </si>
+  <si>
+    <t>28 Sep 2026</t>
+  </si>
+  <si>
+    <t>25 Sep 2026</t>
+  </si>
+  <si>
+    <t>24 Sep 2026</t>
+  </si>
+  <si>
+    <t>23 Sep 2026</t>
+  </si>
+  <si>
+    <t>22 Sep 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="₹#,##0.00"/>
     <numFmt numFmtId="165" formatCode="+0.00%;-0.00%"/>
   </numFmts>
-  <fonts count="11">
+  <fonts count="10">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="9"/>
       <color rgb="FFFFFFFF"/>
@@ -422,69 +422,60 @@
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF64748B"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
-      <color rgb="FFDC2626"/>
+      <color rgb="FF16A34A"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
-      <color rgb="FF16A34A"/>
-[...8 lines deleted...]
-      <color rgb="FF16A34A"/>
+      <color rgb="FFDC2626"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1E3A8A"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF8FAFC"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="3">
     <border>
@@ -500,78 +491,76 @@
       <top/>
       <bottom style="thin">
         <color rgb="FFE2E8F0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFE2E8F0"/>
       </left>
       <right style="thin">
         <color rgb="FFE2E8F0"/>
       </right>
       <top style="thin">
         <color rgb="FFE2E8F0"/>
       </top>
       <bottom style="thin">
         <color rgb="FFE2E8F0"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="21">
+  <cellXfs count="19">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="7" numFmtId="0" fillId="2" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="3" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="8" numFmtId="165" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="9" numFmtId="165" fillId="3" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="9" numFmtId="165" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="8" numFmtId="165" fillId="3" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="3" fillId="0" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="3" fillId="3" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
-    <xf xfId="0" fontId="10" numFmtId="0" fillId="0" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
-    <xf xfId="0" fontId="10" numFmtId="0" fillId="3" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -913,51 +902,51 @@
       <c r="B6" s="5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="5">
-        <v>46.5</v>
+        <v>41.1</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>17</v>
       </c>
@@ -1039,511 +1028,511 @@
       </c>
       <c r="C1" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>29</v>
       </c>
       <c r="F1" s="8" t="s">
         <v>30</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>31</v>
       </c>
       <c r="H1" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="11">
-        <v>149.94999999999999</v>
+        <v>148.22999999999999</v>
       </c>
       <c r="C2" s="11">
-        <v>155.44999999999999</v>
+        <v>164.19999999999999</v>
       </c>
       <c r="D2" s="11">
-        <v>141.15000000000001</v>
+        <v>138.97999999999999</v>
       </c>
       <c r="E2" s="11">
-        <v>143.099999999999994</v>
+        <v>162.5</v>
       </c>
       <c r="F2" s="13">
-        <v>-0.0457</v>
+        <v>0.0963</v>
       </c>
       <c r="G2" s="9">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="H2" s="17">
-        <v>50718504</v>
+        <v>57275908</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B3" s="12">
-        <v>148.40000000000001</v>
+        <v>159.74000000000001</v>
       </c>
       <c r="C3" s="12">
-        <v>171.81999999999999</v>
+        <v>172.78</v>
       </c>
       <c r="D3" s="12">
-        <v>130.40000000000001</v>
+        <v>148.81999999999999</v>
       </c>
       <c r="E3" s="12">
-        <v>167.080000000000013</v>
+        <v>159.21000000000001</v>
       </c>
       <c r="F3" s="14">
-        <v>0.1676</v>
+        <v>-0.0202</v>
       </c>
       <c r="G3" s="10">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="H3" s="18">
-        <v>141153241</v>
+        <v>60539381</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="11">
-        <v>168.0</v>
+        <v>162.30000000000001</v>
       </c>
       <c r="C4" s="11">
-        <v>174.80000000000001</v>
+        <v>168.38</v>
       </c>
       <c r="D4" s="11">
-        <v>152.02000000000001</v>
+        <v>146.37</v>
       </c>
       <c r="E4" s="11">
-        <v>172.27000000000001</v>
+        <v>147.039999999999992</v>
       </c>
       <c r="F4" s="15">
-        <v>0.0311</v>
+        <v>-0.0764</v>
       </c>
       <c r="G4" s="9">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="H4" s="17">
-        <v>92224482</v>
+        <v>48326324</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="12">
-        <v>172.0</v>
+        <v>145.62</v>
       </c>
       <c r="C5" s="12">
-        <v>176.81999999999999</v>
+        <v>160.5</v>
       </c>
       <c r="D5" s="12">
-        <v>157.25</v>
+        <v>145.12</v>
       </c>
       <c r="E5" s="12">
-        <v>170.69</v>
+        <v>160.30000000000001</v>
       </c>
       <c r="F5" s="16">
-        <v>-0.0092</v>
+        <v>0.0902</v>
       </c>
       <c r="G5" s="10">
         <v>22</v>
       </c>
       <c r="H5" s="18">
-        <v>58135126</v>
+        <v>59013584</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="11">
-        <v>172.80000000000001</v>
+        <v>159.75</v>
       </c>
       <c r="C6" s="11">
-        <v>174.33000000000001</v>
+        <v>230.58000000000001</v>
       </c>
       <c r="D6" s="11">
-        <v>162.80000000000001</v>
+        <v>156.97999999999999</v>
       </c>
       <c r="E6" s="11">
-        <v>163.93000000000001</v>
+        <v>171.5</v>
       </c>
       <c r="F6" s="13">
-        <v>-0.0396</v>
+        <v>0.0699</v>
       </c>
       <c r="G6" s="9">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H6" s="17">
-        <v>55579179</v>
+        <v>58665407</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B7" s="12">
-        <v>164.75</v>
+        <v>171.11000000000001</v>
       </c>
       <c r="C7" s="12">
-        <v>179.28</v>
+        <v>260.79000000000002</v>
       </c>
       <c r="D7" s="12">
-        <v>150.19999999999999</v>
+        <v>170.34</v>
       </c>
       <c r="E7" s="12">
-        <v>175.74000000000001</v>
-[...2 lines deleted...]
-        <v>0.072</v>
+        <v>203.31</v>
+      </c>
+      <c r="F7" s="16">
+        <v>0.1855</v>
       </c>
       <c r="G7" s="10">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="H7" s="18">
-        <v>205242518</v>
+        <v>191422264</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="9" t="s">
         <v>39</v>
       </c>
       <c r="B8" s="11">
-        <v>176.80000000000001</v>
+        <v>204.30000000000001</v>
       </c>
       <c r="C8" s="11">
-        <v>182.24000000000001</v>
+        <v>226.65000000000001</v>
       </c>
       <c r="D8" s="11">
-        <v>166.72</v>
+        <v>194.36000000000001</v>
       </c>
       <c r="E8" s="11">
-        <v>179.53</v>
-[...2 lines deleted...]
-        <v>0.0216</v>
+        <v>218.099999999999994</v>
+      </c>
+      <c r="F8" s="13">
+        <v>0.0727</v>
       </c>
       <c r="G8" s="9">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="H8" s="17">
-        <v>64940360</v>
+        <v>76051559</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B9" s="12">
-        <v>179.53999999999999</v>
+        <v>216.97999999999999</v>
       </c>
       <c r="C9" s="12">
-        <v>187.90000000000001</v>
+        <v>284.0</v>
       </c>
       <c r="D9" s="12">
-        <v>170.25</v>
+        <v>195.75</v>
       </c>
       <c r="E9" s="12">
-        <v>172.33000000000001</v>
+        <v>226.31</v>
       </c>
       <c r="F9" s="16">
-        <v>-0.0401</v>
+        <v>0.0376</v>
       </c>
       <c r="G9" s="10">
         <v>22</v>
       </c>
       <c r="H9" s="18">
-        <v>46933400</v>
+        <v>60037723</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B10" s="11">
-        <v>172.0</v>
+        <v>213.069999999999993</v>
       </c>
       <c r="C10" s="11">
-        <v>177.41999999999999</v>
+        <v>243.069999999999993</v>
       </c>
       <c r="D10" s="11">
-        <v>161.16</v>
+        <v>201.15000000000001</v>
       </c>
       <c r="E10" s="11">
-        <v>173.72</v>
+        <v>212.28999999999999</v>
       </c>
       <c r="F10" s="15">
-        <v>0.0081</v>
+        <v>-0.062</v>
       </c>
       <c r="G10" s="9">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="H10" s="17">
-        <v>36310484</v>
+        <v>46113699</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B11" s="12">
-        <v>163.37</v>
+        <v>203.25</v>
       </c>
       <c r="C11" s="12">
-        <v>180.90000000000001</v>
+        <v>280.75</v>
       </c>
       <c r="D11" s="12">
-        <v>144.02000000000001</v>
+        <v>169.84</v>
       </c>
       <c r="E11" s="12">
-        <v>147.80000000000001</v>
+        <v>239.84999999999999</v>
       </c>
       <c r="F11" s="16">
-        <v>-0.1492</v>
+        <v>0.1298</v>
       </c>
       <c r="G11" s="10">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H11" s="18">
-        <v>62979590</v>
+        <v>87883949</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="9" t="s">
         <v>43</v>
       </c>
       <c r="B12" s="11">
-        <v>148.11000000000001</v>
+        <v>187.5</v>
       </c>
       <c r="C12" s="11">
-        <v>163.59999999999999</v>
+        <v>255.0</v>
       </c>
       <c r="D12" s="11">
-        <v>142.91</v>
+        <v>172.47</v>
       </c>
       <c r="E12" s="11">
-        <v>157.18000000000001</v>
+        <v>202.56999999999999</v>
       </c>
       <c r="F12" s="15">
-        <v>0.0635</v>
+        <v>-0.1554</v>
       </c>
       <c r="G12" s="9">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H12" s="17">
-        <v>41831020</v>
+        <v>110657743</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B13" s="12">
-        <v>157.18000000000001</v>
+        <v>202.56999999999999</v>
       </c>
       <c r="C13" s="12">
-        <v>185.28</v>
+        <v>211.88</v>
       </c>
       <c r="D13" s="12">
-        <v>149.55000000000001</v>
+        <v>181.75999999999999</v>
       </c>
       <c r="E13" s="12">
-        <v>176.56</v>
+        <v>191.59</v>
       </c>
       <c r="F13" s="14">
-        <v>0.1233</v>
+        <v>-0.0542</v>
       </c>
       <c r="G13" s="10">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="H13" s="18">
-        <v>49196834</v>
+        <v>50708075</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="9" t="s">
         <v>45</v>
       </c>
       <c r="B14" s="11">
-        <v>175.34999999999999</v>
+        <v>192.81999999999999</v>
       </c>
       <c r="C14" s="11">
-        <v>197.80000000000001</v>
+        <v>209.5</v>
       </c>
       <c r="D14" s="11">
-        <v>172.0099999999999909</v>
+        <v>179.25</v>
       </c>
       <c r="E14" s="11">
-        <v>195.69999999999999</v>
-[...2 lines deleted...]
-        <v>0.1084</v>
+        <v>208.59999999999999</v>
+      </c>
+      <c r="F14" s="13">
+        <v>0.0888</v>
       </c>
       <c r="G14" s="9">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H14" s="17">
-        <v>48293533</v>
+        <v>70074923</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="10" t="s">
         <v>46</v>
       </c>
       <c r="B15" s="12">
-        <v>195.0</v>
+        <v>208.0</v>
       </c>
       <c r="C15" s="12">
-        <v>221.0</v>
+        <v>245.38</v>
       </c>
       <c r="D15" s="12">
-        <v>187.050000000000011</v>
+        <v>205.50999999999999</v>
       </c>
       <c r="E15" s="12">
-        <v>218.71000000000001</v>
+        <v>206.5</v>
       </c>
       <c r="F15" s="14">
-        <v>0.1176</v>
+        <v>-0.0101</v>
       </c>
       <c r="G15" s="10">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H15" s="18">
-        <v>47363893</v>
+        <v>82670611</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="9" t="s">
         <v>47</v>
       </c>
       <c r="B16" s="11">
-        <v>215.0</v>
+        <v>208.5</v>
       </c>
       <c r="C16" s="11">
-        <v>232.55000000000001</v>
+        <v>230.91999999999999</v>
       </c>
       <c r="D16" s="11">
-        <v>200.30000000000001</v>
+        <v>200.74000000000001</v>
       </c>
       <c r="E16" s="11">
-        <v>214.28</v>
+        <v>229.19</v>
       </c>
       <c r="F16" s="13">
-        <v>-0.0203</v>
+        <v>0.1099</v>
       </c>
       <c r="G16" s="9">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="H16" s="17">
-        <v>45404546</v>
+        <v>58123348</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="10" t="s">
         <v>48</v>
       </c>
       <c r="B17" s="12">
-        <v>216.40000000000001</v>
+        <v>228.0099999999999909</v>
       </c>
       <c r="C17" s="12">
-        <v>224.5</v>
+        <v>248.84999999999999</v>
       </c>
       <c r="D17" s="12">
-        <v>195.16</v>
+        <v>210.69</v>
       </c>
       <c r="E17" s="12">
-        <v>196.050000000000011</v>
-[...2 lines deleted...]
-        <v>-0.0851</v>
+        <v>226.050000000000011</v>
+      </c>
+      <c r="F17" s="14">
+        <v>-0.0137</v>
       </c>
       <c r="G17" s="10">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H17" s="18">
-        <v>36244753</v>
+        <v>55723815</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="9" t="s">
         <v>49</v>
       </c>
       <c r="B18" s="11">
-        <v>194.16</v>
+        <v>223.5</v>
       </c>
       <c r="C18" s="11">
-        <v>214.0</v>
+        <v>235.18000000000001</v>
       </c>
       <c r="D18" s="11">
-        <v>193.5</v>
+        <v>206.80000000000001</v>
       </c>
       <c r="E18" s="11">
-        <v>213.72999999999999</v>
+        <v>214.19999999999999</v>
       </c>
       <c r="F18" s="15">
-        <v>0.0902</v>
+        <v>-0.0524</v>
       </c>
       <c r="G18" s="9">
         <v>22</v>
       </c>
       <c r="H18" s="17">
-        <v>44260198</v>
+        <v>63755255</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="10" t="s">
         <v>50</v>
       </c>
       <c r="B19" s="12">
-        <v>213.0</v>
+        <v>215.30000000000001</v>
       </c>
       <c r="C19" s="12">
-        <v>231.19999999999999</v>
+        <v>216.46000000000001</v>
       </c>
       <c r="D19" s="12">
-        <v>209.30000000000001</v>
+        <v>206.41</v>
       </c>
       <c r="E19" s="12">
-        <v>226.13999999999999</v>
+        <v>210.40000000000001</v>
       </c>
       <c r="F19" s="14">
-        <v>0.0581</v>
+        <v>-0.0177</v>
       </c>
       <c r="G19" s="10">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="H19" s="18">
-        <v>25283642</v>
+        <v>5598137</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G13"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
@@ -1560,319 +1549,319 @@
       </c>
       <c r="B1" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C1" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>29</v>
       </c>
       <c r="F1" s="8" t="s">
         <v>30</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B2" s="11">
-        <v>214.94999999999999</v>
+        <v>208.0</v>
       </c>
       <c r="C2" s="11">
-        <v>219.90000000000001</v>
+        <v>225.84999999999999</v>
       </c>
       <c r="D2" s="11">
-        <v>208.050000000000011</v>
+        <v>204.81</v>
       </c>
       <c r="E2" s="11">
-        <v>210.13999999999999</v>
+        <v>217.30000000000001</v>
       </c>
       <c r="F2" s="13">
-        <v>-0.0224</v>
+        <v>0.0447</v>
       </c>
       <c r="G2" s="17">
-        <v>9818394</v>
+        <v>14917754</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="10" t="s">
         <v>53</v>
       </c>
       <c r="B3" s="12">
-        <v>211.87</v>
+        <v>217.30000000000001</v>
       </c>
       <c r="C3" s="12">
-        <v>214.78999999999999</v>
+        <v>230.91999999999999</v>
       </c>
       <c r="D3" s="12">
-        <v>207.50999999999999</v>
+        <v>211.34</v>
       </c>
       <c r="E3" s="12">
-        <v>211.31999999999999</v>
-[...2 lines deleted...]
-        <v>0.0056</v>
+        <v>222.24000000000001</v>
+      </c>
+      <c r="F3" s="16">
+        <v>0.0227</v>
       </c>
       <c r="G3" s="18">
-        <v>4763378</v>
+        <v>11047757</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="9" t="s">
         <v>54</v>
       </c>
       <c r="B4" s="11">
-        <v>213.5</v>
+        <v>222.0</v>
       </c>
       <c r="C4" s="11">
-        <v>218.90000000000001</v>
+        <v>242.90000000000001</v>
       </c>
       <c r="D4" s="11">
-        <v>211.099999999999994</v>
+        <v>220.0</v>
       </c>
       <c r="E4" s="11">
-        <v>211.66</v>
-[...2 lines deleted...]
-        <v>0.0016</v>
+        <v>236.0099999999999909</v>
+      </c>
+      <c r="F4" s="13">
+        <v>0.062</v>
       </c>
       <c r="G4" s="17">
-        <v>5779788</v>
+        <v>15590794</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="10" t="s">
         <v>55</v>
       </c>
       <c r="B5" s="12">
-        <v>211.80000000000001</v>
+        <v>235.5</v>
       </c>
       <c r="C5" s="12">
-        <v>212.34999999999999</v>
+        <v>248.84999999999999</v>
       </c>
       <c r="D5" s="12">
-        <v>195.16</v>
+        <v>223.69</v>
       </c>
       <c r="E5" s="12">
-        <v>196.050000000000011</v>
-[...2 lines deleted...]
-        <v>-0.0738</v>
+        <v>227.31999999999999</v>
+      </c>
+      <c r="F5" s="14">
+        <v>-0.0368</v>
       </c>
       <c r="G5" s="18">
-        <v>8159292</v>
+        <v>11803434</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="9" t="s">
         <v>56</v>
       </c>
       <c r="B6" s="11">
-        <v>194.16</v>
+        <v>225.90000000000001</v>
       </c>
       <c r="C6" s="11">
-        <v>201.68000000000001</v>
+        <v>238.94999999999999</v>
       </c>
       <c r="D6" s="11">
-        <v>193.5</v>
+        <v>216.41999999999999</v>
       </c>
       <c r="E6" s="11">
-        <v>200.069999999999993</v>
-[...2 lines deleted...]
-        <v>0.0205</v>
+        <v>235.78999999999999</v>
+      </c>
+      <c r="F6" s="13">
+        <v>0.0373</v>
       </c>
       <c r="G6" s="17">
-        <v>6892098</v>
+        <v>9282306</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="10" t="s">
         <v>57</v>
       </c>
       <c r="B7" s="12">
-        <v>201.099999999999994</v>
+        <v>236.0</v>
       </c>
       <c r="C7" s="12">
-        <v>205.97999999999999</v>
+        <v>237.74000000000001</v>
       </c>
       <c r="D7" s="12">
-        <v>196.050000000000011</v>
+        <v>218.94999999999999</v>
       </c>
       <c r="E7" s="12">
-        <v>204.37</v>
+        <v>225.56999999999999</v>
       </c>
       <c r="F7" s="14">
-        <v>0.0215</v>
+        <v>-0.0433</v>
       </c>
       <c r="G7" s="18">
-        <v>11972281</v>
+        <v>9471075</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="9" t="s">
         <v>58</v>
       </c>
       <c r="B8" s="11">
-        <v>204.24000000000001</v>
+        <v>224.69999999999999</v>
       </c>
       <c r="C8" s="11">
-        <v>212.75</v>
+        <v>232.0</v>
       </c>
       <c r="D8" s="11">
-        <v>202.59999999999999</v>
+        <v>210.69</v>
       </c>
       <c r="E8" s="11">
-        <v>211.91</v>
-[...2 lines deleted...]
-        <v>0.0369</v>
+        <v>230.039999999999992</v>
+      </c>
+      <c r="F8" s="13">
+        <v>0.0198</v>
       </c>
       <c r="G8" s="17">
-        <v>13317941</v>
+        <v>24091627</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="10" t="s">
         <v>59</v>
       </c>
       <c r="B9" s="12">
-        <v>211.16</v>
+        <v>232.0</v>
       </c>
       <c r="C9" s="12">
-        <v>213.81999999999999</v>
+        <v>233.0</v>
       </c>
       <c r="D9" s="12">
-        <v>204.34999999999999</v>
+        <v>219.37</v>
       </c>
       <c r="E9" s="12">
-        <v>207.65000000000001</v>
+        <v>231.41999999999999</v>
       </c>
       <c r="F9" s="16">
-        <v>-0.0201</v>
+        <v>0.006</v>
       </c>
       <c r="G9" s="18">
-        <v>8620385</v>
+        <v>10719795</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="9" t="s">
         <v>60</v>
       </c>
       <c r="B10" s="11">
-        <v>208.63</v>
+        <v>232.15000000000001</v>
       </c>
       <c r="C10" s="11">
-        <v>217.0</v>
+        <v>235.18000000000001</v>
       </c>
       <c r="D10" s="11">
-        <v>205.80000000000001</v>
+        <v>222.0</v>
       </c>
       <c r="E10" s="11">
-        <v>215.34</v>
+        <v>227.38</v>
       </c>
       <c r="F10" s="15">
-        <v>0.037</v>
+        <v>-0.0175</v>
       </c>
       <c r="G10" s="17">
-        <v>6526083</v>
+        <v>7526495</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="10" t="s">
         <v>61</v>
       </c>
       <c r="B11" s="12">
-        <v>216.55000000000001</v>
+        <v>225.0</v>
       </c>
       <c r="C11" s="12">
-        <v>222.40000000000001</v>
+        <v>232.5</v>
       </c>
       <c r="D11" s="12">
-        <v>211.71000000000001</v>
+        <v>218.56</v>
       </c>
       <c r="E11" s="12">
-        <v>214.83000000000001</v>
-[...2 lines deleted...]
-        <v>-0.0024</v>
+        <v>222.02000000000001</v>
+      </c>
+      <c r="F11" s="14">
+        <v>-0.0236</v>
       </c>
       <c r="G11" s="18">
-        <v>11333564</v>
+        <v>6193806</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="9" t="s">
         <v>62</v>
       </c>
       <c r="B12" s="11">
-        <v>213.75</v>
+        <v>219.66999999999999</v>
       </c>
       <c r="C12" s="11">
-        <v>222.30000000000001</v>
+        <v>233.69999999999999</v>
       </c>
       <c r="D12" s="11">
-        <v>211.59</v>
+        <v>206.80000000000001</v>
       </c>
       <c r="E12" s="11">
-        <v>219.28999999999999</v>
+        <v>214.19999999999999</v>
       </c>
       <c r="F12" s="15">
-        <v>0.0208</v>
+        <v>-0.0352</v>
       </c>
       <c r="G12" s="17">
-        <v>6117800</v>
+        <v>29762221</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="10" t="s">
         <v>63</v>
       </c>
       <c r="B13" s="12">
-        <v>220.40000000000001</v>
+        <v>215.30000000000001</v>
       </c>
       <c r="C13" s="12">
-        <v>231.19999999999999</v>
+        <v>216.46000000000001</v>
       </c>
       <c r="D13" s="12">
-        <v>217.49000000000001</v>
+        <v>206.41</v>
       </c>
       <c r="E13" s="12">
-        <v>226.13999999999999</v>
+        <v>210.40000000000001</v>
       </c>
       <c r="F13" s="14">
-        <v>0.0312</v>
+        <v>-0.0177</v>
       </c>
       <c r="G13" s="18">
-        <v>4763688</v>
+        <v>5598137</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:K31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
@@ -1905,755 +1894,739 @@
       </c>
       <c r="F1" s="8" t="s">
         <v>68</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>69</v>
       </c>
       <c r="H1" s="8" t="s">
         <v>70</v>
       </c>
       <c r="I1" s="8" t="s">
         <v>71</v>
       </c>
       <c r="J1" s="8" t="s">
         <v>72</v>
       </c>
       <c r="K1" s="8" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="9" t="s">
         <v>74</v>
       </c>
       <c r="B2" s="11">
-        <v>216.050000000000011</v>
+        <v>210.40000000000001</v>
       </c>
       <c r="C2" s="15">
-        <v>0.0357</v>
+        <v>-0.0177</v>
       </c>
       <c r="D2" s="9">
-        <v>46.5</v>
+        <v>41.1</v>
       </c>
       <c r="E2" s="9">
-        <v>1.17</v>
+        <v>1.91</v>
       </c>
       <c r="F2" s="9"/>
       <c r="G2" s="9"/>
       <c r="H2" s="9"/>
       <c r="I2" s="9"/>
       <c r="J2" s="9"/>
       <c r="K2" s="9"/>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="10" t="s">
         <v>75</v>
       </c>
       <c r="B3" s="12">
-        <v>208.59999999999999</v>
+        <v>214.19999999999999</v>
       </c>
       <c r="C3" s="14">
-        <v>0.0352</v>
+        <v>-0.056</v>
       </c>
       <c r="D3" s="10">
-        <v>40.2</v>
+        <v>43.3</v>
       </c>
       <c r="E3" s="10">
-        <v>1.19</v>
+        <v>1.39</v>
       </c>
       <c r="F3" s="10"/>
       <c r="G3" s="10"/>
       <c r="H3" s="10"/>
-      <c r="I3" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I3" s="10"/>
       <c r="J3" s="10"/>
       <c r="K3" s="10"/>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="9" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B4" s="11">
-        <v>201.5</v>
-[...2 lines deleted...]
-        <v>0.0133</v>
+        <v>226.90000000000001</v>
+      </c>
+      <c r="C4" s="13">
+        <v>0.0553</v>
       </c>
       <c r="D4" s="9">
-        <v>33.3</v>
+        <v>52.2</v>
       </c>
       <c r="E4" s="9">
-        <v>2.06</v>
+        <v>3.12</v>
       </c>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="9"/>
       <c r="I4" s="9"/>
       <c r="J4" s="9"/>
       <c r="K4" s="9" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="10" t="s">
         <v>78</v>
       </c>
       <c r="B5" s="12">
-        <v>198.84999999999999</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>215.0</v>
+      </c>
+      <c r="C5" s="16">
+        <v>0.0088</v>
       </c>
       <c r="D5" s="10">
-        <v>30.5</v>
+        <v>41.8</v>
       </c>
       <c r="E5" s="10">
-        <v>1.36</v>
+        <v>4.02</v>
       </c>
       <c r="F5" s="10"/>
       <c r="G5" s="10"/>
       <c r="H5" s="10"/>
       <c r="I5" s="10"/>
       <c r="J5" s="10"/>
-      <c r="K5" s="10"/>
+      <c r="K5" s="10" t="s">
+        <v>77</v>
+      </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="9" t="s">
         <v>79</v>
       </c>
       <c r="B6" s="11">
-        <v>198.84999999999999</v>
+        <v>213.12</v>
       </c>
       <c r="C6" s="13">
-        <v>-0.0281</v>
+        <v>0.0247</v>
       </c>
       <c r="D6" s="9">
-        <v>30.5</v>
+        <v>39.9</v>
       </c>
       <c r="E6" s="9">
-        <v>1.42</v>
+        <v>1.12</v>
       </c>
       <c r="F6" s="9"/>
       <c r="G6" s="9"/>
       <c r="H6" s="9"/>
       <c r="I6" s="9"/>
       <c r="J6" s="9"/>
       <c r="K6" s="9"/>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="10" t="s">
         <v>80</v>
       </c>
       <c r="B7" s="12">
-        <v>204.59999999999999</v>
+        <v>207.97999999999999</v>
       </c>
       <c r="C7" s="14">
-        <v>0.0318</v>
+        <v>-0.0632</v>
       </c>
       <c r="D7" s="10">
-        <v>33.1</v>
+        <v>34.4</v>
       </c>
       <c r="E7" s="10">
-        <v>1.39</v>
+        <v>1.8</v>
       </c>
       <c r="F7" s="10"/>
       <c r="G7" s="10"/>
       <c r="H7" s="10"/>
       <c r="I7" s="10"/>
       <c r="J7" s="10"/>
       <c r="K7" s="10"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="9" t="s">
         <v>81</v>
       </c>
       <c r="B8" s="11">
-        <v>198.30000000000001</v>
+        <v>222.02000000000001</v>
       </c>
       <c r="C8" s="15">
-        <v>0.0018</v>
-[...2 lines deleted...]
-        <v>26.8</v>
+        <v>-0.0188</v>
+      </c>
+      <c r="D8" s="9">
+        <v>44.8</v>
       </c>
       <c r="E8" s="9">
-        <v>0.62</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.83</v>
+      </c>
+      <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="9"/>
       <c r="I8" s="9"/>
       <c r="J8" s="9"/>
       <c r="K8" s="9"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="10" t="s">
         <v>82</v>
       </c>
       <c r="B9" s="12">
-        <v>197.94999999999999</v>
+        <v>226.27000000000001</v>
       </c>
       <c r="C9" s="14">
-        <v>0.0066</v>
-[...2 lines deleted...]
-        <v>26.4</v>
+        <v>-0.0155</v>
+      </c>
+      <c r="D9" s="10">
+        <v>48.9</v>
       </c>
       <c r="E9" s="10">
-        <v>0.48</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.39</v>
+      </c>
+      <c r="F9" s="10"/>
       <c r="G9" s="10"/>
       <c r="H9" s="10"/>
       <c r="I9" s="10"/>
       <c r="J9" s="10"/>
       <c r="K9" s="10"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="9" t="s">
         <v>83</v>
       </c>
       <c r="B10" s="11">
-        <v>196.65000000000001</v>
-[...5 lines deleted...]
-        <v>25.1</v>
+        <v>229.84</v>
+      </c>
+      <c r="C10" s="15">
+        <v>-0.0048</v>
+      </c>
+      <c r="D10" s="9">
+        <v>52.7</v>
       </c>
       <c r="E10" s="9">
-        <v>0.51</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.4</v>
+      </c>
+      <c r="F10" s="9"/>
       <c r="G10" s="9"/>
       <c r="H10" s="9"/>
       <c r="I10" s="9"/>
       <c r="J10" s="9"/>
       <c r="K10" s="9"/>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="10" t="s">
         <v>84</v>
       </c>
       <c r="B11" s="12">
-        <v>198.34999999999999</v>
+        <v>230.94999999999999</v>
       </c>
       <c r="C11" s="16">
-        <v>-0.0105</v>
-[...2 lines deleted...]
-        <v>25.7</v>
+        <v>0.0</v>
+      </c>
+      <c r="D11" s="10">
+        <v>53.9</v>
       </c>
       <c r="E11" s="10">
-        <v>1.05</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.44</v>
+      </c>
+      <c r="F11" s="10"/>
       <c r="G11" s="10"/>
       <c r="H11" s="10"/>
       <c r="I11" s="10"/>
       <c r="J11" s="10"/>
       <c r="K11" s="10"/>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="9" t="s">
         <v>85</v>
       </c>
       <c r="B12" s="11">
-        <v>200.44999999999999</v>
+        <v>230.94999999999999</v>
       </c>
       <c r="C12" s="13">
-        <v>-0.0243</v>
-[...2 lines deleted...]
-        <v>26.3</v>
+        <v>0.0157</v>
+      </c>
+      <c r="D12" s="9">
+        <v>53.9</v>
       </c>
       <c r="E12" s="9">
-        <v>1.66</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.43</v>
+      </c>
+      <c r="F12" s="9"/>
       <c r="G12" s="9"/>
       <c r="H12" s="9"/>
       <c r="I12" s="9"/>
       <c r="J12" s="9"/>
       <c r="K12" s="9"/>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="10" t="s">
         <v>86</v>
       </c>
       <c r="B13" s="12">
-        <v>205.44999999999999</v>
-[...5 lines deleted...]
-        <v>27.9</v>
+        <v>227.38</v>
+      </c>
+      <c r="C13" s="16">
+        <v>0.015</v>
+      </c>
+      <c r="D13" s="10">
+        <v>50.8</v>
       </c>
       <c r="E13" s="10">
-        <v>1.55</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.4</v>
+      </c>
+      <c r="F13" s="10"/>
       <c r="G13" s="10"/>
       <c r="H13" s="10"/>
       <c r="I13" s="10"/>
       <c r="J13" s="10"/>
       <c r="K13" s="10"/>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="9" t="s">
         <v>87</v>
       </c>
       <c r="B14" s="11">
-        <v>201.69999999999999</v>
-[...5 lines deleted...]
-        <v>23.3</v>
+        <v>224.02000000000001</v>
+      </c>
+      <c r="C14" s="15">
+        <v>-0.0174</v>
+      </c>
+      <c r="D14" s="9">
+        <v>47.7</v>
       </c>
       <c r="E14" s="9">
-        <v>3.47</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.35</v>
+      </c>
+      <c r="F14" s="9"/>
       <c r="G14" s="9"/>
       <c r="H14" s="9"/>
       <c r="I14" s="9"/>
       <c r="J14" s="9"/>
-      <c r="K14" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K14" s="9"/>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="10" t="s">
         <v>88</v>
       </c>
       <c r="B15" s="12">
-        <v>256.80000000000001</v>
+        <v>227.99000000000001</v>
       </c>
       <c r="C15" s="14">
-        <v>0.0144</v>
+        <v>-0.0279</v>
       </c>
       <c r="D15" s="10">
-        <v>54.2</v>
+        <v>51.3</v>
       </c>
       <c r="E15" s="10">
-        <v>1.84</v>
+        <v>0.9</v>
       </c>
       <c r="F15" s="10"/>
       <c r="G15" s="10"/>
       <c r="H15" s="10"/>
       <c r="I15" s="10"/>
       <c r="J15" s="10"/>
       <c r="K15" s="10"/>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="9" t="s">
         <v>89</v>
       </c>
       <c r="B16" s="11">
-        <v>253.15000000000001</v>
+        <v>234.53</v>
       </c>
       <c r="C16" s="13">
-        <v>-0.0127</v>
+        <v>0.0145</v>
       </c>
       <c r="D16" s="9">
-        <v>50.1</v>
+        <v>57.9</v>
       </c>
       <c r="E16" s="9">
-        <v>2.2</v>
+        <v>0.5</v>
       </c>
       <c r="F16" s="9"/>
       <c r="G16" s="9"/>
       <c r="H16" s="9"/>
       <c r="I16" s="9"/>
       <c r="J16" s="9"/>
-      <c r="K16" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K16" s="9"/>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="10" t="s">
         <v>90</v>
       </c>
       <c r="B17" s="12">
-        <v>256.39999999999998</v>
+        <v>231.16999999999999</v>
       </c>
       <c r="C17" s="14">
-        <v>0.0381</v>
+        <v>-0.0011</v>
       </c>
       <c r="D17" s="10">
-        <v>54.1</v>
+        <v>55.1</v>
       </c>
       <c r="E17" s="10">
-        <v>3.0099999999999998</v>
+        <v>0.66</v>
       </c>
       <c r="F17" s="10"/>
       <c r="G17" s="10"/>
-      <c r="H17" s="10"/>
+      <c r="H17" s="10" t="s">
+        <v>77</v>
+      </c>
       <c r="I17" s="10" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="J17" s="10"/>
-      <c r="K17" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K17" s="10"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="9" t="s">
         <v>91</v>
       </c>
       <c r="B18" s="11">
-        <v>247.0</v>
-[...2 lines deleted...]
-        <v>0.0088</v>
+        <v>231.41999999999999</v>
+      </c>
+      <c r="C18" s="13">
+        <v>0.0516</v>
       </c>
       <c r="D18" s="9">
-        <v>41.7</v>
+        <v>55.3</v>
       </c>
       <c r="E18" s="9">
-        <v>1.24</v>
+        <v>1.37</v>
       </c>
       <c r="F18" s="9"/>
       <c r="G18" s="9"/>
       <c r="H18" s="9"/>
       <c r="I18" s="9"/>
       <c r="J18" s="9"/>
       <c r="K18" s="9"/>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="10" t="s">
         <v>92</v>
       </c>
       <c r="B19" s="12">
-        <v>244.84999999999999</v>
-[...2 lines deleted...]
-        <v>-0.0053</v>
+        <v>220.069999999999993</v>
+      </c>
+      <c r="C19" s="14">
+        <v>-0.0092</v>
       </c>
       <c r="D19" s="10">
-        <v>38.2</v>
+        <v>44.8</v>
       </c>
       <c r="E19" s="10">
-        <v>0.82</v>
+        <v>0.92</v>
       </c>
       <c r="F19" s="10"/>
       <c r="G19" s="10"/>
       <c r="H19" s="10"/>
       <c r="I19" s="10"/>
       <c r="J19" s="10"/>
       <c r="K19" s="10"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="9" t="s">
         <v>93</v>
       </c>
       <c r="B20" s="11">
-        <v>246.15000000000001</v>
-[...2 lines deleted...]
-        <v>-0.0124</v>
+        <v>222.12</v>
+      </c>
+      <c r="C20" s="15">
+        <v>-0.0073</v>
       </c>
       <c r="D20" s="9">
-        <v>39.5</v>
+        <v>46.6</v>
       </c>
       <c r="E20" s="9">
-        <v>0.87</v>
+        <v>0.89</v>
       </c>
       <c r="F20" s="9"/>
       <c r="G20" s="9"/>
       <c r="H20" s="9"/>
       <c r="I20" s="9"/>
       <c r="J20" s="9"/>
       <c r="K20" s="9"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="10" t="s">
         <v>94</v>
       </c>
       <c r="B21" s="12">
-        <v>249.25</v>
-[...2 lines deleted...]
-        <v>-0.0014</v>
+        <v>223.75</v>
+      </c>
+      <c r="C21" s="14">
+        <v>-0.0171</v>
       </c>
       <c r="D21" s="10">
-        <v>42.9</v>
+        <v>48.1</v>
       </c>
       <c r="E21" s="10">
-        <v>0.83</v>
+        <v>0.54</v>
       </c>
       <c r="F21" s="10"/>
       <c r="G21" s="10"/>
       <c r="H21" s="10"/>
       <c r="I21" s="10"/>
       <c r="J21" s="10"/>
       <c r="K21" s="10"/>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="9" t="s">
         <v>95</v>
       </c>
       <c r="B22" s="11">
-        <v>249.59999999999999</v>
-[...2 lines deleted...]
-        <v>-0.0177</v>
+        <v>227.65000000000001</v>
+      </c>
+      <c r="C22" s="15">
+        <v>-0.0104</v>
       </c>
       <c r="D22" s="9">
-        <v>43.2</v>
+        <v>51.7</v>
       </c>
       <c r="E22" s="9">
-        <v>0.65</v>
+        <v>0.45</v>
       </c>
       <c r="F22" s="9"/>
       <c r="G22" s="9"/>
       <c r="H22" s="9"/>
       <c r="I22" s="9"/>
       <c r="J22" s="9"/>
       <c r="K22" s="9"/>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="10" t="s">
         <v>96</v>
       </c>
       <c r="B23" s="12">
-        <v>254.099999999999994</v>
+        <v>230.039999999999992</v>
       </c>
       <c r="C23" s="16">
-        <v>-0.0053</v>
+        <v>0.0</v>
       </c>
       <c r="D23" s="10">
-        <v>48.4</v>
+        <v>54.0</v>
       </c>
       <c r="E23" s="10">
-        <v>0.9</v>
+        <v>1.75</v>
       </c>
       <c r="F23" s="10"/>
       <c r="G23" s="10"/>
       <c r="H23" s="10"/>
       <c r="I23" s="10"/>
       <c r="J23" s="10"/>
       <c r="K23" s="10"/>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="9" t="s">
         <v>97</v>
       </c>
       <c r="B24" s="11">
-        <v>255.44999999999999</v>
-[...2 lines deleted...]
-        <v>0.0063</v>
+        <v>230.039999999999992</v>
+      </c>
+      <c r="C24" s="13">
+        <v>0.0177</v>
       </c>
       <c r="D24" s="9">
-        <v>50.1</v>
+        <v>54.0</v>
       </c>
       <c r="E24" s="9">
-        <v>0.71</v>
+        <v>1.82</v>
       </c>
       <c r="F24" s="9"/>
       <c r="G24" s="9"/>
       <c r="H24" s="9"/>
-      <c r="I24" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I24" s="9"/>
       <c r="J24" s="9"/>
       <c r="K24" s="9"/>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="10" t="s">
         <v>98</v>
       </c>
       <c r="B25" s="12">
-        <v>253.84999999999999</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>226.050000000000011</v>
+      </c>
+      <c r="C25" s="16">
+        <v>0.0518</v>
       </c>
       <c r="D25" s="10">
-        <v>48.1</v>
+        <v>50.9</v>
       </c>
       <c r="E25" s="10">
-        <v>0.44</v>
+        <v>3.23</v>
       </c>
       <c r="F25" s="10"/>
       <c r="G25" s="10"/>
       <c r="H25" s="10"/>
       <c r="I25" s="10"/>
       <c r="J25" s="10"/>
-      <c r="K25" s="10"/>
+      <c r="K25" s="10" t="s">
+        <v>77</v>
+      </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="9" t="s">
         <v>99</v>
       </c>
       <c r="B26" s="11">
-        <v>253.84999999999999</v>
-[...2 lines deleted...]
-        <v>-0.001</v>
+        <v>214.91</v>
+      </c>
+      <c r="C26" s="15">
+        <v>-0.005</v>
       </c>
       <c r="D26" s="9">
-        <v>48.1</v>
+        <v>40.2</v>
       </c>
       <c r="E26" s="9">
-        <v>0.44</v>
+        <v>0.7</v>
       </c>
       <c r="F26" s="9"/>
       <c r="G26" s="9"/>
       <c r="H26" s="9"/>
       <c r="I26" s="9"/>
       <c r="J26" s="9"/>
       <c r="K26" s="9"/>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="10" t="s">
         <v>100</v>
       </c>
       <c r="B27" s="12">
-        <v>254.099999999999994</v>
+        <v>215.99000000000001</v>
       </c>
       <c r="C27" s="14">
-        <v>0.0168</v>
+        <v>-0.0425</v>
       </c>
       <c r="D27" s="10">
-        <v>48.4</v>
+        <v>41.0</v>
       </c>
       <c r="E27" s="10">
-        <v>0.86</v>
+        <v>2.1</v>
       </c>
       <c r="F27" s="10"/>
       <c r="G27" s="10"/>
       <c r="H27" s="10"/>
       <c r="I27" s="10"/>
       <c r="J27" s="10"/>
-      <c r="K27" s="10"/>
+      <c r="K27" s="10" t="s">
+        <v>77</v>
+      </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="9" t="s">
         <v>101</v>
       </c>
       <c r="B28" s="11">
-        <v>249.90000000000001</v>
-[...2 lines deleted...]
-        <v>0.0054</v>
+        <v>225.56999999999999</v>
+      </c>
+      <c r="C28" s="13">
+        <v>0.0229</v>
       </c>
       <c r="D28" s="9">
-        <v>43.7</v>
+        <v>49.0</v>
       </c>
       <c r="E28" s="9">
-        <v>0.31</v>
+        <v>0.64</v>
       </c>
       <c r="F28" s="9"/>
       <c r="G28" s="9"/>
       <c r="H28" s="9"/>
       <c r="I28" s="9"/>
       <c r="J28" s="9"/>
       <c r="K28" s="9"/>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="10" t="s">
         <v>102</v>
       </c>
       <c r="B29" s="12">
-        <v>248.55000000000001</v>
-[...2 lines deleted...]
-        <v>-0.0143</v>
+        <v>220.52000000000001</v>
+      </c>
+      <c r="C29" s="14">
+        <v>-0.0214</v>
       </c>
       <c r="D29" s="10">
-        <v>42.1</v>
+        <v>43.6</v>
       </c>
       <c r="E29" s="10">
-        <v>0.25</v>
+        <v>1.61</v>
       </c>
       <c r="F29" s="10"/>
       <c r="G29" s="10"/>
       <c r="H29" s="10"/>
       <c r="I29" s="10"/>
       <c r="J29" s="10"/>
       <c r="K29" s="10"/>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="9" t="s">
         <v>103</v>
       </c>
       <c r="B30" s="11">
-        <v>252.15000000000001</v>
+        <v>225.34</v>
       </c>
       <c r="C30" s="15">
-        <v>0.0084</v>
+        <v>-0.0082</v>
       </c>
       <c r="D30" s="9">
-        <v>45.2</v>
+        <v>48.1</v>
       </c>
       <c r="E30" s="9">
-        <v>0.46</v>
+        <v>0.58</v>
       </c>
       <c r="F30" s="9"/>
       <c r="G30" s="9"/>
       <c r="H30" s="9"/>
       <c r="I30" s="9"/>
       <c r="J30" s="9"/>
       <c r="K30" s="9"/>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="10" t="s">
         <v>104</v>
       </c>
       <c r="B31" s="12">
-        <v>250.050000000000011</v>
-[...2 lines deleted...]
-        <v>-0.0042</v>
+        <v>227.21000000000001</v>
+      </c>
+      <c r="C31" s="14">
+        <v>-0.0329</v>
       </c>
       <c r="D31" s="10">
-        <v>42.9</v>
+        <v>50.0</v>
       </c>
       <c r="E31" s="10">
-        <v>0.67</v>
+        <v>0.97</v>
       </c>
       <c r="F31" s="10"/>
       <c r="G31" s="10"/>
       <c r="H31" s="10"/>
       <c r="I31" s="10"/>
       <c r="J31" s="10"/>
       <c r="K31" s="10"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>