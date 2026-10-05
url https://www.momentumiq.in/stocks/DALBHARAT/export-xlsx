--- v0 (2026-07-02)
+++ v1 (2026-10-05)
@@ -23,371 +23,371 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Overview" sheetId="1" r:id="rId4"/>
     <sheet name="Monthly Summary" sheetId="2" r:id="rId5"/>
     <sheet name="Weekly Summary" sheetId="3" r:id="rId6"/>
     <sheet name="Indicator History" sheetId="4" r:id="rId7"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>DALBHARAT — Dalmia Bharat Ltd.</t>
   </si>
   <si>
-    <t>NSE Equity · Construction Materials · Generated 02 Jul 2026, 07:45 AM</t>
+    <t>NSE Equity · Construction Materials · Generated 05 Oct 2026, 11:24 AM</t>
   </si>
   <si>
     <t>KEY METRICS</t>
   </si>
   <si>
     <t>Current Price</t>
   </si>
   <si>
-    <t>₹2,185.40</t>
+    <t>₹1,682.10</t>
   </si>
   <si>
     <t>1 Day Change</t>
   </si>
   <si>
-    <t>+0.49%</t>
+    <t>+0.00%</t>
   </si>
   <si>
     <t>52 Week High</t>
   </si>
   <si>
-    <t>₹2,496.30</t>
+    <t>₹2,484.34</t>
   </si>
   <si>
     <t>52 Week Low</t>
   </si>
   <si>
-    <t>₹1,601.00</t>
+    <t>₹1,600.31</t>
   </si>
   <si>
     <t>RSI (14)</t>
   </si>
   <si>
     <t>EMA 50</t>
   </si>
   <si>
-    <t>₹1,765.86</t>
+    <t>₹1,756.73</t>
   </si>
   <si>
     <t>EMA 200</t>
   </si>
   <si>
-    <t>₹1,943.51</t>
+    <t>₹1,866.35</t>
   </si>
   <si>
     <t>ATR (14)</t>
   </si>
   <si>
-    <t>₹41.83</t>
+    <t>₹50.94</t>
   </si>
   <si>
     <t>Volume Ratio</t>
   </si>
   <si>
-    <t>0.88×</t>
+    <t>0.84×</t>
   </si>
   <si>
     <t>Data Period</t>
   </si>
   <si>
-    <t>13 May 2024 to 22 Oct 2025</t>
+    <t>06 May 2025 to 02 Oct 2026</t>
   </si>
   <si>
     <t>ACTIVE TECHNICAL CONDITIONS</t>
   </si>
   <si>
     <t>● Near 52W Low</t>
   </si>
   <si>
     <t>For educational purposes only. Not investment advice. Past performance does not guarantee future results.</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Open</t>
   </si>
   <si>
     <t>High</t>
   </si>
   <si>
     <t>Low</t>
   </si>
   <si>
     <t>Close</t>
   </si>
   <si>
     <t>Change %</t>
   </si>
   <si>
     <t>Trading Days</t>
   </si>
   <si>
     <t>Total Volume</t>
   </si>
   <si>
-    <t>May 2024</t>
-[...34 lines deleted...]
-  <si>
     <t>May 2025</t>
   </si>
   <si>
     <t>Jun 2025</t>
   </si>
   <si>
     <t>Jul 2025</t>
   </si>
   <si>
     <t>Aug 2025</t>
   </si>
   <si>
     <t>Sep 2025</t>
   </si>
   <si>
     <t>Oct 2025</t>
   </si>
   <si>
+    <t>Nov 2025</t>
+  </si>
+  <si>
+    <t>Dec 2025</t>
+  </si>
+  <si>
+    <t>Jan 2026</t>
+  </si>
+  <si>
+    <t>Feb 2026</t>
+  </si>
+  <si>
+    <t>Mar 2026</t>
+  </si>
+  <si>
+    <t>Apr 2026</t>
+  </si>
+  <si>
+    <t>May 2026</t>
+  </si>
+  <si>
+    <t>Jun 2026</t>
+  </si>
+  <si>
+    <t>Jul 2026</t>
+  </si>
+  <si>
+    <t>Aug 2026</t>
+  </si>
+  <si>
+    <t>Sep 2026</t>
+  </si>
+  <si>
+    <t>Oct 2026</t>
+  </si>
+  <si>
     <t>Week</t>
   </si>
   <si>
-    <t>Week of 04 Aug</t>
-[...32 lines deleted...]
-    <t>Week of 20 Oct</t>
+    <t>Week of 13 Jul</t>
+  </si>
+  <si>
+    <t>Week of 20 Jul</t>
+  </si>
+  <si>
+    <t>Week of 27 Jul</t>
+  </si>
+  <si>
+    <t>Week of 03 Aug</t>
+  </si>
+  <si>
+    <t>Week of 10 Aug</t>
+  </si>
+  <si>
+    <t>Week of 17 Aug</t>
+  </si>
+  <si>
+    <t>Week of 24 Aug</t>
+  </si>
+  <si>
+    <t>Week of 31 Aug</t>
+  </si>
+  <si>
+    <t>Week of 07 Sep</t>
+  </si>
+  <si>
+    <t>Week of 14 Sep</t>
+  </si>
+  <si>
+    <t>Week of 21 Sep</t>
+  </si>
+  <si>
+    <t>Week of 28 Sep</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>1D Change %</t>
   </si>
   <si>
     <t>RSI</t>
   </si>
   <si>
     <t>Vol Ratio</t>
   </si>
   <si>
     <t>RSI&lt;30</t>
   </si>
   <si>
     <t>RSI&gt;70</t>
   </si>
   <si>
     <t>EMA Cross</t>
   </si>
   <si>
     <t>MACD Cross</t>
   </si>
   <si>
     <t>Breakout</t>
   </si>
   <si>
     <t>Vol Spike</t>
   </si>
   <si>
-    <t>01 Jul 2026</t>
-[...32 lines deleted...]
-    <t>16 Jun 2026</t>
+    <t>02 Oct 2026</t>
+  </si>
+  <si>
+    <t>01 Oct 2026</t>
+  </si>
+  <si>
+    <t>30 Sep 2026</t>
+  </si>
+  <si>
+    <t>29 Sep 2026</t>
+  </si>
+  <si>
+    <t>28 Sep 2026</t>
+  </si>
+  <si>
+    <t>25 Sep 2026</t>
+  </si>
+  <si>
+    <t>24 Sep 2026</t>
+  </si>
+  <si>
+    <t>23 Sep 2026</t>
+  </si>
+  <si>
+    <t>22 Sep 2026</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
-    <t>12 Jun 2026</t>
-[...50 lines deleted...]
-    <t>20 May 2026</t>
+    <t>21 Sep 2026</t>
+  </si>
+  <si>
+    <t>18 Sep 2026</t>
+  </si>
+  <si>
+    <t>16 Sep 2026</t>
+  </si>
+  <si>
+    <t>14 Sep 2026</t>
+  </si>
+  <si>
+    <t>11 Sep 2026</t>
+  </si>
+  <si>
+    <t>10 Sep 2026</t>
+  </si>
+  <si>
+    <t>09 Sep 2026</t>
+  </si>
+  <si>
+    <t>08 Sep 2026</t>
+  </si>
+  <si>
+    <t>07 Sep 2026</t>
+  </si>
+  <si>
+    <t>04 Sep 2026</t>
+  </si>
+  <si>
+    <t>03 Sep 2026</t>
+  </si>
+  <si>
+    <t>02 Sep 2026</t>
+  </si>
+  <si>
+    <t>01 Sep 2026</t>
+  </si>
+  <si>
+    <t>31 Aug 2026</t>
+  </si>
+  <si>
+    <t>28 Aug 2026</t>
+  </si>
+  <si>
+    <t>27 Aug 2026</t>
+  </si>
+  <si>
+    <t>26 Aug 2026</t>
+  </si>
+  <si>
+    <t>25 Aug 2026</t>
+  </si>
+  <si>
+    <t>24 Aug 2026</t>
+  </si>
+  <si>
+    <t>21 Aug 2026</t>
+  </si>
+  <si>
+    <t>20 Aug 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="₹#,##0.00"/>
     <numFmt numFmtId="165" formatCode="+0.00%;-0.00%"/>
   </numFmts>
-  <fonts count="11">
+  <fonts count="10">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="9"/>
       <color rgb="FFFFFFFF"/>
@@ -434,59 +434,50 @@
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF16A34A"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFDC2626"/>
       <name val="Calibri"/>
     </font>
-    <font>
-[...7 lines deleted...]
-    </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1E3A8A"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF8FAFC"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
@@ -500,78 +491,76 @@
       <top/>
       <bottom style="thin">
         <color rgb="FFE2E8F0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFE2E8F0"/>
       </left>
       <right style="thin">
         <color rgb="FFE2E8F0"/>
       </right>
       <top style="thin">
         <color rgb="FFE2E8F0"/>
       </top>
       <bottom style="thin">
         <color rgb="FFE2E8F0"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="21">
+  <cellXfs count="19">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="7" numFmtId="0" fillId="2" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="3" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="8" numFmtId="165" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="8" numFmtId="165" fillId="3" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="9" numFmtId="165" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="9" numFmtId="165" fillId="3" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
-    <xf xfId="0" fontId="9" numFmtId="165" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="3" fillId="0" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="3" fillId="3" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
-    <xf xfId="0" fontId="10" numFmtId="0" fillId="3" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
-    <xf xfId="0" fontId="10" numFmtId="0" fillId="0" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -913,51 +902,51 @@
       <c r="B6" s="5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="5">
-        <v>46.8</v>
+        <v>40.9</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>17</v>
       </c>
@@ -1039,511 +1028,511 @@
       </c>
       <c r="C1" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>29</v>
       </c>
       <c r="F1" s="8" t="s">
         <v>30</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>31</v>
       </c>
       <c r="H1" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="11">
-        <v>1720.0</v>
+        <v>1922.20000000000005</v>
       </c>
       <c r="C2" s="11">
-        <v>1860.15000000000009</v>
+        <v>2151.32999999999993</v>
       </c>
       <c r="D2" s="11">
-        <v>1698.90000000000009</v>
+        <v>1888.94000000000005</v>
       </c>
       <c r="E2" s="11">
-        <v>1775.70000000000005</v>
+        <v>2001.81999999999994</v>
       </c>
       <c r="F2" s="13">
-        <v>0.0324</v>
+        <v>0.0414</v>
       </c>
       <c r="G2" s="9">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="H2" s="17">
-        <v>4490000</v>
+        <v>7516434</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B3" s="12">
-        <v>1824.95000000000005</v>
+        <v>2001.81999999999994</v>
       </c>
       <c r="C3" s="12">
-        <v>1912.54999999999995</v>
+        <v>2211.34999999999991</v>
       </c>
       <c r="D3" s="12">
-        <v>1651.40000000000009</v>
+        <v>1997.059999999999945</v>
       </c>
       <c r="E3" s="12">
-        <v>1813.45000000000005</v>
+        <v>2197.019999999999982</v>
       </c>
       <c r="F3" s="14">
-        <v>0.0213</v>
+        <v>0.0975</v>
       </c>
       <c r="G3" s="10">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="H3" s="18">
-        <v>12144308</v>
+        <v>6011878</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="11">
-        <v>1820.0</v>
+        <v>2189.46000000000004</v>
       </c>
       <c r="C4" s="11">
-        <v>1960.0</v>
+        <v>2331.76999999999998</v>
       </c>
       <c r="D4" s="11">
-        <v>1751.099999999999909</v>
+        <v>2111.63000000000011</v>
       </c>
       <c r="E4" s="11">
-        <v>1850.54999999999995</v>
+        <v>2224.78999999999996</v>
       </c>
       <c r="F4" s="13">
-        <v>0.0205</v>
+        <v>0.0126</v>
       </c>
       <c r="G4" s="9">
         <v>23</v>
       </c>
       <c r="H4" s="17">
-        <v>13171515</v>
+        <v>8729518</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="12">
-        <v>1845.099999999999909</v>
+        <v>2228.26999999999998</v>
       </c>
       <c r="C5" s="12">
-        <v>1894.79999999999995</v>
+        <v>2396.96000000000004</v>
       </c>
       <c r="D5" s="12">
-        <v>1705.45000000000005</v>
+        <v>2175.32999999999993</v>
       </c>
       <c r="E5" s="12">
-        <v>1891.049999999999955</v>
+        <v>2389.98999999999978</v>
       </c>
       <c r="F5" s="14">
-        <v>0.0219</v>
+        <v>0.0743</v>
       </c>
       <c r="G5" s="10">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="H5" s="18">
-        <v>10437200</v>
+        <v>6975133</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="11">
-        <v>1900.0</v>
+        <v>2397.36000000000013</v>
       </c>
       <c r="C6" s="11">
-        <v>1982.95000000000005</v>
+        <v>2484.34000000000015</v>
       </c>
       <c r="D6" s="11">
-        <v>1794.25</v>
+        <v>2191.55000000000018</v>
       </c>
       <c r="E6" s="11">
-        <v>1933.20000000000005</v>
-[...2 lines deleted...]
-        <v>0.0223</v>
+        <v>2216.5300000000002</v>
+      </c>
+      <c r="F6" s="15">
+        <v>-0.0726</v>
       </c>
       <c r="G6" s="9">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H6" s="17">
-        <v>7338914</v>
+        <v>10659067</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B7" s="12">
-        <v>1930.0</v>
+        <v>2216.5300000000002</v>
       </c>
       <c r="C7" s="12">
-        <v>1982.0</v>
+        <v>2308.7800000000002</v>
       </c>
       <c r="D7" s="12">
-        <v>1751.0</v>
+        <v>2077.30999999999995</v>
       </c>
       <c r="E7" s="12">
-        <v>1833.20000000000005</v>
-[...2 lines deleted...]
-        <v>-0.0517</v>
+        <v>2090.67000000000007</v>
+      </c>
+      <c r="F7" s="16">
+        <v>-0.0568</v>
       </c>
       <c r="G7" s="10">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H7" s="18">
-        <v>7412407</v>
+        <v>7373893</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="9" t="s">
         <v>39</v>
       </c>
       <c r="B8" s="11">
-        <v>1854.25</v>
+        <v>2074.7199999999998</v>
       </c>
       <c r="C8" s="11">
-        <v>1865.0</v>
+        <v>2093.46000000000004</v>
       </c>
       <c r="D8" s="11">
-        <v>1676.54999999999995</v>
+        <v>1976.21000000000004</v>
       </c>
       <c r="E8" s="11">
-        <v>1820.34999999999991</v>
-[...2 lines deleted...]
-        <v>-0.007</v>
+        <v>2003.52999999999997</v>
+      </c>
+      <c r="F8" s="15">
+        <v>-0.0417</v>
       </c>
       <c r="G8" s="9">
         <v>20</v>
       </c>
       <c r="H8" s="17">
-        <v>4259445</v>
+        <v>3769290</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B9" s="12">
-        <v>1850.0</v>
+        <v>2004.81999999999994</v>
       </c>
       <c r="C9" s="12">
-        <v>1974.59999999999991</v>
+        <v>2190.57999999999993</v>
       </c>
       <c r="D9" s="12">
-        <v>1713.0</v>
+        <v>1927.34999999999991</v>
       </c>
       <c r="E9" s="12">
-        <v>1767.25</v>
-[...2 lines deleted...]
-        <v>-0.0292</v>
+        <v>2124.67000000000007</v>
+      </c>
+      <c r="F9" s="14">
+        <v>0.0605</v>
       </c>
       <c r="G9" s="10">
         <v>22</v>
       </c>
       <c r="H9" s="18">
-        <v>7848781</v>
+        <v>5790604</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B10" s="11">
-        <v>1768.79999999999995</v>
+        <v>2139.0300000000002</v>
       </c>
       <c r="C10" s="11">
-        <v>1872.70000000000005</v>
+        <v>2253.40000000000009</v>
       </c>
       <c r="D10" s="11">
-        <v>1673.5</v>
+        <v>2014.79999999999995</v>
       </c>
       <c r="E10" s="11">
-        <v>1866.34999999999991</v>
-[...2 lines deleted...]
-        <v>0.0561</v>
+        <v>2059.46000000000004</v>
+      </c>
+      <c r="F10" s="15">
+        <v>-0.0307</v>
       </c>
       <c r="G10" s="9">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H10" s="17">
-        <v>11631786</v>
+        <v>8150629</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B11" s="12">
-        <v>1800.049999999999955</v>
+        <v>1994.16000000000008</v>
       </c>
       <c r="C11" s="12">
-        <v>1918.95000000000005</v>
+        <v>2213.40999999999985</v>
       </c>
       <c r="D11" s="12">
-        <v>1664.45000000000005</v>
+        <v>1975.0099999999999909</v>
       </c>
       <c r="E11" s="12">
-        <v>1689.65000000000009</v>
-[...2 lines deleted...]
-        <v>-0.0947</v>
+        <v>1987.18000000000006</v>
+      </c>
+      <c r="F11" s="16">
+        <v>-0.0351</v>
       </c>
       <c r="G11" s="10">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H11" s="18">
-        <v>4635817</v>
+        <v>4087856</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="9" t="s">
         <v>43</v>
       </c>
       <c r="B12" s="11">
-        <v>1708.0</v>
+        <v>1906.1099999999999</v>
       </c>
       <c r="C12" s="11">
-        <v>1859.59999999999991</v>
+        <v>1975.0</v>
       </c>
       <c r="D12" s="11">
-        <v>1601.0</v>
+        <v>1712.27999999999997</v>
       </c>
       <c r="E12" s="11">
-        <v>1821.54999999999995</v>
-[...2 lines deleted...]
-        <v>0.0781</v>
+        <v>1779.20000000000005</v>
+      </c>
+      <c r="F12" s="15">
+        <v>-0.1047</v>
       </c>
       <c r="G12" s="9">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H12" s="17">
-        <v>5138054</v>
+        <v>5590051</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B13" s="12">
-        <v>1821.95000000000005</v>
+        <v>1844.58999999999992</v>
       </c>
       <c r="C13" s="12">
-        <v>2019.099999999999909</v>
+        <v>1998.53999999999996</v>
       </c>
       <c r="D13" s="12">
-        <v>1700.0</v>
+        <v>1741.99000000000001</v>
       </c>
       <c r="E13" s="12">
-        <v>1942.70000000000005</v>
+        <v>1900.73000000000002</v>
       </c>
       <c r="F13" s="14">
-        <v>0.0665</v>
+        <v>0.0683</v>
       </c>
       <c r="G13" s="10">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H13" s="18">
-        <v>9067665</v>
+        <v>5868631</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="9" t="s">
         <v>45</v>
       </c>
       <c r="B14" s="11">
-        <v>1949.90000000000009</v>
+        <v>1959.0</v>
       </c>
       <c r="C14" s="11">
-        <v>2167.0</v>
+        <v>2001.73000000000002</v>
       </c>
       <c r="D14" s="11">
-        <v>1902.70000000000005</v>
+        <v>1670.21000000000004</v>
       </c>
       <c r="E14" s="11">
-        <v>2016.40000000000009</v>
-[...2 lines deleted...]
-        <v>0.0379</v>
+        <v>1743.089999999999918</v>
+      </c>
+      <c r="F14" s="15">
+        <v>-0.0829</v>
       </c>
       <c r="G14" s="9">
         <v>21</v>
       </c>
       <c r="H14" s="17">
-        <v>8513214</v>
+        <v>8810744</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="10" t="s">
         <v>46</v>
       </c>
       <c r="B15" s="12">
-        <v>2016.40000000000009</v>
+        <v>1743.19000000000005</v>
       </c>
       <c r="C15" s="12">
-        <v>2222.0</v>
+        <v>1768.11999999999989</v>
       </c>
       <c r="D15" s="12">
-        <v>2011.59999999999991</v>
+        <v>1600.30999999999995</v>
       </c>
       <c r="E15" s="12">
-        <v>2207.59999999999991</v>
-[...2 lines deleted...]
-        <v>0.0948</v>
+        <v>1700.59999999999991</v>
+      </c>
+      <c r="F15" s="16">
+        <v>-0.0244</v>
       </c>
       <c r="G15" s="10">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H15" s="18">
-        <v>6011878</v>
+        <v>6199709</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="9" t="s">
         <v>47</v>
       </c>
       <c r="B16" s="11">
-        <v>2200.0</v>
+        <v>1700.59999999999991</v>
       </c>
       <c r="C16" s="11">
-        <v>2343.0</v>
+        <v>1887.70000000000005</v>
       </c>
       <c r="D16" s="11">
-        <v>2121.80000000000018</v>
+        <v>1683.0</v>
       </c>
       <c r="E16" s="11">
-        <v>2235.5</v>
+        <v>1799.70000000000005</v>
       </c>
       <c r="F16" s="13">
-        <v>0.0126</v>
+        <v>0.0583</v>
       </c>
       <c r="G16" s="9">
         <v>23</v>
       </c>
       <c r="H16" s="17">
-        <v>8729518</v>
+        <v>6432936</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="10" t="s">
         <v>48</v>
       </c>
       <c r="B17" s="12">
-        <v>2239.0</v>
+        <v>1799.70000000000005</v>
       </c>
       <c r="C17" s="12">
-        <v>2408.5</v>
+        <v>1925.0</v>
       </c>
       <c r="D17" s="12">
-        <v>2185.80000000000018</v>
+        <v>1780.099999999999909</v>
       </c>
       <c r="E17" s="12">
-        <v>2401.5</v>
+        <v>1856.20000000000005</v>
       </c>
       <c r="F17" s="14">
-        <v>0.0743</v>
+        <v>0.0314</v>
       </c>
       <c r="G17" s="10">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="H17" s="18">
-        <v>6975133</v>
+        <v>6360300</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="9" t="s">
         <v>49</v>
       </c>
       <c r="B18" s="11">
-        <v>2408.90000000000009</v>
+        <v>1886.0</v>
       </c>
       <c r="C18" s="11">
-        <v>2496.30000000000018</v>
+        <v>1886.0</v>
       </c>
       <c r="D18" s="11">
-        <v>2202.099999999999909</v>
+        <v>1630.099999999999909</v>
       </c>
       <c r="E18" s="11">
-        <v>2227.19999999999982</v>
-[...2 lines deleted...]
-        <v>-0.0726</v>
+        <v>1683.70000000000005</v>
+      </c>
+      <c r="F18" s="15">
+        <v>-0.0929</v>
       </c>
       <c r="G18" s="9">
         <v>22</v>
       </c>
       <c r="H18" s="17">
-        <v>10659067</v>
+        <v>1946607</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="10" t="s">
         <v>50</v>
       </c>
       <c r="B19" s="12">
-        <v>2227.19999999999982</v>
+        <v>1672.0</v>
       </c>
       <c r="C19" s="12">
-        <v>2319.90000000000009</v>
+        <v>1692.29999999999995</v>
       </c>
       <c r="D19" s="12">
-        <v>2163.80000000000018</v>
+        <v>1640.20000000000005</v>
       </c>
       <c r="E19" s="12">
-        <v>2185.40000000000009</v>
-[...2 lines deleted...]
-        <v>-0.0188</v>
+        <v>1682.099999999999909</v>
+      </c>
+      <c r="F19" s="16">
+        <v>-0.001</v>
       </c>
       <c r="G19" s="10">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="H19" s="18">
-        <v>4705739</v>
+        <v>154128</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G13"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
@@ -1560,319 +1549,319 @@
       </c>
       <c r="B1" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C1" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>29</v>
       </c>
       <c r="F1" s="8" t="s">
         <v>30</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B2" s="11">
-        <v>2200.0</v>
+        <v>1770.20000000000005</v>
       </c>
       <c r="C2" s="11">
-        <v>2279.0</v>
+        <v>1840.5</v>
       </c>
       <c r="D2" s="11">
-        <v>2191.69999999999982</v>
+        <v>1731.79999999999995</v>
       </c>
       <c r="E2" s="11">
-        <v>2243.40000000000009</v>
+        <v>1823.20000000000005</v>
       </c>
       <c r="F2" s="13">
-        <v>0.0197</v>
+        <v>0.0299</v>
       </c>
       <c r="G2" s="17">
-        <v>1482582</v>
+        <v>1405635</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="10" t="s">
         <v>53</v>
       </c>
       <c r="B3" s="12">
-        <v>2255.19999999999982</v>
+        <v>1829.5</v>
       </c>
       <c r="C3" s="12">
-        <v>2292.30000000000018</v>
+        <v>1887.70000000000005</v>
       </c>
       <c r="D3" s="12">
-        <v>2218.90000000000009</v>
+        <v>1780.79999999999995</v>
       </c>
       <c r="E3" s="12">
-        <v>2270.30000000000018</v>
-[...2 lines deleted...]
-        <v>0.012</v>
+        <v>1810.79999999999995</v>
+      </c>
+      <c r="F3" s="16">
+        <v>-0.0068</v>
       </c>
       <c r="G3" s="18">
-        <v>1921792</v>
+        <v>2112635</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="9" t="s">
         <v>54</v>
       </c>
       <c r="B4" s="11">
-        <v>2350.0</v>
+        <v>1730.59999999999991</v>
       </c>
       <c r="C4" s="11">
-        <v>2394.19999999999982</v>
+        <v>1840.29999999999995</v>
       </c>
       <c r="D4" s="11">
-        <v>2301.0</v>
+        <v>1683.0</v>
       </c>
       <c r="E4" s="11">
-        <v>2326.40000000000009</v>
-[...2 lines deleted...]
-        <v>0.0247</v>
+        <v>1799.70000000000005</v>
+      </c>
+      <c r="F4" s="15">
+        <v>-0.0061</v>
       </c>
       <c r="G4" s="17">
-        <v>1617068</v>
+        <v>869764</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="10" t="s">
         <v>55</v>
       </c>
       <c r="B5" s="12">
-        <v>2360.90000000000009</v>
+        <v>1799.70000000000005</v>
       </c>
       <c r="C5" s="12">
-        <v>2408.5</v>
+        <v>1850.0</v>
       </c>
       <c r="D5" s="12">
-        <v>2311.0</v>
+        <v>1794.0</v>
       </c>
       <c r="E5" s="12">
-        <v>2401.5</v>
+        <v>1827.40000000000009</v>
       </c>
       <c r="F5" s="14">
-        <v>0.0323</v>
+        <v>0.0154</v>
       </c>
       <c r="G5" s="18">
-        <v>1794669</v>
+        <v>646342</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="9" t="s">
         <v>56</v>
       </c>
       <c r="B6" s="11">
-        <v>2408.90000000000009</v>
+        <v>1832.79999999999995</v>
       </c>
       <c r="C6" s="11">
-        <v>2430.0</v>
+        <v>1859.79999999999995</v>
       </c>
       <c r="D6" s="11">
-        <v>2387.19999999999982</v>
+        <v>1812.0</v>
       </c>
       <c r="E6" s="11">
-        <v>2410.30000000000018</v>
+        <v>1842.0</v>
       </c>
       <c r="F6" s="13">
-        <v>0.0037</v>
+        <v>0.008</v>
       </c>
       <c r="G6" s="17">
-        <v>3276295</v>
+        <v>495958</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="10" t="s">
         <v>57</v>
       </c>
       <c r="B7" s="12">
-        <v>2410.0</v>
+        <v>1856.40000000000009</v>
       </c>
       <c r="C7" s="12">
-        <v>2447.90000000000009</v>
+        <v>1925.0</v>
       </c>
       <c r="D7" s="12">
-        <v>2364.30000000000018</v>
+        <v>1825.0</v>
       </c>
       <c r="E7" s="12">
-        <v>2411.40000000000009</v>
+        <v>1880.0</v>
       </c>
       <c r="F7" s="14">
-        <v>0.0005</v>
+        <v>0.0206</v>
       </c>
       <c r="G7" s="18">
-        <v>1332568</v>
+        <v>1585121</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="9" t="s">
         <v>58</v>
       </c>
       <c r="B8" s="11">
-        <v>2411.40000000000009</v>
+        <v>1881.90000000000009</v>
       </c>
       <c r="C8" s="11">
-        <v>2496.30000000000018</v>
+        <v>1913.0</v>
       </c>
       <c r="D8" s="11">
-        <v>2404.0</v>
+        <v>1780.099999999999909</v>
       </c>
       <c r="E8" s="11">
-        <v>2409.90000000000009</v>
-[...2 lines deleted...]
-        <v>-0.0006</v>
+        <v>1845.29999999999995</v>
+      </c>
+      <c r="F8" s="15">
+        <v>-0.0185</v>
       </c>
       <c r="G8" s="17">
-        <v>3223725</v>
+        <v>1490686</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="10" t="s">
         <v>59</v>
       </c>
       <c r="B9" s="12">
-        <v>2410.69999999999982</v>
+        <v>1847.79999999999995</v>
       </c>
       <c r="C9" s="12">
-        <v>2439.30000000000018</v>
+        <v>1897.79999999999995</v>
       </c>
       <c r="D9" s="12">
-        <v>2207.30000000000018</v>
+        <v>1740.0</v>
       </c>
       <c r="E9" s="12">
-        <v>2215.40000000000009</v>
-[...2 lines deleted...]
-        <v>-0.0807</v>
+        <v>1749.29999999999995</v>
+      </c>
+      <c r="F9" s="16">
+        <v>-0.052</v>
       </c>
       <c r="G9" s="18">
-        <v>2017826</v>
+        <v>2413511</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="9" t="s">
         <v>60</v>
       </c>
       <c r="B10" s="11">
-        <v>2215.099999999999909</v>
+        <v>1750.0</v>
       </c>
       <c r="C10" s="11">
-        <v>2264.90000000000009</v>
+        <v>1762.20000000000005</v>
       </c>
       <c r="D10" s="11">
-        <v>2202.099999999999909</v>
+        <v>1671.79999999999995</v>
       </c>
       <c r="E10" s="11">
-        <v>2253.69999999999982</v>
-[...2 lines deleted...]
-        <v>0.0173</v>
+        <v>1746.59999999999991</v>
+      </c>
+      <c r="F10" s="15">
+        <v>-0.0015</v>
       </c>
       <c r="G10" s="17">
-        <v>1616351</v>
+        <v>386668</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="10" t="s">
         <v>61</v>
       </c>
       <c r="B11" s="12">
-        <v>2253.69999999999982</v>
+        <v>1745.0</v>
       </c>
       <c r="C11" s="12">
-        <v>2280.0</v>
+        <v>1805.0</v>
       </c>
       <c r="D11" s="12">
-        <v>2211.0</v>
+        <v>1676.40000000000009</v>
       </c>
       <c r="E11" s="12">
-        <v>2227.69999999999982</v>
-[...2 lines deleted...]
-        <v>-0.0115</v>
+        <v>1761.40000000000009</v>
+      </c>
+      <c r="F11" s="14">
+        <v>0.0085</v>
       </c>
       <c r="G11" s="18">
-        <v>1151962</v>
+        <v>574175</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="9" t="s">
         <v>62</v>
       </c>
       <c r="B12" s="11">
-        <v>2227.69999999999982</v>
+        <v>1765.0</v>
       </c>
       <c r="C12" s="11">
-        <v>2319.90000000000009</v>
+        <v>1814.40000000000009</v>
       </c>
       <c r="D12" s="11">
-        <v>2187.40000000000009</v>
+        <v>1680.70000000000005</v>
       </c>
       <c r="E12" s="11">
-        <v>2245.099999999999909</v>
-[...2 lines deleted...]
-        <v>0.0078</v>
+        <v>1700.20000000000005</v>
+      </c>
+      <c r="F12" s="15">
+        <v>-0.0347</v>
       </c>
       <c r="G12" s="17">
-        <v>1879249</v>
+        <v>460253</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="10" t="s">
         <v>63</v>
       </c>
       <c r="B13" s="12">
-        <v>2270.69999999999982</v>
+        <v>1692.0</v>
       </c>
       <c r="C13" s="12">
-        <v>2270.80000000000018</v>
+        <v>1698.5</v>
       </c>
       <c r="D13" s="12">
-        <v>2163.80000000000018</v>
+        <v>1630.099999999999909</v>
       </c>
       <c r="E13" s="12">
-        <v>2185.40000000000009</v>
-[...2 lines deleted...]
-        <v>-0.0266</v>
+        <v>1682.099999999999909</v>
+      </c>
+      <c r="F13" s="16">
+        <v>-0.0106</v>
       </c>
       <c r="G13" s="18">
-        <v>866830</v>
+        <v>408321</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:K31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
@@ -1905,750 +1894,746 @@
       </c>
       <c r="F1" s="8" t="s">
         <v>68</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>69</v>
       </c>
       <c r="H1" s="8" t="s">
         <v>70</v>
       </c>
       <c r="I1" s="8" t="s">
         <v>71</v>
       </c>
       <c r="J1" s="8" t="s">
         <v>72</v>
       </c>
       <c r="K1" s="8" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="9" t="s">
         <v>74</v>
       </c>
       <c r="B2" s="11">
-        <v>1708.90000000000009</v>
+        <v>1682.099999999999909</v>
       </c>
       <c r="C2" s="13">
-        <v>0.0049</v>
+        <v>0.0</v>
       </c>
       <c r="D2" s="9">
-        <v>46.8</v>
+        <v>40.9</v>
       </c>
       <c r="E2" s="9">
-        <v>0.88</v>
+        <v>0.84</v>
       </c>
       <c r="F2" s="9"/>
       <c r="G2" s="9"/>
       <c r="H2" s="9"/>
       <c r="I2" s="9"/>
       <c r="J2" s="9"/>
       <c r="K2" s="9"/>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="10" t="s">
         <v>75</v>
       </c>
       <c r="B3" s="12">
-        <v>1700.59999999999991</v>
-[...2 lines deleted...]
-        <v>0.0001</v>
+        <v>1682.099999999999909</v>
+      </c>
+      <c r="C3" s="16">
+        <v>-0.001</v>
       </c>
       <c r="D3" s="10">
-        <v>45.0</v>
+        <v>40.9</v>
       </c>
       <c r="E3" s="10">
-        <v>0.66</v>
+        <v>0.84</v>
       </c>
       <c r="F3" s="10"/>
       <c r="G3" s="10"/>
       <c r="H3" s="10"/>
       <c r="I3" s="10"/>
       <c r="J3" s="10"/>
       <c r="K3" s="10"/>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="9" t="s">
         <v>76</v>
       </c>
       <c r="B4" s="11">
-        <v>1700.5</v>
-[...2 lines deleted...]
-        <v>-0.0116</v>
+        <v>1683.70000000000005</v>
+      </c>
+      <c r="C4" s="13">
+        <v>0.0283</v>
       </c>
       <c r="D4" s="9">
-        <v>45.0</v>
+        <v>41.1</v>
       </c>
       <c r="E4" s="9">
-        <v>1.75</v>
+        <v>1.24</v>
       </c>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="9"/>
       <c r="I4" s="9"/>
       <c r="J4" s="9"/>
       <c r="K4" s="9"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="10" t="s">
         <v>77</v>
       </c>
       <c r="B5" s="12">
-        <v>1720.40000000000009</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1637.40000000000009</v>
+      </c>
+      <c r="C5" s="16">
+        <v>-0.0086</v>
       </c>
       <c r="D5" s="10">
-        <v>48.3</v>
+        <v>31.7</v>
       </c>
       <c r="E5" s="10">
-        <v>1.3</v>
+        <v>0.59</v>
       </c>
       <c r="F5" s="10"/>
       <c r="G5" s="10"/>
       <c r="H5" s="10"/>
       <c r="I5" s="10"/>
       <c r="J5" s="10"/>
       <c r="K5" s="10"/>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="9" t="s">
         <v>78</v>
       </c>
       <c r="B6" s="11">
-        <v>1720.40000000000009</v>
-[...2 lines deleted...]
-        <v>-0.0073</v>
+        <v>1651.59999999999991</v>
+      </c>
+      <c r="C6" s="15">
+        <v>-0.0286</v>
       </c>
       <c r="D6" s="9">
-        <v>48.3</v>
+        <v>33.2</v>
       </c>
       <c r="E6" s="9">
-        <v>1.33</v>
+        <v>1.02</v>
       </c>
       <c r="F6" s="9"/>
       <c r="G6" s="9"/>
       <c r="H6" s="9"/>
       <c r="I6" s="9"/>
       <c r="J6" s="9"/>
       <c r="K6" s="9"/>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="10" t="s">
         <v>79</v>
       </c>
       <c r="B7" s="12">
-        <v>1733.0</v>
-[...2 lines deleted...]
-        <v>0.0312</v>
+        <v>1700.20000000000005</v>
+      </c>
+      <c r="C7" s="16">
+        <v>-0.0122</v>
       </c>
       <c r="D7" s="10">
-        <v>50.2</v>
+        <v>39.2</v>
       </c>
       <c r="E7" s="10">
-        <v>1.37</v>
+        <v>1.33</v>
       </c>
       <c r="F7" s="10"/>
       <c r="G7" s="10"/>
       <c r="H7" s="10"/>
       <c r="I7" s="10"/>
       <c r="J7" s="10"/>
       <c r="K7" s="10"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="9" t="s">
         <v>80</v>
       </c>
       <c r="B8" s="11">
-        <v>1680.59999999999991</v>
-[...2 lines deleted...]
-        <v>-0.0178</v>
+        <v>1721.20000000000005</v>
+      </c>
+      <c r="C8" s="15">
+        <v>-0.0131</v>
       </c>
       <c r="D8" s="9">
-        <v>40.9</v>
+        <v>42.2</v>
       </c>
       <c r="E8" s="9">
-        <v>1.12</v>
+        <v>0.1</v>
       </c>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="9"/>
       <c r="I8" s="9"/>
       <c r="J8" s="9"/>
       <c r="K8" s="9"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="10" t="s">
         <v>81</v>
       </c>
       <c r="B9" s="12">
-        <v>1711.099999999999909</v>
-[...2 lines deleted...]
-        <v>-0.0036</v>
+        <v>1744.0</v>
+      </c>
+      <c r="C9" s="14">
+        <v>0.0014</v>
       </c>
       <c r="D9" s="10">
-        <v>45.5</v>
+        <v>45.8</v>
       </c>
       <c r="E9" s="10">
-        <v>1.55</v>
+        <v>0.15</v>
       </c>
       <c r="F9" s="10"/>
       <c r="G9" s="10"/>
       <c r="H9" s="10"/>
       <c r="I9" s="10"/>
       <c r="J9" s="10"/>
       <c r="K9" s="10"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="9" t="s">
         <v>82</v>
       </c>
       <c r="B10" s="11">
-        <v>1717.20000000000005</v>
-[...2 lines deleted...]
-        <v>-0.0049</v>
+        <v>1741.59999999999991</v>
+      </c>
+      <c r="C10" s="15">
+        <v>-0.0129</v>
       </c>
       <c r="D10" s="9">
-        <v>46.5</v>
+        <v>45.3</v>
       </c>
       <c r="E10" s="9">
-        <v>0.89</v>
+        <v>0.17</v>
       </c>
       <c r="F10" s="9"/>
       <c r="G10" s="9"/>
       <c r="H10" s="9"/>
-      <c r="I10" s="9"/>
+      <c r="I10" s="9" t="s">
+        <v>83</v>
+      </c>
       <c r="J10" s="9"/>
       <c r="K10" s="9"/>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="10" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B11" s="12">
-        <v>1725.70000000000005</v>
+        <v>1764.40000000000009</v>
       </c>
       <c r="C11" s="14">
-        <v>0.0013</v>
+        <v>0.0017</v>
       </c>
       <c r="D11" s="10">
-        <v>47.8</v>
+        <v>49.0</v>
       </c>
       <c r="E11" s="10">
-        <v>0.39</v>
+        <v>0.53</v>
       </c>
       <c r="F11" s="10"/>
       <c r="G11" s="10"/>
       <c r="H11" s="10"/>
       <c r="I11" s="10"/>
       <c r="J11" s="10"/>
       <c r="K11" s="10"/>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="9" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B12" s="11">
-        <v>1723.40000000000009</v>
+        <v>1761.40000000000009</v>
       </c>
       <c r="C12" s="13">
-        <v>0.0081</v>
+        <v>0.0402</v>
       </c>
       <c r="D12" s="9">
-        <v>47.4</v>
+        <v>48.5</v>
       </c>
       <c r="E12" s="9">
-        <v>0.65</v>
+        <v>1.54</v>
       </c>
       <c r="F12" s="9"/>
       <c r="G12" s="9"/>
       <c r="H12" s="9"/>
       <c r="I12" s="9"/>
       <c r="J12" s="9"/>
       <c r="K12" s="9"/>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="10" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B13" s="12">
-        <v>1709.59999999999991</v>
-[...2 lines deleted...]
-        <v>-0.0057</v>
+        <v>1693.59999999999991</v>
+      </c>
+      <c r="C13" s="14">
+        <v>0.0037</v>
       </c>
       <c r="D13" s="10">
-        <v>45.2</v>
+        <v>35.0</v>
       </c>
       <c r="E13" s="10">
-        <v>0.77</v>
+        <v>0.22</v>
       </c>
       <c r="F13" s="10"/>
       <c r="G13" s="10"/>
       <c r="H13" s="10"/>
-      <c r="I13" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I13" s="10"/>
       <c r="J13" s="10"/>
       <c r="K13" s="10"/>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="9" t="s">
         <v>87</v>
       </c>
       <c r="B14" s="11">
-        <v>1659.20000000000005</v>
+        <v>1746.59999999999991</v>
       </c>
       <c r="C14" s="13">
-        <v>0.0304</v>
+        <v>0.0</v>
       </c>
       <c r="D14" s="9">
-        <v>36.2</v>
+        <v>41.3</v>
       </c>
       <c r="E14" s="9">
-        <v>2.18</v>
+        <v>0.14</v>
       </c>
       <c r="F14" s="9"/>
       <c r="G14" s="9"/>
       <c r="H14" s="9"/>
       <c r="I14" s="9"/>
       <c r="J14" s="9"/>
-      <c r="K14" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K14" s="9"/>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="10" t="s">
         <v>88</v>
       </c>
       <c r="B15" s="12">
-        <v>1610.20000000000005</v>
-[...5 lines deleted...]
-        <v>25.3</v>
+        <v>1746.59999999999991</v>
+      </c>
+      <c r="C15" s="14">
+        <v>0.0007</v>
+      </c>
+      <c r="D15" s="10">
+        <v>41.3</v>
       </c>
       <c r="E15" s="10">
-        <v>2.1</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.14</v>
+      </c>
+      <c r="F15" s="10"/>
       <c r="G15" s="10"/>
       <c r="H15" s="10"/>
       <c r="I15" s="10"/>
       <c r="J15" s="10"/>
-      <c r="K15" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K15" s="10"/>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="9" t="s">
         <v>89</v>
       </c>
       <c r="B16" s="11">
-        <v>1637.90000000000009</v>
-[...5 lines deleted...]
-        <v>27.8</v>
+        <v>1745.29999999999995</v>
+      </c>
+      <c r="C16" s="13">
+        <v>0.0067</v>
+      </c>
+      <c r="D16" s="9">
+        <v>41.1</v>
       </c>
       <c r="E16" s="9">
-        <v>0.7</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.27</v>
+      </c>
+      <c r="F16" s="9"/>
       <c r="G16" s="9"/>
       <c r="H16" s="9"/>
       <c r="I16" s="9"/>
       <c r="J16" s="9"/>
       <c r="K16" s="9"/>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="10" t="s">
         <v>90</v>
       </c>
       <c r="B17" s="12">
-        <v>1651.70000000000005</v>
-[...5 lines deleted...]
-        <v>29.1</v>
+        <v>1733.59999999999991</v>
+      </c>
+      <c r="C17" s="14">
+        <v>0.0195</v>
+      </c>
+      <c r="D17" s="10">
+        <v>38.8</v>
       </c>
       <c r="E17" s="10">
-        <v>1.29</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.14</v>
+      </c>
+      <c r="F17" s="10"/>
       <c r="G17" s="10"/>
       <c r="H17" s="10"/>
       <c r="I17" s="10"/>
       <c r="J17" s="10"/>
       <c r="K17" s="10"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="9" t="s">
         <v>91</v>
       </c>
       <c r="B18" s="11">
-        <v>1664.0</v>
-[...2 lines deleted...]
-        <v>-0.0146</v>
+        <v>1700.5</v>
+      </c>
+      <c r="C18" s="15">
+        <v>-0.0078</v>
       </c>
       <c r="D18" s="9">
-        <v>30.3</v>
+        <v>32.1</v>
       </c>
       <c r="E18" s="9">
-        <v>0.62</v>
+        <v>0.48</v>
       </c>
       <c r="F18" s="9"/>
       <c r="G18" s="9"/>
       <c r="H18" s="9"/>
       <c r="I18" s="9"/>
       <c r="J18" s="9"/>
       <c r="K18" s="9"/>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="10" t="s">
         <v>92</v>
       </c>
       <c r="B19" s="12">
-        <v>1688.59999999999991</v>
-[...2 lines deleted...]
-        <v>-0.0213</v>
+        <v>1713.90000000000009</v>
+      </c>
+      <c r="C19" s="16">
+        <v>-0.0202</v>
       </c>
       <c r="D19" s="10">
-        <v>32.8</v>
+        <v>33.5</v>
       </c>
       <c r="E19" s="10">
-        <v>0.78</v>
+        <v>0.28</v>
       </c>
       <c r="F19" s="10"/>
       <c r="G19" s="10"/>
       <c r="H19" s="10"/>
       <c r="I19" s="10"/>
       <c r="J19" s="10"/>
       <c r="K19" s="10"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="9" t="s">
         <v>93</v>
       </c>
       <c r="B20" s="11">
-        <v>1725.29999999999995</v>
-[...2 lines deleted...]
-        <v>0.0012</v>
+        <v>1749.29999999999995</v>
+      </c>
+      <c r="C20" s="15">
+        <v>-0.0124</v>
       </c>
       <c r="D20" s="9">
-        <v>37.0</v>
+        <v>37.5</v>
       </c>
       <c r="E20" s="9">
-        <v>0.48</v>
+        <v>0.25</v>
       </c>
       <c r="F20" s="9"/>
       <c r="G20" s="9"/>
       <c r="H20" s="9"/>
       <c r="I20" s="9"/>
       <c r="J20" s="9"/>
       <c r="K20" s="9"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="10" t="s">
         <v>94</v>
       </c>
       <c r="B21" s="12">
-        <v>1723.20000000000005</v>
-[...2 lines deleted...]
-        <v>-0.0151</v>
+        <v>1771.20000000000005</v>
+      </c>
+      <c r="C21" s="16">
+        <v>-0.0011</v>
       </c>
       <c r="D21" s="10">
-        <v>36.6</v>
+        <v>40.2</v>
       </c>
       <c r="E21" s="10">
-        <v>0.42</v>
+        <v>0.18</v>
       </c>
       <c r="F21" s="10"/>
       <c r="G21" s="10"/>
       <c r="H21" s="10"/>
       <c r="I21" s="10"/>
       <c r="J21" s="10"/>
       <c r="K21" s="10"/>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="9" t="s">
         <v>95</v>
       </c>
       <c r="B22" s="11">
-        <v>1749.70000000000005</v>
-[...2 lines deleted...]
-        <v>0.0013</v>
+        <v>1773.099999999999909</v>
+      </c>
+      <c r="C22" s="15">
+        <v>-0.0185</v>
       </c>
       <c r="D22" s="9">
-        <v>39.8</v>
+        <v>40.4</v>
       </c>
       <c r="E22" s="9">
-        <v>0.24</v>
+        <v>0.19</v>
       </c>
       <c r="F22" s="9"/>
       <c r="G22" s="9"/>
       <c r="H22" s="9"/>
       <c r="I22" s="9"/>
       <c r="J22" s="9"/>
       <c r="K22" s="9"/>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="10" t="s">
         <v>96</v>
       </c>
       <c r="B23" s="12">
-        <v>1747.40000000000009</v>
-[...2 lines deleted...]
-        <v>-0.0005</v>
+        <v>1806.59999999999991</v>
+      </c>
+      <c r="C23" s="16">
+        <v>-0.0267</v>
       </c>
       <c r="D23" s="10">
-        <v>39.4</v>
+        <v>44.8</v>
       </c>
       <c r="E23" s="10">
-        <v>0.23</v>
+        <v>0.28</v>
       </c>
       <c r="F23" s="10"/>
       <c r="G23" s="10"/>
       <c r="H23" s="10"/>
       <c r="I23" s="10"/>
       <c r="J23" s="10"/>
       <c r="K23" s="10"/>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="9" t="s">
         <v>97</v>
       </c>
       <c r="B24" s="11">
-        <v>1748.20000000000005</v>
-[...2 lines deleted...]
-        <v>-0.0245</v>
+        <v>1856.20000000000005</v>
+      </c>
+      <c r="C24" s="13">
+        <v>0.0059</v>
       </c>
       <c r="D24" s="9">
-        <v>39.5</v>
+        <v>52.5</v>
       </c>
       <c r="E24" s="9">
-        <v>0.57</v>
+        <v>6.99</v>
       </c>
       <c r="F24" s="9"/>
       <c r="G24" s="9"/>
       <c r="H24" s="9"/>
       <c r="I24" s="9"/>
       <c r="J24" s="9"/>
-      <c r="K24" s="9"/>
+      <c r="K24" s="9" t="s">
+        <v>83</v>
+      </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="10" t="s">
         <v>98</v>
       </c>
       <c r="B25" s="12">
-        <v>1792.099999999999909</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1845.29999999999995</v>
+      </c>
+      <c r="C25" s="16">
+        <v>-0.0165</v>
       </c>
       <c r="D25" s="10">
-        <v>44.8</v>
+        <v>50.8</v>
       </c>
       <c r="E25" s="10">
-        <v>0.29</v>
+        <v>0.34</v>
       </c>
       <c r="F25" s="10"/>
       <c r="G25" s="10"/>
       <c r="H25" s="10"/>
       <c r="I25" s="10"/>
       <c r="J25" s="10"/>
       <c r="K25" s="10"/>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="9" t="s">
         <v>99</v>
       </c>
       <c r="B26" s="11">
-        <v>1792.099999999999909</v>
-[...2 lines deleted...]
-        <v>0.0036</v>
+        <v>1876.20000000000005</v>
+      </c>
+      <c r="C26" s="15">
+        <v>-0.0115</v>
       </c>
       <c r="D26" s="9">
-        <v>44.8</v>
+        <v>56.2</v>
       </c>
       <c r="E26" s="9">
-        <v>0.29</v>
+        <v>0.99</v>
       </c>
       <c r="F26" s="9"/>
       <c r="G26" s="9"/>
       <c r="H26" s="9"/>
       <c r="I26" s="9"/>
       <c r="J26" s="9"/>
       <c r="K26" s="9"/>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="10" t="s">
         <v>100</v>
       </c>
       <c r="B27" s="12">
-        <v>1785.59999999999991</v>
-[...2 lines deleted...]
-        <v>-0.0203</v>
+        <v>1898.0</v>
+      </c>
+      <c r="C27" s="14">
+        <v>0.0406</v>
       </c>
       <c r="D27" s="10">
-        <v>43.8</v>
+        <v>60.5</v>
       </c>
       <c r="E27" s="10">
-        <v>0.64</v>
+        <v>1.58</v>
       </c>
       <c r="F27" s="10"/>
       <c r="G27" s="10"/>
       <c r="H27" s="10"/>
       <c r="I27" s="10" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="J27" s="10"/>
       <c r="K27" s="10"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="9" t="s">
         <v>101</v>
       </c>
       <c r="B28" s="11">
-        <v>1822.59999999999991</v>
-[...2 lines deleted...]
-        <v>0.015</v>
+        <v>1824.0</v>
+      </c>
+      <c r="C28" s="15">
+        <v>-0.0157</v>
       </c>
       <c r="D28" s="9">
-        <v>48.3</v>
+        <v>48.2</v>
       </c>
       <c r="E28" s="9">
-        <v>0.68</v>
+        <v>2.56</v>
       </c>
       <c r="F28" s="9"/>
       <c r="G28" s="9"/>
       <c r="H28" s="9"/>
       <c r="I28" s="9"/>
       <c r="J28" s="9"/>
-      <c r="K28" s="9"/>
+      <c r="K28" s="9" t="s">
+        <v>83</v>
+      </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="10" t="s">
         <v>102</v>
       </c>
       <c r="B29" s="12">
-        <v>1795.59999999999991</v>
-[...2 lines deleted...]
-        <v>0.0273</v>
+        <v>1853.0</v>
+      </c>
+      <c r="C29" s="16">
+        <v>-0.0144</v>
       </c>
       <c r="D29" s="10">
-        <v>44.5</v>
+        <v>54.3</v>
       </c>
       <c r="E29" s="10">
-        <v>1.2</v>
+        <v>1.98</v>
       </c>
       <c r="F29" s="10"/>
       <c r="G29" s="10"/>
       <c r="H29" s="10"/>
       <c r="I29" s="10"/>
       <c r="J29" s="10"/>
       <c r="K29" s="10"/>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="9" t="s">
         <v>103</v>
       </c>
       <c r="B30" s="11">
-        <v>1747.79999999999995</v>
-[...2 lines deleted...]
-        <v>0.024</v>
+        <v>1880.0</v>
+      </c>
+      <c r="C30" s="15">
+        <v>-0.009</v>
       </c>
       <c r="D30" s="9">
-        <v>36.8</v>
+        <v>61.1</v>
       </c>
       <c r="E30" s="9">
-        <v>0.63</v>
+        <v>1.89</v>
       </c>
       <c r="F30" s="9"/>
       <c r="G30" s="9"/>
       <c r="H30" s="9"/>
       <c r="I30" s="9"/>
       <c r="J30" s="9"/>
       <c r="K30" s="9"/>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="10" t="s">
         <v>104</v>
       </c>
       <c r="B31" s="12">
-        <v>1706.79999999999995</v>
-[...5 lines deleted...]
-        <v>29.0</v>
+        <v>1897.0</v>
+      </c>
+      <c r="C31" s="14">
+        <v>0.0117</v>
+      </c>
+      <c r="D31" s="10">
+        <v>65.8</v>
       </c>
       <c r="E31" s="10">
-        <v>0.36</v>
-[...3 lines deleted...]
-      </c>
+        <v>2.66</v>
+      </c>
+      <c r="F31" s="10"/>
       <c r="G31" s="10"/>
       <c r="H31" s="10"/>
       <c r="I31" s="10"/>
-      <c r="J31" s="10"/>
-      <c r="K31" s="10"/>
+      <c r="J31" s="10" t="s">
+        <v>83</v>
+      </c>
+      <c r="K31" s="10" t="s">
+        <v>83</v>
+      </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">