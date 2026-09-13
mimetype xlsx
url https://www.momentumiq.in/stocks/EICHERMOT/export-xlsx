--- v0 (2026-07-02)
+++ v1 (2026-09-13)
@@ -23,360 +23,360 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Overview" sheetId="1" r:id="rId4"/>
     <sheet name="Monthly Summary" sheetId="2" r:id="rId5"/>
     <sheet name="Weekly Summary" sheetId="3" r:id="rId6"/>
     <sheet name="Indicator History" sheetId="4" r:id="rId7"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>EICHERMOT — Eicher Motors</t>
   </si>
   <si>
-    <t>NSE Equity · Automobile · Generated 02 Jul 2026, 08:08 AM</t>
+    <t>NSE Equity · Automobile · Generated 13 Sep 2026, 10:16 AM</t>
   </si>
   <si>
     <t>KEY METRICS</t>
   </si>
   <si>
     <t>Current Price</t>
   </si>
   <si>
-    <t>₹7,018.50</t>
+    <t>₹7,530.00</t>
   </si>
   <si>
     <t>1 Day Change</t>
   </si>
   <si>
-    <t>+0.93%</t>
+    <t>-2.17%</t>
   </si>
   <si>
     <t>52 Week High</t>
   </si>
   <si>
-    <t>₹7,122.50</t>
+    <t>₹8,230.00</t>
   </si>
   <si>
     <t>52 Week Low</t>
   </si>
   <si>
-    <t>₹4,253.85</t>
+    <t>₹5,044.39</t>
   </si>
   <si>
     <t>RSI (14)</t>
   </si>
   <si>
     <t>EMA 50</t>
   </si>
   <si>
-    <t>₹7,287.88</t>
+    <t>₹7,759.40</t>
   </si>
   <si>
     <t>EMA 200</t>
   </si>
   <si>
-    <t>₹7,177.36</t>
+    <t>₹7,482.26</t>
   </si>
   <si>
     <t>ATR (14)</t>
   </si>
   <si>
-    <t>₹198.73</t>
+    <t>₹140.79</t>
   </si>
   <si>
     <t>Volume Ratio</t>
   </si>
   <si>
-    <t>0.87×</t>
+    <t>1.04×</t>
   </si>
   <si>
     <t>Data Period</t>
   </si>
   <si>
-    <t>13 May 2024 to 22 Oct 2025</t>
+    <t>08 Apr 2025 to 11 Sep 2026</t>
   </si>
   <si>
     <t>ACTIVE TECHNICAL CONDITIONS</t>
   </si>
   <si>
-    <t>● NR7 Narrow Range</t>
+    <t>● No special conditions today</t>
   </si>
   <si>
     <t>For educational purposes only. Not investment advice. Past performance does not guarantee future results.</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Open</t>
   </si>
   <si>
     <t>High</t>
   </si>
   <si>
     <t>Low</t>
   </si>
   <si>
     <t>Close</t>
   </si>
   <si>
     <t>Change %</t>
   </si>
   <si>
     <t>Trading Days</t>
   </si>
   <si>
     <t>Total Volume</t>
   </si>
   <si>
-    <t>May 2024</t>
-[...31 lines deleted...]
-  <si>
     <t>Apr 2025</t>
   </si>
   <si>
     <t>May 2025</t>
   </si>
   <si>
     <t>Jun 2025</t>
   </si>
   <si>
     <t>Jul 2025</t>
   </si>
   <si>
     <t>Aug 2025</t>
   </si>
   <si>
     <t>Sep 2025</t>
   </si>
   <si>
     <t>Oct 2025</t>
   </si>
   <si>
+    <t>Nov 2025</t>
+  </si>
+  <si>
+    <t>Dec 2025</t>
+  </si>
+  <si>
+    <t>Jan 2026</t>
+  </si>
+  <si>
+    <t>Feb 2026</t>
+  </si>
+  <si>
+    <t>Mar 2026</t>
+  </si>
+  <si>
+    <t>Apr 2026</t>
+  </si>
+  <si>
+    <t>May 2026</t>
+  </si>
+  <si>
+    <t>Jun 2026</t>
+  </si>
+  <si>
+    <t>Jul 2026</t>
+  </si>
+  <si>
+    <t>Aug 2026</t>
+  </si>
+  <si>
+    <t>Sep 2026</t>
+  </si>
+  <si>
     <t>Week</t>
   </si>
   <si>
-    <t>Week of 04 Aug</t>
-[...32 lines deleted...]
-    <t>Week of 20 Oct</t>
+    <t>Week of 22 Jun</t>
+  </si>
+  <si>
+    <t>Week of 29 Jun</t>
+  </si>
+  <si>
+    <t>Week of 06 Jul</t>
+  </si>
+  <si>
+    <t>Week of 13 Jul</t>
+  </si>
+  <si>
+    <t>Week of 20 Jul</t>
+  </si>
+  <si>
+    <t>Week of 27 Jul</t>
+  </si>
+  <si>
+    <t>Week of 03 Aug</t>
+  </si>
+  <si>
+    <t>Week of 10 Aug</t>
+  </si>
+  <si>
+    <t>Week of 17 Aug</t>
+  </si>
+  <si>
+    <t>Week of 24 Aug</t>
+  </si>
+  <si>
+    <t>Week of 31 Aug</t>
+  </si>
+  <si>
+    <t>Week of 07 Sep</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>1D Change %</t>
   </si>
   <si>
     <t>RSI</t>
   </si>
   <si>
     <t>Vol Ratio</t>
   </si>
   <si>
     <t>RSI&lt;30</t>
   </si>
   <si>
     <t>RSI&gt;70</t>
   </si>
   <si>
     <t>EMA Cross</t>
   </si>
   <si>
     <t>MACD Cross</t>
   </si>
   <si>
     <t>Breakout</t>
   </si>
   <si>
     <t>Vol Spike</t>
   </si>
   <si>
-    <t>01 Jul 2026</t>
-[...2 lines deleted...]
-    <t>30 Jun 2026</t>
+    <t>11 Sep 2026</t>
+  </si>
+  <si>
+    <t>10 Sep 2026</t>
+  </si>
+  <si>
+    <t>09 Sep 2026</t>
+  </si>
+  <si>
+    <t>08 Sep 2026</t>
+  </si>
+  <si>
+    <t>07 Sep 2026</t>
+  </si>
+  <si>
+    <t>04 Sep 2026</t>
+  </si>
+  <si>
+    <t>03 Sep 2026</t>
+  </si>
+  <si>
+    <t>02 Sep 2026</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
-    <t>29 Jun 2026</t>
-[...80 lines deleted...]
-    <t>20 May 2026</t>
+    <t>01 Sep 2026</t>
+  </si>
+  <si>
+    <t>31 Aug 2026</t>
+  </si>
+  <si>
+    <t>28 Aug 2026</t>
+  </si>
+  <si>
+    <t>27 Aug 2026</t>
+  </si>
+  <si>
+    <t>26 Aug 2026</t>
+  </si>
+  <si>
+    <t>25 Aug 2026</t>
+  </si>
+  <si>
+    <t>24 Aug 2026</t>
+  </si>
+  <si>
+    <t>21 Aug 2026</t>
+  </si>
+  <si>
+    <t>20 Aug 2026</t>
+  </si>
+  <si>
+    <t>19 Aug 2026</t>
+  </si>
+  <si>
+    <t>18 Aug 2026</t>
+  </si>
+  <si>
+    <t>17 Aug 2026</t>
+  </si>
+  <si>
+    <t>14 Aug 2026</t>
+  </si>
+  <si>
+    <t>13 Aug 2026</t>
+  </si>
+  <si>
+    <t>12 Aug 2026</t>
+  </si>
+  <si>
+    <t>11 Aug 2026</t>
+  </si>
+  <si>
+    <t>10 Aug 2026</t>
+  </si>
+  <si>
+    <t>07 Aug 2026</t>
+  </si>
+  <si>
+    <t>06 Aug 2026</t>
+  </si>
+  <si>
+    <t>05 Aug 2026</t>
+  </si>
+  <si>
+    <t>04 Aug 2026</t>
+  </si>
+  <si>
+    <t>03 Aug 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="₹#,##0.00"/>
     <numFmt numFmtId="165" formatCode="+0.00%;-0.00%"/>
   </numFmts>
   <fonts count="10">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -513,52 +513,52 @@
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="19">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="7" numFmtId="0" fillId="2" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="3" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="8" numFmtId="165" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="9" numFmtId="165" fillId="3" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="8" numFmtId="165" fillId="3" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="9" numFmtId="165" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
-    <xf xfId="0" fontId="8" numFmtId="165" fillId="3" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="3" fillId="0" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="3" fillId="3" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -902,51 +902,51 @@
       <c r="B6" s="5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="5">
-        <v>41.1</v>
+        <v>33.2</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>17</v>
       </c>
@@ -1028,511 +1028,511 @@
       </c>
       <c r="C1" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>29</v>
       </c>
       <c r="F1" s="8" t="s">
         <v>30</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>31</v>
       </c>
       <c r="H1" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="11">
-        <v>4679.0</v>
+        <v>5099.43000000000029</v>
       </c>
       <c r="C2" s="11">
-        <v>4908.0</v>
+        <v>5830.89000000000033</v>
       </c>
       <c r="D2" s="11">
-        <v>4528.30000000000018</v>
+        <v>5044.39000000000033</v>
       </c>
       <c r="E2" s="11">
-        <v>4733.44999999999982</v>
+        <v>5495.73999999999978</v>
       </c>
       <c r="F2" s="13">
-        <v>0.0116</v>
+        <v>0.0777</v>
       </c>
       <c r="G2" s="9">
         <v>14</v>
       </c>
       <c r="H2" s="17">
-        <v>10101329</v>
+        <v>6946758</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B3" s="12">
-        <v>4800.0</v>
+        <v>5488.82999999999993</v>
       </c>
       <c r="C3" s="12">
-        <v>4976.0</v>
+        <v>5555.96000000000004</v>
       </c>
       <c r="D3" s="12">
-        <v>4253.85000000000036</v>
+        <v>5193.15999999999985</v>
       </c>
       <c r="E3" s="12">
-        <v>4672.94999999999982</v>
+        <v>5265.22999999999956</v>
       </c>
       <c r="F3" s="14">
-        <v>-0.0128</v>
+        <v>-0.0419</v>
       </c>
       <c r="G3" s="10">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="H3" s="18">
-        <v>12578174</v>
+        <v>11362190</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="11">
-        <v>4640.0</v>
+        <v>5271.64000000000033</v>
       </c>
       <c r="C4" s="11">
-        <v>5058.89999999999964</v>
+        <v>5612.22999999999956</v>
       </c>
       <c r="D4" s="11">
-        <v>4592.89999999999964</v>
+        <v>5152.6899999999996</v>
       </c>
       <c r="E4" s="11">
-        <v>4962.69999999999982</v>
+        <v>5584.090000000000146</v>
       </c>
       <c r="F4" s="13">
-        <v>0.062</v>
+        <v>0.0606</v>
       </c>
       <c r="G4" s="9">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="H4" s="17">
-        <v>13188440</v>
+        <v>10294105</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="12">
-        <v>4970.5</v>
+        <v>5584.090000000000146</v>
       </c>
       <c r="C5" s="12">
-        <v>5023.0</v>
+        <v>5700.57999999999993</v>
       </c>
       <c r="D5" s="12">
-        <v>4548.0</v>
+        <v>5284.47999999999956</v>
       </c>
       <c r="E5" s="12">
-        <v>4960.5</v>
+        <v>5398.5</v>
       </c>
       <c r="F5" s="14">
-        <v>-0.0004</v>
+        <v>-0.0332</v>
       </c>
       <c r="G5" s="10">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H5" s="18">
-        <v>13864527</v>
+        <v>7486924</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="11">
-        <v>4949.75</v>
+        <v>5551.0</v>
       </c>
       <c r="C6" s="11">
-        <v>5105.0</v>
+        <v>6269.5</v>
       </c>
       <c r="D6" s="11">
-        <v>4689.35000000000036</v>
+        <v>5475.0</v>
       </c>
       <c r="E6" s="11">
-        <v>5026.25</v>
+        <v>6103.0</v>
       </c>
       <c r="F6" s="13">
-        <v>0.0133</v>
+        <v>0.1305</v>
       </c>
       <c r="G6" s="9">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="H6" s="17">
-        <v>11065711</v>
+        <v>11892187</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B7" s="12">
-        <v>5026.30000000000018</v>
+        <v>6085.0</v>
       </c>
       <c r="C7" s="12">
-        <v>5045.94999999999982</v>
+        <v>7122.5</v>
       </c>
       <c r="D7" s="12">
-        <v>4508.75</v>
+        <v>6085.0</v>
       </c>
       <c r="E7" s="12">
-        <v>4894.64999999999964</v>
-[...2 lines deleted...]
-        <v>-0.0262</v>
+        <v>7005.5</v>
+      </c>
+      <c r="F7" s="15">
+        <v>0.1479</v>
       </c>
       <c r="G7" s="10">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H7" s="18">
-        <v>14355017</v>
+        <v>13283619</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="9" t="s">
         <v>39</v>
       </c>
       <c r="B8" s="11">
-        <v>4984.85000000000036</v>
+        <v>7000.0</v>
       </c>
       <c r="C8" s="11">
-        <v>5067.0</v>
+        <v>7104.5</v>
       </c>
       <c r="D8" s="11">
-        <v>4536.050000000000182</v>
+        <v>6792.0</v>
       </c>
       <c r="E8" s="11">
-        <v>4831.85000000000036</v>
-[...2 lines deleted...]
-        <v>-0.0128</v>
+        <v>7007.0</v>
+      </c>
+      <c r="F8" s="13">
+        <v>0.0002</v>
       </c>
       <c r="G8" s="9">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="H8" s="17">
-        <v>11546393</v>
+        <v>7422420</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B9" s="12">
-        <v>4838.050000000000182</v>
+        <v>7030.0</v>
       </c>
       <c r="C9" s="12">
-        <v>4954.94999999999982</v>
+        <v>7284.5</v>
       </c>
       <c r="D9" s="12">
-        <v>4673.60000000000036</v>
+        <v>6670.0</v>
       </c>
       <c r="E9" s="12">
-        <v>4821.89999999999964</v>
-[...2 lines deleted...]
-        <v>-0.0021</v>
+        <v>7053.5</v>
+      </c>
+      <c r="F9" s="15">
+        <v>0.0066</v>
       </c>
       <c r="G9" s="10">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="H9" s="18">
-        <v>7551381</v>
+        <v>11259225</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B10" s="11">
-        <v>4829.0</v>
+        <v>7061.5</v>
       </c>
       <c r="C10" s="11">
-        <v>5385.69999999999982</v>
+        <v>7374.5</v>
       </c>
       <c r="D10" s="11">
-        <v>4742.44999999999982</v>
+        <v>7013.5</v>
       </c>
       <c r="E10" s="11">
-        <v>5194.30000000000018</v>
+        <v>7312.5</v>
       </c>
       <c r="F10" s="13">
-        <v>0.0772</v>
+        <v>0.0367</v>
       </c>
       <c r="G10" s="9">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H10" s="17">
-        <v>12134437</v>
+        <v>10490808</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B11" s="12">
-        <v>5575.0</v>
+        <v>7317.0</v>
       </c>
       <c r="C11" s="12">
-        <v>5575.5</v>
+        <v>7613.5</v>
       </c>
       <c r="D11" s="12">
-        <v>4646.0</v>
+        <v>6851.0</v>
       </c>
       <c r="E11" s="12">
-        <v>4773.60000000000036</v>
+        <v>7122.5</v>
       </c>
       <c r="F11" s="14">
-        <v>-0.081</v>
+        <v>-0.026</v>
       </c>
       <c r="G11" s="10">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H11" s="18">
-        <v>11910284</v>
+        <v>8501441</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="9" t="s">
         <v>43</v>
       </c>
       <c r="B12" s="11">
-        <v>4827.0</v>
+        <v>6805.0</v>
       </c>
       <c r="C12" s="11">
-        <v>5499.85000000000036</v>
+        <v>8230.0</v>
       </c>
       <c r="D12" s="11">
-        <v>4780.89999999999964</v>
+        <v>6738.0</v>
       </c>
       <c r="E12" s="11">
-        <v>5347.69999999999982</v>
+        <v>8010.5</v>
       </c>
       <c r="F12" s="13">
-        <v>0.1203</v>
+        <v>0.1247</v>
       </c>
       <c r="G12" s="9">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H12" s="17">
-        <v>7833639</v>
+        <v>11358397</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B13" s="12">
-        <v>5365.55000000000018</v>
+        <v>7800.0</v>
       </c>
       <c r="C13" s="12">
-        <v>5906.5</v>
+        <v>7996.5</v>
       </c>
       <c r="D13" s="12">
-        <v>4999.94999999999982</v>
+        <v>6571.5</v>
       </c>
       <c r="E13" s="12">
-        <v>5567.0</v>
-[...2 lines deleted...]
-        <v>0.041</v>
+        <v>6586.0</v>
+      </c>
+      <c r="F13" s="14">
+        <v>-0.1778</v>
       </c>
       <c r="G13" s="10">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H13" s="18">
-        <v>8880018</v>
+        <v>14099223</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="9" t="s">
         <v>45</v>
       </c>
       <c r="B14" s="11">
-        <v>5560.0</v>
+        <v>6787.5</v>
       </c>
       <c r="C14" s="11">
-        <v>5628.0</v>
+        <v>7435.5</v>
       </c>
       <c r="D14" s="11">
-        <v>5260.5</v>
+        <v>6442.0</v>
       </c>
       <c r="E14" s="11">
-        <v>5333.5</v>
-[...2 lines deleted...]
-        <v>-0.0419</v>
+        <v>7109.0</v>
+      </c>
+      <c r="F14" s="13">
+        <v>0.0794</v>
       </c>
       <c r="G14" s="9">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H14" s="17">
-        <v>11423265</v>
+        <v>15412138</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="10" t="s">
         <v>46</v>
       </c>
       <c r="B15" s="12">
-        <v>5340.0</v>
+        <v>7109.0</v>
       </c>
       <c r="C15" s="12">
-        <v>5685.0</v>
+        <v>7471.5</v>
       </c>
       <c r="D15" s="12">
-        <v>5219.5</v>
+        <v>6752.5</v>
       </c>
       <c r="E15" s="12">
-        <v>5656.5</v>
-[...2 lines deleted...]
-        <v>0.0606</v>
+        <v>7177.0</v>
+      </c>
+      <c r="F15" s="15">
+        <v>0.0096</v>
       </c>
       <c r="G15" s="10">
         <v>21</v>
       </c>
       <c r="H15" s="18">
-        <v>10294105</v>
+        <v>10224032</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="9" t="s">
         <v>47</v>
       </c>
       <c r="B16" s="11">
-        <v>5656.5</v>
+        <v>7177.0</v>
       </c>
       <c r="C16" s="11">
-        <v>5774.5</v>
+        <v>7754.0</v>
       </c>
       <c r="D16" s="11">
-        <v>5353.0</v>
+        <v>6942.5</v>
       </c>
       <c r="E16" s="11">
-        <v>5468.5</v>
-[...2 lines deleted...]
-        <v>-0.0332</v>
+        <v>7073.5</v>
+      </c>
+      <c r="F16" s="16">
+        <v>-0.0144</v>
       </c>
       <c r="G16" s="9">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H16" s="17">
-        <v>7486924</v>
+        <v>13826608</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="10" t="s">
         <v>48</v>
       </c>
       <c r="B17" s="12">
-        <v>5551.0</v>
+        <v>7073.5</v>
       </c>
       <c r="C17" s="12">
-        <v>6269.5</v>
+        <v>7930.0</v>
       </c>
       <c r="D17" s="12">
-        <v>5475.0</v>
+        <v>7053.5</v>
       </c>
       <c r="E17" s="12">
-        <v>6103.0</v>
-[...2 lines deleted...]
-        <v>0.116</v>
+        <v>7833.5</v>
+      </c>
+      <c r="F17" s="15">
+        <v>0.1074</v>
       </c>
       <c r="G17" s="10">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H17" s="18">
-        <v>11892187</v>
+        <v>12996013</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="9" t="s">
         <v>49</v>
       </c>
       <c r="B18" s="11">
-        <v>6085.0</v>
+        <v>7900.0</v>
       </c>
       <c r="C18" s="11">
-        <v>7122.5</v>
+        <v>8165.0</v>
       </c>
       <c r="D18" s="11">
-        <v>6085.0</v>
+        <v>7852.0</v>
       </c>
       <c r="E18" s="11">
-        <v>7005.5</v>
+        <v>7953.5</v>
       </c>
       <c r="F18" s="13">
-        <v>0.1479</v>
+        <v>0.0153</v>
       </c>
       <c r="G18" s="9">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="H18" s="17">
-        <v>13283619</v>
+        <v>8320443</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="10" t="s">
         <v>50</v>
       </c>
       <c r="B19" s="12">
-        <v>7000.0</v>
+        <v>7975.0</v>
       </c>
       <c r="C19" s="12">
-        <v>7104.5</v>
+        <v>8052.0</v>
       </c>
       <c r="D19" s="12">
-        <v>6815.0</v>
+        <v>7507.5</v>
       </c>
       <c r="E19" s="12">
-        <v>7018.5</v>
-[...2 lines deleted...]
-        <v>0.0019</v>
+        <v>7530.0</v>
+      </c>
+      <c r="F19" s="14">
+        <v>-0.0532</v>
       </c>
       <c r="G19" s="10">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="H19" s="18">
-        <v>4619085</v>
+        <v>4787583</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G13"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
@@ -1549,319 +1549,319 @@
       </c>
       <c r="B1" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C1" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>29</v>
       </c>
       <c r="F1" s="8" t="s">
         <v>30</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B2" s="11">
-        <v>5527.5</v>
+        <v>7650.0</v>
       </c>
       <c r="C2" s="11">
-        <v>5712.5</v>
+        <v>7754.0</v>
       </c>
       <c r="D2" s="11">
-        <v>5520.0</v>
+        <v>7488.0</v>
       </c>
       <c r="E2" s="11">
-        <v>5663.0</v>
-[...2 lines deleted...]
-        <v>0.0245</v>
+        <v>7598.0</v>
+      </c>
+      <c r="F2" s="16">
+        <v>-0.0068</v>
       </c>
       <c r="G2" s="17">
-        <v>1807021</v>
+        <v>1739486</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="10" t="s">
         <v>53</v>
       </c>
       <c r="B3" s="12">
-        <v>5677.0</v>
+        <v>7551.0</v>
       </c>
       <c r="C3" s="12">
-        <v>5785.5</v>
+        <v>7606.5</v>
       </c>
       <c r="D3" s="12">
-        <v>5643.0</v>
+        <v>6942.5</v>
       </c>
       <c r="E3" s="12">
-        <v>5764.0</v>
-[...2 lines deleted...]
-        <v>0.0178</v>
+        <v>7339.5</v>
+      </c>
+      <c r="F3" s="14">
+        <v>-0.034</v>
       </c>
       <c r="G3" s="18">
-        <v>1747955</v>
+        <v>6538265</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="9" t="s">
         <v>54</v>
       </c>
       <c r="B4" s="11">
-        <v>5880.0</v>
+        <v>7499.0</v>
       </c>
       <c r="C4" s="11">
-        <v>6024.5</v>
+        <v>7603.0</v>
       </c>
       <c r="D4" s="11">
-        <v>5825.5</v>
+        <v>7321.5</v>
       </c>
       <c r="E4" s="11">
-        <v>5924.5</v>
+        <v>7365.5</v>
       </c>
       <c r="F4" s="13">
-        <v>0.0278</v>
+        <v>0.0035</v>
       </c>
       <c r="G4" s="17">
-        <v>3415335</v>
+        <v>2620274</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="10" t="s">
         <v>55</v>
       </c>
       <c r="B5" s="12">
-        <v>5945.0</v>
+        <v>7325.0</v>
       </c>
       <c r="C5" s="12">
-        <v>6269.5</v>
+        <v>7575.0</v>
       </c>
       <c r="D5" s="12">
-        <v>5880.0</v>
+        <v>7140.0</v>
       </c>
       <c r="E5" s="12">
-        <v>6103.0</v>
-[...2 lines deleted...]
-        <v>0.0301</v>
+        <v>7563.5</v>
+      </c>
+      <c r="F5" s="15">
+        <v>0.0269</v>
       </c>
       <c r="G5" s="18">
-        <v>3513103</v>
+        <v>3113331</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="9" t="s">
         <v>56</v>
       </c>
       <c r="B6" s="11">
-        <v>6085.0</v>
+        <v>7569.0</v>
       </c>
       <c r="C6" s="11">
-        <v>6713.0</v>
+        <v>7789.0</v>
       </c>
       <c r="D6" s="11">
-        <v>6085.0</v>
+        <v>7478.0</v>
       </c>
       <c r="E6" s="11">
-        <v>6580.5</v>
+        <v>7628.0</v>
       </c>
       <c r="F6" s="13">
-        <v>0.0782</v>
+        <v>0.0085</v>
       </c>
       <c r="G6" s="17">
-        <v>3727862</v>
+        <v>1967912</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="10" t="s">
         <v>57</v>
       </c>
       <c r="B7" s="12">
-        <v>6570.5</v>
+        <v>7680.0</v>
       </c>
       <c r="C7" s="12">
-        <v>6937.0</v>
+        <v>7930.0</v>
       </c>
       <c r="D7" s="12">
-        <v>6569.0</v>
+        <v>7648.0</v>
       </c>
       <c r="E7" s="12">
-        <v>6875.0</v>
-[...2 lines deleted...]
-        <v>0.0448</v>
+        <v>7833.5</v>
+      </c>
+      <c r="F7" s="15">
+        <v>0.0269</v>
       </c>
       <c r="G7" s="18">
-        <v>4143379</v>
+        <v>3557279</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="9" t="s">
         <v>58</v>
       </c>
       <c r="B8" s="11">
-        <v>6875.0</v>
+        <v>7900.0</v>
       </c>
       <c r="C8" s="11">
-        <v>7018.0</v>
+        <v>8067.5</v>
       </c>
       <c r="D8" s="11">
-        <v>6787.5</v>
+        <v>7852.0</v>
       </c>
       <c r="E8" s="11">
-        <v>6973.5</v>
+        <v>8020.0</v>
       </c>
       <c r="F8" s="13">
-        <v>0.0143</v>
+        <v>0.0238</v>
       </c>
       <c r="G8" s="17">
-        <v>2045402</v>
+        <v>2750540</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="10" t="s">
         <v>59</v>
       </c>
       <c r="B9" s="12">
-        <v>7000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="C9" s="12">
-        <v>7122.5</v>
+        <v>8143.0</v>
       </c>
       <c r="D9" s="12">
-        <v>6925.0</v>
+        <v>7938.0</v>
       </c>
       <c r="E9" s="12">
-        <v>7047.0</v>
-[...2 lines deleted...]
-        <v>0.0105</v>
+        <v>8066.5</v>
+      </c>
+      <c r="F9" s="15">
+        <v>0.0058</v>
       </c>
       <c r="G9" s="18">
-        <v>2390066</v>
+        <v>1826505</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="9" t="s">
         <v>60</v>
       </c>
       <c r="B10" s="11">
-        <v>7049.0</v>
+        <v>8058.0</v>
       </c>
       <c r="C10" s="11">
-        <v>7073.5</v>
+        <v>8165.0</v>
       </c>
       <c r="D10" s="11">
-        <v>6850.0</v>
+        <v>7947.5</v>
       </c>
       <c r="E10" s="11">
-        <v>6941.0</v>
-[...2 lines deleted...]
-        <v>-0.015</v>
+        <v>8010.0</v>
+      </c>
+      <c r="F10" s="16">
+        <v>-0.007</v>
       </c>
       <c r="G10" s="17">
-        <v>1960386</v>
+        <v>1643693</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="10" t="s">
         <v>61</v>
       </c>
       <c r="B11" s="12">
-        <v>6941.0</v>
+        <v>8010.0</v>
       </c>
       <c r="C11" s="12">
-        <v>7007.0</v>
+        <v>8140.0</v>
       </c>
       <c r="D11" s="12">
-        <v>6818.0</v>
+        <v>7970.0</v>
       </c>
       <c r="E11" s="12">
-        <v>6965.0</v>
-[...2 lines deleted...]
-        <v>0.0035</v>
+        <v>8059.0</v>
+      </c>
+      <c r="F11" s="15">
+        <v>0.0061</v>
       </c>
       <c r="G11" s="18">
-        <v>1669843</v>
+        <v>1356911</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="9" t="s">
         <v>62</v>
       </c>
       <c r="B12" s="11">
-        <v>6999.5</v>
+        <v>8000.0</v>
       </c>
       <c r="C12" s="11">
-        <v>7099.0</v>
+        <v>8052.0</v>
       </c>
       <c r="D12" s="11">
-        <v>6815.0</v>
+        <v>7507.5</v>
       </c>
       <c r="E12" s="11">
-        <v>7042.5</v>
-[...2 lines deleted...]
-        <v>0.0111</v>
+        <v>7630.5</v>
+      </c>
+      <c r="F12" s="16">
+        <v>-0.0532</v>
       </c>
       <c r="G12" s="17">
-        <v>1610831</v>
+        <v>3550714</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="10" t="s">
         <v>63</v>
       </c>
       <c r="B13" s="12">
-        <v>7049.0</v>
+        <v>7658.0</v>
       </c>
       <c r="C13" s="12">
-        <v>7104.5</v>
+        <v>7784.5</v>
       </c>
       <c r="D13" s="12">
-        <v>7005.0</v>
+        <v>7530.0</v>
       </c>
       <c r="E13" s="12">
-        <v>7018.5</v>
+        <v>7530.0</v>
       </c>
       <c r="F13" s="14">
-        <v>-0.0034</v>
+        <v>-0.0132</v>
       </c>
       <c r="G13" s="18">
-        <v>354935</v>
+        <v>1979663</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:K31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
@@ -1894,745 +1894,741 @@
       </c>
       <c r="F1" s="8" t="s">
         <v>68</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>69</v>
       </c>
       <c r="H1" s="8" t="s">
         <v>70</v>
       </c>
       <c r="I1" s="8" t="s">
         <v>71</v>
       </c>
       <c r="J1" s="8" t="s">
         <v>72</v>
       </c>
       <c r="K1" s="8" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="9" t="s">
         <v>74</v>
       </c>
       <c r="B2" s="11">
-        <v>7139.0</v>
-[...2 lines deleted...]
-        <v>0.0093</v>
+        <v>7530.0</v>
+      </c>
+      <c r="C2" s="16">
+        <v>-0.0217</v>
       </c>
       <c r="D2" s="9">
-        <v>41.1</v>
+        <v>33.2</v>
       </c>
       <c r="E2" s="9">
-        <v>0.87</v>
+        <v>1.04</v>
       </c>
       <c r="F2" s="9"/>
       <c r="G2" s="9"/>
       <c r="H2" s="9"/>
       <c r="I2" s="9"/>
       <c r="J2" s="9"/>
       <c r="K2" s="9"/>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="10" t="s">
         <v>75</v>
       </c>
       <c r="B3" s="12">
-        <v>7073.5</v>
+        <v>7697.0</v>
       </c>
       <c r="C3" s="14">
-        <v>-0.0475</v>
+        <v>-0.0048</v>
       </c>
       <c r="D3" s="10">
-        <v>37.9</v>
+        <v>40.6</v>
       </c>
       <c r="E3" s="10">
-        <v>3.68</v>
+        <v>0.69</v>
       </c>
       <c r="F3" s="10"/>
       <c r="G3" s="10"/>
       <c r="H3" s="10"/>
       <c r="I3" s="10"/>
       <c r="J3" s="10"/>
-      <c r="K3" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K3" s="10"/>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="9" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B4" s="11">
-        <v>7426.0</v>
-[...2 lines deleted...]
-        <v>-0.0226</v>
+        <v>7734.5</v>
+      </c>
+      <c r="C4" s="16">
+        <v>-0.0017</v>
       </c>
       <c r="D4" s="9">
-        <v>52.0</v>
+        <v>42.5</v>
       </c>
       <c r="E4" s="9">
-        <v>4.07</v>
+        <v>0.76</v>
       </c>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="9"/>
       <c r="I4" s="9"/>
       <c r="J4" s="9"/>
-      <c r="K4" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K4" s="9"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="10" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B5" s="12">
-        <v>7598.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>7747.5</v>
+      </c>
+      <c r="C5" s="15">
+        <v>0.0098</v>
       </c>
       <c r="D5" s="10">
-        <v>62.7</v>
+        <v>43.2</v>
       </c>
       <c r="E5" s="10">
-        <v>1.39</v>
+        <v>1.11</v>
       </c>
       <c r="F5" s="10"/>
       <c r="G5" s="10"/>
       <c r="H5" s="10"/>
       <c r="I5" s="10"/>
       <c r="J5" s="10"/>
       <c r="K5" s="10"/>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="9" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B6" s="11">
-        <v>7598.0</v>
+        <v>7672.0</v>
       </c>
       <c r="C6" s="13">
-        <v>0.0034</v>
+        <v>0.0054</v>
       </c>
       <c r="D6" s="9">
-        <v>62.7</v>
+        <v>37.9</v>
       </c>
       <c r="E6" s="9">
-        <v>1.28</v>
+        <v>1.1</v>
       </c>
       <c r="F6" s="9"/>
       <c r="G6" s="9"/>
       <c r="H6" s="9"/>
       <c r="I6" s="9"/>
       <c r="J6" s="9"/>
       <c r="K6" s="9"/>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="10" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="B7" s="12">
-        <v>7572.0</v>
+        <v>7630.5</v>
       </c>
       <c r="C7" s="14">
-        <v>-0.0008</v>
+        <v>-0.0077</v>
       </c>
       <c r="D7" s="10">
-        <v>61.7</v>
+        <v>34.8</v>
       </c>
       <c r="E7" s="10">
-        <v>0.64</v>
+        <v>1.18</v>
       </c>
       <c r="F7" s="10"/>
       <c r="G7" s="10"/>
       <c r="H7" s="10"/>
       <c r="I7" s="10"/>
       <c r="J7" s="10"/>
       <c r="K7" s="10"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="9" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="B8" s="11">
-        <v>7578.0</v>
-[...2 lines deleted...]
-        <v>-0.0081</v>
+        <v>7690.0</v>
+      </c>
+      <c r="C8" s="16">
+        <v>-0.0028</v>
       </c>
       <c r="D8" s="9">
-        <v>62.0</v>
+        <v>37.3</v>
       </c>
       <c r="E8" s="9">
-        <v>0.73</v>
+        <v>1.06</v>
       </c>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="9"/>
       <c r="I8" s="9"/>
       <c r="J8" s="9"/>
       <c r="K8" s="9"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="10" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B9" s="12">
-        <v>7639.5</v>
-[...2 lines deleted...]
-        <v>0.0037</v>
+        <v>7711.5</v>
+      </c>
+      <c r="C9" s="14">
+        <v>-0.0324</v>
       </c>
       <c r="D9" s="10">
-        <v>65.7</v>
+        <v>38.2</v>
       </c>
       <c r="E9" s="10">
-        <v>0.75</v>
+        <v>2.74</v>
       </c>
       <c r="F9" s="10"/>
       <c r="G9" s="10"/>
       <c r="H9" s="10"/>
       <c r="I9" s="10"/>
       <c r="J9" s="10"/>
-      <c r="K9" s="10"/>
+      <c r="K9" s="10" t="s">
+        <v>82</v>
+      </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="9" t="s">
         <v>83</v>
       </c>
       <c r="B10" s="11">
-        <v>7611.0</v>
+        <v>7970.0</v>
       </c>
       <c r="C10" s="13">
-        <v>0.0013</v>
+        <v>0.0021</v>
       </c>
       <c r="D10" s="9">
-        <v>64.8</v>
+        <v>52.5</v>
       </c>
       <c r="E10" s="9">
-        <v>1.24</v>
+        <v>2.03</v>
       </c>
       <c r="F10" s="9"/>
       <c r="G10" s="9"/>
       <c r="H10" s="9"/>
       <c r="I10" s="9"/>
       <c r="J10" s="9"/>
-      <c r="K10" s="9"/>
+      <c r="K10" s="9" t="s">
+        <v>82</v>
+      </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="10" t="s">
         <v>84</v>
       </c>
       <c r="B11" s="12">
-        <v>7601.0</v>
-[...2 lines deleted...]
-        <v>0.0123</v>
+        <v>7953.5</v>
+      </c>
+      <c r="C11" s="14">
+        <v>-0.0131</v>
       </c>
       <c r="D11" s="10">
-        <v>64.5</v>
+        <v>51.4</v>
       </c>
       <c r="E11" s="10">
-        <v>0.89</v>
+        <v>2.03</v>
       </c>
       <c r="F11" s="10"/>
       <c r="G11" s="10"/>
       <c r="H11" s="10"/>
       <c r="I11" s="10"/>
       <c r="J11" s="10"/>
-      <c r="K11" s="10"/>
+      <c r="K11" s="10" t="s">
+        <v>82</v>
+      </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="9" t="s">
         <v>85</v>
       </c>
       <c r="B12" s="11">
-        <v>7509.0</v>
-[...2 lines deleted...]
-        <v>-0.0068</v>
+        <v>8059.0</v>
+      </c>
+      <c r="C12" s="16">
+        <v>-0.0051</v>
       </c>
       <c r="D12" s="9">
-        <v>61.7</v>
+        <v>59.4</v>
       </c>
       <c r="E12" s="9">
-        <v>0.74</v>
+        <v>0.89</v>
       </c>
       <c r="F12" s="9"/>
       <c r="G12" s="9"/>
       <c r="H12" s="9"/>
       <c r="I12" s="9"/>
       <c r="J12" s="9"/>
       <c r="K12" s="9"/>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="10" t="s">
         <v>86</v>
       </c>
       <c r="B13" s="12">
-        <v>7560.5</v>
-[...2 lines deleted...]
-        <v>-0.0084</v>
+        <v>8100.0</v>
+      </c>
+      <c r="C13" s="15">
+        <v>0.0081</v>
       </c>
       <c r="D13" s="10">
-        <v>64.40000000000001</v>
+        <v>62.9</v>
       </c>
       <c r="E13" s="10">
-        <v>0.83</v>
+        <v>0.93</v>
       </c>
       <c r="F13" s="10"/>
       <c r="G13" s="10"/>
       <c r="H13" s="10"/>
       <c r="I13" s="10"/>
       <c r="J13" s="10"/>
       <c r="K13" s="10"/>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="9" t="s">
         <v>87</v>
       </c>
       <c r="B14" s="11">
-        <v>7312.0</v>
-[...2 lines deleted...]
-        <v>0.0185</v>
+        <v>8035.0</v>
+      </c>
+      <c r="C14" s="16">
+        <v>-0.0025</v>
       </c>
       <c r="D14" s="9">
-        <v>57.7</v>
+        <v>59.4</v>
       </c>
       <c r="E14" s="9">
-        <v>0.58</v>
+        <v>0.44</v>
       </c>
       <c r="F14" s="9"/>
       <c r="G14" s="9"/>
       <c r="H14" s="9"/>
       <c r="I14" s="9"/>
       <c r="J14" s="9"/>
       <c r="K14" s="9"/>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="10" t="s">
         <v>88</v>
       </c>
       <c r="B15" s="12">
-        <v>7179.5</v>
-[...2 lines deleted...]
-        <v>-0.0055</v>
+        <v>8055.0</v>
+      </c>
+      <c r="C15" s="15">
+        <v>0.001</v>
       </c>
       <c r="D15" s="10">
-        <v>51.7</v>
+        <v>61.0</v>
       </c>
       <c r="E15" s="10">
-        <v>0.81</v>
+        <v>0.52</v>
       </c>
       <c r="F15" s="10"/>
       <c r="G15" s="10"/>
       <c r="H15" s="10"/>
-      <c r="I15" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I15" s="10"/>
       <c r="J15" s="10"/>
       <c r="K15" s="10"/>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="9" t="s">
         <v>89</v>
       </c>
       <c r="B16" s="11">
-        <v>7219.5</v>
+        <v>8047.0</v>
       </c>
       <c r="C16" s="13">
-        <v>0.0023</v>
+        <v>0.0046</v>
       </c>
       <c r="D16" s="9">
-        <v>53.8</v>
+        <v>60.6</v>
       </c>
       <c r="E16" s="9">
-        <v>0.92</v>
+        <v>0.43</v>
       </c>
       <c r="F16" s="9"/>
       <c r="G16" s="9"/>
       <c r="H16" s="9"/>
       <c r="I16" s="9"/>
       <c r="J16" s="9"/>
       <c r="K16" s="9"/>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="10" t="s">
         <v>90</v>
       </c>
       <c r="B17" s="12">
-        <v>7203.0</v>
-[...2 lines deleted...]
-        <v>0.0217</v>
+        <v>8010.0</v>
+      </c>
+      <c r="C17" s="14">
+        <v>-0.004</v>
       </c>
       <c r="D17" s="10">
-        <v>53.1</v>
+        <v>58.7</v>
       </c>
       <c r="E17" s="10">
-        <v>1.03</v>
+        <v>0.65</v>
       </c>
       <c r="F17" s="10"/>
       <c r="G17" s="10"/>
       <c r="H17" s="10"/>
       <c r="I17" s="10"/>
       <c r="J17" s="10"/>
       <c r="K17" s="10"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="9" t="s">
         <v>91</v>
       </c>
       <c r="B18" s="11">
-        <v>7050.0</v>
-[...2 lines deleted...]
-        <v>-0.0028</v>
+        <v>8042.0</v>
+      </c>
+      <c r="C18" s="13">
+        <v>0.0064</v>
       </c>
       <c r="D18" s="9">
-        <v>45.7</v>
+        <v>61.1</v>
       </c>
       <c r="E18" s="9">
-        <v>0.77</v>
+        <v>0.66</v>
       </c>
       <c r="F18" s="9"/>
       <c r="G18" s="9"/>
       <c r="H18" s="9"/>
       <c r="I18" s="9"/>
       <c r="J18" s="9"/>
       <c r="K18" s="9"/>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="10" t="s">
         <v>92</v>
       </c>
       <c r="B19" s="12">
-        <v>7070.0</v>
+        <v>7990.5</v>
       </c>
       <c r="C19" s="14">
-        <v>-0.0056</v>
+        <v>-0.0035</v>
       </c>
       <c r="D19" s="10">
-        <v>46.6</v>
+        <v>58.6</v>
       </c>
       <c r="E19" s="10">
-        <v>0.81</v>
+        <v>0.69</v>
       </c>
       <c r="F19" s="10"/>
       <c r="G19" s="10"/>
       <c r="H19" s="10"/>
       <c r="I19" s="10"/>
       <c r="J19" s="10"/>
       <c r="K19" s="10"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="9" t="s">
         <v>93</v>
       </c>
       <c r="B20" s="11">
-        <v>7110.0</v>
-[...2 lines deleted...]
-        <v>-0.0028</v>
+        <v>8018.5</v>
+      </c>
+      <c r="C20" s="16">
+        <v>-0.0039</v>
       </c>
       <c r="D20" s="9">
-        <v>48.3</v>
+        <v>60.6</v>
       </c>
       <c r="E20" s="9">
-        <v>0.84</v>
+        <v>0.52</v>
       </c>
       <c r="F20" s="9"/>
       <c r="G20" s="9"/>
       <c r="H20" s="9"/>
       <c r="I20" s="9"/>
       <c r="J20" s="9"/>
       <c r="K20" s="9"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="10" t="s">
         <v>94</v>
       </c>
       <c r="B21" s="12">
-        <v>7130.0</v>
+        <v>8050.0</v>
       </c>
       <c r="C21" s="14">
-        <v>-0.0016</v>
+        <v>-0.002</v>
       </c>
       <c r="D21" s="10">
-        <v>49.2</v>
+        <v>62.7</v>
       </c>
       <c r="E21" s="10">
-        <v>0.79</v>
+        <v>0.78</v>
       </c>
       <c r="F21" s="10"/>
       <c r="G21" s="10"/>
       <c r="H21" s="10"/>
       <c r="I21" s="10"/>
       <c r="J21" s="10"/>
       <c r="K21" s="10"/>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="9" t="s">
         <v>95</v>
       </c>
       <c r="B22" s="11">
-        <v>7141.5</v>
-[...2 lines deleted...]
-        <v>0.0058</v>
+        <v>8066.5</v>
+      </c>
+      <c r="C22" s="16">
+        <v>-0.0041</v>
       </c>
       <c r="D22" s="9">
-        <v>49.7</v>
+        <v>63.8</v>
       </c>
       <c r="E22" s="9">
-        <v>0.87</v>
+        <v>0.59</v>
       </c>
       <c r="F22" s="9"/>
       <c r="G22" s="9"/>
       <c r="H22" s="9"/>
       <c r="I22" s="9"/>
       <c r="J22" s="9"/>
       <c r="K22" s="9"/>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="10" t="s">
         <v>96</v>
       </c>
       <c r="B23" s="12">
-        <v>7100.5</v>
-[...2 lines deleted...]
-        <v>-0.0107</v>
+        <v>8100.0</v>
+      </c>
+      <c r="C23" s="15">
+        <v>0.0063</v>
       </c>
       <c r="D23" s="10">
-        <v>48.0</v>
+        <v>66.0</v>
       </c>
       <c r="E23" s="10">
-        <v>1.15</v>
+        <v>0.46</v>
       </c>
       <c r="F23" s="10"/>
       <c r="G23" s="10"/>
       <c r="H23" s="10"/>
       <c r="I23" s="10"/>
       <c r="J23" s="10"/>
       <c r="K23" s="10"/>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="9" t="s">
         <v>97</v>
       </c>
       <c r="B24" s="11">
-        <v>7177.0</v>
-[...2 lines deleted...]
-        <v>-0.0326</v>
+        <v>8049.0</v>
+      </c>
+      <c r="C24" s="13">
+        <v>0.0061</v>
       </c>
       <c r="D24" s="9">
-        <v>50.9</v>
+        <v>64.3</v>
       </c>
       <c r="E24" s="9">
-        <v>2.79</v>
+        <v>0.59</v>
       </c>
       <c r="F24" s="9"/>
       <c r="G24" s="9"/>
       <c r="H24" s="9"/>
       <c r="I24" s="9"/>
       <c r="J24" s="9"/>
-      <c r="K24" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K24" s="9"/>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="10" t="s">
         <v>98</v>
       </c>
       <c r="B25" s="12">
-        <v>7419.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>8000.0</v>
+      </c>
+      <c r="C25" s="15">
+        <v>0.0031</v>
       </c>
       <c r="D25" s="10">
-        <v>62.0</v>
+        <v>62.6</v>
       </c>
       <c r="E25" s="10">
-        <v>0.59</v>
+        <v>1.08</v>
       </c>
       <c r="F25" s="10"/>
       <c r="G25" s="10"/>
       <c r="H25" s="10"/>
       <c r="I25" s="10"/>
       <c r="J25" s="10"/>
       <c r="K25" s="10"/>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="9" t="s">
         <v>99</v>
       </c>
       <c r="B26" s="11">
-        <v>7419.0</v>
-[...2 lines deleted...]
-        <v>0.0058</v>
+        <v>7975.0</v>
+      </c>
+      <c r="C26" s="16">
+        <v>-0.0056</v>
       </c>
       <c r="D26" s="9">
-        <v>62.0</v>
+        <v>61.7</v>
       </c>
       <c r="E26" s="9">
-        <v>0.58</v>
+        <v>0.68</v>
       </c>
       <c r="F26" s="9"/>
       <c r="G26" s="9"/>
       <c r="H26" s="9"/>
       <c r="I26" s="9"/>
       <c r="J26" s="9"/>
       <c r="K26" s="9"/>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="10" t="s">
         <v>100</v>
       </c>
       <c r="B27" s="12">
-        <v>7376.0</v>
-[...2 lines deleted...]
-        <v>-0.0051</v>
+        <v>8020.0</v>
+      </c>
+      <c r="C27" s="15">
+        <v>0.0066</v>
       </c>
       <c r="D27" s="10">
-        <v>60.7</v>
+        <v>64.2</v>
       </c>
       <c r="E27" s="10">
-        <v>0.77</v>
+        <v>0.6</v>
       </c>
       <c r="F27" s="10"/>
       <c r="G27" s="10"/>
       <c r="H27" s="10"/>
       <c r="I27" s="10"/>
       <c r="J27" s="10"/>
       <c r="K27" s="10"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="9" t="s">
         <v>101</v>
       </c>
       <c r="B28" s="11">
-        <v>7414.0</v>
-[...2 lines deleted...]
-        <v>0.0619</v>
+        <v>7967.5</v>
+      </c>
+      <c r="C28" s="16">
+        <v>-0.0024</v>
       </c>
       <c r="D28" s="9">
-        <v>62.4</v>
+        <v>62.5</v>
       </c>
       <c r="E28" s="9">
-        <v>2.64</v>
+        <v>0.65</v>
       </c>
       <c r="F28" s="9"/>
       <c r="G28" s="9"/>
       <c r="H28" s="9"/>
-      <c r="I28" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I28" s="9"/>
       <c r="J28" s="9"/>
-      <c r="K28" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K28" s="9"/>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="10" t="s">
         <v>102</v>
       </c>
       <c r="B29" s="12">
-        <v>6981.5</v>
-[...2 lines deleted...]
-        <v>0.013</v>
+        <v>7986.5</v>
+      </c>
+      <c r="C29" s="15">
+        <v>0.0065</v>
       </c>
       <c r="D29" s="10">
-        <v>45.8</v>
+        <v>63.5</v>
       </c>
       <c r="E29" s="10">
-        <v>1.11</v>
+        <v>0.72</v>
       </c>
       <c r="F29" s="10"/>
       <c r="G29" s="10"/>
       <c r="H29" s="10"/>
       <c r="I29" s="10"/>
       <c r="J29" s="10"/>
       <c r="K29" s="10"/>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="9" t="s">
         <v>103</v>
       </c>
       <c r="B30" s="11">
-        <v>6892.0</v>
-[...2 lines deleted...]
-        <v>0.0062</v>
+        <v>7935.0</v>
+      </c>
+      <c r="C30" s="16">
+        <v>-0.0143</v>
       </c>
       <c r="D30" s="9">
-        <v>40.7</v>
+        <v>62.0</v>
       </c>
       <c r="E30" s="9">
-        <v>1.08</v>
+        <v>0.98</v>
       </c>
       <c r="F30" s="9"/>
       <c r="G30" s="9"/>
       <c r="H30" s="9"/>
       <c r="I30" s="9"/>
       <c r="J30" s="9"/>
       <c r="K30" s="9"/>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="10" t="s">
         <v>104</v>
       </c>
       <c r="B31" s="12">
-        <v>6849.5</v>
-[...2 lines deleted...]
-        <v>-0.0048</v>
+        <v>8050.0</v>
+      </c>
+      <c r="C31" s="15">
+        <v>0.0276</v>
       </c>
       <c r="D31" s="10">
-        <v>38.2</v>
+        <v>67.8</v>
       </c>
       <c r="E31" s="10">
-        <v>1.0</v>
+        <v>1.65</v>
       </c>
       <c r="F31" s="10"/>
       <c r="G31" s="10"/>
       <c r="H31" s="10"/>
       <c r="I31" s="10"/>
-      <c r="J31" s="10"/>
+      <c r="J31" s="10" t="s">
+        <v>82</v>
+      </c>
       <c r="K31" s="10"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>