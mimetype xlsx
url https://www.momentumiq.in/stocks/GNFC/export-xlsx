--- v0 (2026-07-02)
+++ v1 (2026-10-05)
@@ -23,371 +23,371 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Overview" sheetId="1" r:id="rId4"/>
     <sheet name="Monthly Summary" sheetId="2" r:id="rId5"/>
     <sheet name="Weekly Summary" sheetId="3" r:id="rId6"/>
     <sheet name="Indicator History" sheetId="4" r:id="rId7"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>GNFC — Gujarat Narmada Valley Fert</t>
   </si>
   <si>
-    <t>NSE Equity · Agriculture · Generated 02 Jul 2026, 08:03 AM</t>
+    <t>NSE Equity · Agriculture · Generated 05 Oct 2026, 12:32 PM</t>
   </si>
   <si>
     <t>KEY METRICS</t>
   </si>
   <si>
     <t>Current Price</t>
   </si>
   <si>
-    <t>₹499.00</t>
+    <t>₹589.15</t>
   </si>
   <si>
     <t>1 Day Change</t>
   </si>
   <si>
-    <t>-2.36%</t>
+    <t>+0.00%</t>
   </si>
   <si>
     <t>52 Week High</t>
   </si>
   <si>
-    <t>₹776.60</t>
+    <t>₹636.00</t>
   </si>
   <si>
     <t>52 Week Low</t>
   </si>
   <si>
-    <t>₹449.00</t>
+    <t>₹365.00</t>
   </si>
   <si>
     <t>RSI (14)</t>
   </si>
   <si>
     <t>EMA 50</t>
   </si>
   <si>
-    <t>₹512.22</t>
+    <t>₹574.02</t>
   </si>
   <si>
     <t>EMA 200</t>
   </si>
   <si>
-    <t>₹484.93</t>
+    <t>₹521.08</t>
   </si>
   <si>
     <t>ATR (14)</t>
   </si>
   <si>
-    <t>₹21.03</t>
+    <t>₹21.87</t>
   </si>
   <si>
     <t>Volume Ratio</t>
   </si>
   <si>
-    <t>0.55×</t>
+    <t>0.49×</t>
   </si>
   <si>
     <t>Data Period</t>
   </si>
   <si>
-    <t>13 May 2024 to 22 Oct 2025</t>
+    <t>05 May 2025 to 02 Oct 2026</t>
   </si>
   <si>
     <t>ACTIVE TECHNICAL CONDITIONS</t>
   </si>
   <si>
     <t>● No special conditions today</t>
   </si>
   <si>
     <t>For educational purposes only. Not investment advice. Past performance does not guarantee future results.</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Open</t>
   </si>
   <si>
     <t>High</t>
   </si>
   <si>
     <t>Low</t>
   </si>
   <si>
     <t>Close</t>
   </si>
   <si>
     <t>Change %</t>
   </si>
   <si>
     <t>Trading Days</t>
   </si>
   <si>
     <t>Total Volume</t>
   </si>
   <si>
-    <t>May 2024</t>
-[...34 lines deleted...]
-  <si>
     <t>May 2025</t>
   </si>
   <si>
     <t>Jun 2025</t>
   </si>
   <si>
     <t>Jul 2025</t>
   </si>
   <si>
     <t>Aug 2025</t>
   </si>
   <si>
     <t>Sep 2025</t>
   </si>
   <si>
     <t>Oct 2025</t>
   </si>
   <si>
+    <t>Nov 2025</t>
+  </si>
+  <si>
+    <t>Dec 2025</t>
+  </si>
+  <si>
+    <t>Jan 2026</t>
+  </si>
+  <si>
+    <t>Feb 2026</t>
+  </si>
+  <si>
+    <t>Mar 2026</t>
+  </si>
+  <si>
+    <t>Apr 2026</t>
+  </si>
+  <si>
+    <t>May 2026</t>
+  </si>
+  <si>
+    <t>Jun 2026</t>
+  </si>
+  <si>
+    <t>Jul 2026</t>
+  </si>
+  <si>
+    <t>Aug 2026</t>
+  </si>
+  <si>
+    <t>Sep 2026</t>
+  </si>
+  <si>
+    <t>Oct 2026</t>
+  </si>
+  <si>
     <t>Week</t>
   </si>
   <si>
-    <t>Week of 04 Aug</t>
-[...32 lines deleted...]
-    <t>Week of 20 Oct</t>
+    <t>Week of 13 Jul</t>
+  </si>
+  <si>
+    <t>Week of 20 Jul</t>
+  </si>
+  <si>
+    <t>Week of 27 Jul</t>
+  </si>
+  <si>
+    <t>Week of 03 Aug</t>
+  </si>
+  <si>
+    <t>Week of 10 Aug</t>
+  </si>
+  <si>
+    <t>Week of 17 Aug</t>
+  </si>
+  <si>
+    <t>Week of 24 Aug</t>
+  </si>
+  <si>
+    <t>Week of 31 Aug</t>
+  </si>
+  <si>
+    <t>Week of 07 Sep</t>
+  </si>
+  <si>
+    <t>Week of 14 Sep</t>
+  </si>
+  <si>
+    <t>Week of 21 Sep</t>
+  </si>
+  <si>
+    <t>Week of 28 Sep</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>1D Change %</t>
   </si>
   <si>
     <t>RSI</t>
   </si>
   <si>
     <t>Vol Ratio</t>
   </si>
   <si>
     <t>RSI&lt;30</t>
   </si>
   <si>
     <t>RSI&gt;70</t>
   </si>
   <si>
     <t>EMA Cross</t>
   </si>
   <si>
     <t>MACD Cross</t>
   </si>
   <si>
     <t>Breakout</t>
   </si>
   <si>
     <t>Vol Spike</t>
   </si>
   <si>
-    <t>01 Jul 2026</t>
-[...20 lines deleted...]
-    <t>22 Jun 2026</t>
+    <t>02 Oct 2026</t>
+  </si>
+  <si>
+    <t>01 Oct 2026</t>
+  </si>
+  <si>
+    <t>30 Sep 2026</t>
+  </si>
+  <si>
+    <t>29 Sep 2026</t>
+  </si>
+  <si>
+    <t>28 Sep 2026</t>
+  </si>
+  <si>
+    <t>25 Sep 2026</t>
+  </si>
+  <si>
+    <t>24 Sep 2026</t>
+  </si>
+  <si>
+    <t>23 Sep 2026</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
-    <t>19 Jun 2026</t>
-[...62 lines deleted...]
-    <t>20 May 2026</t>
+    <t>22 Sep 2026</t>
+  </si>
+  <si>
+    <t>21 Sep 2026</t>
+  </si>
+  <si>
+    <t>18 Sep 2026</t>
+  </si>
+  <si>
+    <t>16 Sep 2026</t>
+  </si>
+  <si>
+    <t>14 Sep 2026</t>
+  </si>
+  <si>
+    <t>11 Sep 2026</t>
+  </si>
+  <si>
+    <t>10 Sep 2026</t>
+  </si>
+  <si>
+    <t>09 Sep 2026</t>
+  </si>
+  <si>
+    <t>08 Sep 2026</t>
+  </si>
+  <si>
+    <t>07 Sep 2026</t>
+  </si>
+  <si>
+    <t>04 Sep 2026</t>
+  </si>
+  <si>
+    <t>03 Sep 2026</t>
+  </si>
+  <si>
+    <t>02 Sep 2026</t>
+  </si>
+  <si>
+    <t>01 Sep 2026</t>
+  </si>
+  <si>
+    <t>31 Aug 2026</t>
+  </si>
+  <si>
+    <t>28 Aug 2026</t>
+  </si>
+  <si>
+    <t>27 Aug 2026</t>
+  </si>
+  <si>
+    <t>26 Aug 2026</t>
+  </si>
+  <si>
+    <t>25 Aug 2026</t>
+  </si>
+  <si>
+    <t>24 Aug 2026</t>
+  </si>
+  <si>
+    <t>21 Aug 2026</t>
+  </si>
+  <si>
+    <t>20 Aug 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="₹#,##0.00"/>
     <numFmt numFmtId="165" formatCode="+0.00%;-0.00%"/>
   </numFmts>
-  <fonts count="11">
+  <fonts count="10">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="9"/>
       <color rgb="FFFFFFFF"/>
@@ -422,64 +422,55 @@
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF64748B"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
-      <color rgb="FFDC2626"/>
+      <color rgb="FF16A34A"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
-      <i val="0"/>
-[...7 lines deleted...]
-      <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFDC2626"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1E3A8A"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF8FAFC"/>
         <bgColor rgb="FF000000"/>
@@ -500,78 +491,76 @@
       <top/>
       <bottom style="thin">
         <color rgb="FFE2E8F0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFE2E8F0"/>
       </left>
       <right style="thin">
         <color rgb="FFE2E8F0"/>
       </right>
       <top style="thin">
         <color rgb="FFE2E8F0"/>
       </top>
       <bottom style="thin">
         <color rgb="FFE2E8F0"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="21">
+  <cellXfs count="19">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="7" numFmtId="0" fillId="2" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="3" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="8" numFmtId="165" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="8" numFmtId="165" fillId="3" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="9" numFmtId="165" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="9" numFmtId="165" fillId="3" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
-    <xf xfId="0" fontId="9" numFmtId="165" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
-    <xf xfId="0" fontId="8" numFmtId="165" fillId="3" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="3" fillId="0" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="3" fillId="3" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
-    <xf xfId="0" fontId="10" numFmtId="0" fillId="3" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
-    <xf xfId="0" fontId="10" numFmtId="0" fillId="0" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -913,51 +902,51 @@
       <c r="B6" s="5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="5">
-        <v>50.4</v>
+        <v>50.1</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>17</v>
       </c>
@@ -1039,511 +1028,511 @@
       </c>
       <c r="C1" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>29</v>
       </c>
       <c r="F1" s="8" t="s">
         <v>30</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>31</v>
       </c>
       <c r="H1" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="11">
-        <v>647.5</v>
+        <v>470.74000000000001</v>
       </c>
       <c r="C2" s="11">
-        <v>681.75</v>
+        <v>539.30999999999995</v>
       </c>
       <c r="D2" s="11">
-        <v>632.0</v>
+        <v>445.75</v>
       </c>
       <c r="E2" s="11">
-        <v>633.64999999999998</v>
+        <v>517.51999999999998</v>
       </c>
       <c r="F2" s="13">
-        <v>-0.0214</v>
+        <v>0.0994</v>
       </c>
       <c r="G2" s="9">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="H2" s="17">
-        <v>10036764</v>
+        <v>21329972</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B3" s="12">
-        <v>646.35000000000002</v>
+        <v>518.049999999999955</v>
       </c>
       <c r="C3" s="12">
-        <v>776.60000000000002</v>
+        <v>544.049999999999955</v>
       </c>
       <c r="D3" s="12">
-        <v>596.64999999999998</v>
+        <v>495.95999999999998</v>
       </c>
       <c r="E3" s="12">
-        <v>710.5</v>
+        <v>534.48000000000002</v>
       </c>
       <c r="F3" s="14">
-        <v>0.1213</v>
+        <v>0.0328</v>
       </c>
       <c r="G3" s="10">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="H3" s="18">
-        <v>69804533</v>
+        <v>11117664</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="11">
-        <v>714.60000000000002</v>
+        <v>535.49000000000001</v>
       </c>
       <c r="C4" s="11">
-        <v>738.89999999999998</v>
+        <v>554.52999999999997</v>
       </c>
       <c r="D4" s="11">
-        <v>642.049999999999955</v>
+        <v>510.31999999999999</v>
       </c>
       <c r="E4" s="11">
-        <v>713.10000000000002</v>
+        <v>522.69000000000005</v>
       </c>
       <c r="F4" s="15">
-        <v>0.0037</v>
+        <v>-0.0221</v>
       </c>
       <c r="G4" s="9">
         <v>23</v>
       </c>
       <c r="H4" s="17">
-        <v>42825344</v>
+        <v>8244152</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="12">
-        <v>713.60000000000002</v>
+        <v>522.69000000000005</v>
       </c>
       <c r="C5" s="12">
-        <v>720.5</v>
+        <v>535.29999999999995</v>
       </c>
       <c r="D5" s="12">
-        <v>639.20000000000005</v>
+        <v>475.72000000000003</v>
       </c>
       <c r="E5" s="12">
-        <v>683.5</v>
+        <v>505.24000000000001</v>
       </c>
       <c r="F5" s="16">
-        <v>-0.0415</v>
+        <v>-0.0334</v>
       </c>
       <c r="G5" s="10">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="H5" s="18">
-        <v>29870167</v>
+        <v>8367545</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="11">
-        <v>688.95000000000005</v>
+        <v>508.48000000000002</v>
       </c>
       <c r="C6" s="11">
-        <v>707.70000000000005</v>
+        <v>525.75</v>
       </c>
       <c r="D6" s="11">
-        <v>638.60000000000002</v>
+        <v>485.30000000000001</v>
       </c>
       <c r="E6" s="11">
-        <v>675.70000000000005</v>
-[...2 lines deleted...]
-        <v>-0.0114</v>
+        <v>491.0</v>
+      </c>
+      <c r="F6" s="15">
+        <v>-0.0282</v>
       </c>
       <c r="G6" s="9">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H6" s="17">
-        <v>22326913</v>
+        <v>7053976</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B7" s="12">
-        <v>679.85000000000002</v>
+        <v>490.80000000000001</v>
       </c>
       <c r="C7" s="12">
-        <v>701.95000000000005</v>
+        <v>514.70000000000005</v>
       </c>
       <c r="D7" s="12">
-        <v>589.5</v>
+        <v>489.30000000000001</v>
       </c>
       <c r="E7" s="12">
-        <v>625.14999999999998</v>
-[...2 lines deleted...]
-        <v>-0.0748</v>
+        <v>502.94999999999999</v>
+      </c>
+      <c r="F7" s="14">
+        <v>0.0243</v>
       </c>
       <c r="G7" s="10">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H7" s="18">
-        <v>18874334</v>
+        <v>3466848</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="9" t="s">
         <v>39</v>
       </c>
       <c r="B8" s="11">
-        <v>625.14999999999998</v>
+        <v>500.14999999999998</v>
       </c>
       <c r="C8" s="11">
-        <v>647.0</v>
+        <v>526.39999999999998</v>
       </c>
       <c r="D8" s="11">
-        <v>524.0</v>
+        <v>482.5</v>
       </c>
       <c r="E8" s="11">
-        <v>638.79999999999995</v>
+        <v>497.94999999999999</v>
       </c>
       <c r="F8" s="15">
-        <v>0.0218</v>
+        <v>-0.0099</v>
       </c>
       <c r="G8" s="9">
         <v>20</v>
       </c>
       <c r="H8" s="17">
-        <v>18810845</v>
+        <v>5027305</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B9" s="12">
-        <v>633.049999999999955</v>
+        <v>497.94999999999999</v>
       </c>
       <c r="C9" s="12">
-        <v>663.64999999999998</v>
+        <v>510.94999999999999</v>
       </c>
       <c r="D9" s="12">
-        <v>547.35000000000002</v>
+        <v>484.050000000000011</v>
       </c>
       <c r="E9" s="12">
-        <v>559.0</v>
+        <v>493.75</v>
       </c>
       <c r="F9" s="16">
-        <v>-0.1249</v>
+        <v>-0.0084</v>
       </c>
       <c r="G9" s="10">
         <v>22</v>
       </c>
       <c r="H9" s="18">
-        <v>12964667</v>
+        <v>4408048</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B10" s="11">
-        <v>558.54999999999995</v>
+        <v>493.75</v>
       </c>
       <c r="C10" s="11">
-        <v>578.95000000000005</v>
+        <v>498.75</v>
       </c>
       <c r="D10" s="11">
-        <v>516.29999999999995</v>
+        <v>442.44999999999999</v>
       </c>
       <c r="E10" s="11">
-        <v>554.45000000000005</v>
-[...2 lines deleted...]
-        <v>-0.0081</v>
+        <v>466.80000000000001</v>
+      </c>
+      <c r="F10" s="15">
+        <v>-0.0546</v>
       </c>
       <c r="G10" s="9">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H10" s="17">
-        <v>11969679</v>
+        <v>3535156</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B11" s="12">
-        <v>550.25</v>
+        <v>460.0</v>
       </c>
       <c r="C11" s="12">
-        <v>584.70000000000005</v>
+        <v>491.25</v>
       </c>
       <c r="D11" s="12">
-        <v>465.25</v>
+        <v>452.55000000000001</v>
       </c>
       <c r="E11" s="12">
-        <v>468.85000000000002</v>
+        <v>454.89999999999998</v>
       </c>
       <c r="F11" s="16">
-        <v>-0.1544</v>
+        <v>-0.0255</v>
       </c>
       <c r="G11" s="10">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H11" s="18">
-        <v>13817216</v>
+        <v>2724378</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="9" t="s">
         <v>43</v>
       </c>
       <c r="B12" s="11">
-        <v>475.0</v>
+        <v>436.94999999999999</v>
       </c>
       <c r="C12" s="11">
-        <v>511.0</v>
+        <v>450.60000000000002</v>
       </c>
       <c r="D12" s="11">
-        <v>449.0</v>
+        <v>365.0</v>
       </c>
       <c r="E12" s="11">
-        <v>496.44999999999999</v>
+        <v>366.44999999999999</v>
       </c>
       <c r="F12" s="15">
-        <v>0.0589</v>
+        <v>-0.1944</v>
       </c>
       <c r="G12" s="9">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H12" s="17">
-        <v>9868739</v>
+        <v>7697779</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B13" s="12">
-        <v>494.0</v>
+        <v>372.0</v>
       </c>
       <c r="C13" s="12">
-        <v>520.0</v>
+        <v>496.80000000000001</v>
       </c>
       <c r="D13" s="12">
-        <v>451.55000000000001</v>
+        <v>371.94999999999999</v>
       </c>
       <c r="E13" s="12">
-        <v>486.35000000000002</v>
-[...2 lines deleted...]
-        <v>-0.0203</v>
+        <v>469.30000000000001</v>
+      </c>
+      <c r="F13" s="14">
+        <v>0.2807</v>
       </c>
       <c r="G13" s="10">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H13" s="18">
-        <v>9120087</v>
+        <v>7033523</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="9" t="s">
         <v>45</v>
       </c>
       <c r="B14" s="11">
-        <v>488.5</v>
+        <v>469.30000000000001</v>
       </c>
       <c r="C14" s="11">
-        <v>558.0</v>
+        <v>552.0</v>
       </c>
       <c r="D14" s="11">
-        <v>461.19999999999999</v>
+        <v>467.89999999999998</v>
       </c>
       <c r="E14" s="11">
-        <v>535.45000000000005</v>
-[...2 lines deleted...]
-        <v>0.101</v>
+        <v>504.30000000000001</v>
+      </c>
+      <c r="F14" s="13">
+        <v>0.0746</v>
       </c>
       <c r="G14" s="9">
         <v>21</v>
       </c>
       <c r="H14" s="17">
-        <v>21541585</v>
+        <v>18013523</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="10" t="s">
         <v>46</v>
       </c>
       <c r="B15" s="12">
-        <v>536.0</v>
+        <v>505.0</v>
       </c>
       <c r="C15" s="12">
-        <v>562.89999999999998</v>
+        <v>616.0</v>
       </c>
       <c r="D15" s="12">
-        <v>513.14999999999998</v>
+        <v>484.0</v>
       </c>
       <c r="E15" s="12">
-        <v>553.0</v>
+        <v>543.39999999999998</v>
       </c>
       <c r="F15" s="14">
-        <v>0.0328</v>
+        <v>0.0775</v>
       </c>
       <c r="G15" s="10">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H15" s="18">
-        <v>11117664</v>
+        <v>11366511</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="9" t="s">
         <v>47</v>
       </c>
       <c r="B16" s="11">
-        <v>554.049999999999955</v>
+        <v>543.95000000000005</v>
       </c>
       <c r="C16" s="11">
-        <v>573.75</v>
+        <v>552.0</v>
       </c>
       <c r="D16" s="11">
-        <v>528.0</v>
+        <v>492.10000000000002</v>
       </c>
       <c r="E16" s="11">
-        <v>540.79999999999995</v>
-[...2 lines deleted...]
-        <v>-0.0221</v>
+        <v>510.30000000000001</v>
+      </c>
+      <c r="F16" s="15">
+        <v>-0.0609</v>
       </c>
       <c r="G16" s="9">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H16" s="17">
-        <v>8244152</v>
+        <v>6915648</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="10" t="s">
         <v>48</v>
       </c>
       <c r="B17" s="12">
-        <v>540.79999999999995</v>
+        <v>514.95000000000005</v>
       </c>
       <c r="C17" s="12">
-        <v>553.85000000000002</v>
+        <v>619.0</v>
       </c>
       <c r="D17" s="12">
-        <v>492.19999999999999</v>
+        <v>512.10000000000002</v>
       </c>
       <c r="E17" s="12">
-        <v>522.75</v>
-[...2 lines deleted...]
-        <v>-0.0334</v>
+        <v>574.75</v>
+      </c>
+      <c r="F17" s="14">
+        <v>0.1263</v>
       </c>
       <c r="G17" s="10">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="H17" s="18">
-        <v>8367545</v>
+        <v>14220192</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="9" t="s">
         <v>49</v>
       </c>
       <c r="B18" s="11">
-        <v>526.10000000000002</v>
+        <v>577.0</v>
       </c>
       <c r="C18" s="11">
-        <v>539.0</v>
+        <v>636.0</v>
       </c>
       <c r="D18" s="11">
-        <v>485.30000000000001</v>
+        <v>528.79999999999995</v>
       </c>
       <c r="E18" s="11">
-        <v>491.0</v>
+        <v>604.39999999999998</v>
       </c>
       <c r="F18" s="13">
-        <v>-0.0607</v>
+        <v>0.0516</v>
       </c>
       <c r="G18" s="9">
         <v>22</v>
       </c>
       <c r="H18" s="17">
-        <v>7053976</v>
+        <v>26998852</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="10" t="s">
         <v>50</v>
       </c>
       <c r="B19" s="12">
-        <v>490.80000000000001</v>
+        <v>601.0</v>
       </c>
       <c r="C19" s="12">
-        <v>507.39999999999998</v>
+        <v>601.0</v>
       </c>
       <c r="D19" s="12">
-        <v>489.30000000000001</v>
+        <v>576.0</v>
       </c>
       <c r="E19" s="12">
-        <v>499.0</v>
-[...2 lines deleted...]
-        <v>0.0163</v>
+        <v>589.14999999999998</v>
+      </c>
+      <c r="F19" s="16">
+        <v>-0.0252</v>
       </c>
       <c r="G19" s="10">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="H19" s="18">
-        <v>2264808</v>
+        <v>1258384</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G13"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
@@ -1560,319 +1549,319 @@
       </c>
       <c r="B1" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C1" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>29</v>
       </c>
       <c r="F1" s="8" t="s">
         <v>30</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B2" s="11">
-        <v>540.0</v>
+        <v>498.55000000000001</v>
       </c>
       <c r="C2" s="11">
-        <v>552.0</v>
+        <v>516.79999999999995</v>
       </c>
       <c r="D2" s="11">
-        <v>492.19999999999999</v>
+        <v>492.5</v>
       </c>
       <c r="E2" s="11">
-        <v>498.25</v>
+        <v>502.69999999999999</v>
       </c>
       <c r="F2" s="13">
-        <v>-0.0773</v>
+        <v>0.0083</v>
       </c>
       <c r="G2" s="17">
-        <v>3852007</v>
+        <v>1819266</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="10" t="s">
         <v>53</v>
       </c>
       <c r="B3" s="12">
-        <v>499.0</v>
+        <v>502.0</v>
       </c>
       <c r="C3" s="12">
-        <v>508.94999999999999</v>
+        <v>512.14999999999998</v>
       </c>
       <c r="D3" s="12">
-        <v>493.0</v>
+        <v>492.10000000000002</v>
       </c>
       <c r="E3" s="12">
-        <v>501.60000000000002</v>
+        <v>503.050000000000011</v>
       </c>
       <c r="F3" s="14">
-        <v>0.0067</v>
+        <v>0.0007</v>
       </c>
       <c r="G3" s="18">
-        <v>1027612</v>
+        <v>903584</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="9" t="s">
         <v>54</v>
       </c>
       <c r="B4" s="11">
-        <v>508.89999999999998</v>
+        <v>506.0</v>
       </c>
       <c r="C4" s="11">
-        <v>537.89999999999998</v>
+        <v>531.0</v>
       </c>
       <c r="D4" s="11">
-        <v>501.64999999999998</v>
+        <v>506.0</v>
       </c>
       <c r="E4" s="11">
-        <v>531.54999999999995</v>
-[...2 lines deleted...]
-        <v>0.0597</v>
+        <v>510.30000000000001</v>
+      </c>
+      <c r="F4" s="13">
+        <v>0.0144</v>
       </c>
       <c r="G4" s="17">
-        <v>1673022</v>
+        <v>1639280</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="10" t="s">
         <v>55</v>
       </c>
       <c r="B5" s="12">
-        <v>534.25</v>
+        <v>514.95000000000005</v>
       </c>
       <c r="C5" s="12">
-        <v>535.95000000000005</v>
+        <v>561.95000000000005</v>
       </c>
       <c r="D5" s="12">
-        <v>517.70000000000005</v>
+        <v>512.10000000000002</v>
       </c>
       <c r="E5" s="12">
-        <v>522.75</v>
-[...2 lines deleted...]
-        <v>-0.0166</v>
+        <v>535.5</v>
+      </c>
+      <c r="F5" s="14">
+        <v>0.0494</v>
       </c>
       <c r="G5" s="18">
-        <v>1434809</v>
+        <v>4355065</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="9" t="s">
         <v>56</v>
       </c>
       <c r="B6" s="11">
-        <v>526.10000000000002</v>
+        <v>537.10000000000002</v>
       </c>
       <c r="C6" s="11">
-        <v>539.0</v>
+        <v>570.0</v>
       </c>
       <c r="D6" s="11">
-        <v>502.55000000000001</v>
+        <v>532.54999999999995</v>
       </c>
       <c r="E6" s="11">
-        <v>504.44999999999999</v>
+        <v>568.95000000000005</v>
       </c>
       <c r="F6" s="13">
-        <v>-0.035</v>
+        <v>0.0625</v>
       </c>
       <c r="G6" s="17">
-        <v>2488378</v>
+        <v>2314554</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="10" t="s">
         <v>57</v>
       </c>
       <c r="B7" s="12">
-        <v>508.89999999999998</v>
+        <v>571.95000000000005</v>
       </c>
       <c r="C7" s="12">
-        <v>514.45000000000005</v>
+        <v>619.0</v>
       </c>
       <c r="D7" s="12">
-        <v>502.050000000000011</v>
+        <v>570.049999999999955</v>
       </c>
       <c r="E7" s="12">
-        <v>505.44999999999999</v>
+        <v>582.79999999999995</v>
       </c>
       <c r="F7" s="14">
-        <v>0.002</v>
+        <v>0.0243</v>
       </c>
       <c r="G7" s="18">
-        <v>819346</v>
+        <v>4849045</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="9" t="s">
         <v>58</v>
       </c>
       <c r="B8" s="11">
-        <v>508.0</v>
+        <v>582.0</v>
       </c>
       <c r="C8" s="11">
-        <v>518.70000000000005</v>
+        <v>603.64999999999998</v>
       </c>
       <c r="D8" s="11">
-        <v>504.30000000000001</v>
+        <v>572.95000000000005</v>
       </c>
       <c r="E8" s="11">
-        <v>513.0</v>
+        <v>580.049999999999955</v>
       </c>
       <c r="F8" s="15">
-        <v>0.0149</v>
+        <v>-0.0047</v>
       </c>
       <c r="G8" s="17">
-        <v>1300958</v>
+        <v>2084776</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="10" t="s">
         <v>59</v>
       </c>
       <c r="B9" s="12">
-        <v>510.10000000000002</v>
+        <v>581.89999999999998</v>
       </c>
       <c r="C9" s="12">
-        <v>513.60000000000002</v>
+        <v>599.0</v>
       </c>
       <c r="D9" s="12">
-        <v>490.60000000000002</v>
+        <v>570.5</v>
       </c>
       <c r="E9" s="12">
-        <v>497.30000000000001</v>
-[...2 lines deleted...]
-        <v>-0.0306</v>
+        <v>596.70000000000005</v>
+      </c>
+      <c r="F9" s="14">
+        <v>0.0287</v>
       </c>
       <c r="G9" s="18">
-        <v>974017</v>
+        <v>3421647</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="9" t="s">
         <v>60</v>
       </c>
       <c r="B10" s="11">
-        <v>497.30000000000001</v>
+        <v>601.70000000000005</v>
       </c>
       <c r="C10" s="11">
-        <v>514.0</v>
+        <v>605.70000000000005</v>
       </c>
       <c r="D10" s="11">
-        <v>485.30000000000001</v>
+        <v>556.5</v>
       </c>
       <c r="E10" s="11">
-        <v>502.30000000000001</v>
+        <v>562.39999999999998</v>
       </c>
       <c r="F10" s="15">
-        <v>0.0101</v>
+        <v>-0.0575</v>
       </c>
       <c r="G10" s="17">
-        <v>1809792</v>
+        <v>3912426</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="10" t="s">
         <v>61</v>
       </c>
       <c r="B11" s="12">
-        <v>498.10000000000002</v>
+        <v>564.5</v>
       </c>
       <c r="C11" s="12">
-        <v>504.25</v>
+        <v>599.0</v>
       </c>
       <c r="D11" s="12">
-        <v>491.0</v>
+        <v>528.79999999999995</v>
       </c>
       <c r="E11" s="12">
-        <v>498.0</v>
-[...2 lines deleted...]
-        <v>-0.0086</v>
+        <v>588.89999999999998</v>
+      </c>
+      <c r="F11" s="14">
+        <v>0.0471</v>
       </c>
       <c r="G11" s="18">
-        <v>935576</v>
+        <v>10774851</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="9" t="s">
         <v>62</v>
       </c>
       <c r="B12" s="11">
-        <v>495.85000000000002</v>
+        <v>588.89999999999998</v>
       </c>
       <c r="C12" s="11">
-        <v>507.39999999999998</v>
+        <v>636.0</v>
       </c>
       <c r="D12" s="11">
-        <v>489.30000000000001</v>
+        <v>582.75</v>
       </c>
       <c r="E12" s="11">
-        <v>496.69999999999999</v>
+        <v>630.29999999999995</v>
       </c>
       <c r="F12" s="13">
-        <v>-0.0026</v>
+        <v>0.0703</v>
       </c>
       <c r="G12" s="17">
-        <v>793882</v>
+        <v>7448261</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="10" t="s">
         <v>63</v>
       </c>
       <c r="B13" s="12">
-        <v>500.0</v>
+        <v>631.10000000000002</v>
       </c>
       <c r="C13" s="12">
-        <v>501.5</v>
+        <v>632.95000000000005</v>
       </c>
       <c r="D13" s="12">
-        <v>493.25</v>
+        <v>576.0</v>
       </c>
       <c r="E13" s="12">
-        <v>499.0</v>
-[...2 lines deleted...]
-        <v>0.0046</v>
+        <v>589.14999999999998</v>
+      </c>
+      <c r="F13" s="16">
+        <v>-0.0653</v>
       </c>
       <c r="G13" s="18">
-        <v>196835</v>
+        <v>3316803</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:K31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
@@ -1905,749 +1894,731 @@
       </c>
       <c r="F1" s="8" t="s">
         <v>68</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>69</v>
       </c>
       <c r="H1" s="8" t="s">
         <v>70</v>
       </c>
       <c r="I1" s="8" t="s">
         <v>71</v>
       </c>
       <c r="J1" s="8" t="s">
         <v>72</v>
       </c>
       <c r="K1" s="8" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="9" t="s">
         <v>74</v>
       </c>
       <c r="B2" s="11">
-        <v>530.60000000000002</v>
+        <v>589.14999999999998</v>
       </c>
       <c r="C2" s="13">
-        <v>-0.0236</v>
+        <v>0.0</v>
       </c>
       <c r="D2" s="9">
-        <v>50.4</v>
+        <v>50.1</v>
       </c>
       <c r="E2" s="9">
-        <v>0.55</v>
+        <v>0.49</v>
       </c>
       <c r="F2" s="9"/>
       <c r="G2" s="9"/>
       <c r="H2" s="9"/>
       <c r="I2" s="9"/>
       <c r="J2" s="9"/>
       <c r="K2" s="9"/>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="10" t="s">
         <v>75</v>
       </c>
       <c r="B3" s="12">
-        <v>543.39999999999998</v>
+        <v>589.14999999999998</v>
       </c>
       <c r="C3" s="16">
-        <v>-0.0056</v>
+        <v>-0.0252</v>
       </c>
       <c r="D3" s="10">
-        <v>56.4</v>
+        <v>50.1</v>
       </c>
       <c r="E3" s="10">
-        <v>0.45</v>
+        <v>0.49</v>
       </c>
       <c r="F3" s="10"/>
       <c r="G3" s="10"/>
       <c r="H3" s="10"/>
       <c r="I3" s="10"/>
       <c r="J3" s="10"/>
       <c r="K3" s="10"/>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="9" t="s">
         <v>76</v>
       </c>
       <c r="B4" s="11">
-        <v>546.45000000000005</v>
-[...2 lines deleted...]
-        <v>-0.0007</v>
+        <v>604.39999999999998</v>
+      </c>
+      <c r="C4" s="15">
+        <v>-0.0116</v>
       </c>
       <c r="D4" s="9">
-        <v>58.0</v>
+        <v>56.5</v>
       </c>
       <c r="E4" s="9">
-        <v>0.58</v>
+        <v>0.75</v>
       </c>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="9"/>
       <c r="I4" s="9"/>
       <c r="J4" s="9"/>
       <c r="K4" s="9"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="10" t="s">
         <v>77</v>
       </c>
       <c r="B5" s="12">
-        <v>546.85000000000002</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>611.5</v>
+      </c>
+      <c r="C5" s="16">
+        <v>-0.0147</v>
       </c>
       <c r="D5" s="10">
-        <v>58.2</v>
+        <v>59.9</v>
       </c>
       <c r="E5" s="10">
-        <v>0.53</v>
+        <v>0.46</v>
       </c>
       <c r="F5" s="10"/>
       <c r="G5" s="10"/>
       <c r="H5" s="10"/>
       <c r="I5" s="10"/>
       <c r="J5" s="10"/>
       <c r="K5" s="10"/>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="9" t="s">
         <v>78</v>
       </c>
       <c r="B6" s="11">
-        <v>546.85000000000002</v>
-[...2 lines deleted...]
-        <v>-0.02</v>
+        <v>620.64999999999998</v>
+      </c>
+      <c r="C6" s="15">
+        <v>-0.0153</v>
       </c>
       <c r="D6" s="9">
-        <v>58.2</v>
+        <v>64.40000000000001</v>
       </c>
       <c r="E6" s="9">
-        <v>0.53</v>
+        <v>0.39</v>
       </c>
       <c r="F6" s="9"/>
       <c r="G6" s="9"/>
       <c r="H6" s="9"/>
       <c r="I6" s="9"/>
       <c r="J6" s="9"/>
       <c r="K6" s="9"/>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="10" t="s">
         <v>79</v>
       </c>
       <c r="B7" s="12">
-        <v>558.0</v>
-[...2 lines deleted...]
-        <v>-0.0031</v>
+        <v>630.29999999999995</v>
+      </c>
+      <c r="C7" s="14">
+        <v>0.0083</v>
       </c>
       <c r="D7" s="10">
-        <v>63.2</v>
+        <v>69.5</v>
       </c>
       <c r="E7" s="10">
-        <v>0.47</v>
+        <v>1.36</v>
       </c>
       <c r="F7" s="10"/>
       <c r="G7" s="10"/>
       <c r="H7" s="10"/>
       <c r="I7" s="10"/>
       <c r="J7" s="10"/>
       <c r="K7" s="10"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="9" t="s">
         <v>80</v>
       </c>
       <c r="B8" s="11">
-        <v>559.75</v>
+        <v>625.10000000000002</v>
       </c>
       <c r="C8" s="13">
-        <v>-0.0374</v>
+        <v>0.0033</v>
       </c>
       <c r="D8" s="9">
-        <v>64.0</v>
+        <v>68.3</v>
       </c>
       <c r="E8" s="9">
-        <v>0.77</v>
+        <v>0.96</v>
       </c>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="9"/>
       <c r="I8" s="9"/>
       <c r="J8" s="9"/>
       <c r="K8" s="9"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="10" t="s">
         <v>81</v>
       </c>
       <c r="B9" s="12">
-        <v>581.5</v>
+        <v>623.049999999999955</v>
       </c>
       <c r="C9" s="14">
-        <v>0.0244</v>
-[...2 lines deleted...]
-        <v>75.0</v>
+        <v>0.0407</v>
+      </c>
+      <c r="D9" s="10">
+        <v>67.8</v>
       </c>
       <c r="E9" s="10">
-        <v>4.2</v>
+        <v>1.61</v>
       </c>
       <c r="F9" s="10"/>
-      <c r="G9" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G9" s="10"/>
       <c r="H9" s="10"/>
       <c r="I9" s="10"/>
       <c r="J9" s="10" t="s">
         <v>82</v>
       </c>
-      <c r="K9" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K9" s="10"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="9" t="s">
         <v>83</v>
       </c>
       <c r="B10" s="11">
-        <v>567.64999999999998</v>
-[...5 lines deleted...]
-        <v>72.099999999999994</v>
+        <v>598.70000000000005</v>
+      </c>
+      <c r="C10" s="13">
+        <v>0.0149</v>
+      </c>
+      <c r="D10" s="9">
+        <v>61.1</v>
       </c>
       <c r="E10" s="9">
-        <v>1.66</v>
+        <v>1.89</v>
       </c>
       <c r="F10" s="9"/>
-      <c r="G10" s="9" t="s">
+      <c r="G10" s="9"/>
+      <c r="H10" s="9"/>
+      <c r="I10" s="9" t="s">
         <v>82</v>
       </c>
-      <c r="H10" s="9"/>
-      <c r="I10" s="9"/>
       <c r="J10" s="9"/>
       <c r="K10" s="9"/>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="10" t="s">
         <v>84</v>
       </c>
       <c r="B11" s="12">
-        <v>562.60000000000002</v>
+        <v>589.89999999999998</v>
       </c>
       <c r="C11" s="14">
-        <v>0.006</v>
-[...2 lines deleted...]
-        <v>71.0</v>
+        <v>0.0017</v>
+      </c>
+      <c r="D11" s="10">
+        <v>58.2</v>
       </c>
       <c r="E11" s="10">
-        <v>1.39</v>
+        <v>0.59</v>
       </c>
       <c r="F11" s="10"/>
-      <c r="G11" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G11" s="10"/>
       <c r="H11" s="10"/>
       <c r="I11" s="10"/>
       <c r="J11" s="10"/>
       <c r="K11" s="10"/>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="9" t="s">
         <v>85</v>
       </c>
       <c r="B12" s="11">
-        <v>559.25</v>
-[...5 lines deleted...]
-        <v>70.3</v>
+        <v>588.89999999999998</v>
+      </c>
+      <c r="C12" s="13">
+        <v>0.0069</v>
+      </c>
+      <c r="D12" s="9">
+        <v>57.9</v>
       </c>
       <c r="E12" s="9">
-        <v>3.39</v>
+        <v>1.35</v>
       </c>
       <c r="F12" s="9"/>
-      <c r="G12" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G12" s="9"/>
       <c r="H12" s="9"/>
       <c r="I12" s="9"/>
-      <c r="J12" s="9" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="J12" s="9"/>
+      <c r="K12" s="9"/>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="10" t="s">
         <v>86</v>
       </c>
       <c r="B13" s="12">
-        <v>536.049999999999955</v>
-[...2 lines deleted...]
-        <v>0.0512</v>
+        <v>539.75</v>
+      </c>
+      <c r="C13" s="16">
+        <v>-0.0016</v>
       </c>
       <c r="D13" s="10">
-        <v>64.59999999999999</v>
+        <v>36.4</v>
       </c>
       <c r="E13" s="10">
-        <v>3.48</v>
+        <v>0.64</v>
       </c>
       <c r="F13" s="10"/>
       <c r="G13" s="10"/>
       <c r="H13" s="10"/>
-      <c r="I13" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I13" s="10"/>
       <c r="J13" s="10"/>
-      <c r="K13" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K13" s="10"/>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="9" t="s">
         <v>87</v>
       </c>
       <c r="B14" s="11">
-        <v>503.85000000000002</v>
-[...2 lines deleted...]
-        <v>0.0253</v>
+        <v>562.39999999999998</v>
+      </c>
+      <c r="C14" s="13">
+        <v>0.0</v>
       </c>
       <c r="D14" s="9">
-        <v>53.0</v>
+        <v>45.6</v>
       </c>
       <c r="E14" s="9">
-        <v>0.25</v>
+        <v>0.49</v>
       </c>
       <c r="F14" s="9"/>
       <c r="G14" s="9"/>
       <c r="H14" s="9"/>
       <c r="I14" s="9"/>
       <c r="J14" s="9"/>
       <c r="K14" s="9"/>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="10" t="s">
         <v>88</v>
       </c>
       <c r="B15" s="12">
-        <v>491.39999999999998</v>
+        <v>562.39999999999998</v>
       </c>
       <c r="C15" s="16">
-        <v>-0.0045</v>
+        <v>-0.0146</v>
       </c>
       <c r="D15" s="10">
-        <v>47.2</v>
+        <v>45.6</v>
       </c>
       <c r="E15" s="10">
-        <v>0.32</v>
+        <v>0.44</v>
       </c>
       <c r="F15" s="10"/>
       <c r="G15" s="10"/>
       <c r="H15" s="10"/>
       <c r="I15" s="10"/>
       <c r="J15" s="10"/>
       <c r="K15" s="10"/>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="9" t="s">
         <v>89</v>
       </c>
       <c r="B16" s="11">
-        <v>493.60000000000002</v>
-[...2 lines deleted...]
-        <v>-0.0105</v>
+        <v>570.75</v>
+      </c>
+      <c r="C16" s="15">
+        <v>-0.0067</v>
       </c>
       <c r="D16" s="9">
-        <v>48.2</v>
+        <v>49.6</v>
       </c>
       <c r="E16" s="9">
-        <v>0.47</v>
+        <v>0.58</v>
       </c>
       <c r="F16" s="9"/>
       <c r="G16" s="9"/>
       <c r="H16" s="9"/>
       <c r="I16" s="9"/>
       <c r="J16" s="9"/>
       <c r="K16" s="9"/>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="10" t="s">
         <v>90</v>
       </c>
       <c r="B17" s="12">
-        <v>498.85000000000002</v>
-[...2 lines deleted...]
-        <v>0.0263</v>
+        <v>574.60000000000002</v>
+      </c>
+      <c r="C17" s="16">
+        <v>-0.0246</v>
       </c>
       <c r="D17" s="10">
-        <v>50.5</v>
+        <v>51.5</v>
       </c>
       <c r="E17" s="10">
-        <v>0.23</v>
+        <v>1.15</v>
       </c>
       <c r="F17" s="10"/>
       <c r="G17" s="10"/>
       <c r="H17" s="10"/>
       <c r="I17" s="10"/>
       <c r="J17" s="10"/>
       <c r="K17" s="10"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="9" t="s">
         <v>91</v>
       </c>
       <c r="B18" s="11">
-        <v>486.050000000000011</v>
-[...2 lines deleted...]
-        <v>-0.0274</v>
+        <v>589.10000000000002</v>
+      </c>
+      <c r="C18" s="15">
+        <v>-0.0147</v>
       </c>
       <c r="D18" s="9">
-        <v>44.4</v>
+        <v>59.6</v>
       </c>
       <c r="E18" s="9">
-        <v>0.32</v>
+        <v>1.44</v>
       </c>
       <c r="F18" s="9"/>
       <c r="G18" s="9"/>
       <c r="H18" s="9"/>
       <c r="I18" s="9"/>
       <c r="J18" s="9"/>
       <c r="K18" s="9"/>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="10" t="s">
         <v>92</v>
       </c>
       <c r="B19" s="12">
-        <v>499.75</v>
-[...2 lines deleted...]
-        <v>-0.0063</v>
+        <v>597.89999999999998</v>
+      </c>
+      <c r="C19" s="14">
+        <v>0.002</v>
       </c>
       <c r="D19" s="10">
-        <v>50.6</v>
+        <v>65.40000000000001</v>
       </c>
       <c r="E19" s="10">
-        <v>0.2</v>
+        <v>1.87</v>
       </c>
       <c r="F19" s="10"/>
       <c r="G19" s="10"/>
       <c r="H19" s="10"/>
       <c r="I19" s="10"/>
       <c r="J19" s="10"/>
       <c r="K19" s="10"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="9" t="s">
         <v>93</v>
       </c>
       <c r="B20" s="11">
-        <v>502.89999999999998</v>
+        <v>596.70000000000005</v>
       </c>
       <c r="C20" s="13">
-        <v>-0.0001</v>
+        <v>0.0159</v>
       </c>
       <c r="D20" s="9">
-        <v>52.1</v>
+        <v>65.0</v>
       </c>
       <c r="E20" s="9">
-        <v>0.17</v>
+        <v>1.25</v>
       </c>
       <c r="F20" s="9"/>
       <c r="G20" s="9"/>
-      <c r="H20" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H20" s="9"/>
       <c r="I20" s="9"/>
       <c r="J20" s="9"/>
       <c r="K20" s="9"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="10" t="s">
         <v>94</v>
       </c>
       <c r="B21" s="12">
-        <v>502.94999999999999</v>
-[...2 lines deleted...]
-        <v>-0.0076</v>
+        <v>587.35000000000002</v>
+      </c>
+      <c r="C21" s="14">
+        <v>0.018</v>
       </c>
       <c r="D21" s="10">
-        <v>52.1</v>
+        <v>61.5</v>
       </c>
       <c r="E21" s="10">
-        <v>0.24</v>
+        <v>1.69</v>
       </c>
       <c r="F21" s="10"/>
       <c r="G21" s="10"/>
       <c r="H21" s="10"/>
       <c r="I21" s="10"/>
       <c r="J21" s="10"/>
       <c r="K21" s="10"/>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="9" t="s">
         <v>95</v>
       </c>
       <c r="B22" s="11">
-        <v>506.80000000000001</v>
-[...2 lines deleted...]
-        <v>0.015</v>
+        <v>576.95000000000005</v>
+      </c>
+      <c r="C22" s="13">
+        <v>0.0016</v>
       </c>
       <c r="D22" s="9">
-        <v>53.9</v>
+        <v>57.1</v>
       </c>
       <c r="E22" s="9">
-        <v>0.2</v>
+        <v>0.9</v>
       </c>
       <c r="F22" s="9"/>
       <c r="G22" s="9"/>
       <c r="H22" s="9"/>
       <c r="I22" s="9"/>
       <c r="J22" s="9"/>
       <c r="K22" s="9"/>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="10" t="s">
         <v>96</v>
       </c>
       <c r="B23" s="12">
-        <v>499.30000000000001</v>
-[...2 lines deleted...]
-        <v>-0.0099</v>
+        <v>576.0</v>
+      </c>
+      <c r="C23" s="14">
+        <v>0.0022</v>
       </c>
       <c r="D23" s="10">
-        <v>50.9</v>
+        <v>56.7</v>
       </c>
       <c r="E23" s="10">
-        <v>0.27</v>
+        <v>0.55</v>
       </c>
       <c r="F23" s="10"/>
       <c r="G23" s="10"/>
       <c r="H23" s="10"/>
       <c r="I23" s="10"/>
       <c r="J23" s="10"/>
       <c r="K23" s="10"/>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="9" t="s">
         <v>97</v>
       </c>
       <c r="B24" s="11">
-        <v>504.30000000000001</v>
-[...2 lines deleted...]
-        <v>-0.023</v>
+        <v>574.75</v>
+      </c>
+      <c r="C24" s="15">
+        <v>-0.0091</v>
       </c>
       <c r="D24" s="9">
-        <v>53.0</v>
+        <v>56.2</v>
       </c>
       <c r="E24" s="9">
-        <v>0.4</v>
+        <v>0.89</v>
       </c>
       <c r="F24" s="9"/>
       <c r="G24" s="9"/>
       <c r="H24" s="9"/>
       <c r="I24" s="9"/>
       <c r="J24" s="9"/>
       <c r="K24" s="9"/>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="10" t="s">
         <v>98</v>
       </c>
       <c r="B25" s="12">
-        <v>516.14999999999998</v>
+        <v>580.049999999999955</v>
       </c>
       <c r="C25" s="14">
-        <v>0.0</v>
+        <v>0.0053</v>
       </c>
       <c r="D25" s="10">
-        <v>58.3</v>
+        <v>59.0</v>
       </c>
       <c r="E25" s="10">
-        <v>0.73</v>
+        <v>0.53</v>
       </c>
       <c r="F25" s="10"/>
       <c r="G25" s="10"/>
       <c r="H25" s="10"/>
       <c r="I25" s="10"/>
       <c r="J25" s="10"/>
       <c r="K25" s="10"/>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="9" t="s">
         <v>99</v>
       </c>
       <c r="B26" s="11">
-        <v>516.14999999999998</v>
-[...2 lines deleted...]
-        <v>-0.0021</v>
+        <v>577.0</v>
+      </c>
+      <c r="C26" s="15">
+        <v>-0.0124</v>
       </c>
       <c r="D26" s="9">
-        <v>58.3</v>
+        <v>57.8</v>
       </c>
       <c r="E26" s="9">
-        <v>0.75</v>
+        <v>0.7</v>
       </c>
       <c r="F26" s="9"/>
       <c r="G26" s="9"/>
       <c r="H26" s="9"/>
       <c r="I26" s="9"/>
       <c r="J26" s="9"/>
       <c r="K26" s="9"/>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="10" t="s">
         <v>100</v>
       </c>
       <c r="B27" s="12">
-        <v>517.25</v>
-[...2 lines deleted...]
-        <v>0.0043</v>
+        <v>584.25</v>
+      </c>
+      <c r="C27" s="16">
+        <v>-0.0064</v>
       </c>
       <c r="D27" s="10">
-        <v>58.8</v>
+        <v>61.6</v>
       </c>
       <c r="E27" s="10">
-        <v>0.3</v>
+        <v>0.4</v>
       </c>
       <c r="F27" s="10"/>
       <c r="G27" s="10"/>
       <c r="H27" s="10"/>
       <c r="I27" s="10"/>
       <c r="J27" s="10"/>
       <c r="K27" s="10"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="9" t="s">
         <v>101</v>
       </c>
       <c r="B28" s="11">
-        <v>515.049999999999955</v>
+        <v>588.0</v>
       </c>
       <c r="C28" s="15">
-        <v>0.0167</v>
+        <v>-0.0084</v>
       </c>
       <c r="D28" s="9">
-        <v>58.2</v>
+        <v>63.5</v>
       </c>
       <c r="E28" s="9">
-        <v>0.58</v>
+        <v>0.95</v>
       </c>
       <c r="F28" s="9"/>
       <c r="G28" s="9"/>
       <c r="H28" s="9"/>
       <c r="I28" s="9"/>
       <c r="J28" s="9"/>
       <c r="K28" s="9"/>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="10" t="s">
         <v>102</v>
       </c>
       <c r="B29" s="12">
-        <v>506.60000000000002</v>
-[...2 lines deleted...]
-        <v>-0.0299</v>
+        <v>593.0</v>
+      </c>
+      <c r="C29" s="14">
+        <v>0.0175</v>
       </c>
       <c r="D29" s="10">
-        <v>55.8</v>
+        <v>66.099999999999994</v>
       </c>
       <c r="E29" s="10">
-        <v>0.59</v>
+        <v>0.48</v>
       </c>
       <c r="F29" s="10"/>
       <c r="G29" s="10"/>
       <c r="H29" s="10"/>
       <c r="I29" s="10"/>
       <c r="J29" s="10"/>
       <c r="K29" s="10"/>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="9" t="s">
         <v>103</v>
       </c>
       <c r="B30" s="11">
-        <v>522.20000000000005</v>
+        <v>582.79999999999995</v>
       </c>
       <c r="C30" s="15">
-        <v>0.0034</v>
+        <v>-0.0169</v>
       </c>
       <c r="D30" s="9">
-        <v>61.8</v>
+        <v>63.3</v>
       </c>
       <c r="E30" s="9">
-        <v>0.98</v>
+        <v>0.71</v>
       </c>
       <c r="F30" s="9"/>
       <c r="G30" s="9"/>
       <c r="H30" s="9"/>
       <c r="I30" s="9"/>
       <c r="J30" s="9"/>
       <c r="K30" s="9"/>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="10" t="s">
         <v>104</v>
       </c>
       <c r="B31" s="12">
-        <v>520.45000000000005</v>
+        <v>592.79999999999995</v>
       </c>
       <c r="C31" s="16">
-        <v>-0.0467</v>
+        <v>-0.0158</v>
       </c>
       <c r="D31" s="10">
-        <v>61.4</v>
+        <v>68.59999999999999</v>
       </c>
       <c r="E31" s="10">
-        <v>1.25</v>
+        <v>0.61</v>
       </c>
       <c r="F31" s="10"/>
       <c r="G31" s="10"/>
       <c r="H31" s="10"/>
       <c r="I31" s="10"/>
       <c r="J31" s="10"/>
       <c r="K31" s="10"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>