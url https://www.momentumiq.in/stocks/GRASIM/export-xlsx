--- v0 (2026-07-02)
+++ v1 (2026-10-05)
@@ -23,371 +23,371 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Overview" sheetId="1" r:id="rId4"/>
     <sheet name="Monthly Summary" sheetId="2" r:id="rId5"/>
     <sheet name="Weekly Summary" sheetId="3" r:id="rId6"/>
     <sheet name="Indicator History" sheetId="4" r:id="rId7"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>GRASIM — Grasim Industries Ltd.</t>
   </si>
   <si>
-    <t>NSE Equity · Construction Materials · Generated 02 Jul 2026, 07:45 AM</t>
+    <t>NSE Equity · Construction Materials · Generated 05 Oct 2026, 10:39 AM</t>
   </si>
   <si>
     <t>KEY METRICS</t>
   </si>
   <si>
     <t>Current Price</t>
   </si>
   <si>
-    <t>₹2,870.70</t>
+    <t>₹2,962.00</t>
   </si>
   <si>
     <t>1 Day Change</t>
   </si>
   <si>
-    <t>+1.30%</t>
+    <t>+0.00%</t>
   </si>
   <si>
     <t>52 Week High</t>
   </si>
   <si>
-    <t>₹2,911.00</t>
+    <t>₹3,411.10</t>
   </si>
   <si>
     <t>52 Week Low</t>
   </si>
   <si>
-    <t>₹2,171.60</t>
+    <t>₹2,501.90</t>
   </si>
   <si>
     <t>RSI (14)</t>
   </si>
   <si>
     <t>EMA 50</t>
   </si>
   <si>
-    <t>₹3,031.31</t>
+    <t>₹3,184.99</t>
   </si>
   <si>
     <t>EMA 200</t>
   </si>
   <si>
-    <t>₹2,873.49</t>
+    <t>₹3,037.02</t>
   </si>
   <si>
     <t>ATR (14)</t>
   </si>
   <si>
-    <t>₹55.57</t>
+    <t>₹69.69</t>
   </si>
   <si>
     <t>Volume Ratio</t>
   </si>
   <si>
-    <t>0.69×</t>
+    <t>1.7×</t>
   </si>
   <si>
     <t>Data Period</t>
   </si>
   <si>
-    <t>13 May 2024 to 22 Oct 2025</t>
+    <t>06 May 2025 to 02 Oct 2026</t>
   </si>
   <si>
     <t>ACTIVE TECHNICAL CONDITIONS</t>
   </si>
   <si>
-    <t>● Near 52W High</t>
+    <t>● RSI Below 30</t>
   </si>
   <si>
     <t>For educational purposes only. Not investment advice. Past performance does not guarantee future results.</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Open</t>
   </si>
   <si>
     <t>High</t>
   </si>
   <si>
     <t>Low</t>
   </si>
   <si>
     <t>Close</t>
   </si>
   <si>
     <t>Change %</t>
   </si>
   <si>
     <t>Trading Days</t>
   </si>
   <si>
     <t>Total Volume</t>
   </si>
   <si>
-    <t>May 2024</t>
-[...34 lines deleted...]
-  <si>
     <t>May 2025</t>
   </si>
   <si>
     <t>Jun 2025</t>
   </si>
   <si>
     <t>Jul 2025</t>
   </si>
   <si>
     <t>Aug 2025</t>
   </si>
   <si>
     <t>Sep 2025</t>
   </si>
   <si>
     <t>Oct 2025</t>
   </si>
   <si>
+    <t>Nov 2025</t>
+  </si>
+  <si>
+    <t>Dec 2025</t>
+  </si>
+  <si>
+    <t>Jan 2026</t>
+  </si>
+  <si>
+    <t>Feb 2026</t>
+  </si>
+  <si>
+    <t>Mar 2026</t>
+  </si>
+  <si>
+    <t>Apr 2026</t>
+  </si>
+  <si>
+    <t>May 2026</t>
+  </si>
+  <si>
+    <t>Jun 2026</t>
+  </si>
+  <si>
+    <t>Jul 2026</t>
+  </si>
+  <si>
+    <t>Aug 2026</t>
+  </si>
+  <si>
+    <t>Sep 2026</t>
+  </si>
+  <si>
+    <t>Oct 2026</t>
+  </si>
+  <si>
     <t>Week</t>
   </si>
   <si>
-    <t>Week of 04 Aug</t>
-[...32 lines deleted...]
-    <t>Week of 20 Oct</t>
+    <t>Week of 13 Jul</t>
+  </si>
+  <si>
+    <t>Week of 20 Jul</t>
+  </si>
+  <si>
+    <t>Week of 27 Jul</t>
+  </si>
+  <si>
+    <t>Week of 03 Aug</t>
+  </si>
+  <si>
+    <t>Week of 10 Aug</t>
+  </si>
+  <si>
+    <t>Week of 17 Aug</t>
+  </si>
+  <si>
+    <t>Week of 24 Aug</t>
+  </si>
+  <si>
+    <t>Week of 31 Aug</t>
+  </si>
+  <si>
+    <t>Week of 07 Sep</t>
+  </si>
+  <si>
+    <t>Week of 14 Sep</t>
+  </si>
+  <si>
+    <t>Week of 21 Sep</t>
+  </si>
+  <si>
+    <t>Week of 28 Sep</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>1D Change %</t>
   </si>
   <si>
     <t>RSI</t>
   </si>
   <si>
     <t>Vol Ratio</t>
   </si>
   <si>
     <t>RSI&lt;30</t>
   </si>
   <si>
     <t>RSI&gt;70</t>
   </si>
   <si>
     <t>EMA Cross</t>
   </si>
   <si>
     <t>MACD Cross</t>
   </si>
   <si>
     <t>Breakout</t>
   </si>
   <si>
     <t>Vol Spike</t>
   </si>
   <si>
-    <t>01 Jul 2026</t>
-[...68 lines deleted...]
-    <t>28 May 2026</t>
+    <t>02 Oct 2026</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
-    <t>27 May 2026</t>
-[...14 lines deleted...]
-    <t>20 May 2026</t>
+    <t>01 Oct 2026</t>
+  </si>
+  <si>
+    <t>30 Sep 2026</t>
+  </si>
+  <si>
+    <t>29 Sep 2026</t>
+  </si>
+  <si>
+    <t>28 Sep 2026</t>
+  </si>
+  <si>
+    <t>25 Sep 2026</t>
+  </si>
+  <si>
+    <t>24 Sep 2026</t>
+  </si>
+  <si>
+    <t>23 Sep 2026</t>
+  </si>
+  <si>
+    <t>22 Sep 2026</t>
+  </si>
+  <si>
+    <t>21 Sep 2026</t>
+  </si>
+  <si>
+    <t>18 Sep 2026</t>
+  </si>
+  <si>
+    <t>16 Sep 2026</t>
+  </si>
+  <si>
+    <t>14 Sep 2026</t>
+  </si>
+  <si>
+    <t>11 Sep 2026</t>
+  </si>
+  <si>
+    <t>10 Sep 2026</t>
+  </si>
+  <si>
+    <t>09 Sep 2026</t>
+  </si>
+  <si>
+    <t>08 Sep 2026</t>
+  </si>
+  <si>
+    <t>07 Sep 2026</t>
+  </si>
+  <si>
+    <t>04 Sep 2026</t>
+  </si>
+  <si>
+    <t>03 Sep 2026</t>
+  </si>
+  <si>
+    <t>02 Sep 2026</t>
+  </si>
+  <si>
+    <t>01 Sep 2026</t>
+  </si>
+  <si>
+    <t>31 Aug 2026</t>
+  </si>
+  <si>
+    <t>28 Aug 2026</t>
+  </si>
+  <si>
+    <t>27 Aug 2026</t>
+  </si>
+  <si>
+    <t>26 Aug 2026</t>
+  </si>
+  <si>
+    <t>25 Aug 2026</t>
+  </si>
+  <si>
+    <t>24 Aug 2026</t>
+  </si>
+  <si>
+    <t>21 Aug 2026</t>
+  </si>
+  <si>
+    <t>20 Aug 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="₹#,##0.00"/>
     <numFmt numFmtId="165" formatCode="+0.00%;-0.00%"/>
   </numFmts>
-  <fonts count="11">
+  <fonts count="12">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="9"/>
       <color rgb="FFFFFFFF"/>
@@ -399,105 +399,120 @@
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF64748B"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF64748B"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
+      <b val="1"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="10"/>
+      <color rgb="FF16A34A"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF64748B"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFDC2626"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF16A34A"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
-      <color rgb="FFDC2626"/>
+      <color rgb="FF16A34A"/>
       <name val="Calibri"/>
     </font>
   </fonts>
-  <fills count="4">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1E3A8A"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF0FDF4"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF8FAFC"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FFE2E8F0"/>
       </bottom>
@@ -509,69 +524,69 @@
       </left>
       <right style="thin">
         <color rgb="FFE2E8F0"/>
       </right>
       <top style="thin">
         <color rgb="FFE2E8F0"/>
       </top>
       <bottom style="thin">
         <color rgb="FFE2E8F0"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="21">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
-    <xf xfId="0" fontId="3" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="6" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="7" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="7" numFmtId="0" fillId="2" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="8" numFmtId="0" fillId="2" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="164" fillId="3" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
-[...1 lines deleted...]
-    <xf xfId="0" fontId="9" numFmtId="165" fillId="3" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="164" fillId="4" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="9" numFmtId="165" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
-    <xf xfId="0" fontId="8" numFmtId="165" fillId="3" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="10" numFmtId="165" fillId="4" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="9" numFmtId="165" fillId="4" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="10" numFmtId="165" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="3" fillId="0" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="3" fillId="3" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
-[...1 lines deleted...]
-    <xf xfId="0" fontId="10" numFmtId="0" fillId="0" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="3" fillId="4" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="11" numFmtId="0" fillId="0" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="11" numFmtId="0" fillId="4" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -913,51 +928,51 @@
       <c r="B6" s="5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="5">
-        <v>57.5</v>
+        <v>27.8</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>17</v>
       </c>
@@ -1039,511 +1054,511 @@
       </c>
       <c r="C1" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>29</v>
       </c>
       <c r="F1" s="8" t="s">
         <v>30</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>31</v>
       </c>
       <c r="H1" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="11">
-        <v>2377.90000000000009</v>
+        <v>2744.019999999999982</v>
       </c>
       <c r="C2" s="11">
-        <v>2474.80000000000018</v>
+        <v>2834.69000000000005</v>
       </c>
       <c r="D2" s="11">
-        <v>2295.94999999999982</v>
+        <v>2526.80999999999995</v>
       </c>
       <c r="E2" s="11">
-        <v>2316.25</v>
+        <v>2536.57000000000016</v>
       </c>
       <c r="F2" s="13">
-        <v>-0.0259</v>
+        <v>-0.0756</v>
       </c>
       <c r="G2" s="9">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="H2" s="17">
-        <v>11873761</v>
+        <v>12226075</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B3" s="12">
-        <v>2400.0</v>
+        <v>2536.76999999999998</v>
       </c>
       <c r="C3" s="12">
-        <v>2678.94999999999982</v>
+        <v>2885.5</v>
       </c>
       <c r="D3" s="12">
-        <v>2171.59999999999991</v>
+        <v>2501.90000000000009</v>
       </c>
       <c r="E3" s="12">
-        <v>2670.44999999999982</v>
+        <v>2834.19000000000005</v>
       </c>
       <c r="F3" s="14">
-        <v>0.1529</v>
+        <v>0.1173</v>
       </c>
       <c r="G3" s="10">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="H3" s="18">
-        <v>23946741</v>
+        <v>18611341</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="11">
-        <v>2666.19999999999982</v>
+        <v>2832.19999999999982</v>
       </c>
       <c r="C4" s="11">
-        <v>2877.75</v>
+        <v>2868.4699999999998</v>
       </c>
       <c r="D4" s="11">
-        <v>2662.050000000000182</v>
+        <v>2657.63000000000011</v>
       </c>
       <c r="E4" s="11">
-        <v>2776.75</v>
-[...2 lines deleted...]
-        <v>0.0398</v>
+        <v>2736.44999999999982</v>
+      </c>
+      <c r="F4" s="13">
+        <v>-0.0345</v>
       </c>
       <c r="G4" s="9">
         <v>23</v>
       </c>
       <c r="H4" s="17">
-        <v>21214087</v>
+        <v>16087304</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="12">
-        <v>2781.94999999999982</v>
+        <v>2738.039999999999964</v>
       </c>
       <c r="C5" s="12">
-        <v>2788.65000000000009</v>
+        <v>2898.40000000000009</v>
       </c>
       <c r="D5" s="12">
-        <v>2505.050000000000182</v>
+        <v>2662.90999999999985</v>
       </c>
       <c r="E5" s="12">
-        <v>2698.84999999999991</v>
-[...2 lines deleted...]
-        <v>-0.0281</v>
+        <v>2775.59999999999991</v>
+      </c>
+      <c r="F5" s="14">
+        <v>0.0143</v>
       </c>
       <c r="G5" s="10">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="H5" s="18">
-        <v>21346840</v>
+        <v>13200512</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="11">
-        <v>2706.75</v>
+        <v>2778.0</v>
       </c>
       <c r="C6" s="11">
-        <v>2824.0</v>
+        <v>2911.0</v>
       </c>
       <c r="D6" s="11">
-        <v>2583.94999999999982</v>
+        <v>2700.5</v>
       </c>
       <c r="E6" s="11">
-        <v>2795.55000000000018</v>
-[...2 lines deleted...]
-        <v>0.0358</v>
+        <v>2756.90000000000009</v>
+      </c>
+      <c r="F6" s="13">
+        <v>-0.0067</v>
       </c>
       <c r="G6" s="9">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H6" s="17">
-        <v>16680276</v>
+        <v>11492803</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B7" s="12">
-        <v>2794.050000000000182</v>
+        <v>2767.90000000000009</v>
       </c>
       <c r="C7" s="12">
-        <v>2833.0</v>
+        <v>2977.80000000000018</v>
       </c>
       <c r="D7" s="12">
-        <v>2594.30000000000018</v>
+        <v>2732.0</v>
       </c>
       <c r="E7" s="12">
-        <v>2695.84999999999991</v>
-[...2 lines deleted...]
-        <v>-0.0357</v>
+        <v>2891.69999999999982</v>
+      </c>
+      <c r="F7" s="14">
+        <v>0.0489</v>
       </c>
       <c r="G7" s="10">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H7" s="18">
-        <v>12674223</v>
+        <v>9836873</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="9" t="s">
         <v>39</v>
       </c>
       <c r="B8" s="11">
-        <v>2719.0</v>
+        <v>2896.0</v>
       </c>
       <c r="C8" s="11">
-        <v>2719.0</v>
+        <v>2919.90000000000009</v>
       </c>
       <c r="D8" s="11">
-        <v>2472.050000000000182</v>
+        <v>2675.69999999999982</v>
       </c>
       <c r="E8" s="11">
-        <v>2606.25</v>
+        <v>2739.40000000000009</v>
       </c>
       <c r="F8" s="13">
-        <v>-0.0332</v>
+        <v>-0.0527</v>
       </c>
       <c r="G8" s="9">
         <v>20</v>
       </c>
       <c r="H8" s="17">
-        <v>12919908</v>
+        <v>11438169</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B9" s="12">
-        <v>2605.84999999999991</v>
+        <v>2750.0</v>
       </c>
       <c r="C9" s="12">
-        <v>2733.75</v>
+        <v>2864.0</v>
       </c>
       <c r="D9" s="12">
-        <v>2413.099999999999909</v>
+        <v>2700.0</v>
       </c>
       <c r="E9" s="12">
-        <v>2442.69999999999982</v>
-[...2 lines deleted...]
-        <v>-0.0628</v>
+        <v>2829.0</v>
+      </c>
+      <c r="F9" s="14">
+        <v>0.0327</v>
       </c>
       <c r="G9" s="10">
         <v>22</v>
       </c>
       <c r="H9" s="18">
-        <v>11579540</v>
+        <v>10735848</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B10" s="11">
-        <v>2440.0</v>
+        <v>2833.0</v>
       </c>
       <c r="C10" s="11">
-        <v>2559.5</v>
+        <v>2893.0</v>
       </c>
       <c r="D10" s="11">
-        <v>2276.94999999999982</v>
+        <v>2706.0</v>
       </c>
       <c r="E10" s="11">
-        <v>2508.84999999999991</v>
-[...2 lines deleted...]
-        <v>0.0271</v>
+        <v>2819.0</v>
+      </c>
+      <c r="F10" s="13">
+        <v>-0.0035</v>
       </c>
       <c r="G10" s="9">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H10" s="17">
-        <v>14044056</v>
+        <v>14309048</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B11" s="12">
-        <v>2418.0</v>
+        <v>2740.0</v>
       </c>
       <c r="C11" s="12">
-        <v>2542.0</v>
+        <v>2979.0</v>
       </c>
       <c r="D11" s="12">
-        <v>2301.65000000000009</v>
+        <v>2713.0</v>
       </c>
       <c r="E11" s="12">
-        <v>2306.65000000000009</v>
-[...2 lines deleted...]
-        <v>-0.0806</v>
+        <v>2799.80000000000018</v>
+      </c>
+      <c r="F11" s="15">
+        <v>-0.0068</v>
       </c>
       <c r="G11" s="10">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H11" s="18">
-        <v>12533778</v>
+        <v>12693820</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="9" t="s">
         <v>43</v>
       </c>
       <c r="B12" s="11">
-        <v>2328.5</v>
+        <v>2729.80000000000018</v>
       </c>
       <c r="C12" s="11">
-        <v>2637.65000000000009</v>
+        <v>2786.30000000000018</v>
       </c>
       <c r="D12" s="11">
-        <v>2317.90000000000009</v>
+        <v>2502.5</v>
       </c>
       <c r="E12" s="11">
-        <v>2611.15000000000009</v>
-[...2 lines deleted...]
-        <v>0.132</v>
+        <v>2557.69999999999982</v>
+      </c>
+      <c r="F12" s="13">
+        <v>-0.0865</v>
       </c>
       <c r="G12" s="9">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H12" s="17">
-        <v>12275120</v>
+        <v>30864662</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B13" s="12">
-        <v>2611.40000000000009</v>
+        <v>2602.0</v>
       </c>
       <c r="C13" s="12">
-        <v>2787.30000000000018</v>
+        <v>2848.19999999999982</v>
       </c>
       <c r="D13" s="12">
-        <v>2465.5</v>
+        <v>2514.19999999999982</v>
       </c>
       <c r="E13" s="12">
-        <v>2737.5</v>
+        <v>2794.5</v>
       </c>
       <c r="F13" s="14">
-        <v>0.0484</v>
+        <v>0.0926</v>
       </c>
       <c r="G13" s="10">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H13" s="18">
-        <v>11411755</v>
+        <v>18618444</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="9" t="s">
         <v>45</v>
       </c>
       <c r="B14" s="11">
-        <v>2725.59999999999991</v>
+        <v>2794.5</v>
       </c>
       <c r="C14" s="11">
-        <v>2845.0</v>
+        <v>3197.5</v>
       </c>
       <c r="D14" s="11">
-        <v>2536.0</v>
+        <v>2794.5</v>
       </c>
       <c r="E14" s="11">
-        <v>2545.80000000000018</v>
-[...2 lines deleted...]
-        <v>-0.07</v>
+        <v>3122.40000000000009</v>
+      </c>
+      <c r="F14" s="16">
+        <v>0.1173</v>
       </c>
       <c r="G14" s="9">
         <v>21</v>
       </c>
       <c r="H14" s="17">
-        <v>13895565</v>
+        <v>20629182</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="10" t="s">
         <v>46</v>
       </c>
       <c r="B15" s="12">
-        <v>2546.0</v>
+        <v>3151.40000000000009</v>
       </c>
       <c r="C15" s="12">
-        <v>2896.0</v>
+        <v>3200.0</v>
       </c>
       <c r="D15" s="12">
-        <v>2511.0</v>
+        <v>3034.90000000000009</v>
       </c>
       <c r="E15" s="12">
-        <v>2844.5</v>
-[...2 lines deleted...]
-        <v>0.1173</v>
+        <v>3100.0</v>
+      </c>
+      <c r="F15" s="15">
+        <v>-0.0072</v>
       </c>
       <c r="G15" s="10">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H15" s="18">
-        <v>18611341</v>
+        <v>14434152</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="9" t="s">
         <v>47</v>
       </c>
       <c r="B16" s="11">
-        <v>2842.5</v>
+        <v>3115.0</v>
       </c>
       <c r="C16" s="11">
-        <v>2878.90000000000009</v>
+        <v>3246.0</v>
       </c>
       <c r="D16" s="11">
-        <v>2667.30000000000018</v>
+        <v>3060.0</v>
       </c>
       <c r="E16" s="11">
-        <v>2746.40000000000009</v>
-[...2 lines deleted...]
-        <v>-0.0345</v>
+        <v>3100.80000000000018</v>
+      </c>
+      <c r="F16" s="16">
+        <v>0.0003</v>
       </c>
       <c r="G16" s="9">
         <v>23</v>
       </c>
       <c r="H16" s="17">
-        <v>16087304</v>
+        <v>11129071</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="10" t="s">
         <v>48</v>
       </c>
       <c r="B17" s="12">
-        <v>2748.0</v>
+        <v>3120.0</v>
       </c>
       <c r="C17" s="12">
-        <v>2898.40000000000009</v>
+        <v>3411.099999999999909</v>
       </c>
       <c r="D17" s="12">
-        <v>2672.59999999999991</v>
+        <v>3103.099999999999909</v>
       </c>
       <c r="E17" s="12">
-        <v>2775.59999999999991</v>
+        <v>3371.0</v>
       </c>
       <c r="F17" s="14">
-        <v>0.0106</v>
+        <v>0.0871</v>
       </c>
       <c r="G17" s="10">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="H17" s="18">
-        <v>13200512</v>
+        <v>23802843</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="9" t="s">
         <v>49</v>
       </c>
       <c r="B18" s="11">
-        <v>2778.0</v>
+        <v>3337.0</v>
       </c>
       <c r="C18" s="11">
-        <v>2911.0</v>
+        <v>3337.0</v>
       </c>
       <c r="D18" s="11">
-        <v>2700.5</v>
+        <v>3046.40000000000009</v>
       </c>
       <c r="E18" s="11">
-        <v>2756.90000000000009</v>
+        <v>3061.90000000000009</v>
       </c>
       <c r="F18" s="13">
-        <v>-0.0067</v>
+        <v>-0.0917</v>
       </c>
       <c r="G18" s="9">
         <v>22</v>
       </c>
       <c r="H18" s="17">
-        <v>11492803</v>
+        <v>18600933</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="10" t="s">
         <v>50</v>
       </c>
       <c r="B19" s="12">
-        <v>2767.90000000000009</v>
+        <v>3038.0</v>
       </c>
       <c r="C19" s="12">
-        <v>2886.0</v>
+        <v>3045.0</v>
       </c>
       <c r="D19" s="12">
-        <v>2732.0</v>
+        <v>2944.40000000000009</v>
       </c>
       <c r="E19" s="12">
-        <v>2870.69999999999982</v>
-[...2 lines deleted...]
-        <v>0.0413</v>
+        <v>2962.0</v>
+      </c>
+      <c r="F19" s="15">
+        <v>-0.0326</v>
       </c>
       <c r="G19" s="10">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="H19" s="18">
-        <v>5313038</v>
+        <v>2771492</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G13"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
@@ -1560,319 +1575,319 @@
       </c>
       <c r="B1" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C1" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>29</v>
       </c>
       <c r="F1" s="8" t="s">
         <v>30</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B2" s="11">
-        <v>2730.0</v>
+        <v>3202.40000000000009</v>
       </c>
       <c r="C2" s="11">
-        <v>2824.90000000000009</v>
+        <v>3216.30000000000018</v>
       </c>
       <c r="D2" s="11">
-        <v>2672.59999999999991</v>
+        <v>3060.0</v>
       </c>
       <c r="E2" s="11">
-        <v>2691.59999999999991</v>
+        <v>3109.69999999999982</v>
       </c>
       <c r="F2" s="13">
-        <v>-0.0141</v>
+        <v>-0.0289</v>
       </c>
       <c r="G2" s="17">
-        <v>3501245</v>
+        <v>3598233</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="10" t="s">
         <v>53</v>
       </c>
       <c r="B3" s="12">
-        <v>2726.0</v>
+        <v>3135.0</v>
       </c>
       <c r="C3" s="12">
-        <v>2795.0</v>
+        <v>3195.099999999999909</v>
       </c>
       <c r="D3" s="12">
-        <v>2705.099999999999909</v>
+        <v>3066.40000000000009</v>
       </c>
       <c r="E3" s="12">
-        <v>2764.90000000000009</v>
-[...2 lines deleted...]
-        <v>0.0272</v>
+        <v>3089.40000000000009</v>
+      </c>
+      <c r="F3" s="15">
+        <v>-0.0065</v>
       </c>
       <c r="G3" s="18">
-        <v>2888529</v>
+        <v>2074571</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="9" t="s">
         <v>54</v>
       </c>
       <c r="B4" s="11">
-        <v>2795.0</v>
+        <v>3100.0</v>
       </c>
       <c r="C4" s="11">
-        <v>2898.40000000000009</v>
+        <v>3149.0</v>
       </c>
       <c r="D4" s="11">
-        <v>2776.5</v>
+        <v>3085.5</v>
       </c>
       <c r="E4" s="11">
-        <v>2813.80000000000018</v>
-[...2 lines deleted...]
-        <v>0.0177</v>
+        <v>3100.80000000000018</v>
+      </c>
+      <c r="F4" s="16">
+        <v>0.0037</v>
       </c>
       <c r="G4" s="17">
-        <v>4393267</v>
+        <v>1569387</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="10" t="s">
         <v>55</v>
       </c>
       <c r="B5" s="12">
-        <v>2825.69999999999982</v>
+        <v>3120.0</v>
       </c>
       <c r="C5" s="12">
-        <v>2832.69999999999982</v>
+        <v>3349.59999999999991</v>
       </c>
       <c r="D5" s="12">
-        <v>2762.69999999999982</v>
+        <v>3103.099999999999909</v>
       </c>
       <c r="E5" s="12">
-        <v>2775.59999999999991</v>
-[...2 lines deleted...]
-        <v>-0.0136</v>
+        <v>3323.0</v>
+      </c>
+      <c r="F5" s="14">
+        <v>0.0717</v>
       </c>
       <c r="G5" s="18">
-        <v>2087885</v>
+        <v>3294091</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="9" t="s">
         <v>56</v>
       </c>
       <c r="B6" s="11">
-        <v>2778.0</v>
+        <v>3324.0</v>
       </c>
       <c r="C6" s="11">
-        <v>2865.19999999999982</v>
+        <v>3411.099999999999909</v>
       </c>
       <c r="D6" s="11">
-        <v>2770.5</v>
+        <v>3201.0</v>
       </c>
       <c r="E6" s="11">
-        <v>2804.0</v>
-[...2 lines deleted...]
-        <v>0.0102</v>
+        <v>3248.69999999999982</v>
+      </c>
+      <c r="F6" s="13">
+        <v>-0.0224</v>
       </c>
       <c r="G6" s="17">
-        <v>3140440</v>
+        <v>7151073</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="10" t="s">
         <v>57</v>
       </c>
       <c r="B7" s="12">
-        <v>2795.099999999999909</v>
+        <v>3240.0</v>
       </c>
       <c r="C7" s="12">
-        <v>2823.90000000000009</v>
+        <v>3343.099999999999909</v>
       </c>
       <c r="D7" s="12">
-        <v>2771.0</v>
+        <v>3223.0</v>
       </c>
       <c r="E7" s="12">
-        <v>2802.0</v>
-[...2 lines deleted...]
-        <v>-0.0007</v>
+        <v>3308.0</v>
+      </c>
+      <c r="F7" s="14">
+        <v>0.0183</v>
       </c>
       <c r="G7" s="18">
-        <v>1426469</v>
+        <v>6448898</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="9" t="s">
         <v>58</v>
       </c>
       <c r="B8" s="11">
-        <v>2795.0</v>
+        <v>3316.0</v>
       </c>
       <c r="C8" s="11">
-        <v>2891.30000000000018</v>
+        <v>3316.0</v>
       </c>
       <c r="D8" s="11">
-        <v>2785.0</v>
+        <v>3222.099999999999909</v>
       </c>
       <c r="E8" s="11">
-        <v>2877.90000000000009</v>
-[...2 lines deleted...]
-        <v>0.0271</v>
+        <v>3290.0</v>
+      </c>
+      <c r="F8" s="13">
+        <v>-0.0054</v>
       </c>
       <c r="G8" s="17">
-        <v>2927257</v>
+        <v>5889677</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="10" t="s">
         <v>59</v>
       </c>
       <c r="B9" s="12">
-        <v>2860.0</v>
+        <v>3290.0</v>
       </c>
       <c r="C9" s="12">
-        <v>2911.0</v>
+        <v>3371.0</v>
       </c>
       <c r="D9" s="12">
-        <v>2736.19999999999982</v>
+        <v>3235.5</v>
       </c>
       <c r="E9" s="12">
-        <v>2746.80000000000018</v>
-[...2 lines deleted...]
-        <v>-0.0456</v>
+        <v>3322.0</v>
+      </c>
+      <c r="F9" s="14">
+        <v>0.0097</v>
       </c>
       <c r="G9" s="18">
-        <v>3016904</v>
+        <v>6127244</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="9" t="s">
         <v>60</v>
       </c>
       <c r="B10" s="11">
-        <v>2740.099999999999909</v>
+        <v>3322.0</v>
       </c>
       <c r="C10" s="11">
-        <v>2806.80000000000018</v>
+        <v>3327.69999999999982</v>
       </c>
       <c r="D10" s="11">
-        <v>2700.5</v>
+        <v>3267.0</v>
       </c>
       <c r="E10" s="11">
-        <v>2791.40000000000009</v>
-[...2 lines deleted...]
-        <v>0.0162</v>
+        <v>3281.90000000000009</v>
+      </c>
+      <c r="F10" s="13">
+        <v>-0.0121</v>
       </c>
       <c r="G10" s="17">
-        <v>2042992</v>
+        <v>4477921</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="10" t="s">
         <v>61</v>
       </c>
       <c r="B11" s="12">
-        <v>2765.099999999999909</v>
+        <v>3302.40000000000009</v>
       </c>
       <c r="C11" s="12">
-        <v>2832.80000000000018</v>
+        <v>3302.40000000000009</v>
       </c>
       <c r="D11" s="12">
-        <v>2764.69999999999982</v>
+        <v>3159.0</v>
       </c>
       <c r="E11" s="12">
-        <v>2811.0</v>
-[...2 lines deleted...]
-        <v>0.007</v>
+        <v>3209.19999999999982</v>
+      </c>
+      <c r="F11" s="15">
+        <v>-0.0222</v>
       </c>
       <c r="G11" s="18">
-        <v>1870693</v>
+        <v>4129826</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="9" t="s">
         <v>62</v>
       </c>
       <c r="B12" s="11">
-        <v>2791.099999999999909</v>
+        <v>3204.90000000000009</v>
       </c>
       <c r="C12" s="11">
-        <v>2886.0</v>
+        <v>3217.30000000000018</v>
       </c>
       <c r="D12" s="11">
-        <v>2757.90000000000009</v>
+        <v>3125.0</v>
       </c>
       <c r="E12" s="11">
-        <v>2836.19999999999982</v>
-[...2 lines deleted...]
-        <v>0.009</v>
+        <v>3191.0</v>
+      </c>
+      <c r="F12" s="13">
+        <v>-0.0057</v>
       </c>
       <c r="G12" s="17">
-        <v>1908921</v>
+        <v>2536243</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="10" t="s">
         <v>63</v>
       </c>
       <c r="B13" s="12">
-        <v>2849.0</v>
+        <v>3186.0</v>
       </c>
       <c r="C13" s="12">
-        <v>2875.90000000000009</v>
+        <v>3186.0</v>
       </c>
       <c r="D13" s="12">
-        <v>2838.0</v>
+        <v>2944.40000000000009</v>
       </c>
       <c r="E13" s="12">
-        <v>2870.69999999999982</v>
-[...2 lines deleted...]
-        <v>0.0122</v>
+        <v>2962.0</v>
+      </c>
+      <c r="F13" s="15">
+        <v>-0.0718</v>
       </c>
       <c r="G13" s="18">
-        <v>472165</v>
+        <v>5120295</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:K31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
@@ -1905,743 +1920,733 @@
       </c>
       <c r="F1" s="8" t="s">
         <v>68</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>69</v>
       </c>
       <c r="H1" s="8" t="s">
         <v>70</v>
       </c>
       <c r="I1" s="8" t="s">
         <v>71</v>
       </c>
       <c r="J1" s="8" t="s">
         <v>72</v>
       </c>
       <c r="K1" s="8" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="9" t="s">
         <v>74</v>
       </c>
       <c r="B2" s="11">
-        <v>3140.40000000000009</v>
-[...5 lines deleted...]
-        <v>57.5</v>
+        <v>2962.0</v>
+      </c>
+      <c r="C2" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="D2" s="19">
+        <v>27.8</v>
       </c>
       <c r="E2" s="9">
-        <v>0.69</v>
-[...1 lines deleted...]
-      <c r="F2" s="9"/>
+        <v>1.7</v>
+      </c>
+      <c r="F2" s="9" t="s">
+        <v>75</v>
+      </c>
       <c r="G2" s="9"/>
       <c r="H2" s="9"/>
       <c r="I2" s="9"/>
       <c r="J2" s="9"/>
       <c r="K2" s="9"/>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="10" t="s">
+        <v>76</v>
+      </c>
+      <c r="B3" s="12">
+        <v>2962.0</v>
+      </c>
+      <c r="C3" s="15">
+        <v>-0.0326</v>
+      </c>
+      <c r="D3" s="20">
+        <v>27.8</v>
+      </c>
+      <c r="E3" s="10">
+        <v>1.76</v>
+      </c>
+      <c r="F3" s="10" t="s">
         <v>75</v>
       </c>
-      <c r="B3" s="12">
-[...11 lines deleted...]
-      <c r="F3" s="10"/>
       <c r="G3" s="10"/>
       <c r="H3" s="10"/>
       <c r="I3" s="10"/>
       <c r="J3" s="10"/>
       <c r="K3" s="10"/>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="9" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B4" s="11">
-        <v>3080.19999999999982</v>
+        <v>3061.90000000000009</v>
       </c>
       <c r="C4" s="13">
-        <v>-0.0148</v>
+        <v>-0.0123</v>
       </c>
       <c r="D4" s="9">
-        <v>47.9</v>
+        <v>34.1</v>
       </c>
       <c r="E4" s="9">
-        <v>1.88</v>
+        <v>0.54</v>
       </c>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="9"/>
       <c r="I4" s="9"/>
       <c r="J4" s="9"/>
       <c r="K4" s="9"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="10" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B5" s="12">
-        <v>3126.59999999999991</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>3100.0</v>
+      </c>
+      <c r="C5" s="15">
+        <v>-0.0159</v>
       </c>
       <c r="D5" s="10">
-        <v>56.6</v>
+        <v>37.0</v>
       </c>
       <c r="E5" s="10">
-        <v>1.2</v>
+        <v>1.33</v>
       </c>
       <c r="F5" s="10"/>
       <c r="G5" s="10"/>
       <c r="H5" s="10"/>
       <c r="I5" s="10"/>
       <c r="J5" s="10"/>
       <c r="K5" s="10"/>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="9" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B6" s="11">
-        <v>3126.59999999999991</v>
+        <v>3150.0</v>
       </c>
       <c r="C6" s="13">
-        <v>-0.0004</v>
+        <v>-0.0128</v>
       </c>
       <c r="D6" s="9">
-        <v>56.6</v>
+        <v>41.4</v>
       </c>
       <c r="E6" s="9">
-        <v>1.13</v>
+        <v>0.88</v>
       </c>
       <c r="F6" s="9"/>
       <c r="G6" s="9"/>
       <c r="H6" s="9"/>
       <c r="I6" s="9"/>
       <c r="J6" s="9"/>
       <c r="K6" s="9"/>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="10" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B7" s="12">
-        <v>3127.90000000000009</v>
-[...2 lines deleted...]
-        <v>-0.0052</v>
+        <v>3191.0</v>
+      </c>
+      <c r="C7" s="14">
+        <v>0.0077</v>
       </c>
       <c r="D7" s="10">
-        <v>56.9</v>
+        <v>45.5</v>
       </c>
       <c r="E7" s="10">
-        <v>1.05</v>
+        <v>0.9</v>
       </c>
       <c r="F7" s="10"/>
       <c r="G7" s="10"/>
       <c r="H7" s="10"/>
       <c r="I7" s="10"/>
       <c r="J7" s="10"/>
       <c r="K7" s="10"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="9" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B8" s="11">
-        <v>3144.30000000000018</v>
+        <v>3166.5</v>
       </c>
       <c r="C8" s="13">
-        <v>-0.0097</v>
+        <v>-0.0069</v>
       </c>
       <c r="D8" s="9">
-        <v>59.9</v>
+        <v>42.3</v>
       </c>
       <c r="E8" s="9">
-        <v>1.08</v>
+        <v>0.55</v>
       </c>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="9"/>
       <c r="I8" s="9"/>
       <c r="J8" s="9"/>
       <c r="K8" s="9"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="10" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B9" s="12">
-        <v>3175.19999999999982</v>
+        <v>3188.5</v>
       </c>
       <c r="C9" s="14">
-        <v>0.0082</v>
+        <v>0.0193</v>
       </c>
       <c r="D9" s="10">
-        <v>66.2</v>
+        <v>44.5</v>
       </c>
       <c r="E9" s="10">
-        <v>0.55</v>
+        <v>0.47</v>
       </c>
       <c r="F9" s="10"/>
       <c r="G9" s="10"/>
       <c r="H9" s="10"/>
       <c r="I9" s="10"/>
       <c r="J9" s="10"/>
       <c r="K9" s="10"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="9" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B10" s="11">
-        <v>3149.5</v>
-[...2 lines deleted...]
-        <v>0.0014</v>
+        <v>3128.19999999999982</v>
+      </c>
+      <c r="C10" s="13">
+        <v>-0.0119</v>
       </c>
       <c r="D10" s="9">
-        <v>63.3</v>
+        <v>36.2</v>
       </c>
       <c r="E10" s="9">
-        <v>0.79</v>
+        <v>0.76</v>
       </c>
       <c r="F10" s="9"/>
       <c r="G10" s="9"/>
       <c r="H10" s="9"/>
       <c r="I10" s="9"/>
       <c r="J10" s="9"/>
       <c r="K10" s="9"/>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="10" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B11" s="12">
-        <v>3145.099999999999909</v>
-[...2 lines deleted...]
-        <v>-0.0017</v>
+        <v>3166.0</v>
+      </c>
+      <c r="C11" s="15">
+        <v>-0.0135</v>
       </c>
       <c r="D11" s="10">
-        <v>62.7</v>
+        <v>39.6</v>
       </c>
       <c r="E11" s="10">
-        <v>0.96</v>
+        <v>0.19</v>
       </c>
       <c r="F11" s="10"/>
       <c r="G11" s="10"/>
       <c r="H11" s="10"/>
       <c r="I11" s="10"/>
       <c r="J11" s="10"/>
       <c r="K11" s="10"/>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="9" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B12" s="11">
-        <v>3150.40000000000009</v>
-[...2 lines deleted...]
-        <v>0.0032</v>
+        <v>3209.19999999999982</v>
+      </c>
+      <c r="C12" s="16">
+        <v>0.0114</v>
       </c>
       <c r="D12" s="9">
-        <v>63.7</v>
+        <v>44.1</v>
       </c>
       <c r="E12" s="9">
-        <v>0.45</v>
+        <v>0.66</v>
       </c>
       <c r="F12" s="9"/>
       <c r="G12" s="9"/>
       <c r="H12" s="9"/>
       <c r="I12" s="9"/>
       <c r="J12" s="9"/>
       <c r="K12" s="9"/>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="10" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B13" s="12">
-        <v>3140.30000000000018</v>
-[...2 lines deleted...]
-        <v>-0.0076</v>
+        <v>3187.0</v>
+      </c>
+      <c r="C13" s="14">
+        <v>0.005</v>
       </c>
       <c r="D13" s="10">
-        <v>62.7</v>
+        <v>40.1</v>
       </c>
       <c r="E13" s="10">
-        <v>0.33</v>
+        <v>0.79</v>
       </c>
       <c r="F13" s="10"/>
       <c r="G13" s="10"/>
       <c r="H13" s="10"/>
       <c r="I13" s="10"/>
       <c r="J13" s="10"/>
       <c r="K13" s="10"/>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="9" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B14" s="11">
-        <v>3105.5</v>
-[...2 lines deleted...]
-        <v>0.0052</v>
+        <v>3281.90000000000009</v>
+      </c>
+      <c r="C14" s="16">
+        <v>0.0</v>
       </c>
       <c r="D14" s="9">
-        <v>60.9</v>
+        <v>50.5</v>
       </c>
       <c r="E14" s="9">
-        <v>0.57</v>
+        <v>0.47</v>
       </c>
       <c r="F14" s="9"/>
       <c r="G14" s="9"/>
       <c r="H14" s="9"/>
       <c r="I14" s="9"/>
       <c r="J14" s="9"/>
       <c r="K14" s="9"/>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="10" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B15" s="12">
-        <v>3089.5</v>
-[...2 lines deleted...]
-        <v>0.006</v>
+        <v>3281.90000000000009</v>
+      </c>
+      <c r="C15" s="15">
+        <v>-0.0112</v>
       </c>
       <c r="D15" s="10">
-        <v>58.9</v>
+        <v>50.5</v>
       </c>
       <c r="E15" s="10">
-        <v>0.62</v>
+        <v>0.45</v>
       </c>
       <c r="F15" s="10"/>
       <c r="G15" s="10"/>
       <c r="H15" s="10"/>
       <c r="I15" s="10"/>
       <c r="J15" s="10"/>
       <c r="K15" s="10"/>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="9" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B16" s="11">
-        <v>3071.19999999999982</v>
-[...2 lines deleted...]
-        <v>-0.0079</v>
+        <v>3319.0</v>
+      </c>
+      <c r="C16" s="16">
+        <v>0.0058</v>
       </c>
       <c r="D16" s="9">
-        <v>56.6</v>
+        <v>56.0</v>
       </c>
       <c r="E16" s="9">
-        <v>0.76</v>
+        <v>0.92</v>
       </c>
       <c r="F16" s="9"/>
       <c r="G16" s="9"/>
       <c r="H16" s="9"/>
       <c r="I16" s="9"/>
       <c r="J16" s="9"/>
       <c r="K16" s="9"/>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="10" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B17" s="12">
-        <v>3095.5</v>
-[...2 lines deleted...]
-        <v>0.0149</v>
+        <v>3300.0</v>
+      </c>
+      <c r="C17" s="15">
+        <v>-0.0021</v>
       </c>
       <c r="D17" s="10">
-        <v>60.8</v>
+        <v>53.6</v>
       </c>
       <c r="E17" s="10">
-        <v>0.87</v>
+        <v>0.74</v>
       </c>
       <c r="F17" s="10"/>
       <c r="G17" s="10"/>
       <c r="H17" s="10"/>
       <c r="I17" s="10"/>
       <c r="J17" s="10"/>
       <c r="K17" s="10"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="9" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B18" s="11">
-        <v>3050.099999999999909</v>
-[...2 lines deleted...]
-        <v>-0.0122</v>
+        <v>3306.80000000000018</v>
+      </c>
+      <c r="C18" s="16">
+        <v>0.0013</v>
       </c>
       <c r="D18" s="9">
-        <v>55.0</v>
+        <v>54.6</v>
       </c>
       <c r="E18" s="9">
-        <v>0.66</v>
+        <v>0.72</v>
       </c>
       <c r="F18" s="9"/>
       <c r="G18" s="9"/>
       <c r="H18" s="9"/>
       <c r="I18" s="9"/>
       <c r="J18" s="9"/>
       <c r="K18" s="9"/>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="10" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B19" s="12">
-        <v>3087.69999999999982</v>
-[...2 lines deleted...]
-        <v>-0.0051</v>
+        <v>3302.40000000000009</v>
+      </c>
+      <c r="C19" s="15">
+        <v>-0.0059</v>
       </c>
       <c r="D19" s="10">
-        <v>62.1</v>
+        <v>54.1</v>
       </c>
       <c r="E19" s="10">
-        <v>0.67</v>
+        <v>0.97</v>
       </c>
       <c r="F19" s="10"/>
       <c r="G19" s="10"/>
       <c r="H19" s="10"/>
       <c r="I19" s="10"/>
       <c r="J19" s="10"/>
       <c r="K19" s="10"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="9" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B20" s="11">
-        <v>3103.5</v>
-[...2 lines deleted...]
-        <v>0.0006</v>
+        <v>3322.0</v>
+      </c>
+      <c r="C20" s="16">
+        <v>0.0036</v>
       </c>
       <c r="D20" s="9">
-        <v>65.3</v>
+        <v>56.7</v>
       </c>
       <c r="E20" s="9">
-        <v>0.93</v>
+        <v>0.7</v>
       </c>
       <c r="F20" s="9"/>
       <c r="G20" s="9"/>
       <c r="H20" s="9"/>
       <c r="I20" s="9"/>
       <c r="J20" s="9"/>
       <c r="K20" s="9"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="10" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B21" s="12">
-        <v>3101.59999999999991</v>
+        <v>3310.0</v>
       </c>
       <c r="C21" s="14">
-        <v>0.0013</v>
+        <v>0.0046</v>
       </c>
       <c r="D21" s="10">
-        <v>65.099999999999994</v>
+        <v>55.5</v>
       </c>
       <c r="E21" s="10">
-        <v>0.46</v>
+        <v>1.79</v>
       </c>
       <c r="F21" s="10"/>
       <c r="G21" s="10"/>
       <c r="H21" s="10"/>
       <c r="I21" s="10"/>
       <c r="J21" s="10"/>
       <c r="K21" s="10"/>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="9" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B22" s="11">
-        <v>3097.59999999999991</v>
+        <v>3294.90000000000009</v>
       </c>
       <c r="C22" s="13">
-        <v>-0.0016</v>
+        <v>-0.0031</v>
       </c>
       <c r="D22" s="9">
-        <v>64.7</v>
+        <v>54.0</v>
       </c>
       <c r="E22" s="9">
-        <v>0.46</v>
+        <v>0.91</v>
       </c>
       <c r="F22" s="9"/>
       <c r="G22" s="9"/>
       <c r="H22" s="9"/>
       <c r="I22" s="9"/>
       <c r="J22" s="9"/>
       <c r="K22" s="9"/>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="10" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B23" s="12">
-        <v>3102.59999999999991</v>
-[...2 lines deleted...]
-        <v>-0.0063</v>
+        <v>3305.0</v>
+      </c>
+      <c r="C23" s="15">
+        <v>-0.0196</v>
       </c>
       <c r="D23" s="10">
-        <v>65.59999999999999</v>
+        <v>55.1</v>
       </c>
       <c r="E23" s="10">
-        <v>0.62</v>
+        <v>0.7</v>
       </c>
       <c r="F23" s="10"/>
       <c r="G23" s="10"/>
       <c r="H23" s="10"/>
       <c r="I23" s="10"/>
       <c r="J23" s="10"/>
       <c r="K23" s="10"/>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="9" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B24" s="11">
-        <v>3122.40000000000009</v>
-[...2 lines deleted...]
-        <v>-0.015</v>
+        <v>3371.0</v>
+      </c>
+      <c r="C24" s="16">
+        <v>0.0246</v>
       </c>
       <c r="D24" s="9">
-        <v>69.099999999999994</v>
+        <v>63.5</v>
       </c>
       <c r="E24" s="9">
-        <v>1.56</v>
+        <v>0.87</v>
       </c>
       <c r="F24" s="9"/>
       <c r="G24" s="9"/>
       <c r="H24" s="9"/>
-      <c r="I24" s="9"/>
+      <c r="I24" s="9" t="s">
+        <v>75</v>
+      </c>
       <c r="J24" s="9"/>
       <c r="K24" s="9"/>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="10" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B25" s="12">
-        <v>3170.0</v>
+        <v>3290.0</v>
       </c>
       <c r="C25" s="14">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>78.40000000000001</v>
+        <v>0.0098</v>
+      </c>
+      <c r="D25" s="10">
+        <v>55.9</v>
       </c>
       <c r="E25" s="10">
-        <v>0.31</v>
+        <v>0.59</v>
       </c>
       <c r="F25" s="10"/>
-      <c r="G25" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G25" s="10"/>
       <c r="H25" s="10"/>
       <c r="I25" s="10"/>
       <c r="J25" s="10"/>
       <c r="K25" s="10"/>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="9" t="s">
         <v>99</v>
       </c>
       <c r="B26" s="11">
-        <v>3170.0</v>
-[...5 lines deleted...]
-        <v>78.40000000000001</v>
+        <v>3258.0</v>
+      </c>
+      <c r="C26" s="13">
+        <v>-0.0127</v>
+      </c>
+      <c r="D26" s="9">
+        <v>52.2</v>
       </c>
       <c r="E26" s="9">
-        <v>0.3</v>
+        <v>0.65</v>
       </c>
       <c r="F26" s="9"/>
-      <c r="G26" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G26" s="9"/>
       <c r="H26" s="9"/>
       <c r="I26" s="9"/>
       <c r="J26" s="9"/>
       <c r="K26" s="9"/>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="10" t="s">
         <v>100</v>
       </c>
       <c r="B27" s="12">
-        <v>3165.0</v>
-[...5 lines deleted...]
-        <v>78.099999999999994</v>
+        <v>3299.90000000000009</v>
+      </c>
+      <c r="C27" s="14">
+        <v>0.0031</v>
+      </c>
+      <c r="D27" s="10">
+        <v>58.0</v>
       </c>
       <c r="E27" s="10">
-        <v>0.9</v>
+        <v>1.01</v>
       </c>
       <c r="F27" s="10"/>
-      <c r="G27" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G27" s="10"/>
       <c r="H27" s="10"/>
       <c r="I27" s="10"/>
       <c r="J27" s="10"/>
       <c r="K27" s="10"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="9" t="s">
         <v>101</v>
       </c>
       <c r="B28" s="11">
-        <v>3171.59999999999991</v>
-[...5 lines deleted...]
-        <v>79.3</v>
+        <v>3289.59999999999991</v>
+      </c>
+      <c r="C28" s="16">
+        <v>0.0005</v>
+      </c>
+      <c r="D28" s="9">
+        <v>56.9</v>
       </c>
       <c r="E28" s="9">
-        <v>0.55</v>
+        <v>1.65</v>
       </c>
       <c r="F28" s="9"/>
-      <c r="G28" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G28" s="9"/>
       <c r="H28" s="9"/>
       <c r="I28" s="9"/>
       <c r="J28" s="9"/>
       <c r="K28" s="9"/>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="10" t="s">
         <v>102</v>
       </c>
       <c r="B29" s="12">
-        <v>3155.30000000000018</v>
-[...5 lines deleted...]
-        <v>78.5</v>
+        <v>3288.0</v>
+      </c>
+      <c r="C29" s="15">
+        <v>-0.006</v>
+      </c>
+      <c r="D29" s="10">
+        <v>56.8</v>
       </c>
       <c r="E29" s="10">
-        <v>0.79</v>
+        <v>1.63</v>
       </c>
       <c r="F29" s="10"/>
-      <c r="G29" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G29" s="10"/>
       <c r="H29" s="10"/>
       <c r="I29" s="10"/>
       <c r="J29" s="10"/>
       <c r="K29" s="10"/>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="9" t="s">
         <v>103</v>
       </c>
       <c r="B30" s="11">
-        <v>3154.5</v>
-[...5 lines deleted...]
-        <v>78.5</v>
+        <v>3308.0</v>
+      </c>
+      <c r="C30" s="16">
+        <v>0.0024</v>
+      </c>
+      <c r="D30" s="9">
+        <v>59.4</v>
       </c>
       <c r="E30" s="9">
-        <v>3.83</v>
+        <v>1.59</v>
       </c>
       <c r="F30" s="9"/>
-      <c r="G30" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G30" s="9"/>
       <c r="H30" s="9"/>
       <c r="I30" s="9"/>
-      <c r="J30" s="9" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="J30" s="9"/>
+      <c r="K30" s="9"/>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="10" t="s">
         <v>104</v>
       </c>
       <c r="B31" s="12">
-        <v>2971.099999999999909</v>
+        <v>3300.0</v>
       </c>
       <c r="C31" s="14">
-        <v>0.0122</v>
+        <v>0.0092</v>
       </c>
       <c r="D31" s="10">
-        <v>66.7</v>
+        <v>58.7</v>
       </c>
       <c r="E31" s="10">
-        <v>1.34</v>
+        <v>1.36</v>
       </c>
       <c r="F31" s="10"/>
       <c r="G31" s="10"/>
       <c r="H31" s="10"/>
       <c r="I31" s="10"/>
       <c r="J31" s="10"/>
       <c r="K31" s="10"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>