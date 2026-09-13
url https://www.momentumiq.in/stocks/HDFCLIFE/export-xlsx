--- v0 (2026-07-02)
+++ v1 (2026-09-13)
@@ -18,379 +18,376 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Overview" sheetId="1" r:id="rId4"/>
     <sheet name="Monthly Summary" sheetId="2" r:id="rId5"/>
     <sheet name="Weekly Summary" sheetId="3" r:id="rId6"/>
     <sheet name="Indicator History" sheetId="4" r:id="rId7"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>HDFCLIFE — HDFC Life Insurance</t>
   </si>
   <si>
-    <t>NSE Equity · Finance · Generated 02 Jul 2026, 07:50 AM</t>
+    <t>NSE Equity · Finance · Generated 13 Sep 2026, 10:15 AM</t>
   </si>
   <si>
     <t>KEY METRICS</t>
   </si>
   <si>
     <t>Current Price</t>
   </si>
   <si>
-    <t>₹743.70</t>
+    <t>₹530.00</t>
   </si>
   <si>
     <t>1 Day Change</t>
   </si>
   <si>
-    <t>-1.02%</t>
+    <t>+0.73%</t>
   </si>
   <si>
     <t>52 Week High</t>
   </si>
   <si>
-    <t>₹820.75</t>
+    <t>₹817.84</t>
   </si>
   <si>
     <t>52 Week Low</t>
   </si>
   <si>
-    <t>₹511.40</t>
+    <t>₹508.70</t>
   </si>
   <si>
     <t>RSI (14)</t>
   </si>
   <si>
     <t>EMA 50</t>
   </si>
   <si>
-    <t>₹594.20</t>
+    <t>₹549.13</t>
   </si>
   <si>
     <t>EMA 200</t>
   </si>
   <si>
-    <t>₹659.39</t>
+    <t>₹612.91</t>
   </si>
   <si>
     <t>ATR (14)</t>
   </si>
   <si>
-    <t>₹12.09</t>
+    <t>₹13.43</t>
   </si>
   <si>
     <t>Volume Ratio</t>
   </si>
   <si>
-    <t>2.36×</t>
+    <t>1.33×</t>
   </si>
   <si>
     <t>Data Period</t>
   </si>
   <si>
-    <t>13 May 2024 to 22 Oct 2025</t>
+    <t>08 Apr 2025 to 11 Sep 2026</t>
   </si>
   <si>
     <t>ACTIVE TECHNICAL CONDITIONS</t>
   </si>
   <si>
-    <t>● Volume Spike</t>
-[...1 lines deleted...]
-  <si>
     <t>● Near 52W Low</t>
   </si>
   <si>
     <t>For educational purposes only. Not investment advice. Past performance does not guarantee future results.</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Open</t>
   </si>
   <si>
     <t>High</t>
   </si>
   <si>
     <t>Low</t>
   </si>
   <si>
     <t>Close</t>
   </si>
   <si>
     <t>Change %</t>
   </si>
   <si>
     <t>Trading Days</t>
   </si>
   <si>
     <t>Total Volume</t>
   </si>
   <si>
-    <t>May 2024</t>
-[...31 lines deleted...]
-  <si>
     <t>Apr 2025</t>
   </si>
   <si>
     <t>May 2025</t>
   </si>
   <si>
     <t>Jun 2025</t>
   </si>
   <si>
     <t>Jul 2025</t>
   </si>
   <si>
     <t>Aug 2025</t>
   </si>
   <si>
     <t>Sep 2025</t>
   </si>
   <si>
     <t>Oct 2025</t>
   </si>
   <si>
+    <t>Nov 2025</t>
+  </si>
+  <si>
+    <t>Dec 2025</t>
+  </si>
+  <si>
+    <t>Jan 2026</t>
+  </si>
+  <si>
+    <t>Feb 2026</t>
+  </si>
+  <si>
+    <t>Mar 2026</t>
+  </si>
+  <si>
+    <t>Apr 2026</t>
+  </si>
+  <si>
+    <t>May 2026</t>
+  </si>
+  <si>
+    <t>Jun 2026</t>
+  </si>
+  <si>
+    <t>Jul 2026</t>
+  </si>
+  <si>
+    <t>Aug 2026</t>
+  </si>
+  <si>
+    <t>Sep 2026</t>
+  </si>
+  <si>
     <t>Week</t>
   </si>
   <si>
-    <t>Week of 04 Aug</t>
-[...32 lines deleted...]
-    <t>Week of 20 Oct</t>
+    <t>Week of 22 Jun</t>
+  </si>
+  <si>
+    <t>Week of 29 Jun</t>
+  </si>
+  <si>
+    <t>Week of 06 Jul</t>
+  </si>
+  <si>
+    <t>Week of 13 Jul</t>
+  </si>
+  <si>
+    <t>Week of 20 Jul</t>
+  </si>
+  <si>
+    <t>Week of 27 Jul</t>
+  </si>
+  <si>
+    <t>Week of 03 Aug</t>
+  </si>
+  <si>
+    <t>Week of 10 Aug</t>
+  </si>
+  <si>
+    <t>Week of 17 Aug</t>
+  </si>
+  <si>
+    <t>Week of 24 Aug</t>
+  </si>
+  <si>
+    <t>Week of 31 Aug</t>
+  </si>
+  <si>
+    <t>Week of 07 Sep</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>1D Change %</t>
   </si>
   <si>
     <t>RSI</t>
   </si>
   <si>
     <t>Vol Ratio</t>
   </si>
   <si>
     <t>RSI&lt;30</t>
   </si>
   <si>
     <t>RSI&gt;70</t>
   </si>
   <si>
     <t>EMA Cross</t>
   </si>
   <si>
     <t>MACD Cross</t>
   </si>
   <si>
     <t>Breakout</t>
   </si>
   <si>
     <t>Vol Spike</t>
   </si>
   <si>
-    <t>01 Jul 2026</t>
+    <t>11 Sep 2026</t>
+  </si>
+  <si>
+    <t>10 Sep 2026</t>
+  </si>
+  <si>
+    <t>09 Sep 2026</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
-    <t>30 Jun 2026</t>
-[...83 lines deleted...]
-    <t>20 May 2026</t>
+    <t>08 Sep 2026</t>
+  </si>
+  <si>
+    <t>07 Sep 2026</t>
+  </si>
+  <si>
+    <t>04 Sep 2026</t>
+  </si>
+  <si>
+    <t>03 Sep 2026</t>
+  </si>
+  <si>
+    <t>02 Sep 2026</t>
+  </si>
+  <si>
+    <t>01 Sep 2026</t>
+  </si>
+  <si>
+    <t>31 Aug 2026</t>
+  </si>
+  <si>
+    <t>28 Aug 2026</t>
+  </si>
+  <si>
+    <t>27 Aug 2026</t>
+  </si>
+  <si>
+    <t>26 Aug 2026</t>
+  </si>
+  <si>
+    <t>25 Aug 2026</t>
+  </si>
+  <si>
+    <t>24 Aug 2026</t>
+  </si>
+  <si>
+    <t>21 Aug 2026</t>
+  </si>
+  <si>
+    <t>20 Aug 2026</t>
+  </si>
+  <si>
+    <t>19 Aug 2026</t>
+  </si>
+  <si>
+    <t>18 Aug 2026</t>
+  </si>
+  <si>
+    <t>17 Aug 2026</t>
+  </si>
+  <si>
+    <t>14 Aug 2026</t>
+  </si>
+  <si>
+    <t>13 Aug 2026</t>
+  </si>
+  <si>
+    <t>12 Aug 2026</t>
+  </si>
+  <si>
+    <t>11 Aug 2026</t>
+  </si>
+  <si>
+    <t>10 Aug 2026</t>
+  </si>
+  <si>
+    <t>07 Aug 2026</t>
+  </si>
+  <si>
+    <t>06 Aug 2026</t>
+  </si>
+  <si>
+    <t>05 Aug 2026</t>
+  </si>
+  <si>
+    <t>04 Aug 2026</t>
+  </si>
+  <si>
+    <t>03 Aug 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="₹#,##0.00"/>
     <numFmt numFmtId="165" formatCode="+0.00%;-0.00%"/>
   </numFmts>
-  <fonts count="11">
+  <fonts count="10">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="9"/>
       <color rgb="FFFFFFFF"/>
@@ -425,69 +422,60 @@
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF64748B"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
-      <color rgb="FFDC2626"/>
+      <color rgb="FF16A34A"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
-      <color rgb="FF16A34A"/>
-[...8 lines deleted...]
-      <color rgb="FF16A34A"/>
+      <color rgb="FFDC2626"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1E3A8A"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF8FAFC"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="3">
     <border>
@@ -503,78 +491,76 @@
       <top/>
       <bottom style="thin">
         <color rgb="FFE2E8F0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFE2E8F0"/>
       </left>
       <right style="thin">
         <color rgb="FFE2E8F0"/>
       </right>
       <top style="thin">
         <color rgb="FFE2E8F0"/>
       </top>
       <bottom style="thin">
         <color rgb="FFE2E8F0"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="21">
+  <cellXfs count="19">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="7" numFmtId="0" fillId="2" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="3" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="8" numFmtId="165" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="8" numFmtId="165" fillId="3" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="9" numFmtId="165" fillId="3" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="9" numFmtId="165" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
-    <xf xfId="0" fontId="8" numFmtId="165" fillId="3" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="3" fillId="0" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="3" fillId="3" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
-    <xf xfId="0" fontId="10" numFmtId="0" fillId="3" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
-    <xf xfId="0" fontId="10" numFmtId="0" fillId="0" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -850,54 +836,54 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D21"/>
+  <dimension ref="A1:D20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A21" sqref="A21"/>
+      <selection activeCell="A20" sqref="A20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="true" defaultRowHeight="18" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="22" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" customHeight="1" ht="32">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:4" customHeight="1" ht="20">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
     </row>
@@ -916,51 +902,51 @@
       <c r="B6" s="5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="5">
-        <v>40.5</v>
+        <v>44.1</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>17</v>
       </c>
@@ -969,1682 +955,1676 @@
       <c r="A13" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="6" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="18" spans="1:4">
-      <c r="A18" s="6" t="s">
+    <row r="20" spans="1:4" customHeight="1" ht="24">
+      <c r="A20" s="7" t="s">
         <v>24</v>
-      </c>
-[...3 lines deleted...]
-        <v>25</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A17:B17"/>
-    <mergeCell ref="A18:B18"/>
-    <mergeCell ref="A21:D21"/>
+    <mergeCell ref="A20:D20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H19"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:H19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16" customWidth="true" style="0"/>
     <col min="2" max="2" width="14" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="14" customWidth="true" style="0"/>
     <col min="5" max="5" width="14" customWidth="true" style="0"/>
     <col min="6" max="6" width="14" customWidth="true" style="0"/>
     <col min="7" max="7" width="14" customWidth="true" style="0"/>
     <col min="8" max="8" width="14" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" customHeight="1" ht="22">
       <c r="A1" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="B1" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="B1" s="8" t="s">
+      <c r="C1" s="8" t="s">
         <v>27</v>
       </c>
-      <c r="C1" s="8" t="s">
+      <c r="D1" s="8" t="s">
         <v>28</v>
       </c>
-      <c r="D1" s="8" t="s">
+      <c r="E1" s="8" t="s">
         <v>29</v>
       </c>
-      <c r="E1" s="8" t="s">
+      <c r="F1" s="8" t="s">
         <v>30</v>
       </c>
-      <c r="F1" s="8" t="s">
+      <c r="G1" s="8" t="s">
         <v>31</v>
       </c>
-      <c r="G1" s="8" t="s">
+      <c r="H1" s="8" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B2" s="11">
-        <v>553.79999999999995</v>
+        <v>670.25</v>
       </c>
       <c r="C2" s="11">
-        <v>579.95000000000005</v>
+        <v>745.080000000000041</v>
       </c>
       <c r="D2" s="11">
-        <v>546.54999999999995</v>
+        <v>664.090000000000032</v>
       </c>
       <c r="E2" s="11">
-        <v>549.85000000000002</v>
+        <v>739.019999999999982</v>
       </c>
       <c r="F2" s="13">
-        <v>-0.0071</v>
+        <v>0.1026</v>
       </c>
       <c r="G2" s="9">
         <v>14</v>
       </c>
       <c r="H2" s="17">
-        <v>74814775</v>
+        <v>50144230</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="10" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B3" s="12">
-        <v>568.95000000000005</v>
+        <v>739.019999999999982</v>
       </c>
       <c r="C3" s="12">
-        <v>605.14999999999998</v>
+        <v>786.12</v>
       </c>
       <c r="D3" s="12">
-        <v>511.39999999999998</v>
+        <v>703.94000000000005</v>
       </c>
       <c r="E3" s="12">
-        <v>595.049999999999955</v>
+        <v>771.96000000000004</v>
       </c>
       <c r="F3" s="14">
-        <v>0.0822</v>
+        <v>0.0446</v>
       </c>
       <c r="G3" s="10">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="H3" s="18">
-        <v>120763654</v>
+        <v>52746458</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="9" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B4" s="11">
-        <v>590.14999999999998</v>
+        <v>766.88999999999999</v>
       </c>
       <c r="C4" s="11">
-        <v>719.0</v>
+        <v>817.84000000000003</v>
       </c>
       <c r="D4" s="11">
-        <v>586.5</v>
+        <v>735.59000000000003</v>
       </c>
       <c r="E4" s="11">
-        <v>715.5</v>
-[...2 lines deleted...]
-        <v>0.2024</v>
+        <v>811.40999999999997</v>
+      </c>
+      <c r="F4" s="13">
+        <v>0.0511</v>
       </c>
       <c r="G4" s="9">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="H4" s="17">
-        <v>137568849</v>
+        <v>66555512</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="10" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B5" s="12">
-        <v>715.0</v>
+        <v>811.40999999999997</v>
       </c>
       <c r="C5" s="12">
-        <v>748.5</v>
+        <v>815.99000000000001</v>
       </c>
       <c r="D5" s="12">
-        <v>664.64999999999998</v>
+        <v>730.25</v>
       </c>
       <c r="E5" s="12">
-        <v>738.70000000000005</v>
-[...2 lines deleted...]
-        <v>0.0324</v>
+        <v>752.82000000000005</v>
+      </c>
+      <c r="F5" s="15">
+        <v>-0.0722</v>
       </c>
       <c r="G5" s="10">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H5" s="18">
-        <v>100250827</v>
+        <v>62166039</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="9" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B6" s="11">
-        <v>743.14999999999998</v>
+        <v>749.88</v>
       </c>
       <c r="C6" s="11">
-        <v>761.20000000000005</v>
+        <v>812.11000000000001</v>
       </c>
       <c r="D6" s="11">
-        <v>691.54999999999995</v>
+        <v>729.049999999999955</v>
       </c>
       <c r="E6" s="11">
-        <v>718.0</v>
+        <v>769.30999999999995</v>
       </c>
       <c r="F6" s="13">
-        <v>-0.028</v>
+        <v>0.0219</v>
       </c>
       <c r="G6" s="9">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="H6" s="17">
-        <v>71347427</v>
+        <v>42166829</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="10" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B7" s="12">
-        <v>716.0</v>
+        <v>769.30999999999995</v>
       </c>
       <c r="C7" s="12">
-        <v>755.45000000000005</v>
+        <v>800.14999999999998</v>
       </c>
       <c r="D7" s="12">
-        <v>696.5</v>
+        <v>745.84000000000003</v>
       </c>
       <c r="E7" s="12">
-        <v>720.14999999999998</v>
-[...2 lines deleted...]
-        <v>0.003</v>
+        <v>753.75999999999999</v>
+      </c>
+      <c r="F7" s="15">
+        <v>-0.0202</v>
       </c>
       <c r="G7" s="10">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H7" s="18">
-        <v>70284869</v>
+        <v>63124739</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="9" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B8" s="11">
-        <v>721.95000000000005</v>
+        <v>750.52999999999997</v>
       </c>
       <c r="C8" s="11">
-        <v>727.60000000000002</v>
+        <v>767.26999999999998</v>
       </c>
       <c r="D8" s="11">
-        <v>638.64999999999998</v>
+        <v>723.41999999999996</v>
       </c>
       <c r="E8" s="11">
-        <v>657.75</v>
-[...2 lines deleted...]
-        <v>-0.0866</v>
+        <v>729.25</v>
+      </c>
+      <c r="F8" s="16">
+        <v>-0.0325</v>
       </c>
       <c r="G8" s="9">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="H8" s="17">
-        <v>68453999</v>
+        <v>65584825</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="10" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B9" s="12">
-        <v>650.0</v>
+        <v>727.40999999999997</v>
       </c>
       <c r="C9" s="12">
-        <v>664.0</v>
+        <v>785.70000000000005</v>
       </c>
       <c r="D9" s="12">
-        <v>611.049999999999955</v>
+        <v>725.86000000000001</v>
       </c>
       <c r="E9" s="12">
-        <v>617.049999999999955</v>
-[...2 lines deleted...]
-        <v>-0.0619</v>
+        <v>761.59000000000003</v>
+      </c>
+      <c r="F9" s="14">
+        <v>0.0443</v>
       </c>
       <c r="G9" s="10">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="H9" s="18">
-        <v>83945147</v>
+        <v>46571360</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="9" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B10" s="11">
-        <v>615.10000000000002</v>
+        <v>762.27999999999997</v>
       </c>
       <c r="C10" s="11">
-        <v>663.60000000000002</v>
+        <v>779.41999999999996</v>
       </c>
       <c r="D10" s="11">
-        <v>584.29999999999995</v>
+        <v>733.13999999999999</v>
       </c>
       <c r="E10" s="11">
-        <v>638.049999999999955</v>
-[...2 lines deleted...]
-        <v>0.034</v>
+        <v>747.19000000000005</v>
+      </c>
+      <c r="F10" s="16">
+        <v>-0.0189</v>
       </c>
       <c r="G10" s="9">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H10" s="17">
-        <v>79902352</v>
+        <v>54296714</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="10" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B11" s="12">
-        <v>615.5</v>
+        <v>747.34000000000003</v>
       </c>
       <c r="C11" s="12">
-        <v>640.79999999999995</v>
+        <v>777.13</v>
       </c>
       <c r="D11" s="12">
-        <v>600.35000000000002</v>
+        <v>705.59000000000003</v>
       </c>
       <c r="E11" s="12">
-        <v>608.5</v>
-[...2 lines deleted...]
-        <v>-0.0463</v>
+        <v>728.39999999999998</v>
+      </c>
+      <c r="F11" s="15">
+        <v>-0.0251</v>
       </c>
       <c r="G11" s="10">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H11" s="18">
-        <v>51683120</v>
+        <v>57987076</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="9" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B12" s="11">
-        <v>608.5</v>
+        <v>714.75</v>
       </c>
       <c r="C12" s="11">
-        <v>688.25</v>
+        <v>743.10000000000002</v>
       </c>
       <c r="D12" s="11">
-        <v>607.0</v>
+        <v>686.45000000000005</v>
       </c>
       <c r="E12" s="11">
-        <v>685.70000000000005</v>
-[...2 lines deleted...]
-        <v>0.1269</v>
+        <v>712.75999999999999</v>
+      </c>
+      <c r="F12" s="16">
+        <v>-0.0215</v>
       </c>
       <c r="G12" s="9">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H12" s="17">
-        <v>53629159</v>
+        <v>56853469</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="10" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B13" s="12">
-        <v>683.0</v>
+        <v>702.10000000000002</v>
       </c>
       <c r="C13" s="12">
-        <v>749.79999999999995</v>
+        <v>720.0</v>
       </c>
       <c r="D13" s="12">
-        <v>651.70000000000005</v>
+        <v>585.75999999999999</v>
       </c>
       <c r="E13" s="12">
-        <v>743.70000000000005</v>
-[...2 lines deleted...]
-        <v>0.0846</v>
+        <v>590.60000000000002</v>
+      </c>
+      <c r="F13" s="15">
+        <v>-0.1714</v>
       </c>
       <c r="G13" s="10">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H13" s="18">
-        <v>66894796</v>
+        <v>79884092</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="9" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B14" s="11">
-        <v>743.70000000000005</v>
+        <v>597.87</v>
       </c>
       <c r="C14" s="11">
-        <v>791.10000000000002</v>
+        <v>648.44000000000005</v>
       </c>
       <c r="D14" s="11">
-        <v>708.39999999999998</v>
+        <v>553.13</v>
       </c>
       <c r="E14" s="11">
-        <v>776.85000000000002</v>
-[...2 lines deleted...]
-        <v>0.0446</v>
+        <v>584.82000000000005</v>
+      </c>
+      <c r="F14" s="16">
+        <v>-0.0098</v>
       </c>
       <c r="G14" s="9">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H14" s="17">
-        <v>53520575</v>
+        <v>116939684</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="10" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B15" s="12">
-        <v>771.75</v>
+        <v>584.82000000000005</v>
       </c>
       <c r="C15" s="12">
-        <v>820.75</v>
+        <v>627.07000000000005</v>
       </c>
       <c r="D15" s="12">
-        <v>740.25</v>
+        <v>580.92999999999995</v>
       </c>
       <c r="E15" s="12">
-        <v>814.29999999999995</v>
+        <v>592.69000000000005</v>
       </c>
       <c r="F15" s="14">
-        <v>0.0482</v>
+        <v>0.0135</v>
       </c>
       <c r="G15" s="10">
         <v>21</v>
       </c>
       <c r="H15" s="18">
-        <v>66555512</v>
+        <v>113511525</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="9" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B16" s="11">
-        <v>814.29999999999995</v>
+        <v>592.63999999999999</v>
       </c>
       <c r="C16" s="11">
-        <v>818.89999999999998</v>
+        <v>605.0</v>
       </c>
       <c r="D16" s="11">
-        <v>732.85000000000002</v>
+        <v>541.07000000000005</v>
       </c>
       <c r="E16" s="11">
-        <v>755.5</v>
-[...2 lines deleted...]
-        <v>-0.0722</v>
+        <v>575.85000000000002</v>
+      </c>
+      <c r="F16" s="16">
+        <v>-0.0284</v>
       </c>
       <c r="G16" s="9">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H16" s="17">
-        <v>62166039</v>
+        <v>60199824</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="10" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B17" s="12">
-        <v>752.54999999999995</v>
+        <v>574.79999999999995</v>
       </c>
       <c r="C17" s="12">
-        <v>815.0</v>
+        <v>588.0</v>
       </c>
       <c r="D17" s="12">
-        <v>731.64999999999998</v>
+        <v>544.049999999999955</v>
       </c>
       <c r="E17" s="12">
-        <v>772.049999999999955</v>
-[...2 lines deleted...]
-        <v>0.0219</v>
+        <v>548.5</v>
+      </c>
+      <c r="F17" s="15">
+        <v>-0.0475</v>
       </c>
       <c r="G17" s="10">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H17" s="18">
-        <v>42166829</v>
+        <v>86163151</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="9" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="B18" s="11">
-        <v>772.049999999999955</v>
+        <v>553.70000000000005</v>
       </c>
       <c r="C18" s="11">
-        <v>803.0</v>
+        <v>563.5</v>
       </c>
       <c r="D18" s="11">
-        <v>748.5</v>
+        <v>530.5</v>
       </c>
       <c r="E18" s="11">
-        <v>756.45000000000005</v>
-[...2 lines deleted...]
-        <v>-0.0202</v>
+        <v>543.35000000000002</v>
+      </c>
+      <c r="F18" s="16">
+        <v>-0.0094</v>
       </c>
       <c r="G18" s="9">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="H18" s="17">
-        <v>63124739</v>
+        <v>65157209</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="10" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="B19" s="12">
-        <v>753.20000000000005</v>
+        <v>540.0</v>
       </c>
       <c r="C19" s="12">
-        <v>770.0</v>
+        <v>548.0</v>
       </c>
       <c r="D19" s="12">
-        <v>726.0</v>
+        <v>508.69999999999999</v>
       </c>
       <c r="E19" s="12">
-        <v>743.70000000000005</v>
-[...2 lines deleted...]
-        <v>-0.0169</v>
+        <v>530.0</v>
+      </c>
+      <c r="F19" s="15">
+        <v>-0.0246</v>
       </c>
       <c r="G19" s="10">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="H19" s="18">
-        <v>45952057</v>
+        <v>33170768</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G13"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="15" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" customHeight="1" ht="22">
       <c r="A1" s="8" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B1" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="C1" s="8" t="s">
         <v>27</v>
       </c>
-      <c r="C1" s="8" t="s">
+      <c r="D1" s="8" t="s">
         <v>28</v>
       </c>
-      <c r="D1" s="8" t="s">
+      <c r="E1" s="8" t="s">
         <v>29</v>
       </c>
-      <c r="E1" s="8" t="s">
+      <c r="F1" s="8" t="s">
         <v>30</v>
       </c>
-      <c r="F1" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G1" s="8" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="9" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B2" s="11">
-        <v>741.5</v>
+        <v>591.89999999999998</v>
       </c>
       <c r="C2" s="11">
-        <v>764.5</v>
+        <v>605.0</v>
       </c>
       <c r="D2" s="11">
-        <v>731.64999999999998</v>
+        <v>583.10000000000002</v>
       </c>
       <c r="E2" s="11">
-        <v>761.54999999999995</v>
-[...2 lines deleted...]
-        <v>0.027</v>
+        <v>585.45000000000005</v>
+      </c>
+      <c r="F2" s="16">
+        <v>-0.0109</v>
       </c>
       <c r="G2" s="17">
-        <v>9975342</v>
+        <v>9962557</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="10" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B3" s="12">
-        <v>763.5</v>
+        <v>584.45000000000005</v>
       </c>
       <c r="C3" s="12">
-        <v>790.75</v>
+        <v>587.45000000000005</v>
       </c>
       <c r="D3" s="12">
-        <v>753.70000000000005</v>
+        <v>564.79999999999995</v>
       </c>
       <c r="E3" s="12">
-        <v>788.75</v>
-[...2 lines deleted...]
-        <v>0.0357</v>
+        <v>567.70000000000005</v>
+      </c>
+      <c r="F3" s="15">
+        <v>-0.0303</v>
       </c>
       <c r="G3" s="18">
-        <v>8297677</v>
+        <v>19691629</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="9" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B4" s="11">
-        <v>809.0</v>
+        <v>565.5</v>
       </c>
       <c r="C4" s="11">
-        <v>815.0</v>
+        <v>573.79999999999995</v>
       </c>
       <c r="D4" s="11">
-        <v>785.20000000000005</v>
+        <v>551.0</v>
       </c>
       <c r="E4" s="11">
-        <v>788.75</v>
-[...1 lines deleted...]
-      <c r="F4" s="15">
+        <v>567.70000000000005</v>
+      </c>
+      <c r="F4" s="13">
         <v>0.0</v>
       </c>
       <c r="G4" s="17">
-        <v>10057754</v>
+        <v>20564831</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="10" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B5" s="12">
-        <v>788.75</v>
+        <v>563.0</v>
       </c>
       <c r="C5" s="12">
-        <v>792.0</v>
+        <v>588.0</v>
       </c>
       <c r="D5" s="12">
-        <v>766.64999999999998</v>
+        <v>553.25</v>
       </c>
       <c r="E5" s="12">
-        <v>772.049999999999955</v>
-[...2 lines deleted...]
-        <v>-0.0212</v>
+        <v>563.64999999999998</v>
+      </c>
+      <c r="F5" s="15">
+        <v>-0.0071</v>
       </c>
       <c r="G5" s="18">
-        <v>12138371</v>
+        <v>25017815</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="9" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B6" s="11">
-        <v>772.049999999999955</v>
+        <v>567.29999999999995</v>
       </c>
       <c r="C6" s="11">
-        <v>803.0</v>
+        <v>567.29999999999995</v>
       </c>
       <c r="D6" s="11">
-        <v>750.049999999999955</v>
+        <v>547.20000000000005</v>
       </c>
       <c r="E6" s="11">
-        <v>759.54999999999995</v>
-[...2 lines deleted...]
-        <v>-0.0162</v>
+        <v>555.049999999999955</v>
+      </c>
+      <c r="F6" s="16">
+        <v>-0.0153</v>
       </c>
       <c r="G6" s="17">
-        <v>20331587</v>
+        <v>9202424</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="10" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B7" s="12">
-        <v>762.29999999999995</v>
+        <v>555.95000000000005</v>
       </c>
       <c r="C7" s="12">
-        <v>781.45000000000005</v>
+        <v>561.95000000000005</v>
       </c>
       <c r="D7" s="12">
-        <v>748.5</v>
+        <v>544.049999999999955</v>
       </c>
       <c r="E7" s="12">
-        <v>779.64999999999998</v>
-[...2 lines deleted...]
-        <v>0.0265</v>
+        <v>548.5</v>
+      </c>
+      <c r="F7" s="15">
+        <v>-0.0118</v>
       </c>
       <c r="G7" s="18">
-        <v>11648278</v>
+        <v>20211243</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="9" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B8" s="11">
-        <v>775.0</v>
+        <v>553.70000000000005</v>
       </c>
       <c r="C8" s="11">
-        <v>793.64999999999998</v>
+        <v>554.0</v>
       </c>
       <c r="D8" s="11">
-        <v>762.79999999999995</v>
+        <v>530.5</v>
       </c>
       <c r="E8" s="11">
-        <v>782.20000000000005</v>
-[...2 lines deleted...]
-        <v>0.0033</v>
+        <v>540.0</v>
+      </c>
+      <c r="F8" s="16">
+        <v>-0.0155</v>
       </c>
       <c r="G8" s="17">
-        <v>13908964</v>
+        <v>24016281</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="10" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B9" s="12">
-        <v>786.79999999999995</v>
+        <v>540.0</v>
       </c>
       <c r="C9" s="12">
-        <v>796.89999999999998</v>
+        <v>541.79999999999995</v>
       </c>
       <c r="D9" s="12">
-        <v>758.75</v>
+        <v>531.049999999999955</v>
       </c>
       <c r="E9" s="12">
-        <v>764.39999999999998</v>
-[...2 lines deleted...]
-        <v>-0.0228</v>
+        <v>535.85000000000002</v>
+      </c>
+      <c r="F9" s="15">
+        <v>-0.0077</v>
       </c>
       <c r="G9" s="18">
-        <v>10336560</v>
+        <v>12407307</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="9" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B10" s="11">
-        <v>762.0</v>
+        <v>536.25</v>
       </c>
       <c r="C10" s="11">
-        <v>768.95000000000005</v>
+        <v>554.79999999999995</v>
       </c>
       <c r="D10" s="11">
-        <v>748.95000000000005</v>
+        <v>533.29999999999995</v>
       </c>
       <c r="E10" s="11">
-        <v>759.20000000000005</v>
+        <v>554.79999999999995</v>
       </c>
       <c r="F10" s="13">
-        <v>-0.0068</v>
+        <v>0.0354</v>
       </c>
       <c r="G10" s="17">
-        <v>13861877</v>
+        <v>12281302</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="10" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B11" s="12">
-        <v>755.20000000000005</v>
+        <v>555.0</v>
       </c>
       <c r="C11" s="12">
-        <v>770.0</v>
+        <v>563.5</v>
       </c>
       <c r="D11" s="12">
-        <v>742.0</v>
+        <v>543.79999999999995</v>
       </c>
       <c r="E11" s="12">
-        <v>747.29999999999995</v>
-[...2 lines deleted...]
-        <v>-0.0157</v>
+        <v>548.0</v>
+      </c>
+      <c r="F11" s="15">
+        <v>-0.0123</v>
       </c>
       <c r="G11" s="18">
-        <v>14120507</v>
+        <v>12768719</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="9" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B12" s="11">
-        <v>742.20000000000005</v>
+        <v>545.0</v>
       </c>
       <c r="C12" s="11">
-        <v>763.70000000000005</v>
+        <v>548.0</v>
       </c>
       <c r="D12" s="11">
-        <v>726.0</v>
+        <v>530.54999999999995</v>
       </c>
       <c r="E12" s="11">
-        <v>745.95000000000005</v>
-[...2 lines deleted...]
-        <v>-0.0018</v>
+        <v>546.39999999999998</v>
+      </c>
+      <c r="F12" s="16">
+        <v>-0.0029</v>
       </c>
       <c r="G12" s="17">
-        <v>22268829</v>
+        <v>15237363</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="10" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B13" s="12">
-        <v>751.89999999999998</v>
+        <v>546.39999999999998</v>
       </c>
       <c r="C13" s="12">
-        <v>753.89999999999998</v>
+        <v>547.79999999999995</v>
       </c>
       <c r="D13" s="12">
-        <v>737.54999999999995</v>
+        <v>508.69999999999999</v>
       </c>
       <c r="E13" s="12">
-        <v>743.70000000000005</v>
-[...2 lines deleted...]
-        <v>-0.003</v>
+        <v>530.0</v>
+      </c>
+      <c r="F13" s="15">
+        <v>-0.03</v>
       </c>
       <c r="G13" s="18">
-        <v>2600194</v>
+        <v>21617005</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:K31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="12" customWidth="true" style="0"/>
     <col min="8" max="8" width="12" customWidth="true" style="0"/>
     <col min="9" max="9" width="12" customWidth="true" style="0"/>
     <col min="10" max="10" width="12" customWidth="true" style="0"/>
     <col min="11" max="11" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" customHeight="1" ht="22">
       <c r="A1" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="B1" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="C1" s="8" t="s">
         <v>65</v>
       </c>
-      <c r="B1" s="8" t="s">
-[...2 lines deleted...]
-      <c r="C1" s="8" t="s">
+      <c r="D1" s="8" t="s">
         <v>66</v>
       </c>
-      <c r="D1" s="8" t="s">
+      <c r="E1" s="8" t="s">
         <v>67</v>
       </c>
-      <c r="E1" s="8" t="s">
+      <c r="F1" s="8" t="s">
         <v>68</v>
       </c>
-      <c r="F1" s="8" t="s">
+      <c r="G1" s="8" t="s">
         <v>69</v>
       </c>
-      <c r="G1" s="8" t="s">
+      <c r="H1" s="8" t="s">
         <v>70</v>
       </c>
-      <c r="H1" s="8" t="s">
+      <c r="I1" s="8" t="s">
         <v>71</v>
       </c>
-      <c r="I1" s="8" t="s">
+      <c r="J1" s="8" t="s">
         <v>72</v>
       </c>
-      <c r="J1" s="8" t="s">
+      <c r="K1" s="8" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="9" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B2" s="11">
-        <v>569.95000000000005</v>
+        <v>530.0</v>
       </c>
       <c r="C2" s="13">
-        <v>-0.0102</v>
+        <v>0.0073</v>
       </c>
       <c r="D2" s="9">
-        <v>40.5</v>
+        <v>44.1</v>
       </c>
       <c r="E2" s="9">
-        <v>2.36</v>
+        <v>1.33</v>
       </c>
       <c r="F2" s="9"/>
       <c r="G2" s="9"/>
       <c r="H2" s="9"/>
       <c r="I2" s="9"/>
       <c r="J2" s="9"/>
-      <c r="K2" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K2" s="9"/>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="10" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="B3" s="12">
-        <v>575.85000000000002</v>
-[...2 lines deleted...]
-        <v>-0.0127</v>
+        <v>526.14999999999998</v>
+      </c>
+      <c r="C3" s="14">
+        <v>0.0236</v>
       </c>
       <c r="D3" s="10">
-        <v>43.6</v>
+        <v>41.7</v>
       </c>
       <c r="E3" s="10">
-        <v>1.4</v>
+        <v>1.41</v>
       </c>
       <c r="F3" s="10"/>
       <c r="G3" s="10"/>
       <c r="H3" s="10"/>
       <c r="I3" s="10"/>
       <c r="J3" s="10"/>
       <c r="K3" s="10"/>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="9" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="B4" s="11">
-        <v>583.25</v>
-[...2 lines deleted...]
-        <v>-0.0038</v>
+        <v>514.0</v>
+      </c>
+      <c r="C4" s="16">
+        <v>-0.0371</v>
       </c>
       <c r="D4" s="9">
-        <v>47.7</v>
+        <v>33.2</v>
       </c>
       <c r="E4" s="9">
-        <v>1.75</v>
+        <v>3.22</v>
       </c>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="9"/>
       <c r="I4" s="9"/>
       <c r="J4" s="9"/>
-      <c r="K4" s="9"/>
+      <c r="K4" s="9" t="s">
+        <v>77</v>
+      </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="10" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B5" s="12">
-        <v>585.45000000000005</v>
+        <v>533.79999999999995</v>
       </c>
       <c r="C5" s="14">
-        <v>0.0</v>
+        <v>0.0011</v>
       </c>
       <c r="D5" s="10">
-        <v>49.0</v>
+        <v>42.6</v>
       </c>
       <c r="E5" s="10">
-        <v>0.58</v>
+        <v>1.28</v>
       </c>
       <c r="F5" s="10"/>
       <c r="G5" s="10"/>
       <c r="H5" s="10"/>
       <c r="I5" s="10"/>
       <c r="J5" s="10"/>
       <c r="K5" s="10"/>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="9" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="B6" s="11">
-        <v>585.45000000000005</v>
-[...2 lines deleted...]
-        <v>-0.0106</v>
+        <v>533.20000000000005</v>
+      </c>
+      <c r="C6" s="16">
+        <v>-0.0242</v>
       </c>
       <c r="D6" s="9">
-        <v>49.0</v>
+        <v>42.1</v>
       </c>
       <c r="E6" s="9">
-        <v>0.49</v>
+        <v>0.48</v>
       </c>
       <c r="F6" s="9"/>
       <c r="G6" s="9"/>
       <c r="H6" s="9"/>
       <c r="I6" s="9"/>
       <c r="J6" s="9"/>
       <c r="K6" s="9"/>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="10" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="B7" s="12">
-        <v>591.75</v>
-[...2 lines deleted...]
-        <v>-0.0095</v>
+        <v>546.39999999999998</v>
+      </c>
+      <c r="C7" s="14">
+        <v>0.0242</v>
       </c>
       <c r="D7" s="10">
-        <v>52.6</v>
+        <v>50.4</v>
       </c>
       <c r="E7" s="10">
-        <v>0.71</v>
+        <v>2.28</v>
       </c>
       <c r="F7" s="10"/>
       <c r="G7" s="10"/>
       <c r="H7" s="10"/>
-      <c r="I7" s="10"/>
+      <c r="I7" s="10" t="s">
+        <v>77</v>
+      </c>
       <c r="J7" s="10"/>
-      <c r="K7" s="10"/>
+      <c r="K7" s="10" t="s">
+        <v>77</v>
+      </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="9" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B8" s="11">
-        <v>597.45000000000005</v>
-[...2 lines deleted...]
-        <v>0.0005</v>
+        <v>533.5</v>
+      </c>
+      <c r="C8" s="13">
+        <v>0.0009</v>
       </c>
       <c r="D8" s="9">
-        <v>56.0</v>
+        <v>39.7</v>
       </c>
       <c r="E8" s="9">
-        <v>1.07</v>
+        <v>0.56</v>
       </c>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="9"/>
       <c r="I8" s="9"/>
       <c r="J8" s="9"/>
       <c r="K8" s="9"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="10" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B9" s="12">
-        <v>597.14999999999998</v>
-[...2 lines deleted...]
-        <v>0.009</v>
+        <v>533.0</v>
+      </c>
+      <c r="C9" s="15">
+        <v>-0.0135</v>
       </c>
       <c r="D9" s="10">
-        <v>55.8</v>
+        <v>39.2</v>
       </c>
       <c r="E9" s="10">
-        <v>0.96</v>
+        <v>0.45</v>
       </c>
       <c r="F9" s="10"/>
       <c r="G9" s="10"/>
       <c r="H9" s="10"/>
       <c r="I9" s="10"/>
       <c r="J9" s="10"/>
       <c r="K9" s="10"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="9" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B10" s="11">
-        <v>591.85000000000002</v>
-[...2 lines deleted...]
-        <v>0.0009</v>
+        <v>540.29999999999995</v>
+      </c>
+      <c r="C10" s="16">
+        <v>-0.0056</v>
       </c>
       <c r="D10" s="9">
-        <v>53.4</v>
+        <v>43.8</v>
       </c>
       <c r="E10" s="9">
-        <v>0.9</v>
+        <v>1.09</v>
       </c>
       <c r="F10" s="9"/>
       <c r="G10" s="9"/>
       <c r="H10" s="9"/>
       <c r="I10" s="9"/>
       <c r="J10" s="9"/>
       <c r="K10" s="9"/>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="10" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B11" s="12">
-        <v>591.29999999999995</v>
-[...2 lines deleted...]
-        <v>0.0163</v>
+        <v>543.35000000000002</v>
+      </c>
+      <c r="C11" s="15">
+        <v>-0.0085</v>
       </c>
       <c r="D11" s="10">
-        <v>53.2</v>
+        <v>46.0</v>
       </c>
       <c r="E11" s="10">
-        <v>0.75</v>
+        <v>1.18</v>
       </c>
       <c r="F11" s="10"/>
       <c r="G11" s="10"/>
       <c r="H11" s="10"/>
       <c r="I11" s="10"/>
       <c r="J11" s="10"/>
       <c r="K11" s="10"/>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="9" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B12" s="11">
-        <v>581.79999999999995</v>
-[...2 lines deleted...]
-        <v>0.0129</v>
+        <v>548.0</v>
+      </c>
+      <c r="C12" s="13">
+        <v>0.0</v>
       </c>
       <c r="D12" s="9">
-        <v>48.8</v>
+        <v>49.3</v>
       </c>
       <c r="E12" s="9">
-        <v>0.36</v>
+        <v>0.68</v>
       </c>
       <c r="F12" s="9"/>
       <c r="G12" s="9"/>
       <c r="H12" s="9"/>
-      <c r="I12" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I12" s="9"/>
       <c r="J12" s="9"/>
       <c r="K12" s="9"/>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="10" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="B13" s="12">
-        <v>574.39999999999998</v>
-[...2 lines deleted...]
-        <v>-0.0117</v>
+        <v>548.0</v>
+      </c>
+      <c r="C13" s="15">
+        <v>-0.009</v>
       </c>
       <c r="D13" s="10">
-        <v>45.1</v>
+        <v>49.3</v>
       </c>
       <c r="E13" s="10">
-        <v>0.64</v>
+        <v>0.7</v>
       </c>
       <c r="F13" s="10"/>
       <c r="G13" s="10"/>
       <c r="H13" s="10"/>
       <c r="I13" s="10"/>
       <c r="J13" s="10"/>
       <c r="K13" s="10"/>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="9" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B14" s="11">
-        <v>555.35000000000002</v>
-[...2 lines deleted...]
-        <v>0.0185</v>
+        <v>553.0</v>
+      </c>
+      <c r="C14" s="13">
+        <v>0.0115</v>
       </c>
       <c r="D14" s="9">
-        <v>32.5</v>
+        <v>52.9</v>
       </c>
       <c r="E14" s="9">
-        <v>0.91</v>
+        <v>1.05</v>
       </c>
       <c r="F14" s="9"/>
       <c r="G14" s="9"/>
       <c r="H14" s="9"/>
       <c r="I14" s="9"/>
       <c r="J14" s="9"/>
       <c r="K14" s="9"/>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="10" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="B15" s="12">
-        <v>545.25</v>
-[...5 lines deleted...]
-        <v>24.2</v>
+        <v>546.70000000000005</v>
+      </c>
+      <c r="C15" s="15">
+        <v>-0.0113</v>
+      </c>
+      <c r="D15" s="10">
+        <v>48.5</v>
       </c>
       <c r="E15" s="10">
-        <v>1.18</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.65</v>
+      </c>
+      <c r="F15" s="10"/>
       <c r="G15" s="10"/>
       <c r="H15" s="10"/>
       <c r="I15" s="10"/>
       <c r="J15" s="10"/>
       <c r="K15" s="10"/>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="9" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B16" s="11">
-        <v>549.54999999999995</v>
-[...5 lines deleted...]
-        <v>25.4</v>
+        <v>552.95000000000005</v>
+      </c>
+      <c r="C16" s="16">
+        <v>-0.0033</v>
+      </c>
+      <c r="D16" s="9">
+        <v>53.1</v>
       </c>
       <c r="E16" s="9">
-        <v>0.95</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.61</v>
+      </c>
+      <c r="F16" s="9"/>
       <c r="G16" s="9"/>
       <c r="H16" s="9"/>
       <c r="I16" s="9"/>
       <c r="J16" s="9"/>
       <c r="K16" s="9"/>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="10" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="B17" s="12">
-        <v>560.60000000000002</v>
-[...5 lines deleted...]
-        <v>28.9</v>
+        <v>554.79999999999995</v>
+      </c>
+      <c r="C17" s="14">
+        <v>0.0236</v>
+      </c>
+      <c r="D17" s="10">
+        <v>54.5</v>
       </c>
       <c r="E17" s="10">
-        <v>1.09</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.97</v>
+      </c>
+      <c r="F17" s="10"/>
       <c r="G17" s="10"/>
       <c r="H17" s="10"/>
       <c r="I17" s="10"/>
       <c r="J17" s="10"/>
       <c r="K17" s="10"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="9" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="B18" s="11">
-        <v>564.54999999999995</v>
+        <v>542.0</v>
       </c>
       <c r="C18" s="13">
-        <v>-0.0187</v>
+        <v>0.0106</v>
       </c>
       <c r="D18" s="9">
-        <v>30.3</v>
+        <v>45.2</v>
       </c>
       <c r="E18" s="9">
-        <v>0.79</v>
+        <v>0.5</v>
       </c>
       <c r="F18" s="9"/>
       <c r="G18" s="9"/>
       <c r="H18" s="9"/>
       <c r="I18" s="9"/>
       <c r="J18" s="9"/>
       <c r="K18" s="9"/>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="10" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B19" s="12">
-        <v>575.29999999999995</v>
-[...2 lines deleted...]
-        <v>0.0027</v>
+        <v>536.29999999999995</v>
+      </c>
+      <c r="C19" s="15">
+        <v>-0.0036</v>
       </c>
       <c r="D19" s="10">
-        <v>34.5</v>
+        <v>40.1</v>
       </c>
       <c r="E19" s="10">
-        <v>1.21</v>
+        <v>0.86</v>
       </c>
       <c r="F19" s="10"/>
       <c r="G19" s="10"/>
       <c r="H19" s="10"/>
       <c r="I19" s="10"/>
       <c r="J19" s="10"/>
       <c r="K19" s="10"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="9" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="B20" s="11">
-        <v>573.75</v>
-[...2 lines deleted...]
-        <v>-0.0011</v>
+        <v>538.25</v>
+      </c>
+      <c r="C20" s="16">
+        <v>-0.0087</v>
       </c>
       <c r="D20" s="9">
-        <v>33.3</v>
+        <v>41.3</v>
       </c>
       <c r="E20" s="9">
-        <v>0.27</v>
+        <v>0.38</v>
       </c>
       <c r="F20" s="9"/>
       <c r="G20" s="9"/>
       <c r="H20" s="9"/>
       <c r="I20" s="9"/>
       <c r="J20" s="9"/>
       <c r="K20" s="9"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="10" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B21" s="12">
-        <v>574.39999999999998</v>
-[...2 lines deleted...]
-        <v>-0.0095</v>
+        <v>543.0</v>
+      </c>
+      <c r="C21" s="14">
+        <v>0.0133</v>
       </c>
       <c r="D21" s="10">
-        <v>33.5</v>
+        <v>44.3</v>
       </c>
       <c r="E21" s="10">
-        <v>0.49</v>
+        <v>0.92</v>
       </c>
       <c r="F21" s="10"/>
       <c r="G21" s="10"/>
       <c r="H21" s="10"/>
-      <c r="I21" s="10"/>
+      <c r="I21" s="10" t="s">
+        <v>77</v>
+      </c>
       <c r="J21" s="10"/>
       <c r="K21" s="10"/>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="9" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="B22" s="11">
-        <v>579.89999999999998</v>
-[...2 lines deleted...]
-        <v>-0.0113</v>
+        <v>535.85000000000002</v>
+      </c>
+      <c r="C22" s="16">
+        <v>-0.0041</v>
       </c>
       <c r="D22" s="9">
-        <v>35.6</v>
+        <v>37.9</v>
       </c>
       <c r="E22" s="9">
-        <v>0.93</v>
+        <v>0.24</v>
       </c>
       <c r="F22" s="9"/>
       <c r="G22" s="9"/>
       <c r="H22" s="9"/>
       <c r="I22" s="9"/>
       <c r="J22" s="9"/>
       <c r="K22" s="9"/>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="10" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="B23" s="12">
-        <v>586.54999999999995</v>
-[...2 lines deleted...]
-        <v>-0.0139</v>
+        <v>538.049999999999955</v>
+      </c>
+      <c r="C23" s="14">
+        <v>0.002</v>
       </c>
       <c r="D23" s="10">
-        <v>38.2</v>
+        <v>39.2</v>
       </c>
       <c r="E23" s="10">
-        <v>0.55</v>
+        <v>0.45</v>
       </c>
       <c r="F23" s="10"/>
       <c r="G23" s="10"/>
       <c r="H23" s="10"/>
       <c r="I23" s="10"/>
       <c r="J23" s="10"/>
       <c r="K23" s="10"/>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="9" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="B24" s="11">
-        <v>594.79999999999995</v>
+        <v>537.0</v>
       </c>
       <c r="C24" s="13">
-        <v>-0.0243</v>
+        <v>0.0019</v>
       </c>
       <c r="D24" s="9">
-        <v>41.8</v>
+        <v>38.3</v>
       </c>
       <c r="E24" s="9">
-        <v>1.93</v>
+        <v>0.64</v>
       </c>
       <c r="F24" s="9"/>
       <c r="G24" s="9"/>
       <c r="H24" s="9"/>
       <c r="I24" s="9"/>
       <c r="J24" s="9"/>
       <c r="K24" s="9"/>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="10" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B25" s="12">
-        <v>609.60000000000002</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>536.0</v>
+      </c>
+      <c r="C25" s="15">
+        <v>-0.0074</v>
       </c>
       <c r="D25" s="10">
-        <v>49.6</v>
+        <v>37.4</v>
       </c>
       <c r="E25" s="10">
-        <v>0.23</v>
+        <v>0.95</v>
       </c>
       <c r="F25" s="10"/>
       <c r="G25" s="10"/>
       <c r="H25" s="10"/>
       <c r="I25" s="10"/>
       <c r="J25" s="10"/>
       <c r="K25" s="10"/>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="9" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="B26" s="11">
-        <v>609.60000000000002</v>
+        <v>540.0</v>
       </c>
       <c r="C26" s="13">
-        <v>-0.0149</v>
+        <v>0.0</v>
       </c>
       <c r="D26" s="9">
-        <v>49.6</v>
+        <v>39.4</v>
       </c>
       <c r="E26" s="9">
-        <v>0.22</v>
+        <v>1.0</v>
       </c>
       <c r="F26" s="9"/>
       <c r="G26" s="9"/>
       <c r="H26" s="9"/>
       <c r="I26" s="9"/>
       <c r="J26" s="9"/>
       <c r="K26" s="9"/>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="10" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="B27" s="12">
-        <v>618.85000000000002</v>
-[...2 lines deleted...]
-        <v>-0.0019</v>
+        <v>540.0</v>
+      </c>
+      <c r="C27" s="15">
+        <v>-0.0046</v>
       </c>
       <c r="D27" s="10">
-        <v>55.1</v>
+        <v>39.4</v>
       </c>
       <c r="E27" s="10">
-        <v>0.37</v>
+        <v>0.36</v>
       </c>
       <c r="F27" s="10"/>
       <c r="G27" s="10"/>
       <c r="H27" s="10"/>
       <c r="I27" s="10"/>
       <c r="J27" s="10"/>
       <c r="K27" s="10"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="9" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="B28" s="11">
-        <v>620.0</v>
-[...2 lines deleted...]
-        <v>0.0055</v>
+        <v>542.5</v>
+      </c>
+      <c r="C28" s="16">
+        <v>-0.0046</v>
       </c>
       <c r="D28" s="9">
-        <v>55.8</v>
+        <v>40.6</v>
       </c>
       <c r="E28" s="9">
-        <v>0.28</v>
+        <v>0.66</v>
       </c>
       <c r="F28" s="9"/>
       <c r="G28" s="9"/>
       <c r="H28" s="9"/>
       <c r="I28" s="9"/>
       <c r="J28" s="9"/>
       <c r="K28" s="9"/>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="10" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="B29" s="12">
-        <v>616.60000000000002</v>
+        <v>545.0</v>
       </c>
       <c r="C29" s="14">
-        <v>0.0037</v>
+        <v>0.0169</v>
       </c>
       <c r="D29" s="10">
-        <v>54.1</v>
+        <v>41.8</v>
       </c>
       <c r="E29" s="10">
-        <v>0.55</v>
+        <v>1.81</v>
       </c>
       <c r="F29" s="10"/>
       <c r="G29" s="10"/>
       <c r="H29" s="10"/>
       <c r="I29" s="10"/>
       <c r="J29" s="10"/>
       <c r="K29" s="10"/>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="9" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="B30" s="11">
-        <v>614.35000000000002</v>
-[...2 lines deleted...]
-        <v>0.0153</v>
+        <v>535.95000000000005</v>
+      </c>
+      <c r="C30" s="16">
+        <v>-0.031</v>
       </c>
       <c r="D30" s="9">
-        <v>53.1</v>
+        <v>35.6</v>
       </c>
       <c r="E30" s="9">
-        <v>0.57</v>
+        <v>2.21</v>
       </c>
       <c r="F30" s="9"/>
       <c r="G30" s="9"/>
       <c r="H30" s="9"/>
       <c r="I30" s="9"/>
       <c r="J30" s="9"/>
-      <c r="K30" s="9"/>
+      <c r="K30" s="9" t="s">
+        <v>77</v>
+      </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="10" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="B31" s="12">
-        <v>605.10000000000002</v>
-[...2 lines deleted...]
-        <v>-0.0087</v>
+        <v>553.10000000000002</v>
+      </c>
+      <c r="C31" s="14">
+        <v>0.0084</v>
       </c>
       <c r="D31" s="10">
-        <v>48.5</v>
+        <v>43.8</v>
       </c>
       <c r="E31" s="10">
-        <v>0.58</v>
+        <v>0.65</v>
       </c>
       <c r="F31" s="10"/>
       <c r="G31" s="10"/>
       <c r="H31" s="10"/>
       <c r="I31" s="10"/>
       <c r="J31" s="10"/>
       <c r="K31" s="10"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>