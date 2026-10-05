--- v0 (2026-07-02)
+++ v1 (2026-10-05)
@@ -23,360 +23,360 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Overview" sheetId="1" r:id="rId4"/>
     <sheet name="Monthly Summary" sheetId="2" r:id="rId5"/>
     <sheet name="Weekly Summary" sheetId="3" r:id="rId6"/>
     <sheet name="Indicator History" sheetId="4" r:id="rId7"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>HEROMOTOCO — Hero MotoCorp</t>
   </si>
   <si>
-    <t>NSE Equity · Automobile · Generated 02 Jul 2026, 08:07 AM</t>
+    <t>NSE Equity · Automobile · Generated 05 Oct 2026, 10:48 AM</t>
   </si>
   <si>
     <t>KEY METRICS</t>
   </si>
   <si>
     <t>Current Price</t>
   </si>
   <si>
-    <t>₹5,646.50</t>
+    <t>₹5,168.00</t>
   </si>
   <si>
     <t>1 Day Change</t>
   </si>
   <si>
-    <t>+0.85%</t>
+    <t>+0.00%</t>
   </si>
   <si>
     <t>52 Week High</t>
   </si>
   <si>
-    <t>₹6,246.25</t>
+    <t>₹6,266.36</t>
   </si>
   <si>
     <t>52 Week Low</t>
   </si>
   <si>
-    <t>₹3,344.00</t>
+    <t>₹3,609.02</t>
   </si>
   <si>
     <t>RSI (14)</t>
   </si>
   <si>
     <t>EMA 50</t>
   </si>
   <si>
-    <t>₹5,001.20</t>
+    <t>₹5,328.36</t>
   </si>
   <si>
     <t>EMA 200</t>
   </si>
   <si>
-    <t>₹5,319.70</t>
+    <t>₹5,310.96</t>
   </si>
   <si>
     <t>ATR (14)</t>
   </si>
   <si>
-    <t>₹122.27</t>
+    <t>₹146.56</t>
   </si>
   <si>
     <t>Volume Ratio</t>
   </si>
   <si>
-    <t>1.08×</t>
+    <t>1.75×</t>
   </si>
   <si>
     <t>Data Period</t>
   </si>
   <si>
-    <t>13 May 2024 to 22 Oct 2025</t>
+    <t>05 May 2025 to 02 Oct 2026</t>
   </si>
   <si>
     <t>ACTIVE TECHNICAL CONDITIONS</t>
   </si>
   <si>
-    <t>● Near 52W Low</t>
+    <t>● No special conditions today</t>
   </si>
   <si>
     <t>For educational purposes only. Not investment advice. Past performance does not guarantee future results.</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Open</t>
   </si>
   <si>
     <t>High</t>
   </si>
   <si>
     <t>Low</t>
   </si>
   <si>
     <t>Close</t>
   </si>
   <si>
     <t>Change %</t>
   </si>
   <si>
     <t>Trading Days</t>
   </si>
   <si>
     <t>Total Volume</t>
   </si>
   <si>
-    <t>May 2024</t>
-[...34 lines deleted...]
-  <si>
     <t>May 2025</t>
   </si>
   <si>
     <t>Jun 2025</t>
   </si>
   <si>
     <t>Jul 2025</t>
   </si>
   <si>
     <t>Aug 2025</t>
   </si>
   <si>
     <t>Sep 2025</t>
   </si>
   <si>
     <t>Oct 2025</t>
   </si>
   <si>
+    <t>Nov 2025</t>
+  </si>
+  <si>
+    <t>Dec 2025</t>
+  </si>
+  <si>
+    <t>Jan 2026</t>
+  </si>
+  <si>
+    <t>Feb 2026</t>
+  </si>
+  <si>
+    <t>Mar 2026</t>
+  </si>
+  <si>
+    <t>Apr 2026</t>
+  </si>
+  <si>
+    <t>May 2026</t>
+  </si>
+  <si>
+    <t>Jun 2026</t>
+  </si>
+  <si>
+    <t>Jul 2026</t>
+  </si>
+  <si>
+    <t>Aug 2026</t>
+  </si>
+  <si>
+    <t>Sep 2026</t>
+  </si>
+  <si>
+    <t>Oct 2026</t>
+  </si>
+  <si>
     <t>Week</t>
   </si>
   <si>
-    <t>Week of 04 Aug</t>
-[...32 lines deleted...]
-    <t>Week of 20 Oct</t>
+    <t>Week of 13 Jul</t>
+  </si>
+  <si>
+    <t>Week of 20 Jul</t>
+  </si>
+  <si>
+    <t>Week of 27 Jul</t>
+  </si>
+  <si>
+    <t>Week of 03 Aug</t>
+  </si>
+  <si>
+    <t>Week of 10 Aug</t>
+  </si>
+  <si>
+    <t>Week of 17 Aug</t>
+  </si>
+  <si>
+    <t>Week of 24 Aug</t>
+  </si>
+  <si>
+    <t>Week of 31 Aug</t>
+  </si>
+  <si>
+    <t>Week of 07 Sep</t>
+  </si>
+  <si>
+    <t>Week of 14 Sep</t>
+  </si>
+  <si>
+    <t>Week of 21 Sep</t>
+  </si>
+  <si>
+    <t>Week of 28 Sep</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>1D Change %</t>
   </si>
   <si>
     <t>RSI</t>
   </si>
   <si>
     <t>Vol Ratio</t>
   </si>
   <si>
     <t>RSI&lt;30</t>
   </si>
   <si>
     <t>RSI&gt;70</t>
   </si>
   <si>
     <t>EMA Cross</t>
   </si>
   <si>
     <t>MACD Cross</t>
   </si>
   <si>
     <t>Breakout</t>
   </si>
   <si>
     <t>Vol Spike</t>
   </si>
   <si>
-    <t>01 Jul 2026</t>
-[...5 lines deleted...]
-    <t>29 Jun 2026</t>
+    <t>02 Oct 2026</t>
+  </si>
+  <si>
+    <t>01 Oct 2026</t>
+  </si>
+  <si>
+    <t>30 Sep 2026</t>
+  </si>
+  <si>
+    <t>29 Sep 2026</t>
+  </si>
+  <si>
+    <t>28 Sep 2026</t>
+  </si>
+  <si>
+    <t>25 Sep 2026</t>
+  </si>
+  <si>
+    <t>24 Sep 2026</t>
+  </si>
+  <si>
+    <t>23 Sep 2026</t>
+  </si>
+  <si>
+    <t>22 Sep 2026</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
-    <t>26 Jun 2026</t>
-[...77 lines deleted...]
-    <t>20 May 2026</t>
+    <t>21 Sep 2026</t>
+  </si>
+  <si>
+    <t>18 Sep 2026</t>
+  </si>
+  <si>
+    <t>16 Sep 2026</t>
+  </si>
+  <si>
+    <t>14 Sep 2026</t>
+  </si>
+  <si>
+    <t>11 Sep 2026</t>
+  </si>
+  <si>
+    <t>10 Sep 2026</t>
+  </si>
+  <si>
+    <t>09 Sep 2026</t>
+  </si>
+  <si>
+    <t>08 Sep 2026</t>
+  </si>
+  <si>
+    <t>07 Sep 2026</t>
+  </si>
+  <si>
+    <t>04 Sep 2026</t>
+  </si>
+  <si>
+    <t>03 Sep 2026</t>
+  </si>
+  <si>
+    <t>02 Sep 2026</t>
+  </si>
+  <si>
+    <t>01 Sep 2026</t>
+  </si>
+  <si>
+    <t>31 Aug 2026</t>
+  </si>
+  <si>
+    <t>28 Aug 2026</t>
+  </si>
+  <si>
+    <t>27 Aug 2026</t>
+  </si>
+  <si>
+    <t>26 Aug 2026</t>
+  </si>
+  <si>
+    <t>25 Aug 2026</t>
+  </si>
+  <si>
+    <t>24 Aug 2026</t>
+  </si>
+  <si>
+    <t>21 Aug 2026</t>
+  </si>
+  <si>
+    <t>20 Aug 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="₹#,##0.00"/>
     <numFmt numFmtId="165" formatCode="+0.00%;-0.00%"/>
   </numFmts>
   <fonts count="10">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -512,53 +512,53 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="19">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="7" numFmtId="0" fillId="2" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="3" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="8" numFmtId="165" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="9" numFmtId="165" fillId="3" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="8" numFmtId="165" fillId="3" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="9" numFmtId="165" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
-    <xf xfId="0" fontId="9" numFmtId="165" fillId="3" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="3" fillId="0" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="3" fillId="3" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -902,51 +902,51 @@
       <c r="B6" s="5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="5">
-        <v>40.9</v>
+        <v>40.7</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>17</v>
       </c>
@@ -1028,511 +1028,511 @@
       </c>
       <c r="C1" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>29</v>
       </c>
       <c r="F1" s="8" t="s">
         <v>30</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>31</v>
       </c>
       <c r="H1" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="11">
-        <v>4908.0</v>
+        <v>3641.86999999999989</v>
       </c>
       <c r="C2" s="11">
-        <v>5225.0</v>
+        <v>4304.35000000000036</v>
       </c>
       <c r="D2" s="11">
-        <v>4730.60000000000036</v>
+        <v>3609.019999999999982</v>
       </c>
       <c r="E2" s="11">
-        <v>5119.60000000000036</v>
+        <v>4163.94999999999982</v>
       </c>
       <c r="F2" s="13">
-        <v>0.0431</v>
+        <v>0.1434</v>
       </c>
       <c r="G2" s="9">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="H2" s="17">
-        <v>10635439</v>
+        <v>15970890</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B3" s="12">
-        <v>5280.0</v>
+        <v>4164.72000000000025</v>
       </c>
       <c r="C3" s="12">
-        <v>5894.55000000000018</v>
+        <v>4335.36999999999989</v>
       </c>
       <c r="D3" s="12">
-        <v>4920.25</v>
+        <v>4017.84999999999991</v>
       </c>
       <c r="E3" s="12">
-        <v>5579.60000000000036</v>
+        <v>4094.17999999999984</v>
       </c>
       <c r="F3" s="14">
-        <v>0.0899</v>
+        <v>-0.0168</v>
       </c>
       <c r="G3" s="10">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="H3" s="18">
-        <v>16790272</v>
+        <v>12348573</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="11">
-        <v>5595.0</v>
+        <v>4114.67000000000007</v>
       </c>
       <c r="C4" s="11">
-        <v>5728.30000000000018</v>
+        <v>4332.76000000000022</v>
       </c>
       <c r="D4" s="11">
-        <v>5329.69999999999982</v>
+        <v>4048.67000000000007</v>
       </c>
       <c r="E4" s="11">
-        <v>5488.44999999999982</v>
-[...2 lines deleted...]
-        <v>-0.0163</v>
+        <v>4179.23999999999978</v>
+      </c>
+      <c r="F4" s="13">
+        <v>0.0208</v>
       </c>
       <c r="G4" s="9">
         <v>23</v>
       </c>
       <c r="H4" s="17">
-        <v>12325881</v>
+        <v>12231581</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="12">
-        <v>5487.44999999999982</v>
+        <v>4173.75</v>
       </c>
       <c r="C5" s="12">
-        <v>5518.0</v>
+        <v>5145.69999999999982</v>
       </c>
       <c r="D5" s="12">
-        <v>4991.0</v>
+        <v>4158.9399999999996</v>
       </c>
       <c r="E5" s="12">
-        <v>5455.39999999999964</v>
-[...2 lines deleted...]
-        <v>-0.006</v>
+        <v>4990.43000000000029</v>
+      </c>
+      <c r="F5" s="15">
+        <v>0.1941</v>
       </c>
       <c r="G5" s="10">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="H5" s="18">
-        <v>17828842</v>
+        <v>22320415</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="11">
-        <v>5535.0</v>
+        <v>5015.73999999999978</v>
       </c>
       <c r="C6" s="11">
-        <v>6246.25</v>
+        <v>5418.88000000000011</v>
       </c>
       <c r="D6" s="11">
-        <v>5517.0</v>
+        <v>5011.8100000000004</v>
       </c>
       <c r="E6" s="11">
-        <v>5712.39999999999964</v>
+        <v>5367.86999999999989</v>
       </c>
       <c r="F6" s="13">
-        <v>0.0471</v>
+        <v>0.0756</v>
       </c>
       <c r="G6" s="9">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H6" s="17">
-        <v>16659432</v>
+        <v>22674020</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B7" s="12">
-        <v>5712.39999999999964</v>
+        <v>5367.86999999999989</v>
       </c>
       <c r="C7" s="12">
-        <v>5794.0</v>
+        <v>5668.0</v>
       </c>
       <c r="D7" s="12">
-        <v>4740.10000000000036</v>
+        <v>5267.81999999999971</v>
       </c>
       <c r="E7" s="12">
-        <v>4989.55000000000018</v>
-[...2 lines deleted...]
-        <v>-0.1265</v>
+        <v>5438.010000000000218</v>
+      </c>
+      <c r="F7" s="15">
+        <v>0.0131</v>
       </c>
       <c r="G7" s="10">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H7" s="18">
-        <v>15771255</v>
+        <v>12251944</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="9" t="s">
         <v>39</v>
       </c>
       <c r="B8" s="11">
-        <v>5039.69999999999982</v>
+        <v>5472.82999999999993</v>
       </c>
       <c r="C8" s="11">
-        <v>5127.5</v>
+        <v>6119.72000000000025</v>
       </c>
       <c r="D8" s="11">
-        <v>4467.0</v>
+        <v>5152.079999999999927</v>
       </c>
       <c r="E8" s="11">
-        <v>4761.69999999999982</v>
-[...2 lines deleted...]
-        <v>-0.0457</v>
+        <v>6056.44999999999982</v>
+      </c>
+      <c r="F8" s="13">
+        <v>0.1137</v>
       </c>
       <c r="G8" s="9">
         <v>20</v>
       </c>
       <c r="H8" s="17">
-        <v>13895509</v>
+        <v>17469717</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B9" s="12">
-        <v>4733.5</v>
+        <v>6110.89000000000033</v>
       </c>
       <c r="C9" s="12">
-        <v>4784.0</v>
+        <v>6266.35999999999967</v>
       </c>
       <c r="D9" s="12">
-        <v>4150.0</v>
+        <v>5407.60000000000036</v>
       </c>
       <c r="E9" s="12">
-        <v>4160.60000000000036</v>
-[...2 lines deleted...]
-        <v>-0.1262</v>
+        <v>5660.67000000000007</v>
+      </c>
+      <c r="F9" s="14">
+        <v>-0.0653</v>
       </c>
       <c r="G9" s="10">
         <v>22</v>
       </c>
       <c r="H9" s="18">
-        <v>15282982</v>
+        <v>17407536</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B10" s="11">
-        <v>4174.80000000000018</v>
+        <v>5660.67000000000007</v>
       </c>
       <c r="C10" s="11">
-        <v>4372.80000000000018</v>
+        <v>5933.35000000000036</v>
       </c>
       <c r="D10" s="11">
-        <v>3997.5</v>
+        <v>5197.19999999999982</v>
       </c>
       <c r="E10" s="11">
-        <v>4339.14999999999964</v>
-[...2 lines deleted...]
-        <v>0.0429</v>
+        <v>5428.19999999999982</v>
+      </c>
+      <c r="F10" s="16">
+        <v>-0.0411</v>
       </c>
       <c r="G10" s="9">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H10" s="17">
-        <v>11321516</v>
+        <v>10297425</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B11" s="12">
-        <v>4420.0</v>
+        <v>5443.89000000000033</v>
       </c>
       <c r="C11" s="12">
-        <v>4430.0</v>
+        <v>5840.0</v>
       </c>
       <c r="D11" s="12">
-        <v>3662.15000000000009</v>
+        <v>5314.40999999999985</v>
       </c>
       <c r="E11" s="12">
-        <v>3681.099999999999909</v>
-[...2 lines deleted...]
-        <v>-0.1517</v>
+        <v>5710.0</v>
+      </c>
+      <c r="F11" s="15">
+        <v>0.0519</v>
       </c>
       <c r="G11" s="10">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H11" s="18">
-        <v>12275837</v>
+        <v>9954325</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="9" t="s">
         <v>43</v>
       </c>
       <c r="B12" s="11">
-        <v>3644.050000000000182</v>
+        <v>5565.0</v>
       </c>
       <c r="C12" s="11">
-        <v>3808.75</v>
+        <v>5766.0</v>
       </c>
       <c r="D12" s="11">
-        <v>3461.59999999999991</v>
+        <v>5037.5</v>
       </c>
       <c r="E12" s="11">
-        <v>3722.94999999999982</v>
-[...2 lines deleted...]
-        <v>0.0114</v>
+        <v>5063.0</v>
+      </c>
+      <c r="F12" s="16">
+        <v>-0.1133</v>
       </c>
       <c r="G12" s="9">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H12" s="17">
-        <v>13414432</v>
+        <v>11065600</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B13" s="12">
-        <v>3707.34999999999991</v>
+        <v>5152.0</v>
       </c>
       <c r="C13" s="12">
-        <v>3994.099999999999909</v>
+        <v>5484.5</v>
       </c>
       <c r="D13" s="12">
-        <v>3344.0</v>
+        <v>4904.0</v>
       </c>
       <c r="E13" s="12">
-        <v>3827.40000000000009</v>
-[...2 lines deleted...]
-        <v>0.0281</v>
+        <v>5099.0</v>
+      </c>
+      <c r="F13" s="15">
+        <v>0.0071</v>
       </c>
       <c r="G13" s="10">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H13" s="18">
-        <v>12124540</v>
+        <v>13329934</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="9" t="s">
         <v>45</v>
       </c>
       <c r="B14" s="11">
-        <v>3803.59999999999991</v>
+        <v>5099.0</v>
       </c>
       <c r="C14" s="11">
-        <v>4454.60000000000036</v>
+        <v>5458.5</v>
       </c>
       <c r="D14" s="11">
-        <v>3725.0</v>
+        <v>4875.5</v>
       </c>
       <c r="E14" s="11">
-        <v>4309.30000000000018</v>
-[...2 lines deleted...]
-        <v>0.1259</v>
+        <v>4903.0</v>
+      </c>
+      <c r="F14" s="16">
+        <v>-0.0384</v>
       </c>
       <c r="G14" s="9">
         <v>21</v>
       </c>
       <c r="H14" s="17">
-        <v>17013757</v>
+        <v>13596452</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="10" t="s">
         <v>46</v>
       </c>
       <c r="B15" s="12">
-        <v>4310.10000000000036</v>
+        <v>4915.5</v>
       </c>
       <c r="C15" s="12">
-        <v>4486.69999999999982</v>
+        <v>5073.39999999999964</v>
       </c>
       <c r="D15" s="12">
-        <v>4158.10000000000036</v>
+        <v>4671.5</v>
       </c>
       <c r="E15" s="12">
-        <v>4237.10000000000036</v>
-[...2 lines deleted...]
-        <v>-0.0168</v>
+        <v>4794.30000000000018</v>
+      </c>
+      <c r="F15" s="14">
+        <v>-0.0222</v>
       </c>
       <c r="G15" s="10">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H15" s="18">
-        <v>12348573</v>
+        <v>15201660</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="9" t="s">
         <v>47</v>
       </c>
       <c r="B16" s="11">
-        <v>4258.30000000000018</v>
+        <v>4818.89999999999964</v>
       </c>
       <c r="C16" s="11">
-        <v>4484.0</v>
+        <v>5394.69999999999982</v>
       </c>
       <c r="D16" s="11">
-        <v>4190.0</v>
+        <v>4774.0</v>
       </c>
       <c r="E16" s="11">
-        <v>4260.69999999999982</v>
+        <v>5386.0</v>
       </c>
       <c r="F16" s="13">
-        <v>0.0056</v>
+        <v>0.1234</v>
       </c>
       <c r="G16" s="9">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H16" s="17">
-        <v>12231581</v>
+        <v>15499449</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="10" t="s">
         <v>48</v>
       </c>
       <c r="B17" s="12">
-        <v>4255.10000000000036</v>
+        <v>5425.0</v>
       </c>
       <c r="C17" s="12">
-        <v>5246.0</v>
+        <v>5937.0</v>
       </c>
       <c r="D17" s="12">
-        <v>4240.0</v>
+        <v>5388.0</v>
       </c>
       <c r="E17" s="12">
-        <v>5087.69999999999982</v>
-[...2 lines deleted...]
-        <v>0.1941</v>
+        <v>5450.0</v>
+      </c>
+      <c r="F17" s="15">
+        <v>0.0119</v>
       </c>
       <c r="G17" s="10">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="H17" s="18">
-        <v>22320415</v>
+        <v>13349581</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="9" t="s">
         <v>49</v>
       </c>
       <c r="B18" s="11">
-        <v>5113.5</v>
+        <v>5610.0</v>
       </c>
       <c r="C18" s="11">
-        <v>5524.5</v>
+        <v>5659.0</v>
       </c>
       <c r="D18" s="11">
-        <v>5109.5</v>
+        <v>5166.0</v>
       </c>
       <c r="E18" s="11">
-        <v>5472.5</v>
-[...2 lines deleted...]
-        <v>0.0756</v>
+        <v>5241.0</v>
+      </c>
+      <c r="F18" s="16">
+        <v>-0.0383</v>
       </c>
       <c r="G18" s="9">
         <v>22</v>
       </c>
       <c r="H18" s="17">
-        <v>22674020</v>
+        <v>12262397</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="10" t="s">
         <v>50</v>
       </c>
       <c r="B19" s="12">
-        <v>5472.5</v>
+        <v>5235.0</v>
       </c>
       <c r="C19" s="12">
-        <v>5694.0</v>
+        <v>5290.0</v>
       </c>
       <c r="D19" s="12">
-        <v>5370.5</v>
+        <v>5051.0</v>
       </c>
       <c r="E19" s="12">
-        <v>5646.5</v>
+        <v>5168.0</v>
       </c>
       <c r="F19" s="14">
-        <v>0.0318</v>
+        <v>-0.0139</v>
       </c>
       <c r="G19" s="10">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="H19" s="18">
-        <v>8993244</v>
+        <v>1725324</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G13"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
@@ -1549,319 +1549,319 @@
       </c>
       <c r="B1" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C1" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>29</v>
       </c>
       <c r="F1" s="8" t="s">
         <v>30</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B2" s="11">
-        <v>4315.89999999999964</v>
+        <v>4917.60000000000036</v>
       </c>
       <c r="C2" s="11">
-        <v>4712.0</v>
+        <v>4967.0</v>
       </c>
       <c r="D2" s="11">
-        <v>4310.10000000000036</v>
+        <v>4865.19999999999982</v>
       </c>
       <c r="E2" s="11">
-        <v>4599.80000000000018</v>
-[...2 lines deleted...]
-        <v>0.0658</v>
+        <v>4909.89999999999964</v>
+      </c>
+      <c r="F2" s="16">
+        <v>-0.0016</v>
       </c>
       <c r="G2" s="17">
-        <v>5926371</v>
+        <v>2508892</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="10" t="s">
         <v>53</v>
       </c>
       <c r="B3" s="12">
-        <v>4603.0</v>
+        <v>4908.0</v>
       </c>
       <c r="C3" s="12">
-        <v>4793.5</v>
+        <v>5198.30000000000018</v>
       </c>
       <c r="D3" s="12">
-        <v>4539.0</v>
+        <v>4900.0</v>
       </c>
       <c r="E3" s="12">
-        <v>4708.10000000000036</v>
-[...2 lines deleted...]
-        <v>0.0235</v>
+        <v>5011.10000000000036</v>
+      </c>
+      <c r="F3" s="15">
+        <v>0.0206</v>
       </c>
       <c r="G3" s="18">
-        <v>2895981</v>
+        <v>4081935</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="9" t="s">
         <v>54</v>
       </c>
       <c r="B4" s="11">
-        <v>4900.0</v>
+        <v>5050.0</v>
       </c>
       <c r="C4" s="11">
-        <v>5165.0</v>
+        <v>5394.69999999999982</v>
       </c>
       <c r="D4" s="11">
-        <v>4900.0</v>
+        <v>5034.19999999999982</v>
       </c>
       <c r="E4" s="11">
-        <v>4997.89999999999964</v>
+        <v>5386.0</v>
       </c>
       <c r="F4" s="13">
-        <v>0.0616</v>
+        <v>0.0748</v>
       </c>
       <c r="G4" s="17">
-        <v>8301115</v>
+        <v>4019035</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="10" t="s">
         <v>55</v>
       </c>
       <c r="B5" s="12">
-        <v>5010.0</v>
+        <v>5425.0</v>
       </c>
       <c r="C5" s="12">
-        <v>5246.0</v>
+        <v>5800.0</v>
       </c>
       <c r="D5" s="12">
-        <v>4976.0</v>
+        <v>5388.0</v>
       </c>
       <c r="E5" s="12">
-        <v>5087.69999999999982</v>
-[...2 lines deleted...]
-        <v>0.018</v>
+        <v>5725.0</v>
+      </c>
+      <c r="F5" s="15">
+        <v>0.0629</v>
       </c>
       <c r="G5" s="18">
-        <v>4723030</v>
+        <v>4958269</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="9" t="s">
         <v>56</v>
       </c>
       <c r="B6" s="11">
-        <v>5113.5</v>
+        <v>5765.0</v>
       </c>
       <c r="C6" s="11">
-        <v>5519.0</v>
+        <v>5937.0</v>
       </c>
       <c r="D6" s="11">
-        <v>5109.5</v>
+        <v>5756.5</v>
       </c>
       <c r="E6" s="11">
-        <v>5363.0</v>
+        <v>5790.0</v>
       </c>
       <c r="F6" s="13">
-        <v>0.0541</v>
+        <v>0.0114</v>
       </c>
       <c r="G6" s="17">
-        <v>3986952</v>
+        <v>3825063</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="10" t="s">
         <v>57</v>
       </c>
       <c r="B7" s="12">
-        <v>5370.0</v>
+        <v>5765.0</v>
       </c>
       <c r="C7" s="12">
-        <v>5524.5</v>
+        <v>5811.5</v>
       </c>
       <c r="D7" s="12">
-        <v>5286.0</v>
+        <v>5642.0</v>
       </c>
       <c r="E7" s="12">
-        <v>5301.5</v>
-[...2 lines deleted...]
-        <v>-0.0115</v>
+        <v>5735.0</v>
+      </c>
+      <c r="F7" s="14">
+        <v>-0.0095</v>
       </c>
       <c r="G7" s="18">
-        <v>3175170</v>
+        <v>1973923</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="9" t="s">
         <v>58</v>
       </c>
       <c r="B8" s="11">
-        <v>5324.0</v>
+        <v>5720.0</v>
       </c>
       <c r="C8" s="11">
-        <v>5435.0</v>
+        <v>5728.0</v>
       </c>
       <c r="D8" s="11">
-        <v>5268.0</v>
+        <v>5511.5</v>
       </c>
       <c r="E8" s="11">
-        <v>5408.0</v>
-[...2 lines deleted...]
-        <v>0.0201</v>
+        <v>5600.0</v>
+      </c>
+      <c r="F8" s="16">
+        <v>-0.0235</v>
       </c>
       <c r="G8" s="17">
-        <v>3130676</v>
+        <v>2107122</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="10" t="s">
         <v>59</v>
       </c>
       <c r="B9" s="12">
-        <v>5409.0</v>
+        <v>5614.0</v>
       </c>
       <c r="C9" s="12">
-        <v>5514.0</v>
+        <v>5659.0</v>
       </c>
       <c r="D9" s="12">
-        <v>5231.0</v>
+        <v>5167.0</v>
       </c>
       <c r="E9" s="12">
-        <v>5328.0</v>
-[...2 lines deleted...]
-        <v>-0.0148</v>
+        <v>5300.0</v>
+      </c>
+      <c r="F9" s="14">
+        <v>-0.0536</v>
       </c>
       <c r="G9" s="18">
-        <v>2920504</v>
+        <v>4594926</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="9" t="s">
         <v>60</v>
       </c>
       <c r="B10" s="11">
-        <v>5328.0</v>
+        <v>5300.0</v>
       </c>
       <c r="C10" s="11">
-        <v>5584.0</v>
+        <v>5347.5</v>
       </c>
       <c r="D10" s="11">
-        <v>5269.0</v>
+        <v>5169.0</v>
       </c>
       <c r="E10" s="11">
-        <v>5550.5</v>
-[...2 lines deleted...]
-        <v>0.0418</v>
+        <v>5221.5</v>
+      </c>
+      <c r="F10" s="16">
+        <v>-0.0148</v>
       </c>
       <c r="G10" s="17">
-        <v>11796113</v>
+        <v>2032213</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="10" t="s">
         <v>61</v>
       </c>
       <c r="B11" s="12">
-        <v>5527.0</v>
+        <v>5218.0</v>
       </c>
       <c r="C11" s="12">
-        <v>5659.0</v>
+        <v>5362.5</v>
       </c>
       <c r="D11" s="12">
-        <v>5466.0</v>
+        <v>5166.0</v>
       </c>
       <c r="E11" s="12">
-        <v>5500.0</v>
-[...2 lines deleted...]
-        <v>-0.0091</v>
+        <v>5285.5</v>
+      </c>
+      <c r="F11" s="15">
+        <v>0.0123</v>
       </c>
       <c r="G11" s="18">
-        <v>4200939</v>
+        <v>2668597</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="9" t="s">
         <v>62</v>
       </c>
       <c r="B12" s="11">
-        <v>5500.0</v>
+        <v>5308.0</v>
       </c>
       <c r="C12" s="11">
-        <v>5625.0</v>
+        <v>5448.5</v>
       </c>
       <c r="D12" s="11">
-        <v>5447.0</v>
+        <v>5294.0</v>
       </c>
       <c r="E12" s="11">
-        <v>5592.5</v>
+        <v>5360.0</v>
       </c>
       <c r="F12" s="13">
-        <v>0.0168</v>
+        <v>0.0141</v>
       </c>
       <c r="G12" s="17">
-        <v>2006961</v>
+        <v>1861843</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="10" t="s">
         <v>63</v>
       </c>
       <c r="B13" s="12">
-        <v>5620.0</v>
+        <v>5360.0</v>
       </c>
       <c r="C13" s="12">
-        <v>5694.0</v>
+        <v>5390.5</v>
       </c>
       <c r="D13" s="12">
-        <v>5606.5</v>
+        <v>5051.0</v>
       </c>
       <c r="E13" s="12">
-        <v>5646.5</v>
+        <v>5168.0</v>
       </c>
       <c r="F13" s="14">
-        <v>0.0097</v>
+        <v>-0.0358</v>
       </c>
       <c r="G13" s="18">
-        <v>449949</v>
+        <v>3315346</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:K31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
@@ -1894,739 +1894,731 @@
       </c>
       <c r="F1" s="8" t="s">
         <v>68</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>69</v>
       </c>
       <c r="H1" s="8" t="s">
         <v>70</v>
       </c>
       <c r="I1" s="8" t="s">
         <v>71</v>
       </c>
       <c r="J1" s="8" t="s">
         <v>72</v>
       </c>
       <c r="K1" s="8" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="9" t="s">
         <v>74</v>
       </c>
       <c r="B2" s="11">
-        <v>4834.89999999999964</v>
+        <v>5168.0</v>
       </c>
       <c r="C2" s="13">
-        <v>0.0085</v>
+        <v>0.0</v>
       </c>
       <c r="D2" s="9">
-        <v>40.9</v>
+        <v>40.7</v>
       </c>
       <c r="E2" s="9">
-        <v>1.08</v>
+        <v>1.75</v>
       </c>
       <c r="F2" s="9"/>
       <c r="G2" s="9"/>
       <c r="H2" s="9"/>
       <c r="I2" s="9"/>
       <c r="J2" s="9"/>
       <c r="K2" s="9"/>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="10" t="s">
         <v>75</v>
       </c>
       <c r="B3" s="12">
-        <v>4794.30000000000018</v>
-[...2 lines deleted...]
-        <v>-0.004</v>
+        <v>5168.0</v>
+      </c>
+      <c r="C3" s="14">
+        <v>-0.0139</v>
       </c>
       <c r="D3" s="10">
-        <v>36.4</v>
+        <v>40.7</v>
       </c>
       <c r="E3" s="10">
-        <v>1.5</v>
+        <v>1.79</v>
       </c>
       <c r="F3" s="10"/>
       <c r="G3" s="10"/>
       <c r="H3" s="10"/>
       <c r="I3" s="10"/>
       <c r="J3" s="10"/>
       <c r="K3" s="10"/>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="9" t="s">
         <v>76</v>
       </c>
       <c r="B4" s="11">
-        <v>4813.60000000000036</v>
-[...2 lines deleted...]
-        <v>-0.0169</v>
+        <v>5241.0</v>
+      </c>
+      <c r="C4" s="13">
+        <v>0.0063</v>
       </c>
       <c r="D4" s="9">
-        <v>37.7</v>
+        <v>44.0</v>
       </c>
       <c r="E4" s="9">
-        <v>4.63</v>
+        <v>1.22</v>
       </c>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="9"/>
       <c r="I4" s="9"/>
       <c r="J4" s="9"/>
-      <c r="K4" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K4" s="9"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="10" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B5" s="12">
-        <v>4896.10000000000036</v>
+        <v>5208.0</v>
       </c>
       <c r="C5" s="14">
-        <v>0.0</v>
+        <v>-0.0338</v>
       </c>
       <c r="D5" s="10">
-        <v>43.8</v>
+        <v>42.0</v>
       </c>
       <c r="E5" s="10">
-        <v>2.14</v>
+        <v>1.3</v>
       </c>
       <c r="F5" s="10"/>
       <c r="G5" s="10"/>
       <c r="H5" s="10"/>
       <c r="I5" s="10"/>
       <c r="J5" s="10"/>
-      <c r="K5" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K5" s="10"/>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="9" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B6" s="11">
-        <v>4896.10000000000036</v>
-[...2 lines deleted...]
-        <v>-0.0002</v>
+        <v>5390.0</v>
+      </c>
+      <c r="C6" s="13">
+        <v>0.0056</v>
       </c>
       <c r="D6" s="9">
-        <v>43.8</v>
+        <v>51.3</v>
       </c>
       <c r="E6" s="9">
-        <v>2.07</v>
+        <v>0.62</v>
       </c>
       <c r="F6" s="9"/>
       <c r="G6" s="9"/>
       <c r="H6" s="9"/>
       <c r="I6" s="9"/>
       <c r="J6" s="9"/>
-      <c r="K6" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K6" s="9"/>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="10" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="B7" s="12">
-        <v>4897.19999999999982</v>
-[...2 lines deleted...]
-        <v>-0.0156</v>
+        <v>5360.0</v>
+      </c>
+      <c r="C7" s="15">
+        <v>0.0121</v>
       </c>
       <c r="D7" s="10">
-        <v>43.8</v>
+        <v>49.6</v>
       </c>
       <c r="E7" s="10">
-        <v>0.96</v>
+        <v>0.54</v>
       </c>
       <c r="F7" s="10"/>
       <c r="G7" s="10"/>
       <c r="H7" s="10"/>
       <c r="I7" s="10"/>
       <c r="J7" s="10"/>
       <c r="K7" s="10"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="9" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="B8" s="11">
-        <v>4974.60000000000036</v>
-[...2 lines deleted...]
-        <v>-0.0018</v>
+        <v>5296.0</v>
+      </c>
+      <c r="C8" s="16">
+        <v>-0.0182</v>
       </c>
       <c r="D8" s="9">
-        <v>49.9</v>
+        <v>45.9</v>
       </c>
       <c r="E8" s="9">
-        <v>0.58</v>
+        <v>0.64</v>
       </c>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="9"/>
       <c r="I8" s="9"/>
       <c r="J8" s="9"/>
       <c r="K8" s="9"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="10" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B9" s="12">
-        <v>4983.69999999999982</v>
-[...2 lines deleted...]
-        <v>0.0018</v>
+        <v>5394.0</v>
+      </c>
+      <c r="C9" s="15">
+        <v>0.0039</v>
       </c>
       <c r="D9" s="10">
-        <v>50.6</v>
+        <v>51.3</v>
       </c>
       <c r="E9" s="10">
-        <v>0.99</v>
+        <v>0.53</v>
       </c>
       <c r="F9" s="10"/>
       <c r="G9" s="10"/>
       <c r="H9" s="10"/>
       <c r="I9" s="10"/>
       <c r="J9" s="10"/>
       <c r="K9" s="10"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="9" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B10" s="11">
-        <v>4974.89999999999964</v>
-[...2 lines deleted...]
-        <v>-0.0093</v>
+        <v>5373.0</v>
+      </c>
+      <c r="C10" s="16">
+        <v>-0.0085</v>
       </c>
       <c r="D10" s="9">
-        <v>50.0</v>
+        <v>50.1</v>
       </c>
       <c r="E10" s="9">
-        <v>0.81</v>
+        <v>0.94</v>
       </c>
       <c r="F10" s="9"/>
       <c r="G10" s="9"/>
       <c r="H10" s="9"/>
-      <c r="I10" s="9"/>
+      <c r="I10" s="9" t="s">
+        <v>83</v>
+      </c>
       <c r="J10" s="9"/>
       <c r="K10" s="9"/>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="10" t="s">
         <v>84</v>
       </c>
       <c r="B11" s="12">
-        <v>5021.60000000000036</v>
-[...2 lines deleted...]
-        <v>0.001</v>
+        <v>5419.0</v>
+      </c>
+      <c r="C11" s="15">
+        <v>0.0253</v>
       </c>
       <c r="D11" s="10">
-        <v>53.6</v>
+        <v>52.7</v>
       </c>
       <c r="E11" s="10">
-        <v>0.64</v>
+        <v>0.62</v>
       </c>
       <c r="F11" s="10"/>
       <c r="G11" s="10"/>
       <c r="H11" s="10"/>
       <c r="I11" s="10"/>
       <c r="J11" s="10"/>
       <c r="K11" s="10"/>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="9" t="s">
         <v>85</v>
       </c>
       <c r="B12" s="11">
-        <v>5016.39999999999964</v>
-[...2 lines deleted...]
-        <v>-0.0029</v>
+        <v>5285.5</v>
+      </c>
+      <c r="C12" s="16">
+        <v>-0.0074</v>
       </c>
       <c r="D12" s="9">
-        <v>53.3</v>
+        <v>45.0</v>
       </c>
       <c r="E12" s="9">
-        <v>0.63</v>
+        <v>1.21</v>
       </c>
       <c r="F12" s="9"/>
       <c r="G12" s="9"/>
       <c r="H12" s="9"/>
       <c r="I12" s="9"/>
       <c r="J12" s="9"/>
       <c r="K12" s="9"/>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="10" t="s">
         <v>86</v>
       </c>
       <c r="B13" s="12">
-        <v>5031.0</v>
-[...2 lines deleted...]
-        <v>0.0014</v>
+        <v>5235.0</v>
+      </c>
+      <c r="C13" s="15">
+        <v>0.0134</v>
       </c>
       <c r="D13" s="10">
-        <v>54.4</v>
+        <v>41.4</v>
       </c>
       <c r="E13" s="10">
-        <v>0.81</v>
+        <v>0.96</v>
       </c>
       <c r="F13" s="10"/>
       <c r="G13" s="10"/>
       <c r="H13" s="10"/>
       <c r="I13" s="10"/>
       <c r="J13" s="10"/>
       <c r="K13" s="10"/>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="9" t="s">
         <v>87</v>
       </c>
       <c r="B14" s="11">
-        <v>4962.60000000000036</v>
+        <v>5221.5</v>
       </c>
       <c r="C14" s="13">
-        <v>0.0261</v>
+        <v>0.0</v>
       </c>
       <c r="D14" s="9">
-        <v>50.2</v>
+        <v>38.9</v>
       </c>
       <c r="E14" s="9">
-        <v>0.77</v>
+        <v>0.48</v>
       </c>
       <c r="F14" s="9"/>
       <c r="G14" s="9"/>
       <c r="H14" s="9"/>
-      <c r="I14" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I14" s="9"/>
       <c r="J14" s="9"/>
       <c r="K14" s="9"/>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="10" t="s">
         <v>88</v>
       </c>
       <c r="B15" s="12">
-        <v>4836.19999999999982</v>
-[...2 lines deleted...]
-        <v>-0.0042</v>
+        <v>5221.5</v>
+      </c>
+      <c r="C15" s="14">
+        <v>-0.0111</v>
       </c>
       <c r="D15" s="10">
-        <v>41.2</v>
+        <v>38.9</v>
       </c>
       <c r="E15" s="10">
-        <v>0.65</v>
+        <v>0.47</v>
       </c>
       <c r="F15" s="10"/>
       <c r="G15" s="10"/>
       <c r="H15" s="10"/>
       <c r="I15" s="10"/>
       <c r="J15" s="10"/>
       <c r="K15" s="10"/>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="9" t="s">
         <v>89</v>
       </c>
       <c r="B16" s="11">
-        <v>4856.69999999999982</v>
+        <v>5280.0</v>
       </c>
       <c r="C16" s="13">
-        <v>0.0003</v>
+        <v>0.0119</v>
       </c>
       <c r="D16" s="9">
-        <v>42.3</v>
+        <v>41.4</v>
       </c>
       <c r="E16" s="9">
-        <v>1.1</v>
+        <v>0.91</v>
       </c>
       <c r="F16" s="9"/>
       <c r="G16" s="9"/>
       <c r="H16" s="9"/>
       <c r="I16" s="9"/>
       <c r="J16" s="9"/>
       <c r="K16" s="9"/>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="10" t="s">
         <v>90</v>
       </c>
       <c r="B17" s="12">
-        <v>4855.39999999999964</v>
+        <v>5218.0</v>
       </c>
       <c r="C17" s="14">
-        <v>0.0167</v>
+        <v>-0.0217</v>
       </c>
       <c r="D17" s="10">
-        <v>42.2</v>
+        <v>37.4</v>
       </c>
       <c r="E17" s="10">
-        <v>0.85</v>
+        <v>0.97</v>
       </c>
       <c r="F17" s="10"/>
       <c r="G17" s="10"/>
       <c r="H17" s="10"/>
       <c r="I17" s="10"/>
       <c r="J17" s="10"/>
       <c r="K17" s="10"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="9" t="s">
         <v>91</v>
       </c>
       <c r="B18" s="11">
-        <v>4775.5</v>
-[...2 lines deleted...]
-        <v>-0.0123</v>
+        <v>5333.5</v>
+      </c>
+      <c r="C18" s="13">
+        <v>0.012</v>
       </c>
       <c r="D18" s="9">
-        <v>36.2</v>
+        <v>42.4</v>
       </c>
       <c r="E18" s="9">
-        <v>0.53</v>
+        <v>0.69</v>
       </c>
       <c r="F18" s="9"/>
       <c r="G18" s="9"/>
       <c r="H18" s="9"/>
       <c r="I18" s="9"/>
       <c r="J18" s="9"/>
       <c r="K18" s="9"/>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="10" t="s">
         <v>92</v>
       </c>
       <c r="B19" s="12">
-        <v>4835.0</v>
-[...2 lines deleted...]
-        <v>-0.0097</v>
+        <v>5270.0</v>
+      </c>
+      <c r="C19" s="14">
+        <v>-0.0057</v>
       </c>
       <c r="D19" s="10">
-        <v>39.0</v>
+        <v>38.1</v>
       </c>
       <c r="E19" s="10">
-        <v>1.15</v>
+        <v>0.6</v>
       </c>
       <c r="F19" s="10"/>
       <c r="G19" s="10"/>
       <c r="H19" s="10"/>
       <c r="I19" s="10"/>
       <c r="J19" s="10"/>
       <c r="K19" s="10"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="9" t="s">
         <v>93</v>
       </c>
       <c r="B20" s="11">
-        <v>4882.30000000000018</v>
-[...2 lines deleted...]
-        <v>0.0086</v>
+        <v>5300.0</v>
+      </c>
+      <c r="C20" s="16">
+        <v>-0.0016</v>
       </c>
       <c r="D20" s="9">
-        <v>41.4</v>
+        <v>39.4</v>
       </c>
       <c r="E20" s="9">
-        <v>1.39</v>
+        <v>0.97</v>
       </c>
       <c r="F20" s="9"/>
       <c r="G20" s="9"/>
       <c r="H20" s="9"/>
       <c r="I20" s="9"/>
       <c r="J20" s="9"/>
       <c r="K20" s="9"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="10" t="s">
         <v>94</v>
       </c>
       <c r="B21" s="12">
-        <v>4840.89999999999964</v>
-[...2 lines deleted...]
-        <v>-0.007</v>
+        <v>5308.5</v>
+      </c>
+      <c r="C21" s="15">
+        <v>0.0016</v>
       </c>
       <c r="D21" s="10">
-        <v>38.3</v>
+        <v>39.8</v>
       </c>
       <c r="E21" s="10">
-        <v>0.93</v>
+        <v>0.76</v>
       </c>
       <c r="F21" s="10"/>
       <c r="G21" s="10"/>
       <c r="H21" s="10"/>
       <c r="I21" s="10"/>
       <c r="J21" s="10"/>
       <c r="K21" s="10"/>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="9" t="s">
         <v>95</v>
       </c>
       <c r="B22" s="11">
-        <v>4875.0</v>
-[...2 lines deleted...]
-        <v>0.0114</v>
+        <v>5300.0</v>
+      </c>
+      <c r="C22" s="16">
+        <v>-0.0459</v>
       </c>
       <c r="D22" s="9">
-        <v>39.9</v>
+        <v>39.3</v>
       </c>
       <c r="E22" s="9">
-        <v>0.97</v>
+        <v>2.53</v>
       </c>
       <c r="F22" s="9"/>
       <c r="G22" s="9"/>
       <c r="H22" s="9"/>
       <c r="I22" s="9"/>
       <c r="J22" s="9"/>
-      <c r="K22" s="9"/>
+      <c r="K22" s="9" t="s">
+        <v>83</v>
+      </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="10" t="s">
         <v>96</v>
       </c>
       <c r="B23" s="12">
-        <v>4819.89999999999964</v>
-[...2 lines deleted...]
-        <v>-0.0169</v>
+        <v>5555.0</v>
+      </c>
+      <c r="C23" s="15">
+        <v>0.0193</v>
       </c>
       <c r="D23" s="10">
-        <v>35.9</v>
+        <v>51.1</v>
       </c>
       <c r="E23" s="10">
-        <v>1.2</v>
+        <v>1.9</v>
       </c>
       <c r="F23" s="10"/>
       <c r="G23" s="10"/>
       <c r="H23" s="10"/>
       <c r="I23" s="10"/>
       <c r="J23" s="10"/>
       <c r="K23" s="10"/>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="9" t="s">
         <v>97</v>
       </c>
       <c r="B24" s="11">
-        <v>4903.0</v>
-[...2 lines deleted...]
-        <v>-0.0339</v>
+        <v>5450.0</v>
+      </c>
+      <c r="C24" s="16">
+        <v>-0.0268</v>
       </c>
       <c r="D24" s="9">
-        <v>39.6</v>
+        <v>44.7</v>
       </c>
       <c r="E24" s="9">
-        <v>2.35</v>
+        <v>0.76</v>
       </c>
       <c r="F24" s="9"/>
       <c r="G24" s="9"/>
       <c r="H24" s="9"/>
       <c r="I24" s="9"/>
       <c r="J24" s="9"/>
-      <c r="K24" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K24" s="9"/>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="10" t="s">
         <v>98</v>
       </c>
       <c r="B25" s="12">
-        <v>5075.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>5600.0</v>
+      </c>
+      <c r="C25" s="15">
+        <v>0.009</v>
       </c>
       <c r="D25" s="10">
-        <v>49.4</v>
+        <v>54.1</v>
       </c>
       <c r="E25" s="10">
-        <v>0.72</v>
+        <v>0.63</v>
       </c>
       <c r="F25" s="10"/>
       <c r="G25" s="10"/>
       <c r="H25" s="10"/>
       <c r="I25" s="10"/>
       <c r="J25" s="10"/>
       <c r="K25" s="10"/>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="9" t="s">
         <v>99</v>
       </c>
       <c r="B26" s="11">
-        <v>5075.0</v>
-[...2 lines deleted...]
-        <v>0.0185</v>
+        <v>5550.0</v>
+      </c>
+      <c r="C26" s="16">
+        <v>-0.008</v>
       </c>
       <c r="D26" s="9">
-        <v>49.4</v>
+        <v>50.9</v>
       </c>
       <c r="E26" s="9">
-        <v>0.71</v>
+        <v>0.81</v>
       </c>
       <c r="F26" s="9"/>
       <c r="G26" s="9"/>
       <c r="H26" s="9"/>
-      <c r="I26" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I26" s="9"/>
       <c r="J26" s="9"/>
       <c r="K26" s="9"/>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="10" t="s">
         <v>100</v>
       </c>
       <c r="B27" s="12">
-        <v>4983.0</v>
+        <v>5595.0</v>
       </c>
       <c r="C27" s="14">
-        <v>0.0008</v>
+        <v>-0.0052</v>
       </c>
       <c r="D27" s="10">
-        <v>42.9</v>
+        <v>54.0</v>
       </c>
       <c r="E27" s="10">
         <v>0.64</v>
       </c>
       <c r="F27" s="10"/>
       <c r="G27" s="10"/>
       <c r="H27" s="10"/>
       <c r="I27" s="10"/>
       <c r="J27" s="10"/>
       <c r="K27" s="10"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="9" t="s">
         <v>101</v>
       </c>
       <c r="B28" s="11">
-        <v>4979.0</v>
-[...2 lines deleted...]
-        <v>0.0026</v>
+        <v>5624.5</v>
+      </c>
+      <c r="C28" s="16">
+        <v>-0.0106</v>
       </c>
       <c r="D28" s="9">
-        <v>42.6</v>
+        <v>56.1</v>
       </c>
       <c r="E28" s="9">
-        <v>0.68</v>
+        <v>0.61</v>
       </c>
       <c r="F28" s="9"/>
       <c r="G28" s="9"/>
       <c r="H28" s="9"/>
       <c r="I28" s="9"/>
       <c r="J28" s="9"/>
       <c r="K28" s="9"/>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="10" t="s">
         <v>102</v>
       </c>
       <c r="B29" s="12">
-        <v>4966.0</v>
-[...2 lines deleted...]
-        <v>-0.0007</v>
+        <v>5685.0</v>
+      </c>
+      <c r="C29" s="14">
+        <v>-0.0087</v>
       </c>
       <c r="D29" s="10">
-        <v>41.7</v>
+        <v>60.6</v>
       </c>
       <c r="E29" s="10">
-        <v>0.43</v>
+        <v>0.39</v>
       </c>
       <c r="F29" s="10"/>
       <c r="G29" s="10"/>
       <c r="H29" s="10"/>
       <c r="I29" s="10"/>
       <c r="J29" s="10"/>
       <c r="K29" s="10"/>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="9" t="s">
         <v>103</v>
       </c>
       <c r="B30" s="11">
-        <v>4969.5</v>
-[...2 lines deleted...]
-        <v>0.0003</v>
+        <v>5735.0</v>
+      </c>
+      <c r="C30" s="16">
+        <v>-0.001</v>
       </c>
       <c r="D30" s="9">
-        <v>41.8</v>
+        <v>64.5</v>
       </c>
       <c r="E30" s="9">
-        <v>0.5</v>
+        <v>0.63</v>
       </c>
       <c r="F30" s="9"/>
       <c r="G30" s="9"/>
       <c r="H30" s="9"/>
       <c r="I30" s="9"/>
       <c r="J30" s="9"/>
       <c r="K30" s="9"/>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="10" t="s">
         <v>104</v>
       </c>
       <c r="B31" s="12">
-        <v>4968.0</v>
-[...2 lines deleted...]
-        <v>-0.0079</v>
+        <v>5740.5</v>
+      </c>
+      <c r="C31" s="15">
+        <v>0.0054</v>
       </c>
       <c r="D31" s="10">
-        <v>41.7</v>
+        <v>65.0</v>
       </c>
       <c r="E31" s="10">
-        <v>0.61</v>
+        <v>0.4</v>
       </c>
       <c r="F31" s="10"/>
       <c r="G31" s="10"/>
       <c r="H31" s="10"/>
       <c r="I31" s="10"/>
       <c r="J31" s="10"/>
       <c r="K31" s="10"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>