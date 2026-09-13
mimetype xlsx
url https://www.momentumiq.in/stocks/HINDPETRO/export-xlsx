--- v0 (2026-07-02)
+++ v1 (2026-09-13)
@@ -23,371 +23,371 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Overview" sheetId="1" r:id="rId4"/>
     <sheet name="Monthly Summary" sheetId="2" r:id="rId5"/>
     <sheet name="Weekly Summary" sheetId="3" r:id="rId6"/>
     <sheet name="Indicator History" sheetId="4" r:id="rId7"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>HINDPETRO — Hindustan Petroleum</t>
   </si>
   <si>
-    <t>NSE Equity · Energy · Generated 02 Jul 2026, 07:48 AM</t>
+    <t>NSE Equity · Energy · Generated 13 Sep 2026, 10:49 AM</t>
   </si>
   <si>
     <t>KEY METRICS</t>
   </si>
   <si>
     <t>Current Price</t>
   </si>
   <si>
-    <t>₹455.40</t>
+    <t>₹352.00</t>
   </si>
   <si>
     <t>1 Day Change</t>
   </si>
   <si>
-    <t>-0.60%</t>
+    <t>-0.18%</t>
   </si>
   <si>
     <t>52 Week High</t>
   </si>
   <si>
-    <t>₹594.80</t>
+    <t>₹508.45</t>
   </si>
   <si>
     <t>52 Week Low</t>
   </si>
   <si>
-    <t>₹287.55</t>
+    <t>₹316.20</t>
   </si>
   <si>
     <t>RSI (14)</t>
   </si>
   <si>
     <t>EMA 50</t>
   </si>
   <si>
-    <t>₹389.25</t>
+    <t>₹374.71</t>
   </si>
   <si>
     <t>EMA 200</t>
   </si>
   <si>
-    <t>₹408.94</t>
+    <t>₹399.58</t>
   </si>
   <si>
     <t>ATR (14)</t>
   </si>
   <si>
-    <t>₹11.42</t>
+    <t>₹8.46</t>
   </si>
   <si>
     <t>Volume Ratio</t>
   </si>
   <si>
-    <t>0.6×</t>
+    <t>1.4×</t>
   </si>
   <si>
     <t>Data Period</t>
   </si>
   <si>
-    <t>13 May 2024 to 22 Oct 2025</t>
+    <t>08 Apr 2025 to 11 Sep 2026</t>
   </si>
   <si>
     <t>ACTIVE TECHNICAL CONDITIONS</t>
   </si>
   <si>
-    <t>● NR7 Narrow Range</t>
+    <t>● No special conditions today</t>
   </si>
   <si>
     <t>For educational purposes only. Not investment advice. Past performance does not guarantee future results.</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Open</t>
   </si>
   <si>
     <t>High</t>
   </si>
   <si>
     <t>Low</t>
   </si>
   <si>
     <t>Close</t>
   </si>
   <si>
     <t>Change %</t>
   </si>
   <si>
     <t>Trading Days</t>
   </si>
   <si>
     <t>Total Volume</t>
   </si>
   <si>
-    <t>May 2024</t>
-[...31 lines deleted...]
-  <si>
     <t>Apr 2025</t>
   </si>
   <si>
     <t>May 2025</t>
   </si>
   <si>
     <t>Jun 2025</t>
   </si>
   <si>
     <t>Jul 2025</t>
   </si>
   <si>
     <t>Aug 2025</t>
   </si>
   <si>
     <t>Sep 2025</t>
   </si>
   <si>
     <t>Oct 2025</t>
   </si>
   <si>
+    <t>Nov 2025</t>
+  </si>
+  <si>
+    <t>Dec 2025</t>
+  </si>
+  <si>
+    <t>Jan 2026</t>
+  </si>
+  <si>
+    <t>Feb 2026</t>
+  </si>
+  <si>
+    <t>Mar 2026</t>
+  </si>
+  <si>
+    <t>Apr 2026</t>
+  </si>
+  <si>
+    <t>May 2026</t>
+  </si>
+  <si>
+    <t>Jun 2026</t>
+  </si>
+  <si>
+    <t>Jul 2026</t>
+  </si>
+  <si>
+    <t>Aug 2026</t>
+  </si>
+  <si>
+    <t>Sep 2026</t>
+  </si>
+  <si>
     <t>Week</t>
   </si>
   <si>
-    <t>Week of 04 Aug</t>
-[...32 lines deleted...]
-    <t>Week of 20 Oct</t>
+    <t>Week of 22 Jun</t>
+  </si>
+  <si>
+    <t>Week of 29 Jun</t>
+  </si>
+  <si>
+    <t>Week of 06 Jul</t>
+  </si>
+  <si>
+    <t>Week of 13 Jul</t>
+  </si>
+  <si>
+    <t>Week of 20 Jul</t>
+  </si>
+  <si>
+    <t>Week of 27 Jul</t>
+  </si>
+  <si>
+    <t>Week of 03 Aug</t>
+  </si>
+  <si>
+    <t>Week of 10 Aug</t>
+  </si>
+  <si>
+    <t>Week of 17 Aug</t>
+  </si>
+  <si>
+    <t>Week of 24 Aug</t>
+  </si>
+  <si>
+    <t>Week of 31 Aug</t>
+  </si>
+  <si>
+    <t>Week of 07 Sep</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>1D Change %</t>
   </si>
   <si>
     <t>RSI</t>
   </si>
   <si>
     <t>Vol Ratio</t>
   </si>
   <si>
     <t>RSI&lt;30</t>
   </si>
   <si>
     <t>RSI&gt;70</t>
   </si>
   <si>
     <t>EMA Cross</t>
   </si>
   <si>
     <t>MACD Cross</t>
   </si>
   <si>
     <t>Breakout</t>
   </si>
   <si>
     <t>Vol Spike</t>
   </si>
   <si>
-    <t>01 Jul 2026</t>
-[...32 lines deleted...]
-    <t>16 Jun 2026</t>
+    <t>11 Sep 2026</t>
+  </si>
+  <si>
+    <t>10 Sep 2026</t>
+  </si>
+  <si>
+    <t>09 Sep 2026</t>
+  </si>
+  <si>
+    <t>08 Sep 2026</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
-    <t>12 Jun 2026</t>
-[...50 lines deleted...]
-    <t>20 May 2026</t>
+    <t>07 Sep 2026</t>
+  </si>
+  <si>
+    <t>04 Sep 2026</t>
+  </si>
+  <si>
+    <t>03 Sep 2026</t>
+  </si>
+  <si>
+    <t>02 Sep 2026</t>
+  </si>
+  <si>
+    <t>01 Sep 2026</t>
+  </si>
+  <si>
+    <t>31 Aug 2026</t>
+  </si>
+  <si>
+    <t>28 Aug 2026</t>
+  </si>
+  <si>
+    <t>27 Aug 2026</t>
+  </si>
+  <si>
+    <t>26 Aug 2026</t>
+  </si>
+  <si>
+    <t>25 Aug 2026</t>
+  </si>
+  <si>
+    <t>24 Aug 2026</t>
+  </si>
+  <si>
+    <t>21 Aug 2026</t>
+  </si>
+  <si>
+    <t>20 Aug 2026</t>
+  </si>
+  <si>
+    <t>19 Aug 2026</t>
+  </si>
+  <si>
+    <t>18 Aug 2026</t>
+  </si>
+  <si>
+    <t>17 Aug 2026</t>
+  </si>
+  <si>
+    <t>14 Aug 2026</t>
+  </si>
+  <si>
+    <t>13 Aug 2026</t>
+  </si>
+  <si>
+    <t>12 Aug 2026</t>
+  </si>
+  <si>
+    <t>11 Aug 2026</t>
+  </si>
+  <si>
+    <t>10 Aug 2026</t>
+  </si>
+  <si>
+    <t>07 Aug 2026</t>
+  </si>
+  <si>
+    <t>06 Aug 2026</t>
+  </si>
+  <si>
+    <t>05 Aug 2026</t>
+  </si>
+  <si>
+    <t>04 Aug 2026</t>
+  </si>
+  <si>
+    <t>03 Aug 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="₹#,##0.00"/>
     <numFmt numFmtId="165" formatCode="+0.00%;-0.00%"/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="11">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="9"/>
       <color rgb="FFFFFFFF"/>
@@ -434,50 +434,59 @@
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF16A34A"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFDC2626"/>
       <name val="Calibri"/>
     </font>
+    <font>
+      <b val="1"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FF16A34A"/>
+      <name val="Calibri"/>
+    </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1E3A8A"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF8FAFC"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
@@ -491,76 +500,77 @@
       <top/>
       <bottom style="thin">
         <color rgb="FFE2E8F0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFE2E8F0"/>
       </left>
       <right style="thin">
         <color rgb="FFE2E8F0"/>
       </right>
       <top style="thin">
         <color rgb="FFE2E8F0"/>
       </top>
       <bottom style="thin">
         <color rgb="FFE2E8F0"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="19">
+  <cellXfs count="20">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="7" numFmtId="0" fillId="2" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="3" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="8" numFmtId="165" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="8" numFmtId="165" fillId="3" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="9" numFmtId="165" fillId="3" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
-    <xf xfId="0" fontId="8" numFmtId="165" fillId="3" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="9" numFmtId="165" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="3" fillId="0" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="3" fillId="3" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="10" numFmtId="0" fillId="3" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -902,51 +912,51 @@
       <c r="B6" s="5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="5">
-        <v>49.6</v>
+        <v>34.9</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>17</v>
       </c>
@@ -1028,511 +1038,511 @@
       </c>
       <c r="C1" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>29</v>
       </c>
       <c r="F1" s="8" t="s">
         <v>30</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>31</v>
       </c>
       <c r="H1" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="11">
-        <v>506.89999999999998</v>
+        <v>347.27999999999997</v>
       </c>
       <c r="C2" s="11">
-        <v>564.0</v>
+        <v>388.42000000000002</v>
       </c>
       <c r="D2" s="11">
-        <v>475.35000000000002</v>
+        <v>340.44</v>
       </c>
       <c r="E2" s="11">
-        <v>537.35000000000002</v>
+        <v>365.22000000000003</v>
       </c>
       <c r="F2" s="13">
-        <v>0.0601</v>
+        <v>0.0517</v>
       </c>
       <c r="G2" s="9">
         <v>14</v>
       </c>
       <c r="H2" s="17">
-        <v>93733318</v>
+        <v>79460724</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B3" s="12">
-        <v>575.0</v>
+        <v>366.43000000000001</v>
       </c>
       <c r="C3" s="12">
-        <v>594.79999999999995</v>
+        <v>405.52999999999997</v>
       </c>
       <c r="D3" s="12">
-        <v>327.0</v>
+        <v>366.43000000000001</v>
       </c>
       <c r="E3" s="12">
-        <v>332.10000000000002</v>
+        <v>396.42000000000002</v>
       </c>
       <c r="F3" s="14">
-        <v>-0.382</v>
+        <v>0.0854</v>
       </c>
       <c r="G3" s="10">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="H3" s="18">
-        <v>154991083</v>
+        <v>118853547</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="11">
-        <v>331.30000000000001</v>
+        <v>395.019999999999982</v>
       </c>
       <c r="C4" s="11">
-        <v>406.60000000000002</v>
+        <v>427.43000000000001</v>
       </c>
       <c r="D4" s="11">
-        <v>323.0</v>
+        <v>356.98000000000002</v>
       </c>
       <c r="E4" s="11">
-        <v>392.25</v>
+        <v>422.45999999999998</v>
       </c>
       <c r="F4" s="13">
-        <v>0.1811</v>
+        <v>0.0657</v>
       </c>
       <c r="G4" s="9">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="H4" s="17">
-        <v>256406797</v>
+        <v>130280473</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="12">
-        <v>392.44999999999999</v>
+        <v>423.75999999999999</v>
       </c>
       <c r="C5" s="12">
-        <v>425.25</v>
+        <v>439.0</v>
       </c>
       <c r="D5" s="12">
-        <v>363.94999999999999</v>
+        <v>395.99000000000001</v>
       </c>
       <c r="E5" s="12">
-        <v>419.050000000000011</v>
+        <v>403.56</v>
       </c>
       <c r="F5" s="15">
-        <v>0.0683</v>
+        <v>-0.0447</v>
       </c>
       <c r="G5" s="10">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H5" s="18">
-        <v>238648491</v>
+        <v>103907310</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="11">
-        <v>425.0</v>
+        <v>405.92000000000002</v>
       </c>
       <c r="C6" s="11">
-        <v>457.14999999999998</v>
+        <v>406.019999999999982</v>
       </c>
       <c r="D6" s="11">
-        <v>392.0</v>
+        <v>371.18000000000001</v>
       </c>
       <c r="E6" s="11">
-        <v>440.55000000000001</v>
-[...2 lines deleted...]
-        <v>0.0513</v>
+        <v>372.019999999999982</v>
+      </c>
+      <c r="F6" s="16">
+        <v>-0.0782</v>
       </c>
       <c r="G6" s="9">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="H6" s="17">
-        <v>184810058</v>
+        <v>93292421</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B7" s="12">
-        <v>440.0</v>
+        <v>373.11000000000001</v>
       </c>
       <c r="C7" s="12">
-        <v>446.050000000000011</v>
+        <v>440.86000000000001</v>
       </c>
       <c r="D7" s="12">
-        <v>370.64999999999998</v>
+        <v>372.72000000000003</v>
       </c>
       <c r="E7" s="12">
-        <v>380.89999999999998</v>
+        <v>438.82999999999998</v>
       </c>
       <c r="F7" s="14">
-        <v>-0.1354</v>
+        <v>0.1796</v>
       </c>
       <c r="G7" s="10">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H7" s="18">
-        <v>195682936</v>
+        <v>73149747</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="9" t="s">
         <v>39</v>
       </c>
       <c r="B8" s="11">
-        <v>380.89999999999998</v>
+        <v>438.93000000000001</v>
       </c>
       <c r="C8" s="11">
-        <v>400.0</v>
+        <v>479.11000000000001</v>
       </c>
       <c r="D8" s="11">
-        <v>354.89999999999998</v>
+        <v>427.35000000000002</v>
       </c>
       <c r="E8" s="11">
-        <v>383.10000000000002</v>
+        <v>471.089999999999975</v>
       </c>
       <c r="F8" s="13">
-        <v>0.0058</v>
+        <v>0.0735</v>
       </c>
       <c r="G8" s="9">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="H8" s="17">
-        <v>106558044</v>
+        <v>106890870</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B9" s="12">
-        <v>383.10000000000002</v>
+        <v>476.52999999999997</v>
       </c>
       <c r="C9" s="12">
-        <v>421.5</v>
+        <v>494.44999999999999</v>
       </c>
       <c r="D9" s="12">
-        <v>379.19999999999999</v>
+        <v>452.75</v>
       </c>
       <c r="E9" s="12">
-        <v>408.75</v>
+        <v>457.5</v>
       </c>
       <c r="F9" s="15">
-        <v>0.067</v>
+        <v>-0.0288</v>
       </c>
       <c r="G9" s="10">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="H9" s="18">
-        <v>121858783</v>
+        <v>82996699</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B10" s="11">
-        <v>410.0</v>
+        <v>458.0</v>
       </c>
       <c r="C10" s="11">
-        <v>417.10000000000002</v>
+        <v>500.89999999999998</v>
       </c>
       <c r="D10" s="11">
-        <v>341.44999999999999</v>
+        <v>442.30000000000001</v>
       </c>
       <c r="E10" s="11">
-        <v>358.25</v>
-[...2 lines deleted...]
-        <v>-0.1235</v>
+        <v>499.050000000000011</v>
+      </c>
+      <c r="F10" s="13">
+        <v>0.0908</v>
       </c>
       <c r="G10" s="9">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H10" s="17">
-        <v>124624912</v>
+        <v>72385297</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B11" s="12">
-        <v>330.0</v>
+        <v>499.75</v>
       </c>
       <c r="C11" s="12">
-        <v>349.64999999999998</v>
+        <v>508.44999999999999</v>
       </c>
       <c r="D11" s="12">
-        <v>292.44999999999999</v>
+        <v>412.55000000000001</v>
       </c>
       <c r="E11" s="12">
-        <v>293.75</v>
-[...2 lines deleted...]
-        <v>-0.18</v>
+        <v>427.0</v>
+      </c>
+      <c r="F11" s="15">
+        <v>-0.1444</v>
       </c>
       <c r="G11" s="10">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H11" s="18">
-        <v>103208294</v>
+        <v>109673853</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="9" t="s">
         <v>43</v>
       </c>
       <c r="B12" s="11">
-        <v>295.0</v>
+        <v>438.94999999999999</v>
       </c>
       <c r="C12" s="11">
-        <v>372.0</v>
+        <v>475.75</v>
       </c>
       <c r="D12" s="11">
-        <v>287.55000000000001</v>
+        <v>426.75</v>
       </c>
       <c r="E12" s="11">
-        <v>360.35000000000002</v>
+        <v>438.75</v>
       </c>
       <c r="F12" s="13">
-        <v>0.2267</v>
+        <v>0.0275</v>
       </c>
       <c r="G12" s="9">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H12" s="17">
-        <v>133954579</v>
+        <v>90377214</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B13" s="12">
-        <v>354.80000000000001</v>
+        <v>421.10000000000002</v>
       </c>
       <c r="C13" s="12">
-        <v>402.75</v>
+        <v>435.60000000000002</v>
       </c>
       <c r="D13" s="12">
-        <v>341.5</v>
+        <v>316.19999999999999</v>
       </c>
       <c r="E13" s="12">
-        <v>378.69999999999999</v>
+        <v>335.39999999999998</v>
       </c>
       <c r="F13" s="15">
-        <v>0.0509</v>
+        <v>-0.2356</v>
       </c>
       <c r="G13" s="10">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H13" s="18">
-        <v>121039038</v>
+        <v>283312969</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="9" t="s">
         <v>45</v>
       </c>
       <c r="B14" s="11">
-        <v>379.94999999999999</v>
+        <v>350.0</v>
       </c>
       <c r="C14" s="11">
-        <v>420.5</v>
+        <v>388.0</v>
       </c>
       <c r="D14" s="11">
-        <v>379.94999999999999</v>
+        <v>317.75</v>
       </c>
       <c r="E14" s="11">
-        <v>411.050000000000011</v>
+        <v>374.55000000000001</v>
       </c>
       <c r="F14" s="13">
-        <v>0.0854</v>
+        <v>0.1167</v>
       </c>
       <c r="G14" s="9">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H14" s="17">
-        <v>119834952</v>
+        <v>182649267</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="10" t="s">
         <v>46</v>
       </c>
       <c r="B15" s="12">
-        <v>409.60000000000002</v>
+        <v>374.55000000000001</v>
       </c>
       <c r="C15" s="12">
-        <v>443.19999999999999</v>
+        <v>412.55000000000001</v>
       </c>
       <c r="D15" s="12">
-        <v>370.14999999999998</v>
+        <v>355.80000000000001</v>
       </c>
       <c r="E15" s="12">
-        <v>438.050000000000011</v>
-[...2 lines deleted...]
-        <v>0.0657</v>
+        <v>393.85000000000002</v>
+      </c>
+      <c r="F15" s="14">
+        <v>0.0515</v>
       </c>
       <c r="G15" s="10">
         <v>21</v>
       </c>
       <c r="H15" s="18">
-        <v>130280473</v>
+        <v>169893318</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="9" t="s">
         <v>47</v>
       </c>
       <c r="B16" s="11">
-        <v>439.39999999999998</v>
+        <v>394.050000000000011</v>
       </c>
       <c r="C16" s="11">
-        <v>455.19999999999999</v>
+        <v>420.0</v>
       </c>
       <c r="D16" s="11">
-        <v>410.60000000000002</v>
+        <v>361.10000000000002</v>
       </c>
       <c r="E16" s="11">
-        <v>418.44999999999999</v>
-[...2 lines deleted...]
-        <v>-0.0447</v>
+        <v>394.44999999999999</v>
+      </c>
+      <c r="F16" s="13">
+        <v>0.0015</v>
       </c>
       <c r="G16" s="9">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H16" s="17">
-        <v>103907310</v>
+        <v>131650118</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="10" t="s">
         <v>48</v>
       </c>
       <c r="B17" s="12">
-        <v>420.89999999999998</v>
+        <v>396.0</v>
       </c>
       <c r="C17" s="12">
-        <v>421.0</v>
+        <v>409.94999999999999</v>
       </c>
       <c r="D17" s="12">
-        <v>375.050000000000011</v>
+        <v>372.050000000000011</v>
       </c>
       <c r="E17" s="12">
-        <v>375.89999999999998</v>
-[...2 lines deleted...]
-        <v>-0.1017</v>
+        <v>389.75</v>
+      </c>
+      <c r="F17" s="15">
+        <v>-0.0119</v>
       </c>
       <c r="G17" s="10">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H17" s="18">
-        <v>93292421</v>
+        <v>151034420</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="9" t="s">
         <v>49</v>
       </c>
       <c r="B18" s="11">
-        <v>377.0</v>
+        <v>396.89999999999998</v>
       </c>
       <c r="C18" s="11">
-        <v>445.44999999999999</v>
+        <v>401.050000000000011</v>
       </c>
       <c r="D18" s="11">
-        <v>376.60000000000002</v>
+        <v>355.39999999999998</v>
       </c>
       <c r="E18" s="11">
-        <v>443.39999999999998</v>
-[...2 lines deleted...]
-        <v>0.1796</v>
+        <v>365.75</v>
+      </c>
+      <c r="F18" s="16">
+        <v>-0.0616</v>
       </c>
       <c r="G18" s="9">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="H18" s="17">
-        <v>73149747</v>
+        <v>116502202</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="10" t="s">
         <v>50</v>
       </c>
       <c r="B19" s="12">
-        <v>443.5</v>
+        <v>361.0</v>
       </c>
       <c r="C19" s="12">
-        <v>465.19999999999999</v>
+        <v>364.55000000000001</v>
       </c>
       <c r="D19" s="12">
-        <v>431.80000000000001</v>
+        <v>340.10000000000002</v>
       </c>
       <c r="E19" s="12">
-        <v>455.39999999999998</v>
+        <v>352.0</v>
       </c>
       <c r="F19" s="15">
-        <v>0.0271</v>
+        <v>-0.0376</v>
       </c>
       <c r="G19" s="10">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="H19" s="18">
-        <v>60567888</v>
+        <v>36922843</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G13"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
@@ -1549,319 +1559,319 @@
       </c>
       <c r="B1" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C1" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>29</v>
       </c>
       <c r="F1" s="8" t="s">
         <v>30</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B2" s="11">
-        <v>409.0</v>
+        <v>399.10000000000002</v>
       </c>
       <c r="C2" s="11">
-        <v>415.35000000000002</v>
+        <v>420.0</v>
       </c>
       <c r="D2" s="11">
-        <v>392.14999999999998</v>
+        <v>392.0</v>
       </c>
       <c r="E2" s="11">
-        <v>409.5</v>
+        <v>409.25</v>
       </c>
       <c r="F2" s="13">
-        <v>0.0012</v>
+        <v>0.0254</v>
       </c>
       <c r="G2" s="17">
-        <v>32007745</v>
+        <v>22005952</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="10" t="s">
         <v>53</v>
       </c>
       <c r="B3" s="12">
-        <v>414.050000000000011</v>
+        <v>405.30000000000001</v>
       </c>
       <c r="C3" s="12">
-        <v>418.0</v>
+        <v>406.85000000000002</v>
       </c>
       <c r="D3" s="12">
-        <v>393.80000000000001</v>
+        <v>388.5</v>
       </c>
       <c r="E3" s="12">
-        <v>394.35000000000002</v>
-[...2 lines deleted...]
-        <v>-0.037</v>
+        <v>399.25</v>
+      </c>
+      <c r="F3" s="15">
+        <v>-0.0244</v>
       </c>
       <c r="G3" s="18">
-        <v>23320348</v>
+        <v>27656647</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="9" t="s">
         <v>54</v>
       </c>
       <c r="B4" s="11">
-        <v>397.050000000000011</v>
+        <v>403.10000000000002</v>
       </c>
       <c r="C4" s="11">
-        <v>397.85000000000002</v>
+        <v>407.10000000000002</v>
       </c>
       <c r="D4" s="11">
-        <v>383.39999999999998</v>
+        <v>382.85000000000002</v>
       </c>
       <c r="E4" s="11">
-        <v>390.75</v>
+        <v>395.30000000000001</v>
       </c>
       <c r="F4" s="16">
-        <v>-0.0091</v>
+        <v>-0.0099</v>
       </c>
       <c r="G4" s="17">
-        <v>21028681</v>
+        <v>31758630</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="10" t="s">
         <v>55</v>
       </c>
       <c r="B5" s="12">
-        <v>390.5</v>
+        <v>388.25</v>
       </c>
       <c r="C5" s="12">
-        <v>391.5</v>
+        <v>405.80000000000001</v>
       </c>
       <c r="D5" s="12">
-        <v>375.050000000000011</v>
+        <v>381.64999999999998</v>
       </c>
       <c r="E5" s="12">
-        <v>375.89999999999998</v>
+        <v>400.39999999999998</v>
       </c>
       <c r="F5" s="14">
-        <v>-0.038</v>
+        <v>0.0129</v>
       </c>
       <c r="G5" s="18">
-        <v>13148067</v>
+        <v>31951410</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="9" t="s">
         <v>56</v>
       </c>
       <c r="B6" s="11">
-        <v>377.0</v>
+        <v>396.30000000000001</v>
       </c>
       <c r="C6" s="11">
-        <v>391.94999999999999</v>
+        <v>409.94999999999999</v>
       </c>
       <c r="D6" s="11">
-        <v>376.60000000000002</v>
+        <v>372.050000000000011</v>
       </c>
       <c r="E6" s="11">
-        <v>383.60000000000002</v>
-[...2 lines deleted...]
-        <v>0.0205</v>
+        <v>381.10000000000002</v>
+      </c>
+      <c r="F6" s="16">
+        <v>-0.0482</v>
       </c>
       <c r="G6" s="17">
-        <v>11343600</v>
+        <v>42760454</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="10" t="s">
         <v>57</v>
       </c>
       <c r="B7" s="12">
-        <v>384.14999999999998</v>
+        <v>390.19999999999999</v>
       </c>
       <c r="C7" s="12">
-        <v>405.80000000000001</v>
+        <v>401.64999999999998</v>
       </c>
       <c r="D7" s="12">
-        <v>384.14999999999998</v>
+        <v>385.60000000000002</v>
       </c>
       <c r="E7" s="12">
-        <v>398.75</v>
-[...2 lines deleted...]
-        <v>0.0395</v>
+        <v>389.75</v>
+      </c>
+      <c r="F7" s="14">
+        <v>0.0227</v>
       </c>
       <c r="G7" s="18">
-        <v>11807628</v>
+        <v>32440332</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="9" t="s">
         <v>58</v>
       </c>
       <c r="B8" s="11">
-        <v>398.75</v>
+        <v>396.89999999999998</v>
       </c>
       <c r="C8" s="11">
-        <v>416.0</v>
+        <v>401.050000000000011</v>
       </c>
       <c r="D8" s="11">
-        <v>396.19999999999999</v>
+        <v>390.55000000000001</v>
       </c>
       <c r="E8" s="11">
-        <v>413.050000000000011</v>
+        <v>393.050000000000011</v>
       </c>
       <c r="F8" s="13">
-        <v>0.0359</v>
+        <v>0.0085</v>
       </c>
       <c r="G8" s="17">
-        <v>11538201</v>
+        <v>25630293</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="10" t="s">
         <v>59</v>
       </c>
       <c r="B9" s="12">
-        <v>413.050000000000011</v>
+        <v>395.0</v>
       </c>
       <c r="C9" s="12">
-        <v>431.0</v>
+        <v>396.39999999999998</v>
       </c>
       <c r="D9" s="12">
-        <v>409.80000000000001</v>
+        <v>371.0</v>
       </c>
       <c r="E9" s="12">
-        <v>422.25</v>
+        <v>373.5</v>
       </c>
       <c r="F9" s="15">
-        <v>0.0223</v>
+        <v>-0.0497</v>
       </c>
       <c r="G9" s="18">
-        <v>22543769</v>
+        <v>44641589</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="9" t="s">
         <v>60</v>
       </c>
       <c r="B10" s="11">
-        <v>422.30000000000001</v>
+        <v>372.0</v>
       </c>
       <c r="C10" s="11">
-        <v>449.89999999999998</v>
+        <v>373.75</v>
       </c>
       <c r="D10" s="11">
-        <v>421.5</v>
+        <v>362.25</v>
       </c>
       <c r="E10" s="11">
-        <v>446.30000000000001</v>
-[...2 lines deleted...]
-        <v>0.057</v>
+        <v>363.25</v>
+      </c>
+      <c r="F10" s="16">
+        <v>-0.0274</v>
       </c>
       <c r="G10" s="17">
-        <v>28680708</v>
+        <v>18211907</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="10" t="s">
         <v>61</v>
       </c>
       <c r="B11" s="12">
-        <v>446.0</v>
+        <v>365.0</v>
       </c>
       <c r="C11" s="12">
-        <v>465.19999999999999</v>
+        <v>381.69999999999999</v>
       </c>
       <c r="D11" s="12">
-        <v>440.10000000000002</v>
+        <v>363.85000000000002</v>
       </c>
       <c r="E11" s="12">
-        <v>452.5</v>
-[...2 lines deleted...]
-        <v>0.0139</v>
+        <v>364.0</v>
+      </c>
+      <c r="F11" s="14">
+        <v>0.0021</v>
       </c>
       <c r="G11" s="18">
-        <v>22283800</v>
+        <v>20289456</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="9" t="s">
         <v>62</v>
       </c>
       <c r="B12" s="11">
-        <v>454.5</v>
+        <v>362.0</v>
       </c>
       <c r="C12" s="11">
-        <v>459.0</v>
+        <v>365.75</v>
       </c>
       <c r="D12" s="11">
-        <v>439.35000000000002</v>
+        <v>355.39999999999998</v>
       </c>
       <c r="E12" s="11">
-        <v>448.60000000000002</v>
+        <v>356.5</v>
       </c>
       <c r="F12" s="16">
-        <v>-0.0086</v>
+        <v>-0.0206</v>
       </c>
       <c r="G12" s="17">
-        <v>22736454</v>
+        <v>22744386</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="10" t="s">
         <v>63</v>
       </c>
       <c r="B13" s="12">
-        <v>450.0</v>
+        <v>355.0</v>
       </c>
       <c r="C13" s="12">
-        <v>457.60000000000002</v>
+        <v>356.89999999999998</v>
       </c>
       <c r="D13" s="12">
-        <v>450.0</v>
+        <v>340.10000000000002</v>
       </c>
       <c r="E13" s="12">
-        <v>455.39999999999998</v>
+        <v>352.0</v>
       </c>
       <c r="F13" s="15">
-        <v>0.0152</v>
+        <v>-0.0126</v>
       </c>
       <c r="G13" s="18">
-        <v>2783475</v>
+        <v>21907414</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:K31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
@@ -1894,733 +1904,729 @@
       </c>
       <c r="F1" s="8" t="s">
         <v>68</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>69</v>
       </c>
       <c r="H1" s="8" t="s">
         <v>70</v>
       </c>
       <c r="I1" s="8" t="s">
         <v>71</v>
       </c>
       <c r="J1" s="8" t="s">
         <v>72</v>
       </c>
       <c r="K1" s="8" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="9" t="s">
         <v>74</v>
       </c>
       <c r="B2" s="11">
-        <v>392.10000000000002</v>
+        <v>352.0</v>
       </c>
       <c r="C2" s="16">
-        <v>-0.006</v>
+        <v>-0.0018</v>
       </c>
       <c r="D2" s="9">
-        <v>49.6</v>
+        <v>34.9</v>
       </c>
       <c r="E2" s="9">
-        <v>0.6</v>
+        <v>1.4</v>
       </c>
       <c r="F2" s="9"/>
       <c r="G2" s="9"/>
       <c r="H2" s="9"/>
       <c r="I2" s="9"/>
       <c r="J2" s="9"/>
       <c r="K2" s="9"/>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="10" t="s">
         <v>75</v>
       </c>
       <c r="B3" s="12">
-        <v>394.44999999999999</v>
-[...2 lines deleted...]
-        <v>0.0124</v>
+        <v>352.64999999999998</v>
+      </c>
+      <c r="C3" s="14">
+        <v>0.0107</v>
       </c>
       <c r="D3" s="10">
-        <v>50.9</v>
+        <v>35.4</v>
       </c>
       <c r="E3" s="10">
-        <v>0.82</v>
+        <v>0.7</v>
       </c>
       <c r="F3" s="10"/>
       <c r="G3" s="10"/>
       <c r="H3" s="10"/>
       <c r="I3" s="10"/>
       <c r="J3" s="10"/>
       <c r="K3" s="10"/>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="9" t="s">
         <v>76</v>
       </c>
       <c r="B4" s="11">
-        <v>389.60000000000002</v>
-[...2 lines deleted...]
-        <v>-0.048</v>
+        <v>348.89999999999998</v>
+      </c>
+      <c r="C4" s="13">
+        <v>0.0055</v>
       </c>
       <c r="D4" s="9">
-        <v>48.4</v>
+        <v>30.8</v>
       </c>
       <c r="E4" s="9">
-        <v>1.62</v>
+        <v>1.26</v>
       </c>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="9"/>
       <c r="I4" s="9"/>
       <c r="J4" s="9"/>
       <c r="K4" s="9"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="10" t="s">
         <v>77</v>
       </c>
       <c r="B5" s="12">
-        <v>409.25</v>
+        <v>347.0</v>
       </c>
       <c r="C5" s="15">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>59.9</v>
+        <v>-0.0277</v>
+      </c>
+      <c r="D5" s="19">
+        <v>28.4</v>
       </c>
       <c r="E5" s="10">
-        <v>0.94</v>
-[...1 lines deleted...]
-      <c r="F5" s="10"/>
+        <v>0.71</v>
+      </c>
+      <c r="F5" s="10" t="s">
+        <v>78</v>
+      </c>
       <c r="G5" s="10"/>
       <c r="H5" s="10"/>
       <c r="I5" s="10"/>
       <c r="J5" s="10"/>
       <c r="K5" s="10"/>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="9" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B6" s="11">
-        <v>409.25</v>
-[...2 lines deleted...]
-        <v>-0.0088</v>
+        <v>356.89999999999998</v>
+      </c>
+      <c r="C6" s="13">
+        <v>0.0011</v>
       </c>
       <c r="D6" s="9">
-        <v>59.9</v>
+        <v>34.1</v>
       </c>
       <c r="E6" s="9">
-        <v>0.89</v>
+        <v>0.75</v>
       </c>
       <c r="F6" s="9"/>
       <c r="G6" s="9"/>
       <c r="H6" s="9"/>
       <c r="I6" s="9"/>
       <c r="J6" s="9"/>
       <c r="K6" s="9"/>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="10" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B7" s="12">
-        <v>412.89999999999998</v>
+        <v>356.5</v>
       </c>
       <c r="C7" s="15">
-        <v>0.0407</v>
+        <v>-0.0134</v>
       </c>
       <c r="D7" s="10">
-        <v>62.3</v>
+        <v>33.6</v>
       </c>
       <c r="E7" s="10">
-        <v>1.17</v>
+        <v>0.6</v>
       </c>
       <c r="F7" s="10"/>
       <c r="G7" s="10"/>
       <c r="H7" s="10"/>
       <c r="I7" s="10"/>
       <c r="J7" s="10"/>
       <c r="K7" s="10"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="9" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B8" s="11">
-        <v>396.75</v>
+        <v>361.35000000000002</v>
       </c>
       <c r="C8" s="13">
-        <v>0.0089</v>
+        <v>0.0065</v>
       </c>
       <c r="D8" s="9">
-        <v>54.9</v>
+        <v>36.7</v>
       </c>
       <c r="E8" s="9">
-        <v>0.72</v>
+        <v>0.45</v>
       </c>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="9"/>
       <c r="I8" s="9"/>
       <c r="J8" s="9"/>
       <c r="K8" s="9"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="10" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B9" s="12">
-        <v>393.25</v>
+        <v>359.0</v>
       </c>
       <c r="C9" s="15">
-        <v>0.0029</v>
+        <v>-0.0113</v>
       </c>
       <c r="D9" s="10">
-        <v>53.1</v>
+        <v>34.0</v>
       </c>
       <c r="E9" s="10">
-        <v>0.57</v>
+        <v>1.4</v>
       </c>
       <c r="F9" s="10"/>
       <c r="G9" s="10"/>
       <c r="H9" s="10"/>
       <c r="I9" s="10"/>
       <c r="J9" s="10"/>
       <c r="K9" s="10"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="9" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B10" s="11">
-        <v>392.10000000000002</v>
+        <v>363.10000000000002</v>
       </c>
       <c r="C10" s="16">
-        <v>-0.0237</v>
+        <v>-0.0072</v>
       </c>
       <c r="D10" s="9">
-        <v>52.5</v>
+        <v>36.6</v>
       </c>
       <c r="E10" s="9">
-        <v>0.86</v>
+        <v>0.32</v>
       </c>
       <c r="F10" s="9"/>
       <c r="G10" s="9"/>
       <c r="H10" s="9"/>
       <c r="I10" s="9"/>
       <c r="J10" s="9"/>
       <c r="K10" s="9"/>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="10" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B11" s="12">
-        <v>401.60000000000002</v>
+        <v>365.75</v>
       </c>
       <c r="C11" s="14">
-        <v>-0.0026</v>
+        <v>0.0048</v>
       </c>
       <c r="D11" s="10">
-        <v>58.1</v>
+        <v>38.3</v>
       </c>
       <c r="E11" s="10">
-        <v>0.64</v>
+        <v>1.39</v>
       </c>
       <c r="F11" s="10"/>
       <c r="G11" s="10"/>
       <c r="H11" s="10"/>
       <c r="I11" s="10"/>
       <c r="J11" s="10"/>
       <c r="K11" s="10"/>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="9" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B12" s="11">
-        <v>402.64999999999998</v>
-[...2 lines deleted...]
-        <v>0.0021</v>
+        <v>364.0</v>
+      </c>
+      <c r="C12" s="16">
+        <v>-0.0189</v>
       </c>
       <c r="D12" s="9">
-        <v>58.7</v>
+        <v>36.4</v>
       </c>
       <c r="E12" s="9">
-        <v>0.97</v>
+        <v>0.58</v>
       </c>
       <c r="F12" s="9"/>
       <c r="G12" s="9"/>
       <c r="H12" s="9"/>
       <c r="I12" s="9"/>
       <c r="J12" s="9"/>
       <c r="K12" s="9"/>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="10" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B13" s="12">
-        <v>401.80000000000001</v>
+        <v>371.0</v>
       </c>
       <c r="C13" s="15">
-        <v>0.0004</v>
+        <v>-0.012</v>
       </c>
       <c r="D13" s="10">
-        <v>58.4</v>
+        <v>41.0</v>
       </c>
       <c r="E13" s="10">
-        <v>0.74</v>
+        <v>0.68</v>
       </c>
       <c r="F13" s="10"/>
       <c r="G13" s="10"/>
       <c r="H13" s="10"/>
-      <c r="I13" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I13" s="10"/>
       <c r="J13" s="10"/>
       <c r="K13" s="10"/>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="9" t="s">
         <v>87</v>
       </c>
       <c r="B14" s="11">
-        <v>388.89999999999998</v>
+        <v>375.5</v>
       </c>
       <c r="C14" s="13">
-        <v>0.0634</v>
+        <v>0.0062</v>
       </c>
       <c r="D14" s="9">
-        <v>53.3</v>
+        <v>44.4</v>
       </c>
       <c r="E14" s="9">
-        <v>2.0099999999999998</v>
+        <v>0.53</v>
       </c>
       <c r="F14" s="9"/>
       <c r="G14" s="9"/>
       <c r="H14" s="9"/>
       <c r="I14" s="9"/>
       <c r="J14" s="9"/>
-      <c r="K14" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K14" s="9"/>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="10" t="s">
         <v>88</v>
       </c>
       <c r="B15" s="12">
-        <v>365.69999999999999</v>
+        <v>373.19999999999999</v>
       </c>
       <c r="C15" s="14">
-        <v>-0.0232</v>
+        <v>0.0034</v>
       </c>
       <c r="D15" s="10">
-        <v>41.1</v>
+        <v>42.1</v>
       </c>
       <c r="E15" s="10">
-        <v>1.5</v>
+        <v>0.97</v>
       </c>
       <c r="F15" s="10"/>
       <c r="G15" s="10"/>
       <c r="H15" s="10"/>
       <c r="I15" s="10"/>
       <c r="J15" s="10"/>
       <c r="K15" s="10"/>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="9" t="s">
         <v>89</v>
       </c>
       <c r="B16" s="11">
-        <v>374.39999999999998</v>
-[...2 lines deleted...]
-        <v>-0.0199</v>
+        <v>371.94999999999999</v>
+      </c>
+      <c r="C16" s="13">
+        <v>0.024</v>
       </c>
       <c r="D16" s="9">
-        <v>45.2</v>
+        <v>40.9</v>
       </c>
       <c r="E16" s="9">
-        <v>0.65</v>
+        <v>0.76</v>
       </c>
       <c r="F16" s="9"/>
       <c r="G16" s="9"/>
       <c r="H16" s="9"/>
       <c r="I16" s="9"/>
       <c r="J16" s="9"/>
       <c r="K16" s="9"/>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="10" t="s">
         <v>90</v>
       </c>
       <c r="B17" s="12">
-        <v>382.0</v>
-[...2 lines deleted...]
-        <v>0.0248</v>
+        <v>363.25</v>
+      </c>
+      <c r="C17" s="14">
+        <v>0.0001</v>
       </c>
       <c r="D17" s="10">
-        <v>49.2</v>
+        <v>31.8</v>
       </c>
       <c r="E17" s="10">
-        <v>0.88</v>
+        <v>0.62</v>
       </c>
       <c r="F17" s="10"/>
       <c r="G17" s="10"/>
       <c r="H17" s="10"/>
       <c r="I17" s="10"/>
       <c r="J17" s="10"/>
       <c r="K17" s="10"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="9" t="s">
         <v>91</v>
       </c>
       <c r="B18" s="11">
-        <v>372.75</v>
+        <v>363.19999999999999</v>
       </c>
       <c r="C18" s="16">
-        <v>-0.0319</v>
+        <v>-0.0089</v>
       </c>
       <c r="D18" s="9">
-        <v>43.6</v>
+        <v>31.7</v>
       </c>
       <c r="E18" s="9">
-        <v>0.55</v>
+        <v>0.5</v>
       </c>
       <c r="F18" s="9"/>
       <c r="G18" s="9"/>
       <c r="H18" s="9"/>
       <c r="I18" s="9"/>
       <c r="J18" s="9"/>
       <c r="K18" s="9"/>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="10" t="s">
         <v>92</v>
       </c>
       <c r="B19" s="12">
-        <v>385.050000000000011</v>
+        <v>366.44999999999999</v>
       </c>
       <c r="C19" s="14">
-        <v>-0.005</v>
+        <v>0.0012</v>
       </c>
       <c r="D19" s="10">
-        <v>50.4</v>
+        <v>33.4</v>
       </c>
       <c r="E19" s="10">
-        <v>0.39</v>
+        <v>0.34</v>
       </c>
       <c r="F19" s="10"/>
       <c r="G19" s="10"/>
       <c r="H19" s="10"/>
       <c r="I19" s="10"/>
       <c r="J19" s="10"/>
       <c r="K19" s="10"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="9" t="s">
         <v>93</v>
       </c>
       <c r="B20" s="11">
-        <v>387.0</v>
-[...2 lines deleted...]
-        <v>0.0076</v>
+        <v>366.0</v>
+      </c>
+      <c r="C20" s="16">
+        <v>-0.0135</v>
       </c>
       <c r="D20" s="9">
-        <v>51.6</v>
+        <v>33.0</v>
       </c>
       <c r="E20" s="9">
-        <v>0.6</v>
+        <v>0.75</v>
       </c>
       <c r="F20" s="9"/>
       <c r="G20" s="9"/>
       <c r="H20" s="9"/>
       <c r="I20" s="9"/>
       <c r="J20" s="9"/>
       <c r="K20" s="9"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="10" t="s">
         <v>94</v>
       </c>
       <c r="B21" s="12">
-        <v>384.10000000000002</v>
+        <v>371.0</v>
       </c>
       <c r="C21" s="15">
-        <v>0.0009</v>
+        <v>-0.0067</v>
       </c>
       <c r="D21" s="10">
-        <v>50.0</v>
+        <v>35.4</v>
       </c>
       <c r="E21" s="10">
-        <v>0.56</v>
+        <v>0.52</v>
       </c>
       <c r="F21" s="10"/>
       <c r="G21" s="10"/>
       <c r="H21" s="10"/>
       <c r="I21" s="10"/>
       <c r="J21" s="10"/>
       <c r="K21" s="10"/>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="9" t="s">
         <v>95</v>
       </c>
       <c r="B22" s="11">
-        <v>383.75</v>
+        <v>373.5</v>
       </c>
       <c r="C22" s="16">
-        <v>-0.0125</v>
+        <v>-0.0494</v>
       </c>
       <c r="D22" s="9">
-        <v>49.8</v>
+        <v>36.7</v>
       </c>
       <c r="E22" s="9">
-        <v>0.54</v>
+        <v>1.1</v>
       </c>
       <c r="F22" s="9"/>
       <c r="G22" s="9"/>
       <c r="H22" s="9"/>
       <c r="I22" s="9"/>
       <c r="J22" s="9"/>
       <c r="K22" s="9"/>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="10" t="s">
         <v>96</v>
       </c>
       <c r="B23" s="12">
-        <v>388.60000000000002</v>
+        <v>392.89999999999998</v>
       </c>
       <c r="C23" s="14">
-        <v>-0.0133</v>
+        <v>0.0074</v>
       </c>
       <c r="D23" s="10">
-        <v>52.4</v>
+        <v>49.7</v>
       </c>
       <c r="E23" s="10">
-        <v>0.56</v>
+        <v>1.32</v>
       </c>
       <c r="F23" s="10"/>
       <c r="G23" s="10"/>
       <c r="H23" s="10"/>
       <c r="I23" s="10"/>
       <c r="J23" s="10"/>
       <c r="K23" s="10"/>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="9" t="s">
         <v>97</v>
       </c>
       <c r="B24" s="11">
-        <v>393.85000000000002</v>
+        <v>390.0</v>
       </c>
       <c r="C24" s="16">
-        <v>-0.0225</v>
+        <v>-0.0022</v>
       </c>
       <c r="D24" s="9">
-        <v>55.2</v>
+        <v>47.1</v>
       </c>
       <c r="E24" s="9">
-        <v>1.41</v>
+        <v>1.51</v>
       </c>
       <c r="F24" s="9"/>
       <c r="G24" s="9"/>
       <c r="H24" s="9"/>
       <c r="I24" s="9"/>
       <c r="J24" s="9"/>
       <c r="K24" s="9"/>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="10" t="s">
         <v>98</v>
       </c>
       <c r="B25" s="12">
-        <v>402.89999999999998</v>
+        <v>390.85000000000002</v>
       </c>
       <c r="C25" s="15">
-        <v>0.0</v>
+        <v>-0.0059</v>
       </c>
       <c r="D25" s="10">
-        <v>60.5</v>
+        <v>47.8</v>
       </c>
       <c r="E25" s="10">
-        <v>1.01</v>
+        <v>1.56</v>
       </c>
       <c r="F25" s="10"/>
       <c r="G25" s="10"/>
       <c r="H25" s="10"/>
       <c r="I25" s="10"/>
       <c r="J25" s="10"/>
       <c r="K25" s="10"/>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="9" t="s">
         <v>99</v>
       </c>
       <c r="B26" s="11">
-        <v>402.89999999999998</v>
+        <v>393.14999999999998</v>
       </c>
       <c r="C26" s="13">
-        <v>0.0123</v>
+        <v>0.0003</v>
       </c>
       <c r="D26" s="9">
-        <v>60.5</v>
+        <v>49.6</v>
       </c>
       <c r="E26" s="9">
-        <v>1.03</v>
+        <v>0.95</v>
       </c>
       <c r="F26" s="9"/>
       <c r="G26" s="9"/>
       <c r="H26" s="9"/>
       <c r="I26" s="9"/>
       <c r="J26" s="9"/>
       <c r="K26" s="9"/>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="10" t="s">
         <v>100</v>
       </c>
       <c r="B27" s="12">
-        <v>398.0</v>
-[...2 lines deleted...]
-        <v>-0.0133</v>
+        <v>393.050000000000011</v>
+      </c>
+      <c r="C27" s="15">
+        <v>-0.0049</v>
       </c>
       <c r="D27" s="10">
-        <v>58.6</v>
+        <v>49.5</v>
       </c>
       <c r="E27" s="10">
-        <v>0.52</v>
+        <v>0.77</v>
       </c>
       <c r="F27" s="10"/>
       <c r="G27" s="10"/>
       <c r="H27" s="10"/>
       <c r="I27" s="10"/>
       <c r="J27" s="10"/>
       <c r="K27" s="10"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="9" t="s">
         <v>101</v>
       </c>
       <c r="B28" s="11">
-        <v>403.35000000000002</v>
+        <v>395.0</v>
       </c>
       <c r="C28" s="13">
-        <v>0.0352</v>
+        <v>0.0001</v>
       </c>
       <c r="D28" s="9">
-        <v>61.5</v>
+        <v>50.9</v>
       </c>
       <c r="E28" s="9">
-        <v>1.24</v>
+        <v>0.7</v>
       </c>
       <c r="F28" s="9"/>
       <c r="G28" s="9"/>
       <c r="H28" s="9"/>
       <c r="I28" s="9"/>
       <c r="J28" s="9"/>
       <c r="K28" s="9"/>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="10" t="s">
         <v>102</v>
       </c>
       <c r="B29" s="12">
-        <v>389.64999999999998</v>
-[...2 lines deleted...]
-        <v>0.0022</v>
+        <v>394.94999999999999</v>
+      </c>
+      <c r="C29" s="14">
+        <v>0.0088</v>
       </c>
       <c r="D29" s="10">
-        <v>56.4</v>
+        <v>50.9</v>
       </c>
       <c r="E29" s="10">
-        <v>0.48</v>
+        <v>0.93</v>
       </c>
       <c r="F29" s="10"/>
       <c r="G29" s="10"/>
       <c r="H29" s="10"/>
-      <c r="I29" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I29" s="10"/>
       <c r="J29" s="10"/>
       <c r="K29" s="10"/>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="9" t="s">
         <v>103</v>
       </c>
       <c r="B30" s="11">
-        <v>388.80000000000001</v>
-[...2 lines deleted...]
-        <v>0.0158</v>
+        <v>391.5</v>
+      </c>
+      <c r="C30" s="16">
+        <v>-0.0089</v>
       </c>
       <c r="D30" s="9">
-        <v>56.1</v>
+        <v>48.7</v>
       </c>
       <c r="E30" s="9">
-        <v>0.89</v>
+        <v>0.69</v>
       </c>
       <c r="F30" s="9"/>
       <c r="G30" s="9"/>
       <c r="H30" s="9"/>
       <c r="I30" s="9"/>
       <c r="J30" s="9"/>
       <c r="K30" s="9"/>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="10" t="s">
         <v>104</v>
       </c>
       <c r="B31" s="12">
-        <v>382.75</v>
-[...2 lines deleted...]
-        <v>0.0317</v>
+        <v>395.0</v>
+      </c>
+      <c r="C31" s="14">
+        <v>0.0135</v>
       </c>
       <c r="D31" s="10">
-        <v>53.7</v>
+        <v>50.8</v>
       </c>
       <c r="E31" s="10">
-        <v>1.22</v>
+        <v>0.68</v>
       </c>
       <c r="F31" s="10"/>
       <c r="G31" s="10"/>
       <c r="H31" s="10"/>
       <c r="I31" s="10"/>
       <c r="J31" s="10"/>
       <c r="K31" s="10"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>