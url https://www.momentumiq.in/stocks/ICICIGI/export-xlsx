--- v0 (2026-07-02)
+++ v1 (2026-10-05)
@@ -23,374 +23,374 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Overview" sheetId="1" r:id="rId4"/>
     <sheet name="Monthly Summary" sheetId="2" r:id="rId5"/>
     <sheet name="Weekly Summary" sheetId="3" r:id="rId6"/>
     <sheet name="Indicator History" sheetId="4" r:id="rId7"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
   <si>
     <t>ICICIGI — ICICI Lombard General Insurance</t>
   </si>
   <si>
-    <t>NSE Equity · Finance · Generated 02 Jul 2026, 07:51 AM</t>
+    <t>NSE Equity · Finance · Generated 05 Oct 2026, 11:46 AM</t>
   </si>
   <si>
     <t>KEY METRICS</t>
   </si>
   <si>
     <t>Current Price</t>
   </si>
   <si>
-    <t>₹2,007.00</t>
+    <t>₹1,563.00</t>
   </si>
   <si>
     <t>1 Day Change</t>
   </si>
   <si>
-    <t>+0.91%</t>
+    <t>+0.00%</t>
   </si>
   <si>
     <t>52 Week High</t>
   </si>
   <si>
-    <t>₹2,301.90</t>
+    <t>₹2,059.00</t>
   </si>
   <si>
     <t>52 Week Low</t>
   </si>
   <si>
-    <t>₹1,480.50</t>
+    <t>₹1,423.10</t>
   </si>
   <si>
     <t>RSI (14)</t>
   </si>
   <si>
     <t>EMA 50</t>
   </si>
   <si>
-    <t>₹1,794.55</t>
+    <t>₹1,572.40</t>
   </si>
   <si>
     <t>EMA 200</t>
   </si>
   <si>
-    <t>₹1,840.48</t>
+    <t>₹1,709.13</t>
   </si>
   <si>
     <t>ATR (14)</t>
   </si>
   <si>
-    <t>₹41.75</t>
+    <t>₹44.26</t>
   </si>
   <si>
     <t>Volume Ratio</t>
   </si>
   <si>
-    <t>0.93×</t>
+    <t>1.28×</t>
   </si>
   <si>
     <t>Data Period</t>
   </si>
   <si>
-    <t>13 May 2024 to 22 Oct 2025</t>
+    <t>05 May 2025 to 02 Oct 2026</t>
   </si>
   <si>
     <t>ACTIVE TECHNICAL CONDITIONS</t>
   </si>
   <si>
     <t>● NR7 Narrow Range</t>
   </si>
   <si>
     <t>● Near 52W Low</t>
   </si>
   <si>
     <t>For educational purposes only. Not investment advice. Past performance does not guarantee future results.</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Open</t>
   </si>
   <si>
     <t>High</t>
   </si>
   <si>
     <t>Low</t>
   </si>
   <si>
     <t>Close</t>
   </si>
   <si>
     <t>Change %</t>
   </si>
   <si>
     <t>Trading Days</t>
   </si>
   <si>
     <t>Total Volume</t>
   </si>
   <si>
-    <t>May 2024</t>
-[...34 lines deleted...]
-  <si>
     <t>May 2025</t>
   </si>
   <si>
     <t>Jun 2025</t>
   </si>
   <si>
     <t>Jul 2025</t>
   </si>
   <si>
     <t>Aug 2025</t>
   </si>
   <si>
     <t>Sep 2025</t>
   </si>
   <si>
     <t>Oct 2025</t>
   </si>
   <si>
+    <t>Nov 2025</t>
+  </si>
+  <si>
+    <t>Dec 2025</t>
+  </si>
+  <si>
+    <t>Jan 2026</t>
+  </si>
+  <si>
+    <t>Feb 2026</t>
+  </si>
+  <si>
+    <t>Mar 2026</t>
+  </si>
+  <si>
+    <t>Apr 2026</t>
+  </si>
+  <si>
+    <t>May 2026</t>
+  </si>
+  <si>
+    <t>Jun 2026</t>
+  </si>
+  <si>
+    <t>Jul 2026</t>
+  </si>
+  <si>
+    <t>Aug 2026</t>
+  </si>
+  <si>
+    <t>Sep 2026</t>
+  </si>
+  <si>
+    <t>Oct 2026</t>
+  </si>
+  <si>
     <t>Week</t>
   </si>
   <si>
-    <t>Week of 04 Aug</t>
-[...32 lines deleted...]
-    <t>Week of 20 Oct</t>
+    <t>Week of 13 Jul</t>
+  </si>
+  <si>
+    <t>Week of 20 Jul</t>
+  </si>
+  <si>
+    <t>Week of 27 Jul</t>
+  </si>
+  <si>
+    <t>Week of 03 Aug</t>
+  </si>
+  <si>
+    <t>Week of 10 Aug</t>
+  </si>
+  <si>
+    <t>Week of 17 Aug</t>
+  </si>
+  <si>
+    <t>Week of 24 Aug</t>
+  </si>
+  <si>
+    <t>Week of 31 Aug</t>
+  </si>
+  <si>
+    <t>Week of 07 Sep</t>
+  </si>
+  <si>
+    <t>Week of 14 Sep</t>
+  </si>
+  <si>
+    <t>Week of 21 Sep</t>
+  </si>
+  <si>
+    <t>Week of 28 Sep</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>1D Change %</t>
   </si>
   <si>
     <t>RSI</t>
   </si>
   <si>
     <t>Vol Ratio</t>
   </si>
   <si>
     <t>RSI&lt;30</t>
   </si>
   <si>
     <t>RSI&gt;70</t>
   </si>
   <si>
     <t>EMA Cross</t>
   </si>
   <si>
     <t>MACD Cross</t>
   </si>
   <si>
     <t>Breakout</t>
   </si>
   <si>
     <t>Vol Spike</t>
   </si>
   <si>
-    <t>01 Jul 2026</t>
-[...2 lines deleted...]
-    <t>30 Jun 2026</t>
+    <t>02 Oct 2026</t>
+  </si>
+  <si>
+    <t>01 Oct 2026</t>
+  </si>
+  <si>
+    <t>30 Sep 2026</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
-    <t>29 Jun 2026</t>
-[...80 lines deleted...]
-    <t>20 May 2026</t>
+    <t>29 Sep 2026</t>
+  </si>
+  <si>
+    <t>28 Sep 2026</t>
+  </si>
+  <si>
+    <t>25 Sep 2026</t>
+  </si>
+  <si>
+    <t>24 Sep 2026</t>
+  </si>
+  <si>
+    <t>23 Sep 2026</t>
+  </si>
+  <si>
+    <t>22 Sep 2026</t>
+  </si>
+  <si>
+    <t>21 Sep 2026</t>
+  </si>
+  <si>
+    <t>18 Sep 2026</t>
+  </si>
+  <si>
+    <t>16 Sep 2026</t>
+  </si>
+  <si>
+    <t>14 Sep 2026</t>
+  </si>
+  <si>
+    <t>11 Sep 2026</t>
+  </si>
+  <si>
+    <t>10 Sep 2026</t>
+  </si>
+  <si>
+    <t>09 Sep 2026</t>
+  </si>
+  <si>
+    <t>08 Sep 2026</t>
+  </si>
+  <si>
+    <t>07 Sep 2026</t>
+  </si>
+  <si>
+    <t>04 Sep 2026</t>
+  </si>
+  <si>
+    <t>03 Sep 2026</t>
+  </si>
+  <si>
+    <t>02 Sep 2026</t>
+  </si>
+  <si>
+    <t>01 Sep 2026</t>
+  </si>
+  <si>
+    <t>31 Aug 2026</t>
+  </si>
+  <si>
+    <t>28 Aug 2026</t>
+  </si>
+  <si>
+    <t>27 Aug 2026</t>
+  </si>
+  <si>
+    <t>26 Aug 2026</t>
+  </si>
+  <si>
+    <t>25 Aug 2026</t>
+  </si>
+  <si>
+    <t>24 Aug 2026</t>
+  </si>
+  <si>
+    <t>21 Aug 2026</t>
+  </si>
+  <si>
+    <t>20 Aug 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="₹#,##0.00"/>
     <numFmt numFmtId="165" formatCode="+0.00%;-0.00%"/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="11">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="9"/>
       <color rgb="FFFFFFFF"/>
@@ -425,55 +425,64 @@
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF64748B"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
+      <color rgb="FF16A34A"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
       <color rgb="FFDC2626"/>
       <name val="Calibri"/>
     </font>
     <font>
-      <b val="0"/>
+      <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF16A34A"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1E3A8A"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF8FAFC"/>
         <bgColor rgb="FF000000"/>
@@ -494,76 +503,78 @@
       <top/>
       <bottom style="thin">
         <color rgb="FFE2E8F0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFE2E8F0"/>
       </left>
       <right style="thin">
         <color rgb="FFE2E8F0"/>
       </right>
       <top style="thin">
         <color rgb="FFE2E8F0"/>
       </top>
       <bottom style="thin">
         <color rgb="FFE2E8F0"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="19">
+  <cellXfs count="21">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="7" numFmtId="0" fillId="2" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="3" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="8" numFmtId="165" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="8" numFmtId="165" fillId="3" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="9" numFmtId="165" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="9" numFmtId="165" fillId="3" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
-    <xf xfId="0" fontId="9" numFmtId="165" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
-    <xf xfId="0" fontId="8" numFmtId="165" fillId="3" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="3" fillId="0" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="3" fillId="3" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="10" numFmtId="0" fillId="3" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="10" numFmtId="0" fillId="0" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -905,51 +916,51 @@
       <c r="B6" s="5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="5">
-        <v>44.6</v>
+        <v>53.8</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>17</v>
       </c>
@@ -1037,511 +1048,511 @@
       </c>
       <c r="C1" s="8" t="s">
         <v>28</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>29</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="8" t="s">
         <v>31</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>32</v>
       </c>
       <c r="H1" s="8" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="9" t="s">
         <v>34</v>
       </c>
       <c r="B2" s="11">
-        <v>1667.95000000000005</v>
+        <v>1852.049999999999955</v>
       </c>
       <c r="C2" s="11">
-        <v>1700.25</v>
+        <v>1897.059999999999945</v>
       </c>
       <c r="D2" s="11">
-        <v>1567.25</v>
+        <v>1729.27999999999997</v>
       </c>
       <c r="E2" s="11">
-        <v>1580.75</v>
+        <v>1855.30999999999995</v>
       </c>
       <c r="F2" s="13">
-        <v>-0.0523</v>
+        <v>0.0018</v>
       </c>
       <c r="G2" s="9">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="H2" s="17">
-        <v>8352904</v>
+        <v>13949149</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="10" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="12">
-        <v>1630.0</v>
+        <v>1857.88000000000011</v>
       </c>
       <c r="C3" s="12">
-        <v>1814.0</v>
+        <v>2039.0099999999999909</v>
       </c>
       <c r="D3" s="12">
-        <v>1480.5</v>
+        <v>1827.22000000000003</v>
       </c>
       <c r="E3" s="12">
-        <v>1789.54999999999995</v>
+        <v>2025.90000000000009</v>
       </c>
       <c r="F3" s="14">
-        <v>0.1321</v>
+        <v>0.0919</v>
       </c>
       <c r="G3" s="10">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="H3" s="18">
-        <v>24978421</v>
+        <v>19220411</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B4" s="11">
-        <v>1787.0</v>
+        <v>2025.90000000000009</v>
       </c>
       <c r="C4" s="11">
-        <v>2020.0</v>
+        <v>2054.19999999999982</v>
       </c>
       <c r="D4" s="11">
-        <v>1782.15000000000009</v>
+        <v>1876.75</v>
       </c>
       <c r="E4" s="11">
-        <v>2007.79999999999995</v>
+        <v>1913.49000000000001</v>
       </c>
       <c r="F4" s="15">
-        <v>0.122</v>
+        <v>-0.0555</v>
       </c>
       <c r="G4" s="9">
         <v>23</v>
       </c>
       <c r="H4" s="17">
-        <v>20125935</v>
+        <v>14134199</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="10" t="s">
         <v>37</v>
       </c>
       <c r="B5" s="12">
-        <v>2024.65000000000009</v>
+        <v>1894.32999999999993</v>
       </c>
       <c r="C5" s="12">
-        <v>2183.0</v>
+        <v>1984.0</v>
       </c>
       <c r="D5" s="12">
-        <v>1905.049999999999955</v>
+        <v>1819.25999999999999</v>
       </c>
       <c r="E5" s="12">
-        <v>2141.75</v>
-[...2 lines deleted...]
-        <v>0.0667</v>
+        <v>1826.71000000000004</v>
+      </c>
+      <c r="F5" s="16">
+        <v>-0.0454</v>
       </c>
       <c r="G5" s="10">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="H5" s="18">
-        <v>18850167</v>
+        <v>8590059</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B6" s="11">
-        <v>2142.0</v>
+        <v>1839.61999999999989</v>
       </c>
       <c r="C6" s="11">
-        <v>2301.90000000000009</v>
+        <v>1906.53999999999996</v>
       </c>
       <c r="D6" s="11">
-        <v>2076.5</v>
+        <v>1792.94000000000005</v>
       </c>
       <c r="E6" s="11">
-        <v>2174.40000000000009</v>
-[...2 lines deleted...]
-        <v>0.0152</v>
+        <v>1876.54999999999995</v>
+      </c>
+      <c r="F6" s="13">
+        <v>0.0273</v>
       </c>
       <c r="G6" s="9">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H6" s="17">
-        <v>18600731</v>
+        <v>14217701</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="10" t="s">
         <v>39</v>
       </c>
       <c r="B7" s="12">
-        <v>2168.050000000000182</v>
+        <v>1860.86999999999989</v>
       </c>
       <c r="C7" s="12">
-        <v>2214.25</v>
+        <v>2027.29999999999995</v>
       </c>
       <c r="D7" s="12">
-        <v>1870.59999999999991</v>
+        <v>1814.78999999999996</v>
       </c>
       <c r="E7" s="12">
-        <v>1917.34999999999991</v>
-[...2 lines deleted...]
-        <v>-0.1182</v>
+        <v>1986.16000000000008</v>
+      </c>
+      <c r="F7" s="14">
+        <v>0.0584</v>
       </c>
       <c r="G7" s="10">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H7" s="18">
-        <v>15303143</v>
+        <v>17034766</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="9" t="s">
         <v>40</v>
       </c>
       <c r="B8" s="11">
-        <v>1934.0</v>
+        <v>1986.059999999999945</v>
       </c>
       <c r="C8" s="11">
-        <v>2003.75</v>
+        <v>2059.0</v>
       </c>
       <c r="D8" s="11">
-        <v>1789.049999999999955</v>
+        <v>1945.71000000000004</v>
       </c>
       <c r="E8" s="11">
-        <v>1861.84999999999991</v>
-[...2 lines deleted...]
-        <v>-0.0289</v>
+        <v>1963.049999999999955</v>
+      </c>
+      <c r="F8" s="15">
+        <v>-0.0116</v>
       </c>
       <c r="G8" s="9">
         <v>20</v>
       </c>
       <c r="H8" s="17">
-        <v>11276665</v>
+        <v>13021111</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="10" t="s">
         <v>41</v>
       </c>
       <c r="B9" s="12">
-        <v>1869.75</v>
+        <v>1972.41000000000008</v>
       </c>
       <c r="C9" s="12">
-        <v>1998.5</v>
+        <v>1991.44000000000005</v>
       </c>
       <c r="D9" s="12">
-        <v>1739.79999999999995</v>
+        <v>1907.96000000000004</v>
       </c>
       <c r="E9" s="12">
-        <v>1787.75</v>
+        <v>1954.68000000000006</v>
       </c>
       <c r="F9" s="16">
-        <v>-0.0398</v>
+        <v>-0.0043</v>
       </c>
       <c r="G9" s="10">
         <v>22</v>
       </c>
       <c r="H9" s="18">
-        <v>13964128</v>
+        <v>10084850</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="9" t="s">
         <v>42</v>
       </c>
       <c r="B10" s="11">
-        <v>1783.79999999999995</v>
+        <v>1954.68000000000006</v>
       </c>
       <c r="C10" s="11">
-        <v>2014.95000000000005</v>
+        <v>2013.84999999999991</v>
       </c>
       <c r="D10" s="11">
-        <v>1745.099999999999909</v>
+        <v>1773.069999999999936</v>
       </c>
       <c r="E10" s="11">
-        <v>1858.5</v>
+        <v>1807.24000000000001</v>
       </c>
       <c r="F10" s="15">
-        <v>0.0396</v>
+        <v>-0.0754</v>
       </c>
       <c r="G10" s="9">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H10" s="17">
-        <v>16066474</v>
+        <v>17338266</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="10" t="s">
         <v>43</v>
       </c>
       <c r="B11" s="12">
-        <v>1894.0</v>
+        <v>1825.97000000000003</v>
       </c>
       <c r="C11" s="12">
-        <v>1900.0</v>
+        <v>1975.59999999999991</v>
       </c>
       <c r="D11" s="12">
-        <v>1667.0</v>
+        <v>1794.98000000000002</v>
       </c>
       <c r="E11" s="12">
-        <v>1690.95000000000005</v>
-[...2 lines deleted...]
-        <v>-0.0902</v>
+        <v>1894.30999999999995</v>
+      </c>
+      <c r="F11" s="14">
+        <v>0.0482</v>
       </c>
       <c r="G11" s="10">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H11" s="18">
-        <v>12012514</v>
+        <v>11379126</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="9" t="s">
         <v>44</v>
       </c>
       <c r="B12" s="11">
-        <v>1690.0</v>
+        <v>1828.66000000000008</v>
       </c>
       <c r="C12" s="11">
-        <v>1849.0</v>
+        <v>1913.29999999999995</v>
       </c>
       <c r="D12" s="11">
-        <v>1613.70000000000005</v>
+        <v>1672.34999999999991</v>
       </c>
       <c r="E12" s="11">
-        <v>1792.84999999999991</v>
+        <v>1710.59999999999991</v>
       </c>
       <c r="F12" s="15">
-        <v>0.0603</v>
+        <v>-0.097</v>
       </c>
       <c r="G12" s="9">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H12" s="17">
-        <v>16098117</v>
+        <v>20466442</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="10" t="s">
         <v>45</v>
       </c>
       <c r="B13" s="12">
-        <v>1772.5</v>
+        <v>1728.44000000000005</v>
       </c>
       <c r="C13" s="12">
-        <v>1908.70000000000005</v>
+        <v>1901.68000000000006</v>
       </c>
       <c r="D13" s="12">
-        <v>1702.0</v>
+        <v>1623.33999999999992</v>
       </c>
       <c r="E13" s="12">
-        <v>1876.5</v>
+        <v>1756.52999999999997</v>
       </c>
       <c r="F13" s="14">
-        <v>0.0467</v>
+        <v>0.0269</v>
       </c>
       <c r="G13" s="10">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H13" s="18">
-        <v>14079883</v>
+        <v>14611701</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="9" t="s">
         <v>46</v>
       </c>
       <c r="B14" s="11">
-        <v>1876.5</v>
+        <v>1756.52999999999997</v>
       </c>
       <c r="C14" s="11">
-        <v>1917.59999999999991</v>
+        <v>1880.3599999999999</v>
       </c>
       <c r="D14" s="11">
-        <v>1748.0</v>
+        <v>1736.30999999999995</v>
       </c>
       <c r="E14" s="11">
-        <v>1875.40000000000009</v>
+        <v>1792.20000000000005</v>
       </c>
       <c r="F14" s="13">
-        <v>-0.0006</v>
+        <v>0.0203</v>
       </c>
       <c r="G14" s="9">
         <v>21</v>
       </c>
       <c r="H14" s="17">
-        <v>15053225</v>
+        <v>12796731</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="10" t="s">
         <v>47</v>
       </c>
       <c r="B15" s="12">
-        <v>1878.0</v>
+        <v>1790.90000000000009</v>
       </c>
       <c r="C15" s="12">
-        <v>2053.40000000000009</v>
+        <v>1893.5</v>
       </c>
       <c r="D15" s="12">
-        <v>1847.0</v>
+        <v>1671.79999999999995</v>
       </c>
       <c r="E15" s="12">
-        <v>2040.20000000000005</v>
-[...2 lines deleted...]
-        <v>0.0879</v>
+        <v>1741.70000000000005</v>
+      </c>
+      <c r="F15" s="16">
+        <v>-0.0282</v>
       </c>
       <c r="G15" s="10">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H15" s="18">
-        <v>19220411</v>
+        <v>14670525</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="9" t="s">
         <v>48</v>
       </c>
       <c r="B16" s="11">
-        <v>2040.20000000000005</v>
+        <v>1734.90000000000009</v>
       </c>
       <c r="C16" s="11">
-        <v>2068.69999999999982</v>
+        <v>1837.90000000000009</v>
       </c>
       <c r="D16" s="11">
-        <v>1890.0</v>
+        <v>1544.59999999999991</v>
       </c>
       <c r="E16" s="11">
-        <v>1927.0</v>
-[...2 lines deleted...]
-        <v>-0.0555</v>
+        <v>1623.70000000000005</v>
+      </c>
+      <c r="F16" s="15">
+        <v>-0.0677</v>
       </c>
       <c r="G16" s="9">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H16" s="17">
-        <v>14134199</v>
+        <v>32253098</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="10" t="s">
         <v>49</v>
       </c>
       <c r="B17" s="12">
-        <v>1907.70000000000005</v>
+        <v>1632.70000000000005</v>
       </c>
       <c r="C17" s="12">
-        <v>1998.0</v>
+        <v>1771.0</v>
       </c>
       <c r="D17" s="12">
-        <v>1832.099999999999909</v>
+        <v>1540.0</v>
       </c>
       <c r="E17" s="12">
-        <v>1839.59999999999991</v>
+        <v>1566.90000000000009</v>
       </c>
       <c r="F17" s="16">
-        <v>-0.0454</v>
+        <v>-0.035</v>
       </c>
       <c r="G17" s="10">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="H17" s="18">
-        <v>8590059</v>
+        <v>22370469</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="9" t="s">
         <v>50</v>
       </c>
       <c r="B18" s="11">
-        <v>1852.59999999999991</v>
+        <v>1565.0</v>
       </c>
       <c r="C18" s="11">
-        <v>1920.0</v>
+        <v>1590.0</v>
       </c>
       <c r="D18" s="11">
-        <v>1805.59999999999991</v>
+        <v>1423.099999999999909</v>
       </c>
       <c r="E18" s="11">
-        <v>1889.79999999999995</v>
-[...2 lines deleted...]
-        <v>0.0273</v>
+        <v>1590.0</v>
+      </c>
+      <c r="F18" s="13">
+        <v>0.0147</v>
       </c>
       <c r="G18" s="9">
         <v>22</v>
       </c>
       <c r="H18" s="17">
-        <v>14217701</v>
+        <v>18556879</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="10" t="s">
         <v>51</v>
       </c>
       <c r="B19" s="12">
-        <v>1874.0</v>
+        <v>1579.0</v>
       </c>
       <c r="C19" s="12">
-        <v>2040.0</v>
+        <v>1594.70000000000005</v>
       </c>
       <c r="D19" s="12">
-        <v>1827.59999999999991</v>
+        <v>1562.59999999999991</v>
       </c>
       <c r="E19" s="12">
-        <v>2007.0</v>
-[...2 lines deleted...]
-        <v>0.062</v>
+        <v>1563.0</v>
+      </c>
+      <c r="F19" s="16">
+        <v>-0.017</v>
       </c>
       <c r="G19" s="10">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="H19" s="18">
-        <v>13798860</v>
+        <v>2379544</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G13"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
@@ -1558,319 +1569,319 @@
       </c>
       <c r="B1" s="8" t="s">
         <v>27</v>
       </c>
       <c r="C1" s="8" t="s">
         <v>28</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>29</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="8" t="s">
         <v>31</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="9" t="s">
         <v>53</v>
       </c>
       <c r="B2" s="11">
-        <v>1866.90000000000009</v>
+        <v>1806.0</v>
       </c>
       <c r="C2" s="11">
-        <v>1912.0</v>
+        <v>1821.90000000000009</v>
       </c>
       <c r="D2" s="11">
-        <v>1852.0</v>
+        <v>1544.59999999999991</v>
       </c>
       <c r="E2" s="11">
-        <v>1894.70000000000005</v>
+        <v>1612.20000000000005</v>
       </c>
       <c r="F2" s="15">
-        <v>0.0149</v>
+        <v>-0.1073</v>
       </c>
       <c r="G2" s="17">
-        <v>2325611</v>
+        <v>20341175</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="10" t="s">
         <v>54</v>
       </c>
       <c r="B3" s="12">
-        <v>1894.90000000000009</v>
+        <v>1618.0</v>
       </c>
       <c r="C3" s="12">
-        <v>1924.29999999999995</v>
+        <v>1666.20000000000005</v>
       </c>
       <c r="D3" s="12">
-        <v>1882.0</v>
+        <v>1570.40000000000009</v>
       </c>
       <c r="E3" s="12">
-        <v>1898.29999999999995</v>
+        <v>1661.79999999999995</v>
       </c>
       <c r="F3" s="14">
-        <v>0.0019</v>
+        <v>0.0308</v>
       </c>
       <c r="G3" s="18">
-        <v>988178</v>
+        <v>5386444</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="9" t="s">
         <v>55</v>
       </c>
       <c r="B4" s="11">
-        <v>1940.0</v>
+        <v>1667.099999999999909</v>
       </c>
       <c r="C4" s="11">
-        <v>1998.0</v>
+        <v>1708.40000000000009</v>
       </c>
       <c r="D4" s="11">
-        <v>1908.0</v>
+        <v>1618.59999999999991</v>
       </c>
       <c r="E4" s="11">
-        <v>1910.70000000000005</v>
+        <v>1623.70000000000005</v>
       </c>
       <c r="F4" s="15">
-        <v>0.0065</v>
+        <v>-0.0229</v>
       </c>
       <c r="G4" s="17">
-        <v>2461103</v>
+        <v>2913674</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="10" t="s">
         <v>56</v>
       </c>
       <c r="B5" s="12">
-        <v>1917.79999999999995</v>
+        <v>1632.70000000000005</v>
       </c>
       <c r="C5" s="12">
-        <v>1942.0</v>
+        <v>1771.0</v>
       </c>
       <c r="D5" s="12">
-        <v>1832.099999999999909</v>
+        <v>1631.40000000000009</v>
       </c>
       <c r="E5" s="12">
-        <v>1839.59999999999991</v>
-[...2 lines deleted...]
-        <v>-0.0372</v>
+        <v>1639.0</v>
+      </c>
+      <c r="F5" s="14">
+        <v>0.0094</v>
       </c>
       <c r="G5" s="18">
-        <v>2312002</v>
+        <v>6610409</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="9" t="s">
         <v>57</v>
       </c>
       <c r="B6" s="11">
-        <v>1852.59999999999991</v>
+        <v>1639.0</v>
       </c>
       <c r="C6" s="11">
-        <v>1920.0</v>
+        <v>1654.90000000000009</v>
       </c>
       <c r="D6" s="11">
-        <v>1805.59999999999991</v>
+        <v>1608.79999999999995</v>
       </c>
       <c r="E6" s="11">
-        <v>1840.40000000000009</v>
+        <v>1630.0</v>
       </c>
       <c r="F6" s="15">
-        <v>0.0004</v>
+        <v>-0.0055</v>
       </c>
       <c r="G6" s="17">
-        <v>3548159</v>
+        <v>2827788</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="10" t="s">
         <v>58</v>
       </c>
       <c r="B7" s="12">
-        <v>1849.90000000000009</v>
+        <v>1629.20000000000005</v>
       </c>
       <c r="C7" s="12">
-        <v>1907.0</v>
+        <v>1650.0</v>
       </c>
       <c r="D7" s="12">
-        <v>1816.099999999999909</v>
+        <v>1611.0</v>
       </c>
       <c r="E7" s="12">
-        <v>1893.59999999999991</v>
-[...2 lines deleted...]
-        <v>0.0289</v>
+        <v>1617.0</v>
+      </c>
+      <c r="F7" s="16">
+        <v>-0.008</v>
       </c>
       <c r="G7" s="18">
-        <v>2860917</v>
+        <v>2834849</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="9" t="s">
         <v>59</v>
       </c>
       <c r="B8" s="11">
-        <v>1893.5</v>
+        <v>1619.0</v>
       </c>
       <c r="C8" s="11">
-        <v>1915.5</v>
+        <v>1629.59999999999991</v>
       </c>
       <c r="D8" s="11">
-        <v>1849.099999999999909</v>
+        <v>1550.099999999999909</v>
       </c>
       <c r="E8" s="11">
-        <v>1866.0</v>
-[...2 lines deleted...]
-        <v>-0.0146</v>
+        <v>1562.0</v>
+      </c>
+      <c r="F8" s="15">
+        <v>-0.034</v>
       </c>
       <c r="G8" s="17">
-        <v>2467032</v>
+        <v>8687608</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="10" t="s">
         <v>60</v>
       </c>
       <c r="B9" s="12">
-        <v>1852.0</v>
+        <v>1567.099999999999909</v>
       </c>
       <c r="C9" s="12">
-        <v>1906.90000000000009</v>
+        <v>1573.40000000000009</v>
       </c>
       <c r="D9" s="12">
-        <v>1852.0</v>
+        <v>1507.40000000000009</v>
       </c>
       <c r="E9" s="12">
-        <v>1894.0</v>
-[...2 lines deleted...]
-        <v>0.015</v>
+        <v>1510.0</v>
+      </c>
+      <c r="F9" s="16">
+        <v>-0.0333</v>
       </c>
       <c r="G9" s="18">
-        <v>3924722</v>
+        <v>3828191</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="9" t="s">
         <v>61</v>
       </c>
       <c r="B10" s="11">
-        <v>1894.0</v>
+        <v>1517.0</v>
       </c>
       <c r="C10" s="11">
-        <v>1922.0</v>
+        <v>1517.0</v>
       </c>
       <c r="D10" s="11">
-        <v>1865.5</v>
+        <v>1443.70000000000005</v>
       </c>
       <c r="E10" s="11">
-        <v>1911.59999999999991</v>
+        <v>1459.79999999999995</v>
       </c>
       <c r="F10" s="15">
-        <v>0.0093</v>
+        <v>-0.0332</v>
       </c>
       <c r="G10" s="17">
-        <v>2954861</v>
+        <v>2835918</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="10" t="s">
         <v>62</v>
       </c>
       <c r="B11" s="12">
-        <v>1925.90000000000009</v>
+        <v>1465.0</v>
       </c>
       <c r="C11" s="12">
-        <v>1940.0</v>
+        <v>1498.099999999999909</v>
       </c>
       <c r="D11" s="12">
-        <v>1854.0</v>
+        <v>1423.099999999999909</v>
       </c>
       <c r="E11" s="12">
-        <v>1862.79999999999995</v>
+        <v>1458.099999999999909</v>
       </c>
       <c r="F11" s="16">
-        <v>-0.0255</v>
+        <v>-0.0012</v>
       </c>
       <c r="G11" s="18">
-        <v>2439012</v>
+        <v>3718683</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="9" t="s">
         <v>63</v>
       </c>
       <c r="B12" s="11">
-        <v>1856.0</v>
+        <v>1459.90000000000009</v>
       </c>
       <c r="C12" s="11">
-        <v>2040.0</v>
+        <v>1586.099999999999909</v>
       </c>
       <c r="D12" s="11">
-        <v>1827.59999999999991</v>
+        <v>1459.90000000000009</v>
       </c>
       <c r="E12" s="11">
-        <v>2001.0</v>
-[...2 lines deleted...]
-        <v>0.0742</v>
+        <v>1553.70000000000005</v>
+      </c>
+      <c r="F12" s="13">
+        <v>0.0656</v>
       </c>
       <c r="G12" s="17">
-        <v>9319678</v>
+        <v>6421468</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="10" t="s">
         <v>64</v>
       </c>
       <c r="B13" s="12">
-        <v>2012.0</v>
+        <v>1544.0</v>
       </c>
       <c r="C13" s="12">
-        <v>2038.29999999999995</v>
+        <v>1594.70000000000005</v>
       </c>
       <c r="D13" s="12">
-        <v>2001.0</v>
+        <v>1498.20000000000005</v>
       </c>
       <c r="E13" s="12">
-        <v>2007.0</v>
+        <v>1563.0</v>
       </c>
       <c r="F13" s="14">
-        <v>0.003</v>
+        <v>0.006</v>
       </c>
       <c r="G13" s="18">
-        <v>502180</v>
+        <v>5541978</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:K31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
@@ -1903,737 +1914,757 @@
       </c>
       <c r="F1" s="8" t="s">
         <v>69</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>70</v>
       </c>
       <c r="H1" s="8" t="s">
         <v>71</v>
       </c>
       <c r="I1" s="8" t="s">
         <v>72</v>
       </c>
       <c r="J1" s="8" t="s">
         <v>73</v>
       </c>
       <c r="K1" s="8" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="9" t="s">
         <v>75</v>
       </c>
       <c r="B2" s="11">
-        <v>1757.59999999999991</v>
-[...2 lines deleted...]
-        <v>0.0091</v>
+        <v>1563.0</v>
+      </c>
+      <c r="C2" s="13">
+        <v>0.0</v>
       </c>
       <c r="D2" s="9">
-        <v>44.6</v>
+        <v>53.8</v>
       </c>
       <c r="E2" s="9">
-        <v>0.93</v>
+        <v>1.28</v>
       </c>
       <c r="F2" s="9"/>
       <c r="G2" s="9"/>
       <c r="H2" s="9"/>
       <c r="I2" s="9"/>
       <c r="J2" s="9"/>
       <c r="K2" s="9"/>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="10" t="s">
         <v>76</v>
       </c>
       <c r="B3" s="12">
-        <v>1741.70000000000005</v>
+        <v>1563.0</v>
       </c>
       <c r="C3" s="16">
-        <v>-0.0149</v>
+        <v>-0.017</v>
       </c>
       <c r="D3" s="10">
-        <v>41.7</v>
+        <v>53.8</v>
       </c>
       <c r="E3" s="10">
-        <v>2.68</v>
+        <v>1.31</v>
       </c>
       <c r="F3" s="10"/>
       <c r="G3" s="10"/>
       <c r="H3" s="10"/>
       <c r="I3" s="10"/>
       <c r="J3" s="10"/>
-      <c r="K3" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K3" s="10"/>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="9" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B4" s="11">
-        <v>1768.099999999999909</v>
+        <v>1590.0</v>
       </c>
       <c r="C4" s="13">
-        <v>-0.0251</v>
+        <v>0.0495</v>
       </c>
       <c r="D4" s="9">
-        <v>45.4</v>
+        <v>58.0</v>
       </c>
       <c r="E4" s="9">
-        <v>0.97</v>
+        <v>2.23</v>
       </c>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="9"/>
       <c r="I4" s="9"/>
-      <c r="J4" s="9"/>
-      <c r="K4" s="9"/>
+      <c r="J4" s="9" t="s">
+        <v>78</v>
+      </c>
+      <c r="K4" s="9" t="s">
+        <v>78</v>
+      </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="10" t="s">
         <v>79</v>
       </c>
       <c r="B5" s="12">
-        <v>1813.59999999999991</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1515.0</v>
+      </c>
+      <c r="C5" s="16">
+        <v>-0.0162</v>
       </c>
       <c r="D5" s="10">
-        <v>52.9</v>
+        <v>47.6</v>
       </c>
       <c r="E5" s="10">
-        <v>0.67</v>
+        <v>0.94</v>
       </c>
       <c r="F5" s="10"/>
       <c r="G5" s="10"/>
       <c r="H5" s="10"/>
       <c r="I5" s="10"/>
       <c r="J5" s="10"/>
       <c r="K5" s="10"/>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="9" t="s">
         <v>80</v>
       </c>
       <c r="B6" s="11">
-        <v>1813.59999999999991</v>
-[...2 lines deleted...]
-        <v>-0.0041</v>
+        <v>1540.0</v>
+      </c>
+      <c r="C6" s="15">
+        <v>-0.0088</v>
       </c>
       <c r="D6" s="9">
-        <v>52.9</v>
+        <v>51.5</v>
       </c>
       <c r="E6" s="9">
-        <v>0.56</v>
+        <v>0.57</v>
       </c>
       <c r="F6" s="9"/>
       <c r="G6" s="9"/>
       <c r="H6" s="9"/>
       <c r="I6" s="9"/>
       <c r="J6" s="9"/>
       <c r="K6" s="9"/>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="10" t="s">
         <v>81</v>
       </c>
       <c r="B7" s="12">
-        <v>1821.099999999999909</v>
+        <v>1553.70000000000005</v>
       </c>
       <c r="C7" s="16">
-        <v>-0.0062</v>
+        <v>-0.0148</v>
       </c>
       <c r="D7" s="10">
-        <v>54.1</v>
+        <v>53.8</v>
       </c>
       <c r="E7" s="10">
-        <v>0.67</v>
+        <v>1.01</v>
       </c>
       <c r="F7" s="10"/>
       <c r="G7" s="10"/>
       <c r="H7" s="10"/>
       <c r="I7" s="10"/>
       <c r="J7" s="10"/>
       <c r="K7" s="10"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="9" t="s">
         <v>82</v>
       </c>
       <c r="B8" s="11">
-        <v>1832.5</v>
+        <v>1577.0</v>
       </c>
       <c r="C8" s="13">
-        <v>-0.0149</v>
+        <v>0.0509</v>
       </c>
       <c r="D8" s="9">
-        <v>56.0</v>
+        <v>57.8</v>
       </c>
       <c r="E8" s="9">
-        <v>0.3</v>
+        <v>3.26</v>
       </c>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="9"/>
       <c r="I8" s="9"/>
       <c r="J8" s="9"/>
-      <c r="K8" s="9"/>
+      <c r="K8" s="9" t="s">
+        <v>78</v>
+      </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="10" t="s">
         <v>83</v>
       </c>
       <c r="B9" s="12">
-        <v>1860.20000000000005</v>
-[...2 lines deleted...]
-        <v>-0.0053</v>
+        <v>1500.59999999999991</v>
+      </c>
+      <c r="C9" s="14">
+        <v>0.0139</v>
       </c>
       <c r="D9" s="10">
-        <v>60.8</v>
+        <v>45.4</v>
       </c>
       <c r="E9" s="10">
-        <v>0.89</v>
+        <v>0.95</v>
       </c>
       <c r="F9" s="10"/>
       <c r="G9" s="10"/>
       <c r="H9" s="10"/>
       <c r="I9" s="10"/>
       <c r="J9" s="10"/>
       <c r="K9" s="10"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="9" t="s">
         <v>84</v>
       </c>
       <c r="B10" s="11">
-        <v>1870.099999999999909</v>
+        <v>1480.0</v>
       </c>
       <c r="C10" s="15">
-        <v>0.0169</v>
+        <v>-0.0193</v>
       </c>
       <c r="D10" s="9">
-        <v>62.6</v>
+        <v>41.1</v>
       </c>
       <c r="E10" s="9">
-        <v>2.07</v>
+        <v>0.7</v>
       </c>
       <c r="F10" s="9"/>
       <c r="G10" s="9"/>
       <c r="H10" s="9"/>
       <c r="I10" s="9"/>
       <c r="J10" s="9"/>
-      <c r="K10" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K10" s="9"/>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="10" t="s">
         <v>85</v>
       </c>
       <c r="B11" s="12">
-        <v>1839.0</v>
+        <v>1509.099999999999909</v>
       </c>
       <c r="C11" s="14">
-        <v>0.0271</v>
+        <v>0.035</v>
       </c>
       <c r="D11" s="10">
-        <v>59.1</v>
+        <v>45.9</v>
       </c>
       <c r="E11" s="10">
-        <v>0.8</v>
+        <v>1.44</v>
       </c>
       <c r="F11" s="10"/>
       <c r="G11" s="10"/>
       <c r="H11" s="10"/>
-      <c r="I11" s="10"/>
+      <c r="I11" s="10" t="s">
+        <v>78</v>
+      </c>
       <c r="J11" s="10"/>
       <c r="K11" s="10"/>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="9" t="s">
         <v>86</v>
       </c>
       <c r="B12" s="11">
-        <v>1790.5</v>
+        <v>1458.099999999999909</v>
       </c>
       <c r="C12" s="15">
-        <v>0.0039</v>
+        <v>-0.0192</v>
       </c>
       <c r="D12" s="9">
-        <v>52.7</v>
+        <v>33.2</v>
       </c>
       <c r="E12" s="9">
-        <v>1.42</v>
+        <v>0.97</v>
       </c>
       <c r="F12" s="9"/>
       <c r="G12" s="9"/>
       <c r="H12" s="9"/>
-      <c r="I12" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I12" s="9"/>
       <c r="J12" s="9"/>
       <c r="K12" s="9"/>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="10" t="s">
         <v>87</v>
       </c>
       <c r="B13" s="12">
-        <v>1783.59999999999991</v>
+        <v>1440.0</v>
       </c>
       <c r="C13" s="14">
-        <v>0.0285</v>
-[...2 lines deleted...]
-        <v>51.7</v>
+        <v>0.0086</v>
+      </c>
+      <c r="D13" s="19">
+        <v>21.3</v>
       </c>
       <c r="E13" s="10">
-        <v>0.6</v>
-[...1 lines deleted...]
-      <c r="F13" s="10"/>
+        <v>0.47</v>
+      </c>
+      <c r="F13" s="10" t="s">
+        <v>78</v>
+      </c>
       <c r="G13" s="10"/>
       <c r="H13" s="10"/>
       <c r="I13" s="10"/>
       <c r="J13" s="10"/>
       <c r="K13" s="10"/>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="9" t="s">
         <v>88</v>
       </c>
       <c r="B14" s="11">
-        <v>1695.70000000000005</v>
+        <v>1459.79999999999995</v>
       </c>
       <c r="C14" s="13">
-        <v>-0.0098</v>
-[...2 lines deleted...]
-        <v>36.4</v>
+        <v>0.0</v>
+      </c>
+      <c r="D14" s="20">
+        <v>19.0</v>
       </c>
       <c r="E14" s="9">
-        <v>1.1</v>
-[...1 lines deleted...]
-      <c r="F14" s="9"/>
+        <v>0.72</v>
+      </c>
+      <c r="F14" s="9" t="s">
+        <v>78</v>
+      </c>
       <c r="G14" s="9"/>
       <c r="H14" s="9"/>
       <c r="I14" s="9"/>
       <c r="J14" s="9"/>
       <c r="K14" s="9"/>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="10" t="s">
         <v>89</v>
       </c>
       <c r="B15" s="12">
-        <v>1712.40000000000009</v>
+        <v>1459.79999999999995</v>
       </c>
       <c r="C15" s="16">
-        <v>-0.0114</v>
-[...2 lines deleted...]
-        <v>38.4</v>
+        <v>-0.0035</v>
+      </c>
+      <c r="D15" s="19">
+        <v>19.0</v>
       </c>
       <c r="E15" s="10">
-        <v>0.42</v>
-[...1 lines deleted...]
-      <c r="F15" s="10"/>
+        <v>0.73</v>
+      </c>
+      <c r="F15" s="10" t="s">
+        <v>78</v>
+      </c>
       <c r="G15" s="10"/>
       <c r="H15" s="10"/>
       <c r="I15" s="10"/>
       <c r="J15" s="10"/>
       <c r="K15" s="10"/>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="9" t="s">
         <v>90</v>
       </c>
       <c r="B16" s="11">
-        <v>1732.20000000000005</v>
-[...5 lines deleted...]
-        <v>41.0</v>
+        <v>1465.0</v>
+      </c>
+      <c r="C16" s="15">
+        <v>-0.0061</v>
+      </c>
+      <c r="D16" s="20">
+        <v>19.5</v>
       </c>
       <c r="E16" s="9">
-        <v>0.9</v>
-[...1 lines deleted...]
-      <c r="F16" s="9"/>
+        <v>0.35</v>
+      </c>
+      <c r="F16" s="9" t="s">
+        <v>78</v>
+      </c>
       <c r="G16" s="9"/>
       <c r="H16" s="9"/>
       <c r="I16" s="9"/>
       <c r="J16" s="9"/>
       <c r="K16" s="9"/>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="10" t="s">
         <v>91</v>
       </c>
       <c r="B17" s="12">
-        <v>1777.70000000000005</v>
-[...5 lines deleted...]
-        <v>47.8</v>
+        <v>1474.0</v>
+      </c>
+      <c r="C17" s="16">
+        <v>-0.007</v>
+      </c>
+      <c r="D17" s="19">
+        <v>20.5</v>
       </c>
       <c r="E17" s="10">
-        <v>1.7</v>
-[...1 lines deleted...]
-      <c r="F17" s="10"/>
+        <v>1.08</v>
+      </c>
+      <c r="F17" s="10" t="s">
+        <v>78</v>
+      </c>
       <c r="G17" s="10"/>
       <c r="H17" s="10"/>
       <c r="I17" s="10"/>
       <c r="J17" s="10"/>
       <c r="K17" s="10"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="9" t="s">
         <v>92</v>
       </c>
       <c r="B18" s="11">
-        <v>1738.40000000000009</v>
-[...5 lines deleted...]
-        <v>39.8</v>
+        <v>1484.40000000000009</v>
+      </c>
+      <c r="C18" s="15">
+        <v>-0.006</v>
+      </c>
+      <c r="D18" s="20">
+        <v>21.6</v>
       </c>
       <c r="E18" s="9">
-        <v>0.68</v>
-[...1 lines deleted...]
-      <c r="F18" s="9"/>
+        <v>0.51</v>
+      </c>
+      <c r="F18" s="9" t="s">
+        <v>78</v>
+      </c>
       <c r="G18" s="9"/>
       <c r="H18" s="9"/>
       <c r="I18" s="9"/>
       <c r="J18" s="9"/>
       <c r="K18" s="9"/>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="10" t="s">
         <v>93</v>
       </c>
       <c r="B19" s="12">
-        <v>1758.0</v>
-[...5 lines deleted...]
-        <v>42.8</v>
+        <v>1493.40000000000009</v>
+      </c>
+      <c r="C19" s="16">
+        <v>-0.011</v>
+      </c>
+      <c r="D19" s="19">
+        <v>22.6</v>
       </c>
       <c r="E19" s="10">
-        <v>1.24</v>
-[...1 lines deleted...]
-      <c r="F19" s="10"/>
+        <v>0.48</v>
+      </c>
+      <c r="F19" s="10" t="s">
+        <v>78</v>
+      </c>
       <c r="G19" s="10"/>
       <c r="H19" s="10"/>
       <c r="I19" s="10"/>
       <c r="J19" s="10"/>
       <c r="K19" s="10"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="9" t="s">
         <v>94</v>
       </c>
       <c r="B20" s="11">
-        <v>1732.90000000000009</v>
-[...5 lines deleted...]
-        <v>37.1</v>
+        <v>1510.0</v>
+      </c>
+      <c r="C20" s="15">
+        <v>-0.0077</v>
+      </c>
+      <c r="D20" s="20">
+        <v>24.6</v>
       </c>
       <c r="E20" s="9">
-        <v>1.03</v>
-[...1 lines deleted...]
-      <c r="F20" s="9"/>
+        <v>0.91</v>
+      </c>
+      <c r="F20" s="9" t="s">
+        <v>78</v>
+      </c>
       <c r="G20" s="9"/>
       <c r="H20" s="9"/>
       <c r="I20" s="9"/>
       <c r="J20" s="9"/>
       <c r="K20" s="9"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="10" t="s">
         <v>95</v>
       </c>
       <c r="B21" s="12">
-        <v>1740.79999999999995</v>
+        <v>1521.70000000000005</v>
       </c>
       <c r="C21" s="16">
-        <v>-0.0033</v>
-[...2 lines deleted...]
-        <v>38.2</v>
+        <v>-0.01</v>
+      </c>
+      <c r="D21" s="19">
+        <v>26.1</v>
       </c>
       <c r="E21" s="10">
-        <v>1.09</v>
-[...1 lines deleted...]
-      <c r="F21" s="10"/>
+        <v>0.61</v>
+      </c>
+      <c r="F21" s="10" t="s">
+        <v>78</v>
+      </c>
       <c r="G21" s="10"/>
       <c r="H21" s="10"/>
       <c r="I21" s="10"/>
       <c r="J21" s="10"/>
       <c r="K21" s="10"/>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="9" t="s">
         <v>96</v>
       </c>
       <c r="B22" s="11">
-        <v>1746.5</v>
-[...5 lines deleted...]
-        <v>39.0</v>
+        <v>1537.0</v>
+      </c>
+      <c r="C22" s="15">
+        <v>-0.0191</v>
+      </c>
+      <c r="D22" s="20">
+        <v>28.2</v>
       </c>
       <c r="E22" s="9">
-        <v>1.11</v>
-[...1 lines deleted...]
-      <c r="F22" s="9"/>
+        <v>0.64</v>
+      </c>
+      <c r="F22" s="9" t="s">
+        <v>78</v>
+      </c>
       <c r="G22" s="9"/>
       <c r="H22" s="9"/>
       <c r="I22" s="9"/>
       <c r="J22" s="9"/>
       <c r="K22" s="9"/>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="10" t="s">
         <v>97</v>
       </c>
       <c r="B23" s="12">
-        <v>1747.90000000000009</v>
-[...2 lines deleted...]
-        <v>-0.0247</v>
+        <v>1566.90000000000009</v>
+      </c>
+      <c r="C23" s="14">
+        <v>0.0</v>
       </c>
       <c r="D23" s="10">
-        <v>39.2</v>
+        <v>32.9</v>
       </c>
       <c r="E23" s="10">
-        <v>1.08</v>
+        <v>0.42</v>
       </c>
       <c r="F23" s="10"/>
       <c r="G23" s="10"/>
       <c r="H23" s="10"/>
       <c r="I23" s="10"/>
       <c r="J23" s="10"/>
       <c r="K23" s="10"/>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="9" t="s">
         <v>98</v>
       </c>
       <c r="B24" s="11">
-        <v>1792.20000000000005</v>
+        <v>1566.90000000000009</v>
       </c>
       <c r="C24" s="13">
-        <v>-0.0316</v>
+        <v>0.0031</v>
       </c>
       <c r="D24" s="9">
-        <v>45.5</v>
+        <v>32.9</v>
       </c>
       <c r="E24" s="9">
-        <v>4.47</v>
+        <v>1.31</v>
       </c>
       <c r="F24" s="9"/>
       <c r="G24" s="9"/>
       <c r="H24" s="9"/>
       <c r="I24" s="9"/>
       <c r="J24" s="9"/>
-      <c r="K24" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K24" s="9"/>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="10" t="s">
         <v>99</v>
       </c>
       <c r="B25" s="12">
-        <v>1850.59999999999991</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1562.0</v>
+      </c>
+      <c r="C25" s="16">
+        <v>-0.0164</v>
       </c>
       <c r="D25" s="10">
-        <v>56.7</v>
+        <v>31.3</v>
       </c>
       <c r="E25" s="10">
-        <v>0.44</v>
+        <v>0.82</v>
       </c>
       <c r="F25" s="10"/>
       <c r="G25" s="10"/>
       <c r="H25" s="10"/>
       <c r="I25" s="10"/>
       <c r="J25" s="10"/>
       <c r="K25" s="10"/>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="9" t="s">
         <v>100</v>
       </c>
       <c r="B26" s="11">
-        <v>1850.59999999999991</v>
-[...2 lines deleted...]
-        <v>-0.0052</v>
+        <v>1588.099999999999909</v>
+      </c>
+      <c r="C26" s="15">
+        <v>-0.0055</v>
       </c>
       <c r="D26" s="9">
-        <v>56.7</v>
+        <v>35.6</v>
       </c>
       <c r="E26" s="9">
-        <v>0.42</v>
+        <v>0.84</v>
       </c>
       <c r="F26" s="9"/>
       <c r="G26" s="9"/>
       <c r="H26" s="9"/>
       <c r="I26" s="9"/>
       <c r="J26" s="9"/>
       <c r="K26" s="9"/>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="10" t="s">
         <v>101</v>
       </c>
       <c r="B27" s="12">
-        <v>1860.29999999999995</v>
-[...2 lines deleted...]
-        <v>0.0032</v>
+        <v>1596.90000000000009</v>
+      </c>
+      <c r="C27" s="16">
+        <v>-0.0118</v>
       </c>
       <c r="D27" s="10">
-        <v>58.8</v>
+        <v>37.2</v>
       </c>
       <c r="E27" s="10">
-        <v>0.49</v>
+        <v>5.6</v>
       </c>
       <c r="F27" s="10"/>
       <c r="G27" s="10"/>
       <c r="H27" s="10"/>
       <c r="I27" s="10"/>
       <c r="J27" s="10"/>
-      <c r="K27" s="10"/>
+      <c r="K27" s="10" t="s">
+        <v>78</v>
+      </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="9" t="s">
         <v>102</v>
       </c>
       <c r="B28" s="11">
-        <v>1854.29999999999995</v>
+        <v>1616.0</v>
       </c>
       <c r="C28" s="15">
-        <v>0.0154</v>
+        <v>-0.0025</v>
       </c>
       <c r="D28" s="9">
-        <v>57.9</v>
+        <v>40.9</v>
       </c>
       <c r="E28" s="9">
-        <v>0.67</v>
+        <v>0.94</v>
       </c>
       <c r="F28" s="9"/>
       <c r="G28" s="9"/>
       <c r="H28" s="9"/>
       <c r="I28" s="9"/>
       <c r="J28" s="9"/>
       <c r="K28" s="9"/>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="10" t="s">
         <v>103</v>
       </c>
       <c r="B29" s="12">
-        <v>1826.20000000000005</v>
+        <v>1620.0</v>
       </c>
       <c r="C29" s="14">
-        <v>0.014</v>
+        <v>0.0019</v>
       </c>
       <c r="D29" s="10">
-        <v>53.6</v>
+        <v>41.7</v>
       </c>
       <c r="E29" s="10">
-        <v>0.84</v>
+        <v>0.83</v>
       </c>
       <c r="F29" s="10"/>
       <c r="G29" s="10"/>
       <c r="H29" s="10"/>
-      <c r="I29" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I29" s="10"/>
       <c r="J29" s="10"/>
       <c r="K29" s="10"/>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="9" t="s">
         <v>104</v>
       </c>
       <c r="B30" s="11">
-        <v>1801.0</v>
+        <v>1617.0</v>
       </c>
       <c r="C30" s="15">
-        <v>0.0091</v>
+        <v>-0.0049</v>
       </c>
       <c r="D30" s="9">
-        <v>49.2</v>
+        <v>40.9</v>
       </c>
       <c r="E30" s="9">
-        <v>0.68</v>
+        <v>1.21</v>
       </c>
       <c r="F30" s="9"/>
       <c r="G30" s="9"/>
       <c r="H30" s="9"/>
       <c r="I30" s="9"/>
       <c r="J30" s="9"/>
       <c r="K30" s="9"/>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="10" t="s">
         <v>105</v>
       </c>
       <c r="B31" s="12">
-        <v>1784.79999999999995</v>
-[...2 lines deleted...]
-        <v>-0.0208</v>
+        <v>1625.0</v>
+      </c>
+      <c r="C31" s="14">
+        <v>0.0058</v>
       </c>
       <c r="D31" s="10">
-        <v>46.2</v>
+        <v>42.3</v>
       </c>
       <c r="E31" s="10">
-        <v>1.15</v>
+        <v>0.84</v>
       </c>
       <c r="F31" s="10"/>
       <c r="G31" s="10"/>
       <c r="H31" s="10"/>
       <c r="I31" s="10"/>
       <c r="J31" s="10"/>
       <c r="K31" s="10"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>