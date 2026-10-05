--- v0 (2026-07-02)
+++ v1 (2026-10-05)
@@ -23,363 +23,363 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Overview" sheetId="1" r:id="rId4"/>
     <sheet name="Monthly Summary" sheetId="2" r:id="rId5"/>
     <sheet name="Weekly Summary" sheetId="3" r:id="rId6"/>
     <sheet name="Indicator History" sheetId="4" r:id="rId7"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
   <si>
     <t>INFY — Infosys</t>
   </si>
   <si>
-    <t>NSE Equity · Information Technology · Generated 02 Jul 2026, 07:53 AM</t>
+    <t>NSE Equity · Information Technology · Generated 05 Oct 2026, 11:31 AM</t>
   </si>
   <si>
     <t>KEY METRICS</t>
   </si>
   <si>
     <t>Current Price</t>
   </si>
   <si>
-    <t>₹1,472.40</t>
+    <t>₹1,035.00</t>
   </si>
   <si>
     <t>1 Day Change</t>
   </si>
   <si>
-    <t>-1.51%</t>
+    <t>+0.00%</t>
   </si>
   <si>
     <t>52 Week High</t>
   </si>
   <si>
-    <t>₹2,006.45</t>
+    <t>₹1,691.40</t>
   </si>
   <si>
     <t>52 Week Low</t>
   </si>
   <si>
-    <t>₹1,307.00</t>
+    <t>₹980.40</t>
   </si>
   <si>
     <t>RSI (14)</t>
   </si>
   <si>
     <t>EMA 50</t>
   </si>
   <si>
-    <t>₹1,147.90</t>
+    <t>₹1,077.19</t>
   </si>
   <si>
     <t>EMA 200</t>
   </si>
   <si>
-    <t>₹1,325.00</t>
+    <t>₹1,209.91</t>
   </si>
   <si>
     <t>ATR (14)</t>
   </si>
   <si>
-    <t>₹33.88</t>
+    <t>₹29.11</t>
   </si>
   <si>
     <t>Volume Ratio</t>
   </si>
   <si>
-    <t>0.93×</t>
+    <t>1.51×</t>
   </si>
   <si>
     <t>Data Period</t>
   </si>
   <si>
-    <t>13 May 2024 to 22 Oct 2025</t>
+    <t>05 May 2025 to 02 Oct 2026</t>
   </si>
   <si>
     <t>ACTIVE TECHNICAL CONDITIONS</t>
   </si>
   <si>
-    <t>● RSI Below 30</t>
+    <t>● MACD &gt; Signal</t>
   </si>
   <si>
     <t>● Near 52W Low</t>
   </si>
   <si>
     <t>For educational purposes only. Not investment advice. Past performance does not guarantee future results.</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Open</t>
   </si>
   <si>
     <t>High</t>
   </si>
   <si>
     <t>Low</t>
   </si>
   <si>
     <t>Close</t>
   </si>
   <si>
     <t>Change %</t>
   </si>
   <si>
     <t>Trading Days</t>
   </si>
   <si>
     <t>Total Volume</t>
   </si>
   <si>
-    <t>May 2024</t>
-[...34 lines deleted...]
-  <si>
     <t>May 2025</t>
   </si>
   <si>
     <t>Jun 2025</t>
   </si>
   <si>
     <t>Jul 2025</t>
   </si>
   <si>
     <t>Aug 2025</t>
   </si>
   <si>
     <t>Sep 2025</t>
   </si>
   <si>
     <t>Oct 2025</t>
   </si>
   <si>
+    <t>Nov 2025</t>
+  </si>
+  <si>
+    <t>Dec 2025</t>
+  </si>
+  <si>
+    <t>Jan 2026</t>
+  </si>
+  <si>
+    <t>Feb 2026</t>
+  </si>
+  <si>
+    <t>Mar 2026</t>
+  </si>
+  <si>
+    <t>Apr 2026</t>
+  </si>
+  <si>
+    <t>May 2026</t>
+  </si>
+  <si>
+    <t>Jun 2026</t>
+  </si>
+  <si>
+    <t>Jul 2026</t>
+  </si>
+  <si>
+    <t>Aug 2026</t>
+  </si>
+  <si>
+    <t>Sep 2026</t>
+  </si>
+  <si>
+    <t>Oct 2026</t>
+  </si>
+  <si>
     <t>Week</t>
   </si>
   <si>
-    <t>Week of 04 Aug</t>
-[...32 lines deleted...]
-    <t>Week of 20 Oct</t>
+    <t>Week of 13 Jul</t>
+  </si>
+  <si>
+    <t>Week of 20 Jul</t>
+  </si>
+  <si>
+    <t>Week of 27 Jul</t>
+  </si>
+  <si>
+    <t>Week of 03 Aug</t>
+  </si>
+  <si>
+    <t>Week of 10 Aug</t>
+  </si>
+  <si>
+    <t>Week of 17 Aug</t>
+  </si>
+  <si>
+    <t>Week of 24 Aug</t>
+  </si>
+  <si>
+    <t>Week of 31 Aug</t>
+  </si>
+  <si>
+    <t>Week of 07 Sep</t>
+  </si>
+  <si>
+    <t>Week of 14 Sep</t>
+  </si>
+  <si>
+    <t>Week of 21 Sep</t>
+  </si>
+  <si>
+    <t>Week of 28 Sep</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>1D Change %</t>
   </si>
   <si>
     <t>RSI</t>
   </si>
   <si>
     <t>Vol Ratio</t>
   </si>
   <si>
     <t>RSI&lt;30</t>
   </si>
   <si>
     <t>RSI&gt;70</t>
   </si>
   <si>
     <t>EMA Cross</t>
   </si>
   <si>
     <t>MACD Cross</t>
   </si>
   <si>
     <t>Breakout</t>
   </si>
   <si>
     <t>Vol Spike</t>
   </si>
   <si>
-    <t>01 Jul 2026</t>
+    <t>02 Oct 2026</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
-    <t>30 Jun 2026</t>
-[...83 lines deleted...]
-    <t>20 May 2026</t>
+    <t>01 Oct 2026</t>
+  </si>
+  <si>
+    <t>30 Sep 2026</t>
+  </si>
+  <si>
+    <t>29 Sep 2026</t>
+  </si>
+  <si>
+    <t>28 Sep 2026</t>
+  </si>
+  <si>
+    <t>25 Sep 2026</t>
+  </si>
+  <si>
+    <t>24 Sep 2026</t>
+  </si>
+  <si>
+    <t>23 Sep 2026</t>
+  </si>
+  <si>
+    <t>22 Sep 2026</t>
+  </si>
+  <si>
+    <t>21 Sep 2026</t>
+  </si>
+  <si>
+    <t>18 Sep 2026</t>
+  </si>
+  <si>
+    <t>16 Sep 2026</t>
+  </si>
+  <si>
+    <t>14 Sep 2026</t>
+  </si>
+  <si>
+    <t>11 Sep 2026</t>
+  </si>
+  <si>
+    <t>10 Sep 2026</t>
+  </si>
+  <si>
+    <t>09 Sep 2026</t>
+  </si>
+  <si>
+    <t>08 Sep 2026</t>
+  </si>
+  <si>
+    <t>07 Sep 2026</t>
+  </si>
+  <si>
+    <t>04 Sep 2026</t>
+  </si>
+  <si>
+    <t>03 Sep 2026</t>
+  </si>
+  <si>
+    <t>02 Sep 2026</t>
+  </si>
+  <si>
+    <t>01 Sep 2026</t>
+  </si>
+  <si>
+    <t>31 Aug 2026</t>
+  </si>
+  <si>
+    <t>28 Aug 2026</t>
+  </si>
+  <si>
+    <t>27 Aug 2026</t>
+  </si>
+  <si>
+    <t>26 Aug 2026</t>
+  </si>
+  <si>
+    <t>25 Aug 2026</t>
+  </si>
+  <si>
+    <t>24 Aug 2026</t>
+  </si>
+  <si>
+    <t>21 Aug 2026</t>
+  </si>
+  <si>
+    <t>20 Aug 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="₹#,##0.00"/>
     <numFmt numFmtId="165" formatCode="+0.00%;-0.00%"/>
   </numFmts>
   <fonts count="12">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -434,60 +434,60 @@
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF64748B"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
-      <color rgb="FFDC2626"/>
+      <color rgb="FF16A34A"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
-      <color rgb="FF16A34A"/>
+      <color rgb="FFDC2626"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF16A34A"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1E3A8A"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
@@ -540,56 +540,56 @@
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="21">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="4" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="7" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="8" numFmtId="0" fillId="2" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="4" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="9" numFmtId="165" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="9" numFmtId="165" fillId="4" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="10" numFmtId="165" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="10" numFmtId="165" fillId="4" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
-    <xf xfId="0" fontId="10" numFmtId="165" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
-    <xf xfId="0" fontId="9" numFmtId="165" fillId="4" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="3" fillId="0" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="3" fillId="4" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
-    <xf xfId="0" fontId="11" numFmtId="0" fillId="0" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="11" numFmtId="0" fillId="4" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -931,51 +931,51 @@
       <c r="B6" s="5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="5">
-        <v>28.6</v>
+        <v>44.9</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>17</v>
       </c>
@@ -1063,511 +1063,511 @@
       </c>
       <c r="C1" s="9" t="s">
         <v>28</v>
       </c>
       <c r="D1" s="9" t="s">
         <v>29</v>
       </c>
       <c r="E1" s="9" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="9" t="s">
         <v>31</v>
       </c>
       <c r="G1" s="9" t="s">
         <v>32</v>
       </c>
       <c r="H1" s="9" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B2" s="12">
-        <v>1425.0</v>
+        <v>1440.28999999999996</v>
       </c>
       <c r="C2" s="12">
-        <v>1479.59999999999991</v>
+        <v>1551.51999999999998</v>
       </c>
       <c r="D2" s="12">
-        <v>1400.0</v>
+        <v>1420.42000000000007</v>
       </c>
       <c r="E2" s="12">
-        <v>1406.90000000000009</v>
+        <v>1506.53999999999996</v>
       </c>
       <c r="F2" s="14">
-        <v>-0.0127</v>
+        <v>0.046</v>
       </c>
       <c r="G2" s="10">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="H2" s="18">
-        <v>122351412</v>
+        <v>139646220</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="11" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="13">
-        <v>1440.0</v>
+        <v>1503.93000000000006</v>
       </c>
       <c r="C3" s="13">
-        <v>1588.5</v>
+        <v>1588.19000000000005</v>
       </c>
       <c r="D3" s="13">
-        <v>1358.34999999999991</v>
+        <v>1480.41000000000008</v>
       </c>
       <c r="E3" s="13">
-        <v>1566.75</v>
+        <v>1544.23000000000002</v>
       </c>
       <c r="F3" s="15">
-        <v>0.1136</v>
+        <v>0.025</v>
       </c>
       <c r="G3" s="11">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="H3" s="19">
-        <v>177134468</v>
+        <v>144990624</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B4" s="12">
-        <v>1559.5</v>
+        <v>1551.17000000000007</v>
       </c>
       <c r="C4" s="12">
-        <v>1903.0</v>
+        <v>1589.74000000000001</v>
       </c>
       <c r="D4" s="12">
-        <v>1559.5</v>
+        <v>1429.22000000000003</v>
       </c>
       <c r="E4" s="12">
-        <v>1868.25</v>
+        <v>1454.76999999999998</v>
       </c>
       <c r="F4" s="16">
-        <v>0.1924</v>
+        <v>-0.0579</v>
       </c>
       <c r="G4" s="10">
         <v>23</v>
       </c>
       <c r="H4" s="18">
-        <v>199405604</v>
+        <v>158532995</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="11" t="s">
         <v>37</v>
       </c>
       <c r="B5" s="13">
-        <v>1856.099999999999909</v>
+        <v>1440.21000000000004</v>
       </c>
       <c r="C5" s="13">
-        <v>1951.0</v>
+        <v>1483.69000000000005</v>
       </c>
       <c r="D5" s="13">
-        <v>1718.54999999999995</v>
+        <v>1363.18000000000006</v>
       </c>
       <c r="E5" s="13">
-        <v>1943.70000000000005</v>
-[...2 lines deleted...]
-        <v>0.0404</v>
+        <v>1416.77999999999997</v>
+      </c>
+      <c r="F5" s="17">
+        <v>-0.0261</v>
       </c>
       <c r="G5" s="11">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="H5" s="19">
-        <v>132121209</v>
+        <v>171842862</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B6" s="12">
-        <v>1943.34999999999991</v>
+        <v>1423.63000000000011</v>
       </c>
       <c r="C6" s="12">
-        <v>1975.75</v>
+        <v>1499.1099999999999</v>
       </c>
       <c r="D6" s="12">
-        <v>1867.40000000000009</v>
+        <v>1376.97000000000003</v>
       </c>
       <c r="E6" s="12">
-        <v>1875.59999999999991</v>
-[...2 lines deleted...]
-        <v>-0.035</v>
+        <v>1389.98000000000002</v>
+      </c>
+      <c r="F6" s="16">
+        <v>-0.0189</v>
       </c>
       <c r="G6" s="10">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H6" s="18">
-        <v>134369302</v>
+        <v>179457434</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B7" s="13">
-        <v>1875.0</v>
+        <v>1394.029999999999973</v>
       </c>
       <c r="C7" s="13">
-        <v>1991.45000000000005</v>
+        <v>1490.44000000000005</v>
       </c>
       <c r="D7" s="13">
-        <v>1746.5</v>
+        <v>1376.099999999999909</v>
       </c>
       <c r="E7" s="13">
-        <v>1757.25</v>
-[...2 lines deleted...]
-        <v>-0.0631</v>
+        <v>1450.90000000000009</v>
+      </c>
+      <c r="F7" s="15">
+        <v>0.0438</v>
       </c>
       <c r="G7" s="11">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H7" s="19">
-        <v>128210295</v>
+        <v>152365223</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B8" s="12">
-        <v>1764.5</v>
+        <v>1450.90000000000009</v>
       </c>
       <c r="C8" s="12">
-        <v>1941.40000000000009</v>
+        <v>1551.43000000000006</v>
       </c>
       <c r="D8" s="12">
-        <v>1718.0</v>
+        <v>1418.41000000000008</v>
       </c>
       <c r="E8" s="12">
-        <v>1857.84999999999991</v>
-[...2 lines deleted...]
-        <v>0.0572</v>
+        <v>1527.059999999999945</v>
+      </c>
+      <c r="F8" s="14">
+        <v>0.0525</v>
       </c>
       <c r="G8" s="10">
         <v>20</v>
       </c>
       <c r="H8" s="18">
-        <v>111130781</v>
+        <v>197024719</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B9" s="13">
-        <v>1859.0</v>
+        <v>1529.40000000000009</v>
       </c>
       <c r="C9" s="13">
-        <v>2006.45000000000005</v>
+        <v>1657.33999999999992</v>
       </c>
       <c r="D9" s="13">
-        <v>1835.20000000000005</v>
+        <v>1521.18000000000006</v>
       </c>
       <c r="E9" s="13">
-        <v>1880.0</v>
+        <v>1581.18000000000006</v>
       </c>
       <c r="F9" s="15">
-        <v>0.0119</v>
+        <v>0.0354</v>
       </c>
       <c r="G9" s="11">
         <v>22</v>
       </c>
       <c r="H9" s="19">
-        <v>107053496</v>
+        <v>167145619</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B10" s="12">
-        <v>1874.0</v>
+        <v>1581.18000000000006</v>
       </c>
       <c r="C10" s="12">
-        <v>1982.79999999999995</v>
+        <v>1675.70000000000005</v>
       </c>
       <c r="D10" s="12">
-        <v>1793.049999999999955</v>
+        <v>1549.56999999999994</v>
       </c>
       <c r="E10" s="12">
-        <v>1879.79999999999995</v>
+        <v>1606.24000000000001</v>
       </c>
       <c r="F10" s="14">
-        <v>-0.0001</v>
+        <v>0.0158</v>
       </c>
       <c r="G10" s="10">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H10" s="18">
-        <v>149101080</v>
+        <v>142715758</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B11" s="13">
-        <v>1836.0</v>
+        <v>1626.79999999999995</v>
       </c>
       <c r="C11" s="13">
-        <v>1924.0</v>
+        <v>1691.40000000000009</v>
       </c>
       <c r="D11" s="13">
-        <v>1682.45000000000005</v>
+        <v>1237.31999999999994</v>
       </c>
       <c r="E11" s="13">
-        <v>1687.70000000000005</v>
+        <v>1272.55999999999995</v>
       </c>
       <c r="F11" s="17">
-        <v>-0.1022</v>
+        <v>-0.2077</v>
       </c>
       <c r="G11" s="11">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H11" s="19">
-        <v>100081716</v>
+        <v>345119872</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B12" s="12">
-        <v>1692.29999999999995</v>
+        <v>1263.66000000000008</v>
       </c>
       <c r="C12" s="12">
-        <v>1732.95000000000005</v>
+        <v>1299.089999999999918</v>
       </c>
       <c r="D12" s="12">
-        <v>1545.15000000000009</v>
+        <v>1189.3599999999999</v>
       </c>
       <c r="E12" s="12">
-        <v>1570.65000000000009</v>
-[...2 lines deleted...]
-        <v>-0.0694</v>
+        <v>1250.59999999999991</v>
+      </c>
+      <c r="F12" s="16">
+        <v>-0.0173</v>
       </c>
       <c r="G12" s="10">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H12" s="18">
-        <v>164095782</v>
+        <v>257496628</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B13" s="13">
-        <v>1539.25</v>
+        <v>1262.68000000000006</v>
       </c>
       <c r="C13" s="13">
-        <v>1555.65000000000009</v>
+        <v>1347.74000000000001</v>
       </c>
       <c r="D13" s="13">
-        <v>1307.0</v>
+        <v>1125.45000000000005</v>
       </c>
       <c r="E13" s="13">
-        <v>1500.099999999999909</v>
+        <v>1156.76999999999998</v>
       </c>
       <c r="F13" s="17">
-        <v>-0.0449</v>
+        <v>-0.075</v>
       </c>
       <c r="G13" s="11">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H13" s="19">
-        <v>204300813</v>
+        <v>320027699</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="10" t="s">
         <v>46</v>
       </c>
       <c r="B14" s="12">
-        <v>1499.70000000000005</v>
+        <v>1156.76999999999998</v>
       </c>
       <c r="C14" s="12">
-        <v>1632.0</v>
+        <v>1184.36999999999989</v>
       </c>
       <c r="D14" s="12">
-        <v>1494.099999999999909</v>
+        <v>1065.93000000000006</v>
       </c>
       <c r="E14" s="12">
-        <v>1562.70000000000005</v>
+        <v>1136.30999999999995</v>
       </c>
       <c r="F14" s="16">
-        <v>0.0417</v>
+        <v>-0.0177</v>
       </c>
       <c r="G14" s="10">
         <v>21</v>
       </c>
       <c r="H14" s="18">
-        <v>148379234</v>
+        <v>278179673</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="11" t="s">
         <v>47</v>
       </c>
       <c r="B15" s="13">
-        <v>1560.0</v>
+        <v>1150.1099999999999</v>
       </c>
       <c r="C15" s="13">
-        <v>1647.40000000000009</v>
+        <v>1251.80999999999995</v>
       </c>
       <c r="D15" s="13">
-        <v>1535.59999999999991</v>
+        <v>996.0</v>
       </c>
       <c r="E15" s="13">
-        <v>1601.79999999999995</v>
-[...2 lines deleted...]
-        <v>0.025</v>
+        <v>1000.39999999999998</v>
+      </c>
+      <c r="F15" s="17">
+        <v>-0.1196</v>
       </c>
       <c r="G15" s="11">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H15" s="19">
-        <v>144990624</v>
+        <v>325083440</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="10" t="s">
         <v>48</v>
       </c>
       <c r="B16" s="12">
-        <v>1609.0</v>
+        <v>1006.0</v>
       </c>
       <c r="C16" s="12">
-        <v>1649.0</v>
+        <v>1187.70000000000005</v>
       </c>
       <c r="D16" s="12">
-        <v>1482.5</v>
+        <v>982.39999999999998</v>
       </c>
       <c r="E16" s="12">
-        <v>1509.0</v>
+        <v>1130.099999999999909</v>
       </c>
       <c r="F16" s="14">
-        <v>-0.0579</v>
+        <v>0.1296</v>
       </c>
       <c r="G16" s="10">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H16" s="18">
-        <v>158532995</v>
+        <v>341189184</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="11" t="s">
         <v>49</v>
       </c>
       <c r="B17" s="13">
-        <v>1493.90000000000009</v>
+        <v>1145.099999999999909</v>
       </c>
       <c r="C17" s="13">
-        <v>1539.0</v>
+        <v>1195.0</v>
       </c>
       <c r="D17" s="13">
-        <v>1414.0</v>
+        <v>1107.20000000000005</v>
       </c>
       <c r="E17" s="13">
-        <v>1469.59999999999991</v>
-[...2 lines deleted...]
-        <v>-0.0261</v>
+        <v>1133.79999999999995</v>
+      </c>
+      <c r="F17" s="15">
+        <v>0.0033</v>
       </c>
       <c r="G17" s="11">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="H17" s="19">
-        <v>171842862</v>
+        <v>169144641</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="10" t="s">
         <v>50</v>
       </c>
       <c r="B18" s="12">
-        <v>1476.70000000000005</v>
+        <v>1128.0</v>
       </c>
       <c r="C18" s="12">
-        <v>1555.0</v>
+        <v>1156.0</v>
       </c>
       <c r="D18" s="12">
-        <v>1428.29999999999995</v>
+        <v>980.39999999999998</v>
       </c>
       <c r="E18" s="12">
-        <v>1441.79999999999995</v>
-[...2 lines deleted...]
-        <v>-0.0189</v>
+        <v>994.10000000000002</v>
+      </c>
+      <c r="F18" s="16">
+        <v>-0.1232</v>
       </c>
       <c r="G18" s="10">
         <v>22</v>
       </c>
       <c r="H18" s="18">
-        <v>179457434</v>
+        <v>203918350</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="11" t="s">
         <v>51</v>
       </c>
       <c r="B19" s="13">
-        <v>1446.0</v>
+        <v>1010.0</v>
       </c>
       <c r="C19" s="13">
-        <v>1521.70000000000005</v>
+        <v>1035.0</v>
       </c>
       <c r="D19" s="13">
-        <v>1427.40000000000009</v>
+        <v>999.14999999999998</v>
       </c>
       <c r="E19" s="13">
-        <v>1472.40000000000009</v>
+        <v>1035.0</v>
       </c>
       <c r="F19" s="15">
-        <v>0.0212</v>
+        <v>0.0411</v>
       </c>
       <c r="G19" s="11">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="H19" s="19">
-        <v>92556455</v>
+        <v>30332892</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G13"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
@@ -1584,319 +1584,319 @@
       </c>
       <c r="B1" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C1" s="9" t="s">
         <v>28</v>
       </c>
       <c r="D1" s="9" t="s">
         <v>29</v>
       </c>
       <c r="E1" s="9" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="9" t="s">
         <v>31</v>
       </c>
       <c r="G1" s="9" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="10" t="s">
         <v>53</v>
       </c>
       <c r="B2" s="12">
-        <v>1461.5</v>
+        <v>1057.099999999999909</v>
       </c>
       <c r="C2" s="12">
-        <v>1482.79999999999995</v>
+        <v>1116.79999999999995</v>
       </c>
       <c r="D2" s="12">
-        <v>1414.20000000000005</v>
+        <v>1057.099999999999909</v>
       </c>
       <c r="E2" s="12">
-        <v>1423.099999999999909</v>
+        <v>1096.5</v>
       </c>
       <c r="F2" s="14">
-        <v>-0.0263</v>
+        <v>0.0373</v>
       </c>
       <c r="G2" s="18">
-        <v>49330502</v>
+        <v>65455980</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="11" t="s">
         <v>54</v>
       </c>
       <c r="B3" s="13">
-        <v>1419.90000000000009</v>
+        <v>1102.0</v>
       </c>
       <c r="C3" s="13">
-        <v>1470.0</v>
+        <v>1103.79999999999995</v>
       </c>
       <c r="D3" s="13">
-        <v>1414.0</v>
+        <v>1013.89999999999998</v>
       </c>
       <c r="E3" s="13">
-        <v>1447.70000000000005</v>
-[...2 lines deleted...]
-        <v>0.0173</v>
+        <v>1040.90000000000009</v>
+      </c>
+      <c r="F3" s="17">
+        <v>-0.0507</v>
       </c>
       <c r="G3" s="19">
-        <v>39744962</v>
+        <v>66206555</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="10" t="s">
         <v>55</v>
       </c>
       <c r="B4" s="12">
-        <v>1464.70000000000005</v>
+        <v>1065.0</v>
       </c>
       <c r="C4" s="12">
-        <v>1508.0</v>
+        <v>1187.70000000000005</v>
       </c>
       <c r="D4" s="12">
-        <v>1429.59999999999991</v>
+        <v>1057.40000000000009</v>
       </c>
       <c r="E4" s="12">
-        <v>1487.5</v>
-[...2 lines deleted...]
-        <v>0.0275</v>
+        <v>1130.099999999999909</v>
+      </c>
+      <c r="F4" s="14">
+        <v>0.0857</v>
       </c>
       <c r="G4" s="18">
-        <v>33762652</v>
+        <v>115454906</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="11" t="s">
         <v>56</v>
       </c>
       <c r="B5" s="13">
-        <v>1506.70000000000005</v>
+        <v>1145.099999999999909</v>
       </c>
       <c r="C5" s="13">
-        <v>1539.0</v>
+        <v>1185.79999999999995</v>
       </c>
       <c r="D5" s="13">
-        <v>1467.70000000000005</v>
+        <v>1138.099999999999909</v>
       </c>
       <c r="E5" s="13">
-        <v>1469.59999999999991</v>
-[...2 lines deleted...]
-        <v>-0.012</v>
+        <v>1175.099999999999909</v>
+      </c>
+      <c r="F5" s="15">
+        <v>0.0398</v>
       </c>
       <c r="G5" s="19">
-        <v>40301768</v>
+        <v>43892488</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="10" t="s">
         <v>57</v>
       </c>
       <c r="B6" s="12">
-        <v>1476.70000000000005</v>
+        <v>1178.099999999999909</v>
       </c>
       <c r="C6" s="12">
-        <v>1512.79999999999995</v>
+        <v>1195.0</v>
       </c>
       <c r="D6" s="12">
-        <v>1433.0</v>
+        <v>1157.0</v>
       </c>
       <c r="E6" s="12">
-        <v>1444.59999999999991</v>
-[...2 lines deleted...]
-        <v>-0.017</v>
+        <v>1169.20000000000005</v>
+      </c>
+      <c r="F6" s="16">
+        <v>-0.005</v>
       </c>
       <c r="G6" s="18">
-        <v>25642514</v>
+        <v>39145847</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="11" t="s">
         <v>58</v>
       </c>
       <c r="B7" s="13">
-        <v>1451.0</v>
+        <v>1163.90000000000009</v>
       </c>
       <c r="C7" s="13">
-        <v>1542.90000000000009</v>
+        <v>1166.5</v>
       </c>
       <c r="D7" s="13">
-        <v>1428.29999999999995</v>
+        <v>1112.5</v>
       </c>
       <c r="E7" s="13">
-        <v>1525.59999999999991</v>
-[...2 lines deleted...]
-        <v>0.0561</v>
+        <v>1121.0</v>
+      </c>
+      <c r="F7" s="17">
+        <v>-0.0412</v>
       </c>
       <c r="G7" s="19">
-        <v>45025903</v>
+        <v>37731644</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="10" t="s">
         <v>59</v>
       </c>
       <c r="B8" s="12">
-        <v>1525.59999999999991</v>
+        <v>1126.5</v>
       </c>
       <c r="C8" s="12">
-        <v>1555.0</v>
+        <v>1145.0</v>
       </c>
       <c r="D8" s="12">
-        <v>1501.20000000000005</v>
+        <v>1107.20000000000005</v>
       </c>
       <c r="E8" s="12">
-        <v>1540.20000000000005</v>
-[...2 lines deleted...]
-        <v>0.0096</v>
+        <v>1144.0</v>
+      </c>
+      <c r="F8" s="14">
+        <v>0.0205</v>
       </c>
       <c r="G8" s="18">
-        <v>42206298</v>
+        <v>39566542</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="11" t="s">
         <v>60</v>
       </c>
       <c r="B9" s="13">
-        <v>1482.70000000000005</v>
+        <v>1138.59999999999991</v>
       </c>
       <c r="C9" s="13">
-        <v>1514.70000000000005</v>
+        <v>1156.0</v>
       </c>
       <c r="D9" s="13">
-        <v>1441.20000000000005</v>
+        <v>1111.099999999999909</v>
       </c>
       <c r="E9" s="13">
-        <v>1448.90000000000009</v>
+        <v>1130.0</v>
       </c>
       <c r="F9" s="17">
-        <v>-0.0593</v>
+        <v>-0.0122</v>
       </c>
       <c r="G9" s="19">
-        <v>48513297</v>
+        <v>42556239</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="10" t="s">
         <v>61</v>
       </c>
       <c r="B10" s="12">
-        <v>1460.0</v>
+        <v>1109.5</v>
       </c>
       <c r="C10" s="12">
-        <v>1465.0</v>
+        <v>1109.90000000000009</v>
       </c>
       <c r="D10" s="12">
-        <v>1427.40000000000009</v>
+        <v>1026.5</v>
       </c>
       <c r="E10" s="12">
-        <v>1446.59999999999991</v>
-[...2 lines deleted...]
-        <v>-0.0016</v>
+        <v>1037.70000000000005</v>
+      </c>
+      <c r="F10" s="16">
+        <v>-0.0817</v>
       </c>
       <c r="G10" s="18">
-        <v>31197647</v>
+        <v>42634457</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="11" t="s">
         <v>62</v>
       </c>
       <c r="B11" s="13">
-        <v>1446.59999999999991</v>
+        <v>1032.0</v>
       </c>
       <c r="C11" s="13">
-        <v>1521.70000000000005</v>
+        <v>1097.70000000000005</v>
       </c>
       <c r="D11" s="13">
-        <v>1442.29999999999995</v>
+        <v>1029.70000000000005</v>
       </c>
       <c r="E11" s="13">
-        <v>1514.90000000000009</v>
+        <v>1051.40000000000009</v>
       </c>
       <c r="F11" s="15">
-        <v>0.0472</v>
+        <v>0.0132</v>
       </c>
       <c r="G11" s="19">
-        <v>25625208</v>
+        <v>54809613</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="10" t="s">
         <v>63</v>
       </c>
       <c r="B12" s="12">
-        <v>1497.0</v>
+        <v>1041.5</v>
       </c>
       <c r="C12" s="12">
-        <v>1514.40000000000009</v>
+        <v>1044.5</v>
       </c>
       <c r="D12" s="12">
-        <v>1434.0</v>
+        <v>991.60000000000002</v>
       </c>
       <c r="E12" s="12">
-        <v>1441.099999999999909</v>
-[...1 lines deleted...]
-      <c r="F12" s="14">
+        <v>1000.20000000000005</v>
+      </c>
+      <c r="F12" s="16">
         <v>-0.0487</v>
       </c>
       <c r="G12" s="18">
-        <v>43411368</v>
+        <v>37656794</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="11" t="s">
         <v>64</v>
       </c>
       <c r="B13" s="13">
-        <v>1453.70000000000005</v>
+        <v>1002.0</v>
       </c>
       <c r="C13" s="13">
-        <v>1486.0</v>
+        <v>1035.0</v>
       </c>
       <c r="D13" s="13">
-        <v>1450.0</v>
+        <v>980.39999999999998</v>
       </c>
       <c r="E13" s="13">
-        <v>1472.40000000000009</v>
+        <v>1035.0</v>
       </c>
       <c r="F13" s="15">
-        <v>0.0217</v>
+        <v>0.0348</v>
       </c>
       <c r="G13" s="19">
-        <v>10391654</v>
+        <v>65402259</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:K31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
@@ -1929,737 +1929,733 @@
       </c>
       <c r="F1" s="9" t="s">
         <v>69</v>
       </c>
       <c r="G1" s="9" t="s">
         <v>70</v>
       </c>
       <c r="H1" s="9" t="s">
         <v>71</v>
       </c>
       <c r="I1" s="9" t="s">
         <v>72</v>
       </c>
       <c r="J1" s="9" t="s">
         <v>73</v>
       </c>
       <c r="K1" s="9" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="10" t="s">
         <v>75</v>
       </c>
       <c r="B2" s="12">
-        <v>985.29999999999995</v>
+        <v>1035.0</v>
       </c>
       <c r="C2" s="14">
-        <v>-0.0151</v>
-[...2 lines deleted...]
-        <v>28.6</v>
+        <v>0.0</v>
+      </c>
+      <c r="D2" s="10">
+        <v>44.9</v>
       </c>
       <c r="E2" s="10">
-        <v>0.93</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.51</v>
+      </c>
+      <c r="F2" s="10"/>
       <c r="G2" s="10"/>
       <c r="H2" s="10"/>
-      <c r="I2" s="10"/>
+      <c r="I2" s="10" t="s">
+        <v>76</v>
+      </c>
       <c r="J2" s="10"/>
       <c r="K2" s="10"/>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="11" t="s">
         <v>77</v>
       </c>
       <c r="B3" s="13">
-        <v>1000.39999999999998</v>
-[...2 lines deleted...]
-        <v>-0.035</v>
+        <v>1035.0</v>
+      </c>
+      <c r="C3" s="15">
+        <v>0.0411</v>
       </c>
       <c r="D3" s="11">
-        <v>30.2</v>
+        <v>44.9</v>
       </c>
       <c r="E3" s="11">
-        <v>1.69</v>
+        <v>1.59</v>
       </c>
       <c r="F3" s="11"/>
       <c r="G3" s="11"/>
       <c r="H3" s="11"/>
       <c r="I3" s="11"/>
       <c r="J3" s="11"/>
       <c r="K3" s="11"/>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="10" t="s">
         <v>78</v>
       </c>
       <c r="B4" s="12">
-        <v>1036.70000000000005</v>
-[...2 lines deleted...]
-        <v>-0.0043</v>
+        <v>994.10000000000002</v>
+      </c>
+      <c r="C4" s="16">
+        <v>-0.021</v>
       </c>
       <c r="D4" s="10">
-        <v>34.4</v>
+        <v>31.8</v>
       </c>
       <c r="E4" s="10">
-        <v>1.01</v>
+        <v>1.49</v>
       </c>
       <c r="F4" s="10"/>
       <c r="G4" s="10"/>
       <c r="H4" s="10"/>
       <c r="I4" s="10"/>
       <c r="J4" s="10"/>
       <c r="K4" s="10"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="11" t="s">
         <v>79</v>
       </c>
       <c r="B5" s="13">
-        <v>1041.20000000000005</v>
+        <v>1015.39999999999998</v>
       </c>
       <c r="C5" s="15">
-        <v>0.0</v>
+        <v>0.0122</v>
       </c>
       <c r="D5" s="11">
-        <v>34.9</v>
+        <v>35.9</v>
       </c>
       <c r="E5" s="11">
-        <v>1.05</v>
+        <v>1.47</v>
       </c>
       <c r="F5" s="11"/>
       <c r="G5" s="11"/>
       <c r="H5" s="11"/>
       <c r="I5" s="11"/>
       <c r="J5" s="11"/>
       <c r="K5" s="11"/>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="10" t="s">
         <v>80</v>
       </c>
       <c r="B6" s="12">
-        <v>1041.20000000000005</v>
+        <v>1003.20000000000005</v>
       </c>
       <c r="C6" s="14">
-        <v>-0.0146</v>
+        <v>0.003</v>
       </c>
       <c r="D6" s="10">
-        <v>34.9</v>
+        <v>31.1</v>
       </c>
       <c r="E6" s="10">
-        <v>0.89</v>
+        <v>0.97</v>
       </c>
       <c r="F6" s="10"/>
       <c r="G6" s="10"/>
       <c r="H6" s="10"/>
       <c r="I6" s="10"/>
       <c r="J6" s="10"/>
       <c r="K6" s="10"/>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="11" t="s">
         <v>81</v>
       </c>
       <c r="B7" s="13">
-        <v>1056.59999999999991</v>
-[...5 lines deleted...]
-        <v>36.7</v>
+        <v>1000.20000000000005</v>
+      </c>
+      <c r="C7" s="17">
+        <v>-0.0141</v>
+      </c>
+      <c r="D7" s="20">
+        <v>29.9</v>
       </c>
       <c r="E7" s="11">
-        <v>0.71</v>
-[...1 lines deleted...]
-      <c r="F7" s="11"/>
+        <v>1.15</v>
+      </c>
+      <c r="F7" s="11" t="s">
+        <v>76</v>
+      </c>
       <c r="G7" s="11"/>
       <c r="H7" s="11"/>
       <c r="I7" s="11"/>
       <c r="J7" s="11"/>
       <c r="K7" s="11"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="10" t="s">
         <v>82</v>
       </c>
       <c r="B8" s="12">
-        <v>1029.29999999999995</v>
-[...2 lines deleted...]
-        <v>-0.0339</v>
+        <v>1014.5</v>
+      </c>
+      <c r="C8" s="16">
+        <v>-0.0059</v>
       </c>
       <c r="D8" s="10">
-        <v>31.0</v>
+        <v>32.4</v>
       </c>
       <c r="E8" s="10">
-        <v>1.14</v>
+        <v>0.78</v>
       </c>
       <c r="F8" s="10"/>
       <c r="G8" s="10"/>
       <c r="H8" s="10"/>
       <c r="I8" s="10"/>
       <c r="J8" s="10"/>
       <c r="K8" s="10"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="11" t="s">
         <v>83</v>
       </c>
       <c r="B9" s="13">
-        <v>1065.40000000000009</v>
-[...2 lines deleted...]
-        <v>0.0133</v>
+        <v>1020.5</v>
+      </c>
+      <c r="C9" s="17">
+        <v>-0.0086</v>
       </c>
       <c r="D9" s="11">
-        <v>34.8</v>
+        <v>33.5</v>
       </c>
       <c r="E9" s="11">
-        <v>0.62</v>
+        <v>0.58</v>
       </c>
       <c r="F9" s="11"/>
       <c r="G9" s="11"/>
       <c r="H9" s="11"/>
       <c r="I9" s="11"/>
       <c r="J9" s="11"/>
       <c r="K9" s="11"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="10" t="s">
         <v>84</v>
       </c>
       <c r="B10" s="12">
-        <v>1051.40000000000009</v>
-[...2 lines deleted...]
-        <v>-0.0675</v>
+        <v>1029.40000000000009</v>
+      </c>
+      <c r="C10" s="16">
+        <v>-0.0088</v>
       </c>
       <c r="D10" s="10">
-        <v>31.8</v>
+        <v>35.1</v>
       </c>
       <c r="E10" s="10">
-        <v>2.82</v>
+        <v>1.05</v>
       </c>
       <c r="F10" s="10"/>
       <c r="G10" s="10"/>
       <c r="H10" s="10"/>
       <c r="I10" s="10"/>
       <c r="J10" s="10"/>
-      <c r="K10" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K10" s="10"/>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="11" t="s">
         <v>85</v>
       </c>
       <c r="B11" s="13">
-        <v>1127.5</v>
+        <v>1038.5</v>
       </c>
       <c r="C11" s="17">
-        <v>-0.0261</v>
+        <v>-0.0123</v>
       </c>
       <c r="D11" s="11">
-        <v>41.6</v>
+        <v>36.8</v>
       </c>
       <c r="E11" s="11">
-        <v>1.17</v>
+        <v>0.69</v>
       </c>
       <c r="F11" s="11"/>
       <c r="G11" s="11"/>
       <c r="H11" s="11"/>
       <c r="I11" s="11"/>
       <c r="J11" s="11"/>
       <c r="K11" s="11"/>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="10" t="s">
         <v>86</v>
       </c>
       <c r="B12" s="12">
-        <v>1157.70000000000005</v>
+        <v>1051.40000000000009</v>
       </c>
       <c r="C12" s="16">
-        <v>0.0123</v>
+        <v>-0.0068</v>
       </c>
       <c r="D12" s="10">
-        <v>46.9</v>
+        <v>39.2</v>
       </c>
       <c r="E12" s="10">
-        <v>0.43</v>
+        <v>2.46</v>
       </c>
       <c r="F12" s="10"/>
       <c r="G12" s="10"/>
       <c r="H12" s="10"/>
       <c r="I12" s="10"/>
       <c r="J12" s="10"/>
-      <c r="K12" s="10"/>
+      <c r="K12" s="10" t="s">
+        <v>76</v>
+      </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="11" t="s">
         <v>87</v>
       </c>
       <c r="B13" s="13">
-        <v>1143.59999999999991</v>
-[...2 lines deleted...]
-        <v>0.0077</v>
+        <v>1060.0</v>
+      </c>
+      <c r="C13" s="17">
+        <v>-0.0158</v>
       </c>
       <c r="D13" s="11">
-        <v>43.8</v>
+        <v>40.9</v>
       </c>
       <c r="E13" s="11">
-        <v>0.72</v>
+        <v>0.75</v>
       </c>
       <c r="F13" s="11"/>
       <c r="G13" s="11"/>
       <c r="H13" s="11"/>
       <c r="I13" s="11"/>
       <c r="J13" s="11"/>
       <c r="K13" s="11"/>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="10" t="s">
         <v>88</v>
       </c>
       <c r="B14" s="12">
-        <v>1116.40000000000009</v>
-[...2 lines deleted...]
-        <v>0.0016</v>
+        <v>1037.70000000000005</v>
+      </c>
+      <c r="C14" s="14">
+        <v>0.0</v>
       </c>
       <c r="D14" s="10">
-        <v>37.5</v>
+        <v>32.6</v>
       </c>
       <c r="E14" s="10">
-        <v>0.51</v>
+        <v>0.76</v>
       </c>
       <c r="F14" s="10"/>
       <c r="G14" s="10"/>
       <c r="H14" s="10"/>
       <c r="I14" s="10"/>
       <c r="J14" s="10"/>
       <c r="K14" s="10"/>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="11" t="s">
         <v>89</v>
       </c>
       <c r="B15" s="13">
-        <v>1114.59999999999991</v>
-[...2 lines deleted...]
-        <v>-0.0268</v>
+        <v>1037.70000000000005</v>
+      </c>
+      <c r="C15" s="15">
+        <v>0.0012</v>
       </c>
       <c r="D15" s="11">
-        <v>37.1</v>
+        <v>32.6</v>
       </c>
       <c r="E15" s="11">
-        <v>0.58</v>
+        <v>0.76</v>
       </c>
       <c r="F15" s="11"/>
       <c r="G15" s="11"/>
       <c r="H15" s="11"/>
       <c r="I15" s="11"/>
       <c r="J15" s="11"/>
       <c r="K15" s="11"/>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="10" t="s">
         <v>90</v>
       </c>
       <c r="B16" s="12">
-        <v>1145.29999999999995</v>
+        <v>1036.5</v>
       </c>
       <c r="C16" s="14">
-        <v>-0.0297</v>
+        <v>0.0014</v>
       </c>
       <c r="D16" s="10">
-        <v>41.6</v>
+        <v>32.3</v>
       </c>
       <c r="E16" s="10">
-        <v>0.53</v>
+        <v>1.11</v>
       </c>
       <c r="F16" s="10"/>
       <c r="G16" s="10"/>
       <c r="H16" s="10"/>
       <c r="I16" s="10"/>
       <c r="J16" s="10"/>
       <c r="K16" s="10"/>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="11" t="s">
         <v>91</v>
       </c>
       <c r="B17" s="13">
-        <v>1180.29999999999995</v>
+        <v>1035.0</v>
       </c>
       <c r="C17" s="17">
-        <v>-0.0061</v>
+        <v>-0.0434</v>
       </c>
       <c r="D17" s="11">
-        <v>47.6</v>
+        <v>31.8</v>
       </c>
       <c r="E17" s="11">
-        <v>0.67</v>
+        <v>1.7</v>
       </c>
       <c r="F17" s="11"/>
       <c r="G17" s="11"/>
       <c r="H17" s="11"/>
       <c r="I17" s="11"/>
       <c r="J17" s="11"/>
       <c r="K17" s="11"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="10" t="s">
         <v>92</v>
       </c>
       <c r="B18" s="12">
-        <v>1187.59999999999991</v>
-[...2 lines deleted...]
-        <v>-0.0083</v>
+        <v>1082.0</v>
+      </c>
+      <c r="C18" s="16">
+        <v>-0.0051</v>
       </c>
       <c r="D18" s="10">
-        <v>49.0</v>
+        <v>39.1</v>
       </c>
       <c r="E18" s="10">
-        <v>0.51</v>
+        <v>0.82</v>
       </c>
       <c r="F18" s="10"/>
       <c r="G18" s="10"/>
       <c r="H18" s="10"/>
       <c r="I18" s="10"/>
       <c r="J18" s="10"/>
       <c r="K18" s="10"/>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="11" t="s">
         <v>93</v>
       </c>
       <c r="B19" s="13">
-        <v>1197.5</v>
+        <v>1087.5</v>
       </c>
       <c r="C19" s="17">
-        <v>-0.0032</v>
+        <v>-0.0376</v>
       </c>
       <c r="D19" s="11">
-        <v>50.8</v>
+        <v>40.1</v>
       </c>
       <c r="E19" s="11">
-        <v>0.52</v>
+        <v>0.98</v>
       </c>
       <c r="F19" s="11"/>
       <c r="G19" s="11"/>
       <c r="H19" s="11"/>
       <c r="I19" s="11"/>
       <c r="J19" s="11"/>
       <c r="K19" s="11"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="10" t="s">
         <v>94</v>
       </c>
       <c r="B20" s="12">
-        <v>1201.29999999999995</v>
-[...2 lines deleted...]
-        <v>-0.0174</v>
+        <v>1130.0</v>
+      </c>
+      <c r="C20" s="16">
+        <v>-0.0003</v>
       </c>
       <c r="D20" s="10">
-        <v>51.5</v>
+        <v>49.1</v>
       </c>
       <c r="E20" s="10">
-        <v>0.76</v>
+        <v>0.74</v>
       </c>
       <c r="F20" s="10"/>
       <c r="G20" s="10"/>
       <c r="H20" s="10"/>
       <c r="I20" s="10"/>
       <c r="J20" s="10"/>
       <c r="K20" s="10"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="11" t="s">
         <v>95</v>
       </c>
       <c r="B21" s="13">
-        <v>1222.59999999999991</v>
+        <v>1130.29999999999995</v>
       </c>
       <c r="C21" s="17">
-        <v>-0.0379</v>
+        <v>-0.0085</v>
       </c>
       <c r="D21" s="11">
-        <v>55.4</v>
+        <v>49.2</v>
       </c>
       <c r="E21" s="11">
-        <v>1.11</v>
+        <v>0.72</v>
       </c>
       <c r="F21" s="11"/>
       <c r="G21" s="11"/>
       <c r="H21" s="11"/>
       <c r="I21" s="11"/>
       <c r="J21" s="11"/>
       <c r="K21" s="11"/>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="10" t="s">
         <v>96</v>
       </c>
       <c r="B22" s="12">
-        <v>1270.79999999999995</v>
+        <v>1140.0</v>
       </c>
       <c r="C22" s="16">
-        <v>0.0568</v>
+        <v>-0.0138</v>
       </c>
       <c r="D22" s="10">
-        <v>66.099999999999994</v>
+        <v>51.5</v>
       </c>
       <c r="E22" s="10">
-        <v>2.22</v>
+        <v>1.05</v>
       </c>
       <c r="F22" s="10"/>
       <c r="G22" s="10"/>
       <c r="H22" s="10"/>
       <c r="I22" s="10"/>
-      <c r="J22" s="10" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="J22" s="10"/>
+      <c r="K22" s="10"/>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="11" t="s">
         <v>97</v>
       </c>
       <c r="B23" s="13">
-        <v>1202.5</v>
+        <v>1156.0</v>
       </c>
       <c r="C23" s="15">
-        <v>0.0358</v>
+        <v>0.0196</v>
       </c>
       <c r="D23" s="11">
-        <v>54.6</v>
+        <v>55.4</v>
       </c>
       <c r="E23" s="11">
-        <v>1.31</v>
+        <v>1.64</v>
       </c>
       <c r="F23" s="11"/>
       <c r="G23" s="11"/>
       <c r="H23" s="11"/>
       <c r="I23" s="11"/>
       <c r="J23" s="11"/>
       <c r="K23" s="11"/>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="10" t="s">
         <v>98</v>
       </c>
       <c r="B24" s="12">
-        <v>1160.90000000000009</v>
+        <v>1133.79999999999995</v>
       </c>
       <c r="C24" s="16">
-        <v>0.0009</v>
+        <v>-0.0089</v>
       </c>
       <c r="D24" s="10">
-        <v>43.9</v>
+        <v>50.5</v>
       </c>
       <c r="E24" s="10">
-        <v>4.86</v>
+        <v>1.1</v>
       </c>
       <c r="F24" s="10"/>
       <c r="G24" s="10"/>
       <c r="H24" s="10"/>
       <c r="I24" s="10"/>
       <c r="J24" s="10"/>
-      <c r="K24" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K24" s="10"/>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="11" t="s">
         <v>99</v>
       </c>
       <c r="B25" s="13">
-        <v>1159.90000000000009</v>
+        <v>1144.0</v>
       </c>
       <c r="C25" s="15">
-        <v>0.0</v>
+        <v>0.0299</v>
       </c>
       <c r="D25" s="11">
-        <v>43.6</v>
+        <v>53.0</v>
       </c>
       <c r="E25" s="11">
-        <v>0.56</v>
+        <v>1.2</v>
       </c>
       <c r="F25" s="11"/>
       <c r="G25" s="11"/>
       <c r="H25" s="11"/>
       <c r="I25" s="11"/>
       <c r="J25" s="11"/>
       <c r="K25" s="11"/>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="10" t="s">
         <v>100</v>
       </c>
       <c r="B26" s="12">
-        <v>1159.90000000000009</v>
-[...2 lines deleted...]
-        <v>-0.0067</v>
+        <v>1110.79999999999995</v>
+      </c>
+      <c r="C26" s="16">
+        <v>-0.0082</v>
       </c>
       <c r="D26" s="10">
-        <v>43.6</v>
+        <v>44.9</v>
       </c>
       <c r="E26" s="10">
-        <v>0.55</v>
+        <v>0.84</v>
       </c>
       <c r="F26" s="10"/>
       <c r="G26" s="10"/>
       <c r="H26" s="10"/>
       <c r="I26" s="10"/>
       <c r="J26" s="10"/>
       <c r="K26" s="10"/>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="11" t="s">
         <v>101</v>
       </c>
       <c r="B27" s="13">
-        <v>1167.70000000000005</v>
+        <v>1120.0</v>
       </c>
       <c r="C27" s="17">
-        <v>-0.0007</v>
+        <v>-0.021</v>
       </c>
       <c r="D27" s="11">
-        <v>45.3</v>
+        <v>46.9</v>
       </c>
       <c r="E27" s="11">
-        <v>0.68</v>
+        <v>0.7</v>
       </c>
       <c r="F27" s="11"/>
       <c r="G27" s="11"/>
       <c r="H27" s="11"/>
       <c r="I27" s="11"/>
       <c r="J27" s="11"/>
       <c r="K27" s="11"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="10" t="s">
         <v>102</v>
       </c>
       <c r="B28" s="12">
-        <v>1168.5</v>
+        <v>1144.0</v>
       </c>
       <c r="C28" s="14">
-        <v>-0.0051</v>
+        <v>0.0124</v>
       </c>
       <c r="D28" s="10">
-        <v>45.4</v>
+        <v>52.9</v>
       </c>
       <c r="E28" s="10">
-        <v>0.49</v>
+        <v>0.78</v>
       </c>
       <c r="F28" s="10"/>
       <c r="G28" s="10"/>
       <c r="H28" s="10"/>
       <c r="I28" s="10"/>
       <c r="J28" s="10"/>
       <c r="K28" s="10"/>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="11" t="s">
         <v>103</v>
       </c>
       <c r="B29" s="13">
-        <v>1174.5</v>
-[...2 lines deleted...]
-        <v>-0.0057</v>
+        <v>1130.0</v>
+      </c>
+      <c r="C29" s="15">
+        <v>0.008</v>
       </c>
       <c r="D29" s="11">
-        <v>46.6</v>
+        <v>49.4</v>
       </c>
       <c r="E29" s="11">
-        <v>0.69</v>
+        <v>0.75</v>
       </c>
       <c r="F29" s="11"/>
       <c r="G29" s="11"/>
       <c r="H29" s="11"/>
       <c r="I29" s="11"/>
       <c r="J29" s="11"/>
       <c r="K29" s="11"/>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="10" t="s">
         <v>104</v>
       </c>
       <c r="B30" s="12">
-        <v>1181.20000000000005</v>
-[...2 lines deleted...]
-        <v>-0.0105</v>
+        <v>1121.0</v>
+      </c>
+      <c r="C30" s="16">
+        <v>-0.008</v>
       </c>
       <c r="D30" s="10">
-        <v>47.8</v>
+        <v>47.1</v>
       </c>
       <c r="E30" s="10">
-        <v>0.7</v>
+        <v>0.52</v>
       </c>
       <c r="F30" s="10"/>
       <c r="G30" s="10"/>
       <c r="H30" s="10"/>
       <c r="I30" s="10"/>
       <c r="J30" s="10"/>
       <c r="K30" s="10"/>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="11" t="s">
         <v>105</v>
       </c>
       <c r="B31" s="13">
-        <v>1193.70000000000005</v>
-[...2 lines deleted...]
-        <v>-0.0027</v>
+        <v>1130.0</v>
+      </c>
+      <c r="C31" s="15">
+        <v>0.0091</v>
       </c>
       <c r="D31" s="11">
-        <v>50.1</v>
+        <v>49.2</v>
       </c>
       <c r="E31" s="11">
-        <v>1.04</v>
+        <v>0.66</v>
       </c>
       <c r="F31" s="11"/>
       <c r="G31" s="11"/>
       <c r="H31" s="11"/>
       <c r="I31" s="11"/>
       <c r="J31" s="11"/>
       <c r="K31" s="11"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>