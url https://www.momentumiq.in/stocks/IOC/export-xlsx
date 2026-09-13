--- v0 (2026-07-02)
+++ v1 (2026-09-13)
@@ -23,360 +23,360 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Overview" sheetId="1" r:id="rId4"/>
     <sheet name="Monthly Summary" sheetId="2" r:id="rId5"/>
     <sheet name="Weekly Summary" sheetId="3" r:id="rId6"/>
     <sheet name="Indicator History" sheetId="4" r:id="rId7"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>IOC — Indian Oil Corporation</t>
   </si>
   <si>
-    <t>NSE Equity · Energy · Generated 02 Jul 2026, 07:47 AM</t>
+    <t>NSE Equity · Energy · Generated 13 Sep 2026, 10:49 AM</t>
   </si>
   <si>
     <t>KEY METRICS</t>
   </si>
   <si>
     <t>Current Price</t>
   </si>
   <si>
-    <t>₹154.13</t>
+    <t>₹135.11</t>
   </si>
   <si>
     <t>1 Day Change</t>
   </si>
   <si>
-    <t>+0.32%</t>
+    <t>+0.13%</t>
   </si>
   <si>
     <t>52 Week High</t>
   </si>
   <si>
-    <t>₹185.97</t>
+    <t>₹186.61</t>
   </si>
   <si>
     <t>52 Week Low</t>
   </si>
   <si>
-    <t>₹110.72</t>
+    <t>₹120.24</t>
   </si>
   <si>
     <t>RSI (14)</t>
   </si>
   <si>
     <t>EMA 50</t>
   </si>
   <si>
-    <t>₹142.63</t>
+    <t>₹138.90</t>
   </si>
   <si>
     <t>EMA 200</t>
   </si>
   <si>
-    <t>₹150.81</t>
+    <t>₹146.09</t>
   </si>
   <si>
     <t>ATR (14)</t>
   </si>
   <si>
-    <t>₹3.39</t>
+    <t>₹2.45</t>
   </si>
   <si>
     <t>Volume Ratio</t>
   </si>
   <si>
-    <t>0.79×</t>
+    <t>0.99×</t>
   </si>
   <si>
     <t>Data Period</t>
   </si>
   <si>
-    <t>13 May 2024 to 22 Oct 2025</t>
+    <t>08 Apr 2025 to 11 Sep 2026</t>
   </si>
   <si>
     <t>ACTIVE TECHNICAL CONDITIONS</t>
   </si>
   <si>
     <t>● Near 52W Low</t>
   </si>
   <si>
     <t>For educational purposes only. Not investment advice. Past performance does not guarantee future results.</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Open</t>
   </si>
   <si>
     <t>High</t>
   </si>
   <si>
     <t>Low</t>
   </si>
   <si>
     <t>Close</t>
   </si>
   <si>
     <t>Change %</t>
   </si>
   <si>
     <t>Trading Days</t>
   </si>
   <si>
     <t>Total Volume</t>
   </si>
   <si>
-    <t>May 2024</t>
-[...31 lines deleted...]
-  <si>
     <t>Apr 2025</t>
   </si>
   <si>
     <t>May 2025</t>
   </si>
   <si>
     <t>Jun 2025</t>
   </si>
   <si>
     <t>Jul 2025</t>
   </si>
   <si>
     <t>Aug 2025</t>
   </si>
   <si>
     <t>Sep 2025</t>
   </si>
   <si>
     <t>Oct 2025</t>
   </si>
   <si>
+    <t>Nov 2025</t>
+  </si>
+  <si>
+    <t>Dec 2025</t>
+  </si>
+  <si>
+    <t>Jan 2026</t>
+  </si>
+  <si>
+    <t>Feb 2026</t>
+  </si>
+  <si>
+    <t>Mar 2026</t>
+  </si>
+  <si>
+    <t>Apr 2026</t>
+  </si>
+  <si>
+    <t>May 2026</t>
+  </si>
+  <si>
+    <t>Jun 2026</t>
+  </si>
+  <si>
+    <t>Jul 2026</t>
+  </si>
+  <si>
+    <t>Aug 2026</t>
+  </si>
+  <si>
+    <t>Sep 2026</t>
+  </si>
+  <si>
     <t>Week</t>
   </si>
   <si>
-    <t>Week of 04 Aug</t>
-[...32 lines deleted...]
-    <t>Week of 20 Oct</t>
+    <t>Week of 22 Jun</t>
+  </si>
+  <si>
+    <t>Week of 29 Jun</t>
+  </si>
+  <si>
+    <t>Week of 06 Jul</t>
+  </si>
+  <si>
+    <t>Week of 13 Jul</t>
+  </si>
+  <si>
+    <t>Week of 20 Jul</t>
+  </si>
+  <si>
+    <t>Week of 27 Jul</t>
+  </si>
+  <si>
+    <t>Week of 03 Aug</t>
+  </si>
+  <si>
+    <t>Week of 10 Aug</t>
+  </si>
+  <si>
+    <t>Week of 17 Aug</t>
+  </si>
+  <si>
+    <t>Week of 24 Aug</t>
+  </si>
+  <si>
+    <t>Week of 31 Aug</t>
+  </si>
+  <si>
+    <t>Week of 07 Sep</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>1D Change %</t>
   </si>
   <si>
     <t>RSI</t>
   </si>
   <si>
     <t>Vol Ratio</t>
   </si>
   <si>
     <t>RSI&lt;30</t>
   </si>
   <si>
     <t>RSI&gt;70</t>
   </si>
   <si>
     <t>EMA Cross</t>
   </si>
   <si>
     <t>MACD Cross</t>
   </si>
   <si>
     <t>Breakout</t>
   </si>
   <si>
     <t>Vol Spike</t>
   </si>
   <si>
-    <t>01 Jul 2026</t>
-[...35 lines deleted...]
-    <t>12 Jun 2026</t>
+    <t>11 Sep 2026</t>
+  </si>
+  <si>
+    <t>10 Sep 2026</t>
+  </si>
+  <si>
+    <t>09 Sep 2026</t>
+  </si>
+  <si>
+    <t>08 Sep 2026</t>
+  </si>
+  <si>
+    <t>07 Sep 2026</t>
+  </si>
+  <si>
+    <t>04 Sep 2026</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
-    <t>11 Jun 2026</t>
-[...47 lines deleted...]
-    <t>20 May 2026</t>
+    <t>03 Sep 2026</t>
+  </si>
+  <si>
+    <t>02 Sep 2026</t>
+  </si>
+  <si>
+    <t>01 Sep 2026</t>
+  </si>
+  <si>
+    <t>31 Aug 2026</t>
+  </si>
+  <si>
+    <t>28 Aug 2026</t>
+  </si>
+  <si>
+    <t>27 Aug 2026</t>
+  </si>
+  <si>
+    <t>26 Aug 2026</t>
+  </si>
+  <si>
+    <t>25 Aug 2026</t>
+  </si>
+  <si>
+    <t>24 Aug 2026</t>
+  </si>
+  <si>
+    <t>21 Aug 2026</t>
+  </si>
+  <si>
+    <t>20 Aug 2026</t>
+  </si>
+  <si>
+    <t>19 Aug 2026</t>
+  </si>
+  <si>
+    <t>18 Aug 2026</t>
+  </si>
+  <si>
+    <t>17 Aug 2026</t>
+  </si>
+  <si>
+    <t>14 Aug 2026</t>
+  </si>
+  <si>
+    <t>13 Aug 2026</t>
+  </si>
+  <si>
+    <t>12 Aug 2026</t>
+  </si>
+  <si>
+    <t>11 Aug 2026</t>
+  </si>
+  <si>
+    <t>10 Aug 2026</t>
+  </si>
+  <si>
+    <t>07 Aug 2026</t>
+  </si>
+  <si>
+    <t>06 Aug 2026</t>
+  </si>
+  <si>
+    <t>05 Aug 2026</t>
+  </si>
+  <si>
+    <t>04 Aug 2026</t>
+  </si>
+  <si>
+    <t>03 Aug 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="₹#,##0.00"/>
     <numFmt numFmtId="165" formatCode="+0.00%;-0.00%"/>
   </numFmts>
   <fonts count="10">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -902,51 +902,51 @@
       <c r="B6" s="5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="5">
-        <v>46.2</v>
+        <v>41.4</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>17</v>
       </c>
@@ -1028,511 +1028,511 @@
       </c>
       <c r="C1" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>29</v>
       </c>
       <c r="F1" s="8" t="s">
         <v>30</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>31</v>
       </c>
       <c r="H1" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="11">
-        <v>159.84999999999999</v>
+        <v>121.44</v>
       </c>
       <c r="C2" s="11">
-        <v>170.44999999999999</v>
+        <v>131.21000000000001</v>
       </c>
       <c r="D2" s="11">
-        <v>154.75</v>
+        <v>120.23999999999999</v>
       </c>
       <c r="E2" s="11">
-        <v>162.40000000000001</v>
+        <v>129.30000000000001</v>
       </c>
       <c r="F2" s="13">
-        <v>0.016</v>
+        <v>0.0647</v>
       </c>
       <c r="G2" s="9">
         <v>14</v>
       </c>
       <c r="H2" s="17">
-        <v>269924438</v>
+        <v>201670326</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B3" s="12">
-        <v>170.80000000000001</v>
+        <v>131.11000000000001</v>
       </c>
       <c r="C3" s="12">
-        <v>177.0</v>
+        <v>140.5</v>
       </c>
       <c r="D3" s="12">
-        <v>147.80000000000001</v>
+        <v>129.060000000000002</v>
       </c>
       <c r="E3" s="12">
-        <v>165.63</v>
+        <v>133.15000000000001</v>
       </c>
       <c r="F3" s="14">
-        <v>0.0199</v>
+        <v>0.0298</v>
       </c>
       <c r="G3" s="10">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="H3" s="18">
-        <v>522496209</v>
+        <v>312273000</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="11">
-        <v>166.0</v>
+        <v>133.15000000000001</v>
       </c>
       <c r="C4" s="11">
-        <v>185.97</v>
+        <v>140.22</v>
       </c>
       <c r="D4" s="11">
-        <v>160.66</v>
+        <v>127.93000000000001</v>
       </c>
       <c r="E4" s="11">
-        <v>181.66999999999999</v>
+        <v>137.83000000000001</v>
       </c>
       <c r="F4" s="13">
-        <v>0.0968</v>
+        <v>0.0351</v>
       </c>
       <c r="G4" s="9">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="H4" s="17">
-        <v>766065359</v>
+        <v>324362459</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="12">
-        <v>182.0</v>
+        <v>137.41</v>
       </c>
       <c r="C5" s="12">
-        <v>182.49000000000001</v>
+        <v>145.37</v>
       </c>
       <c r="D5" s="12">
-        <v>163.0099999999999909</v>
+        <v>135.36000000000001</v>
       </c>
       <c r="E5" s="12">
-        <v>176.97</v>
+        <v>136.58000000000001</v>
       </c>
       <c r="F5" s="15">
-        <v>-0.0259</v>
+        <v>-0.0091</v>
       </c>
       <c r="G5" s="10">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H5" s="18">
-        <v>367601283</v>
+        <v>235314871</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="11">
-        <v>179.25</v>
+        <v>136.30000000000001</v>
       </c>
       <c r="C6" s="11">
-        <v>184.0</v>
+        <v>137.83000000000001</v>
       </c>
       <c r="D6" s="11">
-        <v>162.19</v>
+        <v>130.74000000000001</v>
       </c>
       <c r="E6" s="11">
-        <v>180.15000000000001</v>
-[...2 lines deleted...]
-        <v>0.018</v>
+        <v>130.91</v>
+      </c>
+      <c r="F6" s="16">
+        <v>-0.0415</v>
       </c>
       <c r="G6" s="9">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="H6" s="17">
-        <v>424411312</v>
+        <v>173196776</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B7" s="12">
-        <v>180.0</v>
+        <v>131.27000000000001</v>
       </c>
       <c r="C7" s="12">
-        <v>181.34</v>
+        <v>144.93000000000001</v>
       </c>
       <c r="D7" s="12">
-        <v>140.56</v>
+        <v>131.039999999999992</v>
       </c>
       <c r="E7" s="12">
-        <v>142.62</v>
-[...2 lines deleted...]
-        <v>-0.2083</v>
+        <v>143.53</v>
+      </c>
+      <c r="F7" s="14">
+        <v>0.0964</v>
       </c>
       <c r="G7" s="10">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H7" s="18">
-        <v>416709738</v>
+        <v>182241568</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="9" t="s">
         <v>39</v>
       </c>
       <c r="B8" s="11">
-        <v>144.30000000000001</v>
+        <v>144.11000000000001</v>
       </c>
       <c r="C8" s="11">
-        <v>145.74000000000001</v>
+        <v>160.11000000000001</v>
       </c>
       <c r="D8" s="11">
-        <v>129.5</v>
+        <v>142.41999999999999</v>
       </c>
       <c r="E8" s="11">
-        <v>138.63</v>
-[...2 lines deleted...]
-        <v>-0.028</v>
+        <v>158.96000000000001</v>
+      </c>
+      <c r="F8" s="13">
+        <v>0.1075</v>
       </c>
       <c r="G8" s="9">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="H8" s="17">
-        <v>322542523</v>
+        <v>313036647</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B9" s="12">
-        <v>138.22</v>
+        <v>160.02000000000001</v>
       </c>
       <c r="C9" s="12">
-        <v>145.099999999999994</v>
+        <v>170.15000000000001</v>
       </c>
       <c r="D9" s="12">
-        <v>133.53999999999999</v>
+        <v>154.75</v>
       </c>
       <c r="E9" s="12">
-        <v>136.41</v>
+        <v>154.99000000000001</v>
       </c>
       <c r="F9" s="15">
-        <v>-0.016</v>
+        <v>-0.025</v>
       </c>
       <c r="G9" s="10">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="H9" s="18">
-        <v>323057606</v>
+        <v>271486572</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B10" s="11">
-        <v>135.80000000000001</v>
+        <v>155.25</v>
       </c>
       <c r="C10" s="11">
-        <v>139.83000000000001</v>
+        <v>165.25</v>
       </c>
       <c r="D10" s="11">
-        <v>121.16</v>
+        <v>153.63</v>
       </c>
       <c r="E10" s="11">
-        <v>128.49000000000001</v>
-[...2 lines deleted...]
-        <v>-0.0581</v>
+        <v>164.38999999999999</v>
+      </c>
+      <c r="F10" s="13">
+        <v>0.0606</v>
       </c>
       <c r="G10" s="9">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H10" s="17">
-        <v>330976936</v>
+        <v>276851286</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B11" s="12">
-        <v>124.11</v>
+        <v>164.91999999999999</v>
       </c>
       <c r="C11" s="12">
-        <v>128.47999999999999</v>
+        <v>166.69</v>
       </c>
       <c r="D11" s="12">
-        <v>112.92</v>
+        <v>152.84</v>
       </c>
       <c r="E11" s="12">
-        <v>113.48999999999999</v>
+        <v>161.21000000000001</v>
       </c>
       <c r="F11" s="15">
-        <v>-0.1167</v>
+        <v>-0.0193</v>
       </c>
       <c r="G11" s="10">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H11" s="18">
-        <v>236413043</v>
+        <v>227927260</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="9" t="s">
         <v>43</v>
       </c>
       <c r="B12" s="11">
-        <v>114.7</v>
+        <v>158.5</v>
       </c>
       <c r="C12" s="11">
-        <v>134.33000000000001</v>
+        <v>186.61000000000001</v>
       </c>
       <c r="D12" s="11">
-        <v>110.72</v>
+        <v>157.069999999999993</v>
       </c>
       <c r="E12" s="11">
-        <v>127.7</v>
+        <v>185.13999999999999</v>
       </c>
       <c r="F12" s="13">
-        <v>0.1252</v>
+        <v>0.1484</v>
       </c>
       <c r="G12" s="9">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H12" s="17">
-        <v>304012787</v>
+        <v>362062344</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B13" s="12">
-        <v>128.0</v>
+        <v>179.050000000000011</v>
       </c>
       <c r="C13" s="12">
-        <v>139.90000000000001</v>
+        <v>182.40000000000001</v>
       </c>
       <c r="D13" s="12">
-        <v>122.34999999999999</v>
+        <v>134.039999999999992</v>
       </c>
       <c r="E13" s="12">
-        <v>137.86000000000001</v>
-[...2 lines deleted...]
-        <v>0.0796</v>
+        <v>135.40000000000001</v>
+      </c>
+      <c r="F13" s="15">
+        <v>-0.2687</v>
       </c>
       <c r="G13" s="10">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H13" s="18">
-        <v>279088592</v>
+        <v>581324580</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="9" t="s">
         <v>45</v>
       </c>
       <c r="B14" s="11">
-        <v>139.78999999999999</v>
+        <v>140.0</v>
       </c>
       <c r="C14" s="11">
-        <v>149.80000000000001</v>
+        <v>148.34</v>
       </c>
       <c r="D14" s="11">
-        <v>137.61000000000001</v>
+        <v>130.22</v>
       </c>
       <c r="E14" s="11">
-        <v>141.97</v>
+        <v>142.25</v>
       </c>
       <c r="F14" s="13">
-        <v>0.0298</v>
+        <v>0.0506</v>
       </c>
       <c r="G14" s="9">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H14" s="17">
-        <v>318379692</v>
+        <v>383297656</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="10" t="s">
         <v>46</v>
       </c>
       <c r="B15" s="12">
-        <v>141.97</v>
+        <v>142.25</v>
       </c>
       <c r="C15" s="12">
-        <v>149.5</v>
+        <v>149.30000000000001</v>
       </c>
       <c r="D15" s="12">
-        <v>136.40000000000001</v>
+        <v>130.53</v>
       </c>
       <c r="E15" s="12">
-        <v>146.96000000000001</v>
-[...2 lines deleted...]
-        <v>0.0351</v>
+        <v>140.24000000000001</v>
+      </c>
+      <c r="F15" s="15">
+        <v>-0.0141</v>
       </c>
       <c r="G15" s="10">
         <v>21</v>
       </c>
       <c r="H15" s="18">
-        <v>324362459</v>
+        <v>328806270</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="9" t="s">
         <v>47</v>
       </c>
       <c r="B16" s="11">
-        <v>146.50999999999999</v>
+        <v>140.5</v>
       </c>
       <c r="C16" s="11">
-        <v>155.0</v>
+        <v>148.47</v>
       </c>
       <c r="D16" s="11">
-        <v>144.31999999999999</v>
+        <v>133.55000000000001</v>
       </c>
       <c r="E16" s="11">
-        <v>145.62</v>
+        <v>139.38</v>
       </c>
       <c r="F16" s="16">
-        <v>-0.0091</v>
+        <v>-0.0061</v>
       </c>
       <c r="G16" s="9">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H16" s="17">
-        <v>235314871</v>
+        <v>284792533</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="10" t="s">
         <v>48</v>
       </c>
       <c r="B17" s="12">
-        <v>145.33000000000001</v>
+        <v>139.69999999999999</v>
       </c>
       <c r="C17" s="12">
-        <v>146.28999999999999</v>
+        <v>144.11000000000001</v>
       </c>
       <c r="D17" s="12">
-        <v>136.46000000000001</v>
+        <v>136.59999999999999</v>
       </c>
       <c r="E17" s="12">
-        <v>136.62</v>
-[...2 lines deleted...]
-        <v>-0.0618</v>
+        <v>140.16999999999999</v>
+      </c>
+      <c r="F17" s="14">
+        <v>0.0057</v>
       </c>
       <c r="G17" s="10">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H17" s="18">
-        <v>173196776</v>
+        <v>288723088</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="9" t="s">
         <v>49</v>
       </c>
       <c r="B18" s="11">
-        <v>137.0</v>
+        <v>142.52000000000001</v>
       </c>
       <c r="C18" s="11">
-        <v>151.25</v>
+        <v>145.19999999999999</v>
       </c>
       <c r="D18" s="11">
-        <v>136.75999999999999</v>
+        <v>134.31999999999999</v>
       </c>
       <c r="E18" s="11">
-        <v>149.78999999999999</v>
-[...2 lines deleted...]
-        <v>0.0964</v>
+        <v>139.13</v>
+      </c>
+      <c r="F18" s="16">
+        <v>-0.0074</v>
       </c>
       <c r="G18" s="9">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="H18" s="17">
-        <v>182241568</v>
+        <v>178558430</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="10" t="s">
         <v>50</v>
       </c>
       <c r="B19" s="12">
-        <v>150.40000000000001</v>
+        <v>136.34</v>
       </c>
       <c r="C19" s="12">
-        <v>157.19999999999999</v>
+        <v>137.90000000000001</v>
       </c>
       <c r="D19" s="12">
-        <v>148.63999999999999</v>
+        <v>133.02000000000001</v>
       </c>
       <c r="E19" s="12">
-        <v>154.13</v>
-[...2 lines deleted...]
-        <v>0.029</v>
+        <v>135.11000000000001</v>
+      </c>
+      <c r="F19" s="15">
+        <v>-0.0289</v>
       </c>
       <c r="G19" s="10">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="H19" s="18">
-        <v>134146297</v>
+        <v>59025775</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G13"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
@@ -1549,319 +1549,319 @@
       </c>
       <c r="B1" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C1" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>29</v>
       </c>
       <c r="F1" s="8" t="s">
         <v>30</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B2" s="11">
-        <v>141.72</v>
+        <v>145.43000000000001</v>
       </c>
       <c r="C2" s="11">
-        <v>143.28</v>
+        <v>148.24000000000001</v>
       </c>
       <c r="D2" s="11">
-        <v>139.31</v>
+        <v>142.80000000000001</v>
       </c>
       <c r="E2" s="11">
-        <v>139.91</v>
+        <v>143.88999999999999</v>
       </c>
       <c r="F2" s="16">
-        <v>-0.0128</v>
+        <v>-0.0106</v>
       </c>
       <c r="G2" s="17">
-        <v>44689792</v>
+        <v>56164810</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="10" t="s">
         <v>53</v>
       </c>
       <c r="B3" s="12">
-        <v>141.59999999999999</v>
+        <v>143.30000000000001</v>
       </c>
       <c r="C3" s="12">
-        <v>143.84999999999999</v>
+        <v>143.77000000000001</v>
       </c>
       <c r="D3" s="12">
-        <v>139.34999999999999</v>
+        <v>138.38</v>
       </c>
       <c r="E3" s="12">
-        <v>140.13</v>
-[...2 lines deleted...]
-        <v>0.0016</v>
+        <v>141.56</v>
+      </c>
+      <c r="F3" s="15">
+        <v>-0.0162</v>
       </c>
       <c r="G3" s="18">
-        <v>40563531</v>
+        <v>74345515</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="9" t="s">
         <v>54</v>
       </c>
       <c r="B4" s="11">
-        <v>142.0</v>
+        <v>142.75</v>
       </c>
       <c r="C4" s="11">
-        <v>142.90000000000001</v>
+        <v>144.11000000000001</v>
       </c>
       <c r="D4" s="11">
-        <v>138.80000000000001</v>
+        <v>136.59999999999999</v>
       </c>
       <c r="E4" s="11">
-        <v>139.94999999999999</v>
+        <v>138.96000000000001</v>
       </c>
       <c r="F4" s="16">
-        <v>-0.0013</v>
+        <v>-0.0184</v>
       </c>
       <c r="G4" s="17">
-        <v>40833571</v>
+        <v>73692408</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="10" t="s">
         <v>55</v>
       </c>
       <c r="B5" s="12">
-        <v>139.94999999999999</v>
+        <v>137.0</v>
       </c>
       <c r="C5" s="12">
-        <v>140.41999999999999</v>
+        <v>143.38999999999999</v>
       </c>
       <c r="D5" s="12">
-        <v>136.46000000000001</v>
+        <v>136.62</v>
       </c>
       <c r="E5" s="12">
-        <v>136.62</v>
-[...2 lines deleted...]
-        <v>-0.0238</v>
+        <v>141.69</v>
+      </c>
+      <c r="F5" s="14">
+        <v>0.0196</v>
       </c>
       <c r="G5" s="18">
-        <v>38128032</v>
+        <v>80370851</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="9" t="s">
         <v>56</v>
       </c>
       <c r="B6" s="11">
-        <v>137.0</v>
+        <v>140.19</v>
       </c>
       <c r="C6" s="11">
-        <v>141.69999999999999</v>
+        <v>143.99000000000001</v>
       </c>
       <c r="D6" s="11">
-        <v>136.75999999999999</v>
+        <v>136.78</v>
       </c>
       <c r="E6" s="11">
-        <v>139.65000000000001</v>
-[...2 lines deleted...]
-        <v>0.0222</v>
+        <v>138.47</v>
+      </c>
+      <c r="F6" s="16">
+        <v>-0.0227</v>
       </c>
       <c r="G6" s="17">
-        <v>24148040</v>
+        <v>56091638</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="10" t="s">
         <v>57</v>
       </c>
       <c r="B7" s="12">
-        <v>140.0</v>
+        <v>140.5</v>
       </c>
       <c r="C7" s="12">
-        <v>145.38999999999999</v>
+        <v>142.94999999999999</v>
       </c>
       <c r="D7" s="12">
-        <v>140.0</v>
+        <v>138.86000000000001</v>
       </c>
       <c r="E7" s="12">
-        <v>142.61000000000001</v>
+        <v>140.16999999999999</v>
       </c>
       <c r="F7" s="14">
-        <v>0.0212</v>
+        <v>0.0123</v>
       </c>
       <c r="G7" s="18">
-        <v>37041645</v>
+        <v>38178405</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="9" t="s">
         <v>58</v>
       </c>
       <c r="B8" s="11">
-        <v>142.74000000000001</v>
+        <v>142.52000000000001</v>
       </c>
       <c r="C8" s="11">
-        <v>149.94999999999999</v>
+        <v>145.19999999999999</v>
       </c>
       <c r="D8" s="11">
-        <v>142.31</v>
+        <v>141.59999999999999</v>
       </c>
       <c r="E8" s="11">
-        <v>148.5</v>
+        <v>143.38</v>
       </c>
       <c r="F8" s="13">
-        <v>0.0413</v>
+        <v>0.0229</v>
       </c>
       <c r="G8" s="17">
-        <v>47095193</v>
+        <v>48757088</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="10" t="s">
         <v>59</v>
       </c>
       <c r="B9" s="12">
-        <v>148.5</v>
+        <v>143.0</v>
       </c>
       <c r="C9" s="12">
-        <v>149.13999999999999</v>
+        <v>143.0099999999999909</v>
       </c>
       <c r="D9" s="12">
-        <v>143.80000000000001</v>
+        <v>138.81999999999999</v>
       </c>
       <c r="E9" s="12">
-        <v>145.039999999999992</v>
+        <v>139.40000000000001</v>
       </c>
       <c r="F9" s="15">
-        <v>-0.0233</v>
+        <v>-0.0278</v>
       </c>
       <c r="G9" s="18">
-        <v>43836175</v>
+        <v>43362508</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="9" t="s">
         <v>60</v>
       </c>
       <c r="B10" s="11">
-        <v>145.039999999999992</v>
+        <v>139.19999999999999</v>
       </c>
       <c r="C10" s="11">
-        <v>151.97999999999999</v>
+        <v>139.80000000000001</v>
       </c>
       <c r="D10" s="11">
-        <v>145.039999999999992</v>
+        <v>135.27000000000001</v>
       </c>
       <c r="E10" s="11">
-        <v>150.38999999999999</v>
-[...2 lines deleted...]
-        <v>0.0369</v>
+        <v>135.90000000000001</v>
+      </c>
+      <c r="F10" s="16">
+        <v>-0.0251</v>
       </c>
       <c r="G10" s="17">
-        <v>43768950</v>
+        <v>38534840</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="10" t="s">
         <v>61</v>
       </c>
       <c r="B11" s="12">
-        <v>150.97999999999999</v>
+        <v>136.0</v>
       </c>
       <c r="C11" s="12">
-        <v>157.19999999999999</v>
+        <v>141.15000000000001</v>
       </c>
       <c r="D11" s="12">
-        <v>150.52000000000001</v>
+        <v>135.94999999999999</v>
       </c>
       <c r="E11" s="12">
-        <v>154.11000000000001</v>
+        <v>137.099999999999994</v>
       </c>
       <c r="F11" s="14">
-        <v>0.0247</v>
+        <v>0.0088</v>
       </c>
       <c r="G11" s="18">
-        <v>61809313</v>
+        <v>33865051</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="9" t="s">
         <v>62</v>
       </c>
       <c r="B12" s="11">
-        <v>153.71000000000001</v>
+        <v>136.11000000000001</v>
       </c>
       <c r="C12" s="11">
-        <v>156.78</v>
+        <v>139.13</v>
       </c>
       <c r="D12" s="11">
-        <v>152.030000000000001</v>
+        <v>134.31999999999999</v>
       </c>
       <c r="E12" s="11">
-        <v>152.91</v>
-[...2 lines deleted...]
-        <v>-0.0078</v>
+        <v>137.59999999999999</v>
+      </c>
+      <c r="F12" s="13">
+        <v>0.0036</v>
       </c>
       <c r="G12" s="17">
-        <v>50746225</v>
+        <v>41023800</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="10" t="s">
         <v>63</v>
       </c>
       <c r="B13" s="12">
-        <v>153.30000000000001</v>
+        <v>137.0</v>
       </c>
       <c r="C13" s="12">
-        <v>155.0</v>
+        <v>137.5</v>
       </c>
       <c r="D13" s="12">
-        <v>152.71000000000001</v>
+        <v>133.02000000000001</v>
       </c>
       <c r="E13" s="12">
-        <v>154.13</v>
-[...2 lines deleted...]
-        <v>0.008</v>
+        <v>135.11000000000001</v>
+      </c>
+      <c r="F13" s="15">
+        <v>-0.0181</v>
       </c>
       <c r="G13" s="18">
-        <v>7942324</v>
+        <v>32040918</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:K31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
@@ -1894,738 +1894,736 @@
       </c>
       <c r="F1" s="8" t="s">
         <v>68</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>69</v>
       </c>
       <c r="H1" s="8" t="s">
         <v>70</v>
       </c>
       <c r="I1" s="8" t="s">
         <v>71</v>
       </c>
       <c r="J1" s="8" t="s">
         <v>72</v>
       </c>
       <c r="K1" s="8" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="9" t="s">
         <v>74</v>
       </c>
       <c r="B2" s="11">
-        <v>139.83000000000001</v>
+        <v>135.11000000000001</v>
       </c>
       <c r="C2" s="13">
-        <v>0.0032</v>
+        <v>0.0013</v>
       </c>
       <c r="D2" s="9">
-        <v>46.2</v>
+        <v>41.4</v>
       </c>
       <c r="E2" s="9">
-        <v>0.79</v>
+        <v>0.99</v>
       </c>
       <c r="F2" s="9"/>
       <c r="G2" s="9"/>
       <c r="H2" s="9"/>
       <c r="I2" s="9"/>
       <c r="J2" s="9"/>
       <c r="K2" s="9"/>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="10" t="s">
         <v>75</v>
       </c>
       <c r="B3" s="12">
-        <v>139.38</v>
-[...2 lines deleted...]
-        <v>0.0014</v>
+        <v>134.94</v>
+      </c>
+      <c r="C3" s="15">
+        <v>-0.0049</v>
       </c>
       <c r="D3" s="10">
-        <v>45.3</v>
+        <v>40.8</v>
       </c>
       <c r="E3" s="10">
-        <v>1.38</v>
+        <v>0.9</v>
       </c>
       <c r="F3" s="10"/>
       <c r="G3" s="10"/>
       <c r="H3" s="10"/>
       <c r="I3" s="10"/>
       <c r="J3" s="10"/>
       <c r="K3" s="10"/>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="9" t="s">
         <v>76</v>
       </c>
       <c r="B4" s="11">
-        <v>139.18000000000001</v>
-[...2 lines deleted...]
-        <v>-0.0327</v>
+        <v>135.59999999999999</v>
+      </c>
+      <c r="C4" s="13">
+        <v>0.0093</v>
       </c>
       <c r="D4" s="9">
-        <v>44.9</v>
+        <v>42.4</v>
       </c>
       <c r="E4" s="9">
-        <v>1.12</v>
+        <v>0.72</v>
       </c>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="9"/>
       <c r="I4" s="9"/>
       <c r="J4" s="9"/>
       <c r="K4" s="9"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="10" t="s">
         <v>77</v>
       </c>
       <c r="B5" s="12">
-        <v>143.88999999999999</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>134.34999999999999</v>
+      </c>
+      <c r="C5" s="15">
+        <v>-0.0059</v>
       </c>
       <c r="D5" s="10">
-        <v>53.4</v>
+        <v>38.0</v>
       </c>
       <c r="E5" s="10">
-        <v>1.07</v>
+        <v>0.91</v>
       </c>
       <c r="F5" s="10"/>
       <c r="G5" s="10"/>
       <c r="H5" s="10"/>
       <c r="I5" s="10"/>
       <c r="J5" s="10"/>
       <c r="K5" s="10"/>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="9" t="s">
         <v>78</v>
       </c>
       <c r="B6" s="11">
-        <v>143.88999999999999</v>
+        <v>135.15000000000001</v>
       </c>
       <c r="C6" s="16">
-        <v>-0.0165</v>
+        <v>-0.0178</v>
       </c>
       <c r="D6" s="9">
-        <v>53.4</v>
+        <v>39.8</v>
       </c>
       <c r="E6" s="9">
-        <v>0.99</v>
+        <v>0.75</v>
       </c>
       <c r="F6" s="9"/>
       <c r="G6" s="9"/>
       <c r="H6" s="9"/>
       <c r="I6" s="9"/>
       <c r="J6" s="9"/>
       <c r="K6" s="9"/>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="10" t="s">
         <v>79</v>
       </c>
       <c r="B7" s="12">
-        <v>146.30000000000001</v>
-[...2 lines deleted...]
-        <v>0.0219</v>
+        <v>137.59999999999999</v>
+      </c>
+      <c r="C7" s="15">
+        <v>-0.0015</v>
       </c>
       <c r="D7" s="10">
-        <v>58.2</v>
+        <v>46.1</v>
       </c>
       <c r="E7" s="10">
-        <v>1.23</v>
+        <v>0.55</v>
       </c>
       <c r="F7" s="10"/>
       <c r="G7" s="10"/>
       <c r="H7" s="10"/>
-      <c r="I7" s="10"/>
+      <c r="I7" s="10" t="s">
+        <v>80</v>
+      </c>
       <c r="J7" s="10"/>
       <c r="K7" s="10"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="9" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B8" s="11">
-        <v>143.16999999999999</v>
-[...2 lines deleted...]
-        <v>-0.0084</v>
+        <v>137.80000000000001</v>
+      </c>
+      <c r="C8" s="13">
+        <v>0.0058</v>
       </c>
       <c r="D8" s="9">
-        <v>53.1</v>
+        <v>46.6</v>
       </c>
       <c r="E8" s="9">
-        <v>1.01</v>
+        <v>0.63</v>
       </c>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="9"/>
       <c r="I8" s="9"/>
       <c r="J8" s="9"/>
       <c r="K8" s="9"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="10" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B9" s="12">
-        <v>144.38</v>
+        <v>137.0</v>
       </c>
       <c r="C9" s="14">
-        <v>0.0066</v>
+        <v>0.0034</v>
       </c>
       <c r="D9" s="10">
-        <v>55.5</v>
+        <v>44.1</v>
       </c>
       <c r="E9" s="10">
-        <v>0.77</v>
+        <v>1.01</v>
       </c>
       <c r="F9" s="10"/>
       <c r="G9" s="10"/>
       <c r="H9" s="10"/>
       <c r="I9" s="10"/>
       <c r="J9" s="10"/>
       <c r="K9" s="10"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="9" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B10" s="11">
-        <v>143.43000000000001</v>
+        <v>136.53</v>
       </c>
       <c r="C10" s="16">
-        <v>-0.0183</v>
+        <v>-0.0187</v>
       </c>
       <c r="D10" s="9">
-        <v>54.0</v>
+        <v>42.7</v>
       </c>
       <c r="E10" s="9">
-        <v>1.1</v>
+        <v>1.17</v>
       </c>
       <c r="F10" s="9"/>
       <c r="G10" s="9"/>
       <c r="H10" s="9"/>
       <c r="I10" s="9"/>
       <c r="J10" s="9"/>
       <c r="K10" s="9"/>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="10" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B11" s="12">
-        <v>146.11000000000001</v>
+        <v>139.13</v>
       </c>
       <c r="C11" s="14">
-        <v>0.0047</v>
+        <v>0.0148</v>
       </c>
       <c r="D11" s="10">
-        <v>59.4</v>
+        <v>49.4</v>
       </c>
       <c r="E11" s="10">
-        <v>0.77</v>
+        <v>1.75</v>
       </c>
       <c r="F11" s="10"/>
       <c r="G11" s="10"/>
       <c r="H11" s="10"/>
       <c r="I11" s="10"/>
       <c r="J11" s="10"/>
       <c r="K11" s="10"/>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="9" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B12" s="11">
-        <v>145.41999999999999</v>
-[...2 lines deleted...]
-        <v>0.0021</v>
+        <v>137.099999999999994</v>
+      </c>
+      <c r="C12" s="16">
+        <v>-0.0034</v>
       </c>
       <c r="D12" s="9">
-        <v>58.4</v>
+        <v>42.8</v>
       </c>
       <c r="E12" s="9">
-        <v>0.94</v>
+        <v>0.49</v>
       </c>
       <c r="F12" s="9"/>
       <c r="G12" s="9"/>
       <c r="H12" s="9"/>
       <c r="I12" s="9"/>
       <c r="J12" s="9"/>
       <c r="K12" s="9"/>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="10" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B13" s="12">
-        <v>145.11000000000001</v>
-[...2 lines deleted...]
-        <v>0.0043</v>
+        <v>137.56999999999999</v>
+      </c>
+      <c r="C13" s="15">
+        <v>-0.0137</v>
       </c>
       <c r="D13" s="10">
-        <v>57.9</v>
+        <v>44.1</v>
       </c>
       <c r="E13" s="10">
-        <v>0.66</v>
+        <v>0.73</v>
       </c>
       <c r="F13" s="10"/>
       <c r="G13" s="10"/>
       <c r="H13" s="10"/>
       <c r="I13" s="10"/>
       <c r="J13" s="10"/>
       <c r="K13" s="10"/>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="9" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B14" s="11">
-        <v>140.94</v>
+        <v>139.47999999999999</v>
       </c>
       <c r="C14" s="13">
-        <v>0.0499</v>
+        <v>0.0035</v>
       </c>
       <c r="D14" s="9">
-        <v>52.1</v>
+        <v>49.4</v>
       </c>
       <c r="E14" s="9">
-        <v>1.2</v>
+        <v>0.76</v>
       </c>
       <c r="F14" s="9"/>
       <c r="G14" s="9"/>
       <c r="H14" s="9"/>
-      <c r="I14" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I14" s="9"/>
       <c r="J14" s="9"/>
       <c r="K14" s="9"/>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="10" t="s">
         <v>88</v>
       </c>
       <c r="B15" s="12">
-        <v>134.24000000000001</v>
-[...2 lines deleted...]
-        <v>-0.0193</v>
+        <v>139.0</v>
+      </c>
+      <c r="C15" s="14">
+        <v>0.0036</v>
       </c>
       <c r="D15" s="10">
-        <v>39.9</v>
+        <v>47.9</v>
       </c>
       <c r="E15" s="10">
-        <v>0.73</v>
+        <v>0.89</v>
       </c>
       <c r="F15" s="10"/>
       <c r="G15" s="10"/>
       <c r="H15" s="10"/>
       <c r="I15" s="10"/>
       <c r="J15" s="10"/>
       <c r="K15" s="10"/>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="9" t="s">
         <v>89</v>
       </c>
       <c r="B16" s="11">
-        <v>136.88</v>
-[...2 lines deleted...]
-        <v>-0.009</v>
+        <v>138.5</v>
+      </c>
+      <c r="C16" s="13">
+        <v>0.0191</v>
       </c>
       <c r="D16" s="9">
-        <v>44.0</v>
+        <v>46.4</v>
       </c>
       <c r="E16" s="9">
-        <v>0.63</v>
+        <v>1.11</v>
       </c>
       <c r="F16" s="9"/>
       <c r="G16" s="9"/>
       <c r="H16" s="9"/>
       <c r="I16" s="9"/>
       <c r="J16" s="9"/>
       <c r="K16" s="9"/>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="10" t="s">
         <v>90</v>
       </c>
       <c r="B17" s="12">
-        <v>138.13</v>
+        <v>135.90000000000001</v>
       </c>
       <c r="C17" s="14">
-        <v>0.0187</v>
+        <v>0.0</v>
       </c>
       <c r="D17" s="10">
-        <v>46.1</v>
+        <v>37.8</v>
       </c>
       <c r="E17" s="10">
-        <v>0.75</v>
+        <v>0.79</v>
       </c>
       <c r="F17" s="10"/>
       <c r="G17" s="10"/>
       <c r="H17" s="10"/>
       <c r="I17" s="10"/>
       <c r="J17" s="10"/>
       <c r="K17" s="10"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="9" t="s">
         <v>91</v>
       </c>
       <c r="B18" s="11">
-        <v>135.59999999999999</v>
+        <v>135.90000000000001</v>
       </c>
       <c r="C18" s="16">
-        <v>-0.0192</v>
+        <v>-0.0029</v>
       </c>
       <c r="D18" s="9">
-        <v>40.8</v>
+        <v>37.8</v>
       </c>
       <c r="E18" s="9">
-        <v>0.55</v>
+        <v>0.81</v>
       </c>
       <c r="F18" s="9"/>
       <c r="G18" s="9"/>
       <c r="H18" s="9"/>
       <c r="I18" s="9"/>
       <c r="J18" s="9"/>
       <c r="K18" s="9"/>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="10" t="s">
         <v>92</v>
       </c>
       <c r="B19" s="12">
-        <v>138.25999999999999</v>
+        <v>136.30000000000001</v>
       </c>
       <c r="C19" s="15">
-        <v>-0.005</v>
+        <v>-0.0109</v>
       </c>
       <c r="D19" s="10">
-        <v>45.1</v>
+        <v>38.6</v>
       </c>
       <c r="E19" s="10">
-        <v>0.63</v>
+        <v>0.95</v>
       </c>
       <c r="F19" s="10"/>
       <c r="G19" s="10"/>
       <c r="H19" s="10"/>
       <c r="I19" s="10"/>
       <c r="J19" s="10"/>
       <c r="K19" s="10"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="9" t="s">
         <v>93</v>
       </c>
       <c r="B20" s="11">
-        <v>138.94999999999999</v>
-[...2 lines deleted...]
-        <v>0.0114</v>
+        <v>137.80000000000001</v>
+      </c>
+      <c r="C20" s="16">
+        <v>-0.0058</v>
       </c>
       <c r="D20" s="9">
-        <v>46.3</v>
+        <v>41.8</v>
       </c>
       <c r="E20" s="9">
-        <v>0.63</v>
+        <v>0.94</v>
       </c>
       <c r="F20" s="9"/>
       <c r="G20" s="9"/>
       <c r="H20" s="9"/>
       <c r="I20" s="9"/>
       <c r="J20" s="9"/>
       <c r="K20" s="9"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="10" t="s">
         <v>94</v>
       </c>
       <c r="B21" s="12">
-        <v>137.38</v>
+        <v>138.61000000000001</v>
       </c>
       <c r="C21" s="15">
-        <v>-0.0104</v>
+        <v>-0.0057</v>
       </c>
       <c r="D21" s="10">
-        <v>43.1</v>
+        <v>43.6</v>
       </c>
       <c r="E21" s="10">
-        <v>0.83</v>
+        <v>0.9</v>
       </c>
       <c r="F21" s="10"/>
       <c r="G21" s="10"/>
       <c r="H21" s="10"/>
       <c r="I21" s="10"/>
       <c r="J21" s="10"/>
       <c r="K21" s="10"/>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="9" t="s">
         <v>95</v>
       </c>
       <c r="B22" s="11">
-        <v>138.83000000000001</v>
-[...2 lines deleted...]
-        <v>0.0002</v>
+        <v>139.40000000000001</v>
+      </c>
+      <c r="C22" s="16">
+        <v>-0.0148</v>
       </c>
       <c r="D22" s="9">
-        <v>45.4</v>
+        <v>45.3</v>
       </c>
       <c r="E22" s="9">
-        <v>0.55</v>
+        <v>0.99</v>
       </c>
       <c r="F22" s="9"/>
       <c r="G22" s="9"/>
       <c r="H22" s="9"/>
       <c r="I22" s="9"/>
       <c r="J22" s="9"/>
       <c r="K22" s="9"/>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="10" t="s">
         <v>96</v>
       </c>
       <c r="B23" s="12">
-        <v>138.80000000000001</v>
-[...2 lines deleted...]
-        <v>-0.0103</v>
+        <v>141.5</v>
+      </c>
+      <c r="C23" s="14">
+        <v>0.0064</v>
       </c>
       <c r="D23" s="10">
-        <v>45.4</v>
+        <v>50.4</v>
       </c>
       <c r="E23" s="10">
-        <v>0.76</v>
+        <v>0.71</v>
       </c>
       <c r="F23" s="10"/>
       <c r="G23" s="10"/>
       <c r="H23" s="10"/>
       <c r="I23" s="10"/>
       <c r="J23" s="10"/>
       <c r="K23" s="10"/>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="9" t="s">
         <v>97</v>
       </c>
       <c r="B24" s="11">
-        <v>140.24000000000001</v>
-[...2 lines deleted...]
-        <v>-0.0257</v>
+        <v>140.59999999999999</v>
+      </c>
+      <c r="C24" s="13">
+        <v>0.0043</v>
       </c>
       <c r="D24" s="9">
-        <v>47.5</v>
+        <v>48.1</v>
       </c>
       <c r="E24" s="9">
-        <v>2.13</v>
+        <v>0.99</v>
       </c>
       <c r="F24" s="9"/>
       <c r="G24" s="9"/>
       <c r="H24" s="9"/>
       <c r="I24" s="9"/>
       <c r="J24" s="9"/>
-      <c r="K24" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K24" s="9"/>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="10" t="s">
         <v>98</v>
       </c>
       <c r="B25" s="12">
-        <v>143.94</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>140.0</v>
+      </c>
+      <c r="C25" s="15">
+        <v>-0.0141</v>
       </c>
       <c r="D25" s="10">
-        <v>53.6</v>
+        <v>46.5</v>
       </c>
       <c r="E25" s="10">
-        <v>0.69</v>
+        <v>1.22</v>
       </c>
       <c r="F25" s="10"/>
       <c r="G25" s="10"/>
       <c r="H25" s="10"/>
       <c r="I25" s="10"/>
       <c r="J25" s="10"/>
       <c r="K25" s="10"/>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="9" t="s">
         <v>99</v>
       </c>
       <c r="B26" s="11">
-        <v>143.94</v>
-[...2 lines deleted...]
-        <v>0.011</v>
+        <v>142.0</v>
+      </c>
+      <c r="C26" s="16">
+        <v>-0.0096</v>
       </c>
       <c r="D26" s="9">
-        <v>53.6</v>
+        <v>51.2</v>
       </c>
       <c r="E26" s="9">
-        <v>0.68</v>
+        <v>0.39</v>
       </c>
       <c r="F26" s="9"/>
       <c r="G26" s="9"/>
       <c r="H26" s="9"/>
       <c r="I26" s="9"/>
       <c r="J26" s="9"/>
       <c r="K26" s="9"/>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="10" t="s">
         <v>100</v>
       </c>
       <c r="B27" s="12">
-        <v>142.38</v>
-[...2 lines deleted...]
-        <v>-0.0109</v>
+        <v>143.38</v>
+      </c>
+      <c r="C27" s="14">
+        <v>0.005</v>
       </c>
       <c r="D27" s="10">
-        <v>51.3</v>
+        <v>54.7</v>
       </c>
       <c r="E27" s="10">
-        <v>0.57</v>
+        <v>0.46</v>
       </c>
       <c r="F27" s="10"/>
       <c r="G27" s="10"/>
       <c r="H27" s="10"/>
       <c r="I27" s="10"/>
       <c r="J27" s="10"/>
       <c r="K27" s="10"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="9" t="s">
         <v>101</v>
       </c>
       <c r="B28" s="11">
-        <v>143.94999999999999</v>
-[...2 lines deleted...]
-        <v>0.0321</v>
+        <v>142.66</v>
+      </c>
+      <c r="C28" s="16">
+        <v>-0.0093</v>
       </c>
       <c r="D28" s="9">
-        <v>53.8</v>
+        <v>53.2</v>
       </c>
       <c r="E28" s="9">
-        <v>1.49</v>
+        <v>0.84</v>
       </c>
       <c r="F28" s="9"/>
       <c r="G28" s="9"/>
       <c r="H28" s="9"/>
-      <c r="I28" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I28" s="9"/>
       <c r="J28" s="9"/>
       <c r="K28" s="9"/>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="10" t="s">
         <v>102</v>
       </c>
       <c r="B29" s="12">
-        <v>139.47</v>
-[...2 lines deleted...]
-        <v>-0.0075</v>
+        <v>144.0</v>
+      </c>
+      <c r="C29" s="14">
+        <v>0.0169</v>
       </c>
       <c r="D29" s="10">
-        <v>47.1</v>
+        <v>56.5</v>
       </c>
       <c r="E29" s="10">
-        <v>0.77</v>
+        <v>0.74</v>
       </c>
       <c r="F29" s="10"/>
       <c r="G29" s="10"/>
       <c r="H29" s="10"/>
       <c r="I29" s="10"/>
       <c r="J29" s="10"/>
       <c r="K29" s="10"/>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="9" t="s">
         <v>103</v>
       </c>
       <c r="B30" s="11">
-        <v>140.53</v>
-[...2 lines deleted...]
-        <v>0.018</v>
+        <v>141.59999999999999</v>
+      </c>
+      <c r="C30" s="16">
+        <v>-0.0146</v>
       </c>
       <c r="D30" s="9">
-        <v>48.6</v>
+        <v>51.4</v>
       </c>
       <c r="E30" s="9">
-        <v>1.71</v>
+        <v>0.59</v>
       </c>
       <c r="F30" s="9"/>
       <c r="G30" s="9"/>
       <c r="H30" s="9"/>
       <c r="I30" s="9"/>
       <c r="J30" s="9"/>
       <c r="K30" s="9"/>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="10" t="s">
         <v>104</v>
       </c>
       <c r="B31" s="12">
-        <v>138.039999999999992</v>
+        <v>143.69999999999999</v>
       </c>
       <c r="C31" s="14">
-        <v>0.0225</v>
+        <v>0.0252</v>
       </c>
       <c r="D31" s="10">
-        <v>44.7</v>
+        <v>56.9</v>
       </c>
       <c r="E31" s="10">
-        <v>1.65</v>
+        <v>1.35</v>
       </c>
       <c r="F31" s="10"/>
       <c r="G31" s="10"/>
       <c r="H31" s="10"/>
-      <c r="I31" s="10"/>
+      <c r="I31" s="10" t="s">
+        <v>80</v>
+      </c>
       <c r="J31" s="10"/>
       <c r="K31" s="10"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>