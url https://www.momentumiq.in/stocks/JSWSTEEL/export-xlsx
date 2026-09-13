--- v0 (2026-07-02)
+++ v1 (2026-09-13)
@@ -23,371 +23,371 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Overview" sheetId="1" r:id="rId4"/>
     <sheet name="Monthly Summary" sheetId="2" r:id="rId5"/>
     <sheet name="Weekly Summary" sheetId="3" r:id="rId6"/>
     <sheet name="Indicator History" sheetId="4" r:id="rId7"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>JSWSTEEL — JSW Steel</t>
   </si>
   <si>
-    <t>NSE Equity · Metals · Generated 02 Jul 2026, 07:45 AM</t>
+    <t>NSE Equity · Metals · Generated 13 Sep 2026, 10:14 AM</t>
   </si>
   <si>
     <t>KEY METRICS</t>
   </si>
   <si>
     <t>Current Price</t>
   </si>
   <si>
-    <t>₹1,152.50</t>
+    <t>₹1,265.00</t>
   </si>
   <si>
     <t>1 Day Change</t>
   </si>
   <si>
-    <t>-0.83%</t>
+    <t>-2.99%</t>
   </si>
   <si>
     <t>52 Week High</t>
   </si>
   <si>
-    <t>₹1,178.80</t>
+    <t>₹1,351.00</t>
   </si>
   <si>
     <t>52 Week Low</t>
   </si>
   <si>
-    <t>₹823.80</t>
+    <t>₹931.29</t>
   </si>
   <si>
     <t>RSI (14)</t>
   </si>
   <si>
     <t>EMA 50</t>
   </si>
   <si>
-    <t>₹1,259.13</t>
+    <t>₹1,287.94</t>
   </si>
   <si>
     <t>EMA 200</t>
   </si>
   <si>
-    <t>₹1,213.82</t>
+    <t>₹1,233.04</t>
   </si>
   <si>
     <t>ATR (14)</t>
   </si>
   <si>
-    <t>₹23.15</t>
+    <t>₹26.29</t>
   </si>
   <si>
     <t>Volume Ratio</t>
   </si>
   <si>
-    <t>1.09×</t>
+    <t>0.95×</t>
   </si>
   <si>
     <t>Data Period</t>
   </si>
   <si>
-    <t>13 May 2024 to 22 Oct 2025</t>
+    <t>08 Apr 2025 to 11 Sep 2026</t>
   </si>
   <si>
     <t>ACTIVE TECHNICAL CONDITIONS</t>
   </si>
   <si>
     <t>● No special conditions today</t>
   </si>
   <si>
     <t>For educational purposes only. Not investment advice. Past performance does not guarantee future results.</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Open</t>
   </si>
   <si>
     <t>High</t>
   </si>
   <si>
     <t>Low</t>
   </si>
   <si>
     <t>Close</t>
   </si>
   <si>
     <t>Change %</t>
   </si>
   <si>
     <t>Trading Days</t>
   </si>
   <si>
     <t>Total Volume</t>
   </si>
   <si>
-    <t>May 2024</t>
-[...31 lines deleted...]
-  <si>
     <t>Apr 2025</t>
   </si>
   <si>
     <t>May 2025</t>
   </si>
   <si>
     <t>Jun 2025</t>
   </si>
   <si>
     <t>Jul 2025</t>
   </si>
   <si>
     <t>Aug 2025</t>
   </si>
   <si>
     <t>Sep 2025</t>
   </si>
   <si>
     <t>Oct 2025</t>
   </si>
   <si>
+    <t>Nov 2025</t>
+  </si>
+  <si>
+    <t>Dec 2025</t>
+  </si>
+  <si>
+    <t>Jan 2026</t>
+  </si>
+  <si>
+    <t>Feb 2026</t>
+  </si>
+  <si>
+    <t>Mar 2026</t>
+  </si>
+  <si>
+    <t>Apr 2026</t>
+  </si>
+  <si>
+    <t>May 2026</t>
+  </si>
+  <si>
+    <t>Jun 2026</t>
+  </si>
+  <si>
+    <t>Jul 2026</t>
+  </si>
+  <si>
+    <t>Aug 2026</t>
+  </si>
+  <si>
+    <t>Sep 2026</t>
+  </si>
+  <si>
     <t>Week</t>
   </si>
   <si>
-    <t>Week of 04 Aug</t>
-[...32 lines deleted...]
-    <t>Week of 20 Oct</t>
+    <t>Week of 22 Jun</t>
+  </si>
+  <si>
+    <t>Week of 29 Jun</t>
+  </si>
+  <si>
+    <t>Week of 06 Jul</t>
+  </si>
+  <si>
+    <t>Week of 13 Jul</t>
+  </si>
+  <si>
+    <t>Week of 20 Jul</t>
+  </si>
+  <si>
+    <t>Week of 27 Jul</t>
+  </si>
+  <si>
+    <t>Week of 03 Aug</t>
+  </si>
+  <si>
+    <t>Week of 10 Aug</t>
+  </si>
+  <si>
+    <t>Week of 17 Aug</t>
+  </si>
+  <si>
+    <t>Week of 24 Aug</t>
+  </si>
+  <si>
+    <t>Week of 31 Aug</t>
+  </si>
+  <si>
+    <t>Week of 07 Sep</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>1D Change %</t>
   </si>
   <si>
     <t>RSI</t>
   </si>
   <si>
     <t>Vol Ratio</t>
   </si>
   <si>
     <t>RSI&lt;30</t>
   </si>
   <si>
     <t>RSI&gt;70</t>
   </si>
   <si>
     <t>EMA Cross</t>
   </si>
   <si>
     <t>MACD Cross</t>
   </si>
   <si>
     <t>Breakout</t>
   </si>
   <si>
     <t>Vol Spike</t>
   </si>
   <si>
-    <t>01 Jul 2026</t>
-[...68 lines deleted...]
-    <t>28 May 2026</t>
+    <t>11 Sep 2026</t>
+  </si>
+  <si>
+    <t>10 Sep 2026</t>
+  </si>
+  <si>
+    <t>09 Sep 2026</t>
+  </si>
+  <si>
+    <t>08 Sep 2026</t>
+  </si>
+  <si>
+    <t>07 Sep 2026</t>
+  </si>
+  <si>
+    <t>04 Sep 2026</t>
+  </si>
+  <si>
+    <t>03 Sep 2026</t>
+  </si>
+  <si>
+    <t>02 Sep 2026</t>
+  </si>
+  <si>
+    <t>01 Sep 2026</t>
+  </si>
+  <si>
+    <t>31 Aug 2026</t>
+  </si>
+  <si>
+    <t>28 Aug 2026</t>
+  </si>
+  <si>
+    <t>27 Aug 2026</t>
+  </si>
+  <si>
+    <t>26 Aug 2026</t>
+  </si>
+  <si>
+    <t>25 Aug 2026</t>
+  </si>
+  <si>
+    <t>24 Aug 2026</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
-    <t>27 May 2026</t>
-[...14 lines deleted...]
-    <t>20 May 2026</t>
+    <t>21 Aug 2026</t>
+  </si>
+  <si>
+    <t>20 Aug 2026</t>
+  </si>
+  <si>
+    <t>19 Aug 2026</t>
+  </si>
+  <si>
+    <t>18 Aug 2026</t>
+  </si>
+  <si>
+    <t>17 Aug 2026</t>
+  </si>
+  <si>
+    <t>14 Aug 2026</t>
+  </si>
+  <si>
+    <t>13 Aug 2026</t>
+  </si>
+  <si>
+    <t>12 Aug 2026</t>
+  </si>
+  <si>
+    <t>11 Aug 2026</t>
+  </si>
+  <si>
+    <t>10 Aug 2026</t>
+  </si>
+  <si>
+    <t>07 Aug 2026</t>
+  </si>
+  <si>
+    <t>06 Aug 2026</t>
+  </si>
+  <si>
+    <t>05 Aug 2026</t>
+  </si>
+  <si>
+    <t>04 Aug 2026</t>
+  </si>
+  <si>
+    <t>03 Aug 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="₹#,##0.00"/>
     <numFmt numFmtId="165" formatCode="+0.00%;-0.00%"/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="11">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="9"/>
       <color rgb="FFFFFFFF"/>
@@ -434,50 +434,59 @@
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF16A34A"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFDC2626"/>
       <name val="Calibri"/>
     </font>
+    <font>
+      <b val="1"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFDC2626"/>
+      <name val="Calibri"/>
+    </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1E3A8A"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF8FAFC"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
@@ -491,76 +500,77 @@
       <top/>
       <bottom style="thin">
         <color rgb="FFE2E8F0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFE2E8F0"/>
       </left>
       <right style="thin">
         <color rgb="FFE2E8F0"/>
       </right>
       <top style="thin">
         <color rgb="FFE2E8F0"/>
       </top>
       <bottom style="thin">
         <color rgb="FFE2E8F0"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="19">
+  <cellXfs count="20">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="7" numFmtId="0" fillId="2" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="3" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="8" numFmtId="165" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="9" numFmtId="165" fillId="3" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="8" numFmtId="165" fillId="3" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="9" numFmtId="165" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
-    <xf xfId="0" fontId="9" numFmtId="165" fillId="3" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="3" fillId="0" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="3" fillId="3" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="10" numFmtId="0" fillId="3" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -902,51 +912,51 @@
       <c r="B6" s="5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="5">
-        <v>32.9</v>
+        <v>40.6</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>17</v>
       </c>
@@ -1028,511 +1038,511 @@
       </c>
       <c r="C1" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>29</v>
       </c>
       <c r="F1" s="8" t="s">
         <v>30</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>31</v>
       </c>
       <c r="H1" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="11">
-        <v>847.85000000000002</v>
+        <v>946.79999999999995</v>
       </c>
       <c r="C2" s="11">
-        <v>928.95000000000005</v>
+        <v>1058.75</v>
       </c>
       <c r="D2" s="11">
-        <v>830.0</v>
+        <v>931.28999999999996</v>
       </c>
       <c r="E2" s="11">
-        <v>880.54999999999995</v>
+        <v>1027.029999999999973</v>
       </c>
       <c r="F2" s="13">
-        <v>0.0386</v>
+        <v>0.0847</v>
       </c>
       <c r="G2" s="9">
         <v>14</v>
       </c>
       <c r="H2" s="17">
-        <v>44152552</v>
+        <v>24643518</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B3" s="12">
-        <v>912.0</v>
+        <v>1018.46000000000004</v>
       </c>
       <c r="C3" s="12">
-        <v>949.39999999999998</v>
+        <v>1041.78999999999996</v>
       </c>
       <c r="D3" s="12">
-        <v>823.79999999999995</v>
+        <v>932.49000000000001</v>
       </c>
       <c r="E3" s="12">
-        <v>931.5</v>
+        <v>990.83000000000004</v>
       </c>
       <c r="F3" s="14">
-        <v>0.0579</v>
+        <v>-0.0352</v>
       </c>
       <c r="G3" s="10">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="H3" s="18">
-        <v>48851059</v>
+        <v>43170884</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="11">
-        <v>935.0</v>
+        <v>984.35000000000002</v>
       </c>
       <c r="C4" s="11">
-        <v>959.39999999999998</v>
+        <v>1042.8900000000001</v>
       </c>
       <c r="D4" s="11">
-        <v>862.39999999999998</v>
+        <v>959.57000000000005</v>
       </c>
       <c r="E4" s="11">
-        <v>928.25</v>
-[...2 lines deleted...]
-        <v>-0.0035</v>
+        <v>1017.75999999999999</v>
+      </c>
+      <c r="F4" s="13">
+        <v>0.0272</v>
       </c>
       <c r="G4" s="9">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="H4" s="17">
-        <v>40604080</v>
+        <v>42567759</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="12">
-        <v>937.54999999999995</v>
+        <v>1020.95000000000005</v>
       </c>
       <c r="C5" s="12">
-        <v>968.89999999999998</v>
+        <v>1064.93000000000006</v>
       </c>
       <c r="D5" s="12">
-        <v>854.14999999999998</v>
+        <v>1013.47000000000003</v>
       </c>
       <c r="E5" s="12">
-        <v>941.10000000000002</v>
-[...2 lines deleted...]
-        <v>0.0138</v>
+        <v>1048.29999999999995</v>
+      </c>
+      <c r="F5" s="15">
+        <v>0.03</v>
       </c>
       <c r="G5" s="10">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H5" s="18">
-        <v>50181713</v>
+        <v>35345514</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="11">
-        <v>941.10000000000002</v>
+        <v>1054.0</v>
       </c>
       <c r="C6" s="11">
-        <v>1032.90000000000009</v>
+        <v>1089.20000000000005</v>
       </c>
       <c r="D6" s="11">
-        <v>911.70000000000005</v>
+        <v>1022.29999999999995</v>
       </c>
       <c r="E6" s="11">
-        <v>1030.049999999999955</v>
-[...2 lines deleted...]
-        <v>0.0945</v>
+        <v>1026.59999999999991</v>
+      </c>
+      <c r="F6" s="16">
+        <v>-0.0207</v>
       </c>
       <c r="G6" s="9">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="H6" s="17">
-        <v>49669046</v>
+        <v>31701844</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B7" s="12">
-        <v>1029.0</v>
+        <v>1026.59999999999991</v>
       </c>
       <c r="C7" s="12">
-        <v>1063.0</v>
+        <v>1167.90000000000009</v>
       </c>
       <c r="D7" s="12">
-        <v>909.0</v>
+        <v>1026.099999999999909</v>
       </c>
       <c r="E7" s="12">
-        <v>963.64999999999998</v>
-[...2 lines deleted...]
-        <v>-0.0645</v>
+        <v>1142.70000000000005</v>
+      </c>
+      <c r="F7" s="15">
+        <v>0.1131</v>
       </c>
       <c r="G7" s="10">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H7" s="18">
-        <v>45160650</v>
+        <v>34495697</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="9" t="s">
         <v>39</v>
       </c>
       <c r="B8" s="11">
-        <v>969.89999999999998</v>
+        <v>1145.0</v>
       </c>
       <c r="C8" s="11">
-        <v>1018.95000000000005</v>
+        <v>1223.90000000000009</v>
       </c>
       <c r="D8" s="11">
-        <v>928.049999999999955</v>
+        <v>1131.5</v>
       </c>
       <c r="E8" s="11">
-        <v>966.0</v>
+        <v>1206.0</v>
       </c>
       <c r="F8" s="13">
-        <v>0.0024</v>
+        <v>0.0554</v>
       </c>
       <c r="G8" s="9">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="H8" s="17">
-        <v>37275798</v>
+        <v>31795980</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B9" s="12">
-        <v>965.89999999999998</v>
+        <v>1213.90000000000009</v>
       </c>
       <c r="C9" s="12">
-        <v>1023.5</v>
+        <v>1217.5</v>
       </c>
       <c r="D9" s="12">
-        <v>895.60000000000002</v>
+        <v>1104.29999999999995</v>
       </c>
       <c r="E9" s="12">
-        <v>901.5</v>
-[...2 lines deleted...]
-        <v>-0.0668</v>
+        <v>1160.29999999999995</v>
+      </c>
+      <c r="F9" s="14">
+        <v>-0.0379</v>
       </c>
       <c r="G9" s="10">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="H9" s="18">
-        <v>67234217</v>
+        <v>26498410</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B10" s="11">
-        <v>901.14999999999998</v>
+        <v>1164.90000000000009</v>
       </c>
       <c r="C10" s="11">
-        <v>959.89999999999998</v>
+        <v>1185.0</v>
       </c>
       <c r="D10" s="11">
-        <v>880.0</v>
+        <v>1073.20000000000005</v>
       </c>
       <c r="E10" s="11">
-        <v>945.0</v>
+        <v>1164.79999999999995</v>
       </c>
       <c r="F10" s="13">
-        <v>0.0483</v>
+        <v>0.0039</v>
       </c>
       <c r="G10" s="9">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H10" s="17">
-        <v>37791228</v>
+        <v>44746812</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B11" s="12">
-        <v>915.0</v>
+        <v>1163.5</v>
       </c>
       <c r="C11" s="12">
-        <v>990.95000000000005</v>
+        <v>1245.0</v>
       </c>
       <c r="D11" s="12">
-        <v>914.0</v>
+        <v>1146.40000000000009</v>
       </c>
       <c r="E11" s="12">
-        <v>950.70000000000005</v>
-[...2 lines deleted...]
-        <v>0.006</v>
+        <v>1214.40000000000009</v>
+      </c>
+      <c r="F11" s="15">
+        <v>0.0426</v>
       </c>
       <c r="G11" s="10">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H11" s="18">
-        <v>35957731</v>
+        <v>37777770</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="9" t="s">
         <v>43</v>
       </c>
       <c r="B12" s="11">
-        <v>959.0</v>
+        <v>1200.0</v>
       </c>
       <c r="C12" s="11">
-        <v>1074.90000000000009</v>
+        <v>1284.70000000000005</v>
       </c>
       <c r="D12" s="11">
-        <v>953.0</v>
+        <v>1174.0</v>
       </c>
       <c r="E12" s="11">
-        <v>1063.20000000000005</v>
+        <v>1264.70000000000005</v>
       </c>
       <c r="F12" s="13">
-        <v>0.1183</v>
+        <v>0.0414</v>
       </c>
       <c r="G12" s="9">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H12" s="17">
-        <v>33647926</v>
+        <v>25181768</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B13" s="12">
-        <v>1063.0</v>
+        <v>1253.20000000000005</v>
       </c>
       <c r="C13" s="12">
-        <v>1070.45000000000005</v>
+        <v>1272.0</v>
       </c>
       <c r="D13" s="12">
-        <v>905.20000000000005</v>
+        <v>1102.5</v>
       </c>
       <c r="E13" s="12">
-        <v>1029.79999999999995</v>
-[...2 lines deleted...]
-        <v>-0.0314</v>
+        <v>1122.5</v>
+      </c>
+      <c r="F13" s="14">
+        <v>-0.1124</v>
       </c>
       <c r="G13" s="10">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H13" s="18">
-        <v>37306757</v>
+        <v>42467967</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="9" t="s">
         <v>45</v>
       </c>
       <c r="B14" s="11">
-        <v>1021.20000000000005</v>
+        <v>1141.90000000000009</v>
       </c>
       <c r="C14" s="11">
-        <v>1044.59999999999991</v>
+        <v>1306.79999999999995</v>
       </c>
       <c r="D14" s="11">
-        <v>935.0</v>
+        <v>1106.40000000000009</v>
       </c>
       <c r="E14" s="11">
-        <v>993.5</v>
-[...2 lines deleted...]
-        <v>-0.0352</v>
+        <v>1264.5</v>
+      </c>
+      <c r="F14" s="13">
+        <v>0.1265</v>
       </c>
       <c r="G14" s="9">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H14" s="17">
-        <v>44877027</v>
+        <v>48763397</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="10" t="s">
         <v>46</v>
       </c>
       <c r="B15" s="12">
-        <v>987.0</v>
+        <v>1264.5</v>
       </c>
       <c r="C15" s="12">
-        <v>1045.70000000000005</v>
+        <v>1328.0</v>
       </c>
       <c r="D15" s="12">
-        <v>962.14999999999998</v>
+        <v>1245.79999999999995</v>
       </c>
       <c r="E15" s="12">
-        <v>1020.5</v>
-[...2 lines deleted...]
-        <v>0.0272</v>
+        <v>1278.0</v>
+      </c>
+      <c r="F15" s="15">
+        <v>0.0107</v>
       </c>
       <c r="G15" s="10">
         <v>21</v>
       </c>
       <c r="H15" s="18">
-        <v>42567759</v>
+        <v>37490387</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="9" t="s">
         <v>47</v>
       </c>
       <c r="B16" s="11">
-        <v>1023.70000000000005</v>
+        <v>1279.5</v>
       </c>
       <c r="C16" s="11">
-        <v>1067.79999999999995</v>
+        <v>1320.20000000000005</v>
       </c>
       <c r="D16" s="11">
-        <v>1016.20000000000005</v>
+        <v>1221.5</v>
       </c>
       <c r="E16" s="11">
-        <v>1048.29999999999995</v>
-[...2 lines deleted...]
-        <v>0.0272</v>
+        <v>1226.40000000000009</v>
+      </c>
+      <c r="F16" s="16">
+        <v>-0.0404</v>
       </c>
       <c r="G16" s="9">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H16" s="17">
-        <v>35345514</v>
+        <v>30481523</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="10" t="s">
         <v>48</v>
       </c>
       <c r="B17" s="12">
-        <v>1054.0</v>
+        <v>1229.59999999999991</v>
       </c>
       <c r="C17" s="12">
-        <v>1089.20000000000005</v>
+        <v>1304.5</v>
       </c>
       <c r="D17" s="12">
-        <v>1022.29999999999995</v>
+        <v>1210.70000000000005</v>
       </c>
       <c r="E17" s="12">
-        <v>1026.59999999999991</v>
-[...2 lines deleted...]
-        <v>-0.0207</v>
+        <v>1270.0</v>
+      </c>
+      <c r="F17" s="15">
+        <v>0.0356</v>
       </c>
       <c r="G17" s="10">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H17" s="18">
-        <v>31701844</v>
+        <v>36667414</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="9" t="s">
         <v>49</v>
       </c>
       <c r="B18" s="11">
-        <v>1026.59999999999991</v>
+        <v>1278.90000000000009</v>
       </c>
       <c r="C18" s="11">
-        <v>1167.90000000000009</v>
+        <v>1351.0</v>
       </c>
       <c r="D18" s="11">
-        <v>1026.099999999999909</v>
+        <v>1250.40000000000009</v>
       </c>
       <c r="E18" s="11">
-        <v>1142.70000000000005</v>
+        <v>1307.70000000000005</v>
       </c>
       <c r="F18" s="13">
-        <v>0.1131</v>
+        <v>0.0297</v>
       </c>
       <c r="G18" s="9">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="H18" s="17">
-        <v>34495697</v>
+        <v>37208251</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="10" t="s">
         <v>50</v>
       </c>
       <c r="B19" s="12">
-        <v>1145.0</v>
+        <v>1314.59999999999991</v>
       </c>
       <c r="C19" s="12">
-        <v>1178.79999999999995</v>
+        <v>1335.0</v>
       </c>
       <c r="D19" s="12">
-        <v>1132.20000000000005</v>
+        <v>1265.0</v>
       </c>
       <c r="E19" s="12">
-        <v>1152.5</v>
+        <v>1265.0</v>
       </c>
       <c r="F19" s="14">
-        <v>0.0086</v>
+        <v>-0.0327</v>
       </c>
       <c r="G19" s="10">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="H19" s="18">
-        <v>17576635</v>
+        <v>11871999</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G13"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
@@ -1549,319 +1559,319 @@
       </c>
       <c r="B1" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C1" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>29</v>
       </c>
       <c r="F1" s="8" t="s">
         <v>30</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B2" s="11">
-        <v>1029.70000000000005</v>
+        <v>1290.0</v>
       </c>
       <c r="C2" s="11">
-        <v>1074.90000000000009</v>
+        <v>1296.90000000000009</v>
       </c>
       <c r="D2" s="11">
-        <v>1026.40000000000009</v>
+        <v>1222.0</v>
       </c>
       <c r="E2" s="11">
-        <v>1049.20000000000005</v>
-[...2 lines deleted...]
-        <v>0.0189</v>
+        <v>1231.0</v>
+      </c>
+      <c r="F2" s="16">
+        <v>-0.0457</v>
       </c>
       <c r="G2" s="17">
-        <v>9230215</v>
+        <v>7163600</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="10" t="s">
         <v>53</v>
       </c>
       <c r="B3" s="12">
-        <v>1049.20000000000005</v>
+        <v>1239.0</v>
       </c>
       <c r="C3" s="12">
-        <v>1065.0</v>
+        <v>1250.70000000000005</v>
       </c>
       <c r="D3" s="12">
-        <v>1038.90000000000009</v>
+        <v>1210.70000000000005</v>
       </c>
       <c r="E3" s="12">
-        <v>1045.5</v>
-[...2 lines deleted...]
-        <v>-0.0035</v>
+        <v>1230.20000000000005</v>
+      </c>
+      <c r="F3" s="14">
+        <v>-0.0006</v>
       </c>
       <c r="G3" s="18">
-        <v>4720781</v>
+        <v>7424126</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="9" t="s">
         <v>54</v>
       </c>
       <c r="B4" s="11">
-        <v>1060.0</v>
+        <v>1236.0</v>
       </c>
       <c r="C4" s="11">
-        <v>1089.20000000000005</v>
+        <v>1259.0</v>
       </c>
       <c r="D4" s="11">
-        <v>1050.0</v>
+        <v>1212.20000000000005</v>
       </c>
       <c r="E4" s="11">
-        <v>1054.59999999999991</v>
+        <v>1245.40000000000009</v>
       </c>
       <c r="F4" s="13">
-        <v>0.0087</v>
+        <v>0.0124</v>
       </c>
       <c r="G4" s="17">
-        <v>10460892</v>
+        <v>6242621</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="10" t="s">
         <v>55</v>
       </c>
       <c r="B5" s="12">
-        <v>1059.5</v>
+        <v>1235.20000000000005</v>
       </c>
       <c r="C5" s="12">
-        <v>1062.70000000000005</v>
+        <v>1254.79999999999995</v>
       </c>
       <c r="D5" s="12">
-        <v>1022.29999999999995</v>
+        <v>1218.0</v>
       </c>
       <c r="E5" s="12">
-        <v>1026.59999999999991</v>
-[...2 lines deleted...]
-        <v>-0.0266</v>
+        <v>1237.29999999999995</v>
+      </c>
+      <c r="F5" s="14">
+        <v>-0.0065</v>
       </c>
       <c r="G5" s="18">
-        <v>5685303</v>
+        <v>7424911</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="9" t="s">
         <v>56</v>
       </c>
       <c r="B6" s="11">
-        <v>1026.59999999999991</v>
+        <v>1252.70000000000005</v>
       </c>
       <c r="C6" s="11">
-        <v>1079.90000000000009</v>
+        <v>1279.29999999999995</v>
       </c>
       <c r="D6" s="11">
-        <v>1026.099999999999909</v>
+        <v>1228.099999999999909</v>
       </c>
       <c r="E6" s="11">
-        <v>1073.099999999999909</v>
+        <v>1240.79999999999995</v>
       </c>
       <c r="F6" s="13">
-        <v>0.0453</v>
+        <v>0.0028</v>
       </c>
       <c r="G6" s="17">
-        <v>6724444</v>
+        <v>12375707</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="10" t="s">
         <v>57</v>
       </c>
       <c r="B7" s="12">
-        <v>1080.099999999999909</v>
+        <v>1251.0</v>
       </c>
       <c r="C7" s="12">
-        <v>1115.5</v>
+        <v>1304.5</v>
       </c>
       <c r="D7" s="12">
-        <v>1080.099999999999909</v>
+        <v>1234.29999999999995</v>
       </c>
       <c r="E7" s="12">
-        <v>1099.0</v>
-[...2 lines deleted...]
-        <v>0.0241</v>
+        <v>1270.0</v>
+      </c>
+      <c r="F7" s="15">
+        <v>0.0235</v>
       </c>
       <c r="G7" s="18">
-        <v>7493472</v>
+        <v>6533675</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="9" t="s">
         <v>58</v>
       </c>
       <c r="B8" s="11">
-        <v>1100.0</v>
+        <v>1278.90000000000009</v>
       </c>
       <c r="C8" s="11">
-        <v>1126.0</v>
+        <v>1335.0</v>
       </c>
       <c r="D8" s="11">
-        <v>1090.5</v>
+        <v>1268.70000000000005</v>
       </c>
       <c r="E8" s="11">
-        <v>1122.79999999999995</v>
+        <v>1299.5</v>
       </c>
       <c r="F8" s="13">
-        <v>0.0217</v>
+        <v>0.0232</v>
       </c>
       <c r="G8" s="17">
-        <v>5336687</v>
+        <v>9268037</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="10" t="s">
         <v>59</v>
       </c>
       <c r="B9" s="12">
-        <v>1122.0</v>
+        <v>1299.5</v>
       </c>
       <c r="C9" s="12">
-        <v>1167.90000000000009</v>
+        <v>1312.0</v>
       </c>
       <c r="D9" s="12">
-        <v>1111.59999999999991</v>
+        <v>1260.29999999999995</v>
       </c>
       <c r="E9" s="12">
-        <v>1130.79999999999995</v>
+        <v>1270.0</v>
       </c>
       <c r="F9" s="14">
-        <v>0.0071</v>
+        <v>-0.0227</v>
       </c>
       <c r="G9" s="18">
-        <v>9554298</v>
+        <v>6565916</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="9" t="s">
         <v>60</v>
       </c>
       <c r="B10" s="11">
-        <v>1130.0</v>
+        <v>1263.59999999999991</v>
       </c>
       <c r="C10" s="11">
-        <v>1175.79999999999995</v>
+        <v>1310.59999999999991</v>
       </c>
       <c r="D10" s="11">
-        <v>1119.70000000000005</v>
+        <v>1250.40000000000009</v>
       </c>
       <c r="E10" s="11">
-        <v>1161.70000000000005</v>
+        <v>1293.70000000000005</v>
       </c>
       <c r="F10" s="13">
-        <v>0.0273</v>
+        <v>0.0187</v>
       </c>
       <c r="G10" s="17">
-        <v>8696185</v>
+        <v>8563333</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="10" t="s">
         <v>61</v>
       </c>
       <c r="B11" s="12">
-        <v>1161.70000000000005</v>
+        <v>1298.0</v>
       </c>
       <c r="C11" s="12">
-        <v>1178.79999999999995</v>
+        <v>1351.0</v>
       </c>
       <c r="D11" s="12">
-        <v>1142.70000000000005</v>
+        <v>1295.29999999999995</v>
       </c>
       <c r="E11" s="12">
-        <v>1167.79999999999995</v>
-[...2 lines deleted...]
-        <v>0.0053</v>
+        <v>1334.90000000000009</v>
+      </c>
+      <c r="F11" s="15">
+        <v>0.0318</v>
       </c>
       <c r="G11" s="18">
-        <v>6776317</v>
+        <v>10829221</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="9" t="s">
         <v>62</v>
       </c>
       <c r="B12" s="11">
-        <v>1160.90000000000009</v>
+        <v>1323.79999999999995</v>
       </c>
       <c r="C12" s="11">
-        <v>1178.0</v>
+        <v>1331.70000000000005</v>
       </c>
       <c r="D12" s="11">
-        <v>1139.40000000000009</v>
+        <v>1295.0</v>
       </c>
       <c r="E12" s="11">
-        <v>1163.29999999999995</v>
-[...2 lines deleted...]
-        <v>-0.0039</v>
+        <v>1325.0</v>
+      </c>
+      <c r="F12" s="16">
+        <v>-0.0074</v>
       </c>
       <c r="G12" s="17">
-        <v>6045063</v>
+        <v>7064011</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="10" t="s">
         <v>63</v>
       </c>
       <c r="B13" s="12">
-        <v>1174.59999999999991</v>
+        <v>1334.29999999999995</v>
       </c>
       <c r="C13" s="12">
-        <v>1174.59999999999991</v>
+        <v>1335.0</v>
       </c>
       <c r="D13" s="12">
-        <v>1139.40000000000009</v>
+        <v>1265.0</v>
       </c>
       <c r="E13" s="12">
-        <v>1152.5</v>
-[...2 lines deleted...]
-        <v>-0.0093</v>
+        <v>1265.0</v>
+      </c>
+      <c r="F13" s="14">
+        <v>-0.0453</v>
       </c>
       <c r="G13" s="18">
-        <v>1445866</v>
+        <v>6789732</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:K31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
@@ -1894,731 +1904,735 @@
       </c>
       <c r="F1" s="8" t="s">
         <v>68</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>69</v>
       </c>
       <c r="H1" s="8" t="s">
         <v>70</v>
       </c>
       <c r="I1" s="8" t="s">
         <v>71</v>
       </c>
       <c r="J1" s="8" t="s">
         <v>72</v>
       </c>
       <c r="K1" s="8" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="9" t="s">
         <v>74</v>
       </c>
       <c r="B2" s="11">
-        <v>1216.20000000000005</v>
-[...2 lines deleted...]
-        <v>-0.0083</v>
+        <v>1265.0</v>
+      </c>
+      <c r="C2" s="16">
+        <v>-0.0299</v>
       </c>
       <c r="D2" s="9">
-        <v>32.9</v>
+        <v>40.6</v>
       </c>
       <c r="E2" s="9">
-        <v>1.09</v>
+        <v>0.95</v>
       </c>
       <c r="F2" s="9"/>
       <c r="G2" s="9"/>
       <c r="H2" s="9"/>
       <c r="I2" s="9"/>
       <c r="J2" s="9"/>
       <c r="K2" s="9"/>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="10" t="s">
         <v>75</v>
       </c>
       <c r="B3" s="12">
-        <v>1226.40000000000009</v>
-[...2 lines deleted...]
-        <v>-0.0049</v>
+        <v>1304.0</v>
+      </c>
+      <c r="C3" s="14">
+        <v>-0.0046</v>
       </c>
       <c r="D3" s="10">
-        <v>35.5</v>
+        <v>51.1</v>
       </c>
       <c r="E3" s="10">
-        <v>0.85</v>
+        <v>0.68</v>
       </c>
       <c r="F3" s="10"/>
       <c r="G3" s="10"/>
       <c r="H3" s="10"/>
       <c r="I3" s="10"/>
       <c r="J3" s="10"/>
       <c r="K3" s="10"/>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="9" t="s">
         <v>76</v>
       </c>
       <c r="B4" s="11">
-        <v>1232.40000000000009</v>
+        <v>1310.0</v>
       </c>
       <c r="C4" s="13">
-        <v>0.0011</v>
+        <v>0.0098</v>
       </c>
       <c r="D4" s="9">
-        <v>37.1</v>
+        <v>53.1</v>
       </c>
       <c r="E4" s="9">
-        <v>1.41</v>
+        <v>0.89</v>
       </c>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="9"/>
       <c r="I4" s="9"/>
       <c r="J4" s="9"/>
       <c r="K4" s="9"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="10" t="s">
         <v>77</v>
       </c>
       <c r="B5" s="12">
-        <v>1231.0</v>
+        <v>1297.29999999999995</v>
       </c>
       <c r="C5" s="14">
-        <v>0.0</v>
+        <v>-0.0036</v>
       </c>
       <c r="D5" s="10">
-        <v>36.4</v>
+        <v>49.3</v>
       </c>
       <c r="E5" s="10">
-        <v>1.18</v>
+        <v>0.83</v>
       </c>
       <c r="F5" s="10"/>
       <c r="G5" s="10"/>
       <c r="H5" s="10"/>
       <c r="I5" s="10"/>
       <c r="J5" s="10"/>
       <c r="K5" s="10"/>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="9" t="s">
         <v>78</v>
       </c>
       <c r="B6" s="11">
-        <v>1231.0</v>
-[...2 lines deleted...]
-        <v>-0.0002</v>
+        <v>1302.0</v>
+      </c>
+      <c r="C6" s="16">
+        <v>-0.0174</v>
       </c>
       <c r="D6" s="9">
-        <v>36.4</v>
+        <v>50.7</v>
       </c>
       <c r="E6" s="9">
-        <v>1.13</v>
+        <v>0.78</v>
       </c>
       <c r="F6" s="9"/>
       <c r="G6" s="9"/>
       <c r="H6" s="9"/>
       <c r="I6" s="9"/>
       <c r="J6" s="9"/>
       <c r="K6" s="9"/>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="10" t="s">
         <v>79</v>
       </c>
       <c r="B7" s="12">
-        <v>1231.20000000000005</v>
-[...2 lines deleted...]
-        <v>-0.0089</v>
+        <v>1325.0</v>
+      </c>
+      <c r="C7" s="15">
+        <v>0.013</v>
       </c>
       <c r="D7" s="10">
-        <v>36.5</v>
+        <v>58.3</v>
       </c>
       <c r="E7" s="10">
-        <v>1.53</v>
+        <v>0.66</v>
       </c>
       <c r="F7" s="10"/>
       <c r="G7" s="10"/>
       <c r="H7" s="10"/>
       <c r="I7" s="10"/>
       <c r="J7" s="10"/>
       <c r="K7" s="10"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="9" t="s">
         <v>80</v>
       </c>
       <c r="B8" s="11">
-        <v>1242.20000000000005</v>
-[...2 lines deleted...]
-        <v>-0.0313</v>
+        <v>1308.0</v>
+      </c>
+      <c r="C8" s="13">
+        <v>0.0015</v>
       </c>
       <c r="D8" s="9">
-        <v>38.9</v>
+        <v>53.5</v>
       </c>
       <c r="E8" s="9">
-        <v>1.42</v>
+        <v>0.79</v>
       </c>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="9"/>
       <c r="I8" s="9"/>
       <c r="J8" s="9"/>
       <c r="K8" s="9"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="10" t="s">
         <v>81</v>
       </c>
       <c r="B9" s="12">
-        <v>1282.40000000000009</v>
-[...2 lines deleted...]
-        <v>-0.0041</v>
+        <v>1306.0</v>
+      </c>
+      <c r="C9" s="14">
+        <v>-0.0057</v>
       </c>
       <c r="D9" s="10">
-        <v>50.0</v>
+        <v>52.9</v>
       </c>
       <c r="E9" s="10">
-        <v>0.64</v>
+        <v>0.93</v>
       </c>
       <c r="F9" s="10"/>
       <c r="G9" s="10"/>
       <c r="H9" s="10"/>
       <c r="I9" s="10"/>
       <c r="J9" s="10"/>
       <c r="K9" s="10"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="9" t="s">
         <v>82</v>
       </c>
       <c r="B10" s="11">
-        <v>1287.70000000000005</v>
-[...2 lines deleted...]
-        <v>-0.0048</v>
+        <v>1313.5</v>
+      </c>
+      <c r="C10" s="13">
+        <v>0.0044</v>
       </c>
       <c r="D10" s="9">
-        <v>51.8</v>
+        <v>55.4</v>
       </c>
       <c r="E10" s="9">
-        <v>0.76</v>
+        <v>0.66</v>
       </c>
       <c r="F10" s="9"/>
       <c r="G10" s="9"/>
       <c r="H10" s="9"/>
       <c r="I10" s="9"/>
       <c r="J10" s="9"/>
       <c r="K10" s="9"/>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="10" t="s">
         <v>83</v>
       </c>
       <c r="B11" s="12">
-        <v>1293.90000000000009</v>
+        <v>1307.70000000000005</v>
       </c>
       <c r="C11" s="14">
-        <v>0.0052</v>
+        <v>-0.0204</v>
       </c>
       <c r="D11" s="10">
-        <v>54.0</v>
+        <v>53.8</v>
       </c>
       <c r="E11" s="10">
-        <v>0.47</v>
+        <v>1.14</v>
       </c>
       <c r="F11" s="10"/>
       <c r="G11" s="10"/>
       <c r="H11" s="10"/>
       <c r="I11" s="10"/>
       <c r="J11" s="10"/>
       <c r="K11" s="10"/>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="9" t="s">
         <v>84</v>
       </c>
       <c r="B12" s="11">
-        <v>1287.20000000000005</v>
-[...2 lines deleted...]
-        <v>0.0101</v>
+        <v>1334.90000000000009</v>
+      </c>
+      <c r="C12" s="16">
+        <v>-0.0019</v>
       </c>
       <c r="D12" s="9">
-        <v>52.0</v>
+        <v>63.4</v>
       </c>
       <c r="E12" s="9">
-        <v>0.7</v>
+        <v>0.8</v>
       </c>
       <c r="F12" s="9"/>
       <c r="G12" s="9"/>
       <c r="H12" s="9"/>
       <c r="I12" s="9"/>
       <c r="J12" s="9"/>
       <c r="K12" s="9"/>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="10" t="s">
         <v>85</v>
       </c>
       <c r="B13" s="12">
-        <v>1274.29999999999995</v>
-[...2 lines deleted...]
-        <v>-0.0171</v>
+        <v>1337.5</v>
+      </c>
+      <c r="C13" s="14">
+        <v>-0.0026</v>
       </c>
       <c r="D13" s="10">
-        <v>48.0</v>
+        <v>64.40000000000001</v>
       </c>
       <c r="E13" s="10">
-        <v>0.66</v>
+        <v>1.5</v>
       </c>
       <c r="F13" s="10"/>
       <c r="G13" s="10"/>
       <c r="H13" s="10"/>
       <c r="I13" s="10"/>
       <c r="J13" s="10"/>
       <c r="K13" s="10"/>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="9" t="s">
         <v>86</v>
       </c>
       <c r="B14" s="11">
-        <v>1297.59999999999991</v>
+        <v>1341.0</v>
       </c>
       <c r="C14" s="13">
-        <v>0.0119</v>
+        <v>0.0157</v>
       </c>
       <c r="D14" s="9">
-        <v>55.8</v>
+        <v>65.7</v>
       </c>
       <c r="E14" s="9">
-        <v>0.61</v>
+        <v>1.13</v>
       </c>
       <c r="F14" s="9"/>
       <c r="G14" s="9"/>
       <c r="H14" s="9"/>
       <c r="I14" s="9"/>
       <c r="J14" s="9"/>
       <c r="K14" s="9"/>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="10" t="s">
         <v>87</v>
       </c>
       <c r="B15" s="12">
-        <v>1282.29999999999995</v>
+        <v>1320.29999999999995</v>
       </c>
       <c r="C15" s="14">
-        <v>0.0098</v>
+        <v>-0.005</v>
       </c>
       <c r="D15" s="10">
-        <v>51.3</v>
+        <v>61.4</v>
       </c>
       <c r="E15" s="10">
-        <v>1.0</v>
+        <v>0.74</v>
       </c>
       <c r="F15" s="10"/>
       <c r="G15" s="10"/>
       <c r="H15" s="10"/>
       <c r="I15" s="10"/>
       <c r="J15" s="10"/>
       <c r="K15" s="10"/>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="9" t="s">
         <v>88</v>
       </c>
       <c r="B16" s="11">
-        <v>1269.79999999999995</v>
+        <v>1327.0</v>
       </c>
       <c r="C16" s="13">
-        <v>0.0064</v>
+        <v>0.0257</v>
       </c>
       <c r="D16" s="9">
-        <v>47.2</v>
+        <v>63.8</v>
       </c>
       <c r="E16" s="9">
-        <v>1.54</v>
+        <v>2.18</v>
       </c>
       <c r="F16" s="9"/>
       <c r="G16" s="9"/>
       <c r="H16" s="9"/>
-      <c r="I16" s="9"/>
+      <c r="I16" s="9" t="s">
+        <v>89</v>
+      </c>
       <c r="J16" s="9"/>
-      <c r="K16" s="9"/>
+      <c r="K16" s="9" t="s">
+        <v>89</v>
+      </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="10" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B17" s="12">
-        <v>1261.70000000000005</v>
+        <v>1293.70000000000005</v>
       </c>
       <c r="C17" s="14">
-        <v>0.0008</v>
+        <v>-0.0046</v>
       </c>
       <c r="D17" s="10">
-        <v>44.4</v>
+        <v>55.7</v>
       </c>
       <c r="E17" s="10">
-        <v>0.55</v>
+        <v>1.3</v>
       </c>
       <c r="F17" s="10"/>
       <c r="G17" s="10"/>
       <c r="H17" s="10"/>
       <c r="I17" s="10"/>
       <c r="J17" s="10"/>
       <c r="K17" s="10"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="9" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B18" s="11">
-        <v>1260.70000000000005</v>
-[...2 lines deleted...]
-        <v>-0.0181</v>
+        <v>1299.70000000000005</v>
+      </c>
+      <c r="C18" s="13">
+        <v>0.0108</v>
       </c>
       <c r="D18" s="9">
-        <v>44.1</v>
+        <v>57.9</v>
       </c>
       <c r="E18" s="9">
-        <v>0.59</v>
+        <v>2.28</v>
       </c>
       <c r="F18" s="9"/>
       <c r="G18" s="9"/>
       <c r="H18" s="9"/>
       <c r="I18" s="9"/>
       <c r="J18" s="9"/>
-      <c r="K18" s="9"/>
+      <c r="K18" s="9" t="s">
+        <v>89</v>
+      </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="10" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B19" s="12">
-        <v>1284.0</v>
-[...2 lines deleted...]
-        <v>-0.0131</v>
+        <v>1285.79999999999995</v>
+      </c>
+      <c r="C19" s="15">
+        <v>0.0144</v>
       </c>
       <c r="D19" s="10">
-        <v>50.8</v>
+        <v>54.1</v>
       </c>
       <c r="E19" s="10">
-        <v>0.82</v>
+        <v>0.69</v>
       </c>
       <c r="F19" s="10"/>
       <c r="G19" s="10"/>
       <c r="H19" s="10"/>
       <c r="I19" s="10"/>
       <c r="J19" s="10"/>
       <c r="K19" s="10"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="9" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B20" s="11">
-        <v>1301.099999999999909</v>
-[...2 lines deleted...]
-        <v>-0.009</v>
+        <v>1267.59999999999991</v>
+      </c>
+      <c r="C20" s="16">
+        <v>-0.008</v>
       </c>
       <c r="D20" s="9">
-        <v>56.6</v>
+        <v>48.4</v>
       </c>
       <c r="E20" s="9">
-        <v>0.5</v>
+        <v>0.45</v>
       </c>
       <c r="F20" s="9"/>
       <c r="G20" s="9"/>
       <c r="H20" s="9"/>
       <c r="I20" s="9"/>
       <c r="J20" s="9"/>
       <c r="K20" s="9"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="10" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B21" s="12">
-        <v>1312.90000000000009</v>
-[...2 lines deleted...]
-        <v>0.0016</v>
+        <v>1277.79999999999995</v>
+      </c>
+      <c r="C21" s="15">
+        <v>0.0061</v>
       </c>
       <c r="D21" s="10">
-        <v>61.1</v>
+        <v>51.7</v>
       </c>
       <c r="E21" s="10">
-        <v>0.41</v>
+        <v>0.84</v>
       </c>
       <c r="F21" s="10"/>
       <c r="G21" s="10"/>
       <c r="H21" s="10"/>
       <c r="I21" s="10"/>
       <c r="J21" s="10"/>
       <c r="K21" s="10"/>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="9" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B22" s="11">
-        <v>1310.79999999999995</v>
-[...2 lines deleted...]
-        <v>0.0088</v>
+        <v>1270.0</v>
+      </c>
+      <c r="C22" s="16">
+        <v>-0.0039</v>
       </c>
       <c r="D22" s="9">
-        <v>60.6</v>
+        <v>49.2</v>
       </c>
       <c r="E22" s="9">
-        <v>0.81</v>
+        <v>0.56</v>
       </c>
       <c r="F22" s="9"/>
       <c r="G22" s="9"/>
       <c r="H22" s="9"/>
       <c r="I22" s="9"/>
       <c r="J22" s="9"/>
       <c r="K22" s="9"/>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="10" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B23" s="12">
-        <v>1299.40000000000009</v>
-[...2 lines deleted...]
-        <v>0.0167</v>
+        <v>1275.0</v>
+      </c>
+      <c r="C23" s="15">
+        <v>0.0046</v>
       </c>
       <c r="D23" s="10">
-        <v>57.8</v>
+        <v>50.8</v>
       </c>
       <c r="E23" s="10">
-        <v>0.71</v>
+        <v>0.93</v>
       </c>
       <c r="F23" s="10"/>
       <c r="G23" s="10"/>
       <c r="H23" s="10"/>
       <c r="I23" s="10"/>
       <c r="J23" s="10"/>
       <c r="K23" s="10"/>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="9" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B24" s="11">
-        <v>1278.0</v>
-[...2 lines deleted...]
-        <v>-0.0239</v>
+        <v>1269.099999999999909</v>
+      </c>
+      <c r="C24" s="16">
+        <v>-0.0111</v>
       </c>
       <c r="D24" s="9">
-        <v>51.7</v>
+        <v>49.0</v>
       </c>
       <c r="E24" s="9">
-        <v>1.58</v>
+        <v>0.48</v>
       </c>
       <c r="F24" s="9"/>
       <c r="G24" s="9"/>
       <c r="H24" s="9"/>
       <c r="I24" s="9"/>
       <c r="J24" s="9"/>
       <c r="K24" s="9"/>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="10" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B25" s="12">
-        <v>1309.29999999999995</v>
+        <v>1283.40000000000009</v>
       </c>
       <c r="C25" s="14">
-        <v>0.0</v>
+        <v>-0.0143</v>
       </c>
       <c r="D25" s="10">
-        <v>64.3</v>
+        <v>53.3</v>
       </c>
       <c r="E25" s="10">
-        <v>1.08</v>
+        <v>0.84</v>
       </c>
       <c r="F25" s="10"/>
       <c r="G25" s="10"/>
       <c r="H25" s="10"/>
-      <c r="I25" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I25" s="10"/>
       <c r="J25" s="10"/>
       <c r="K25" s="10"/>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="9" t="s">
         <v>99</v>
       </c>
       <c r="B26" s="11">
-        <v>1309.29999999999995</v>
+        <v>1302.0</v>
       </c>
       <c r="C26" s="13">
-        <v>0.0121</v>
+        <v>0.0019</v>
       </c>
       <c r="D26" s="9">
-        <v>64.3</v>
+        <v>59.6</v>
       </c>
       <c r="E26" s="9">
-        <v>1.09</v>
+        <v>0.85</v>
       </c>
       <c r="F26" s="9"/>
       <c r="G26" s="9"/>
       <c r="H26" s="9"/>
       <c r="I26" s="9"/>
       <c r="J26" s="9"/>
       <c r="K26" s="9"/>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="10" t="s">
         <v>100</v>
       </c>
       <c r="B27" s="12">
-        <v>1293.59999999999991</v>
+        <v>1299.5</v>
       </c>
       <c r="C27" s="14">
-        <v>0.0033</v>
+        <v>-0.0064</v>
       </c>
       <c r="D27" s="10">
-        <v>60.1</v>
+        <v>59.0</v>
       </c>
       <c r="E27" s="10">
-        <v>0.92</v>
+        <v>0.4</v>
       </c>
       <c r="F27" s="10"/>
       <c r="G27" s="10"/>
       <c r="H27" s="10"/>
       <c r="I27" s="10"/>
       <c r="J27" s="10"/>
       <c r="K27" s="10"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="9" t="s">
         <v>101</v>
       </c>
       <c r="B28" s="11">
-        <v>1289.40000000000009</v>
-[...2 lines deleted...]
-        <v>0.003</v>
+        <v>1307.90000000000009</v>
+      </c>
+      <c r="C28" s="16">
+        <v>-0.0166</v>
       </c>
       <c r="D28" s="9">
-        <v>58.9</v>
+        <v>61.9</v>
       </c>
       <c r="E28" s="9">
-        <v>0.49</v>
+        <v>1.27</v>
       </c>
       <c r="F28" s="9"/>
       <c r="G28" s="9"/>
       <c r="H28" s="9"/>
       <c r="I28" s="9"/>
       <c r="J28" s="9"/>
       <c r="K28" s="9"/>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="10" t="s">
         <v>102</v>
       </c>
       <c r="B29" s="12">
-        <v>1285.5</v>
-[...5 lines deleted...]
-        <v>57.8</v>
+        <v>1330.0</v>
+      </c>
+      <c r="C29" s="15">
+        <v>0.0231</v>
+      </c>
+      <c r="D29" s="19">
+        <v>70.3</v>
       </c>
       <c r="E29" s="10">
-        <v>0.3</v>
+        <v>1.24</v>
       </c>
       <c r="F29" s="10"/>
-      <c r="G29" s="10"/>
+      <c r="G29" s="10" t="s">
+        <v>89</v>
+      </c>
       <c r="H29" s="10"/>
       <c r="I29" s="10"/>
       <c r="J29" s="10"/>
       <c r="K29" s="10"/>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="9" t="s">
         <v>103</v>
       </c>
       <c r="B30" s="11">
-        <v>1281.29999999999995</v>
-[...2 lines deleted...]
-        <v>-0.0015</v>
+        <v>1300.0</v>
+      </c>
+      <c r="C30" s="13">
+        <v>0.006</v>
       </c>
       <c r="D30" s="9">
-        <v>56.6</v>
+        <v>64.2</v>
       </c>
       <c r="E30" s="9">
-        <v>2.64</v>
+        <v>0.87</v>
       </c>
       <c r="F30" s="9"/>
       <c r="G30" s="9"/>
       <c r="H30" s="9"/>
       <c r="I30" s="9"/>
       <c r="J30" s="9"/>
-      <c r="K30" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K30" s="9"/>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="10" t="s">
         <v>104</v>
       </c>
       <c r="B31" s="12">
-        <v>1283.20000000000005</v>
-[...2 lines deleted...]
-        <v>-0.0016</v>
+        <v>1292.29999999999995</v>
+      </c>
+      <c r="C31" s="15">
+        <v>0.0176</v>
       </c>
       <c r="D31" s="10">
-        <v>57.3</v>
+        <v>62.3</v>
       </c>
       <c r="E31" s="10">
-        <v>0.57</v>
+        <v>1.47</v>
       </c>
       <c r="F31" s="10"/>
       <c r="G31" s="10"/>
       <c r="H31" s="10"/>
       <c r="I31" s="10"/>
       <c r="J31" s="10"/>
       <c r="K31" s="10"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>