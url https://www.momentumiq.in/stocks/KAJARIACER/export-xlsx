--- v0 (2026-07-02)
+++ v1 (2026-10-05)
@@ -23,371 +23,371 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Overview" sheetId="1" r:id="rId4"/>
     <sheet name="Monthly Summary" sheetId="2" r:id="rId5"/>
     <sheet name="Weekly Summary" sheetId="3" r:id="rId6"/>
     <sheet name="Indicator History" sheetId="4" r:id="rId7"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>KAJARIACER — Kajaria Ceramics Ltd.</t>
   </si>
   <si>
-    <t>NSE Equity · Consumer Durables · Generated 02 Jul 2026, 07:51 AM</t>
+    <t>NSE Equity · Consumer Durables · Generated 05 Oct 2026, 12:32 PM</t>
   </si>
   <si>
     <t>KEY METRICS</t>
   </si>
   <si>
     <t>Current Price</t>
   </si>
   <si>
-    <t>₹1,217.40</t>
+    <t>₹1,225.10</t>
   </si>
   <si>
     <t>1 Day Change</t>
   </si>
   <si>
-    <t>-0.56%</t>
+    <t>+0.00%</t>
   </si>
   <si>
     <t>52 Week High</t>
   </si>
   <si>
-    <t>₹1,578.70</t>
+    <t>₹1,309.03</t>
   </si>
   <si>
     <t>52 Week Low</t>
   </si>
   <si>
-    <t>₹758.70</t>
+    <t>₹757.35</t>
   </si>
   <si>
     <t>RSI (14)</t>
   </si>
   <si>
     <t>EMA 50</t>
   </si>
   <si>
-    <t>₹1,119.74</t>
+    <t>₹1,212.22</t>
   </si>
   <si>
     <t>EMA 200</t>
   </si>
   <si>
-    <t>₹1,093.39</t>
+    <t>₹1,129.61</t>
   </si>
   <si>
     <t>ATR (14)</t>
   </si>
   <si>
-    <t>₹35.63</t>
+    <t>₹39.05</t>
   </si>
   <si>
     <t>Volume Ratio</t>
   </si>
   <si>
-    <t>0.85×</t>
+    <t>1.35×</t>
   </si>
   <si>
     <t>Data Period</t>
   </si>
   <si>
-    <t>13 May 2024 to 22 Oct 2025</t>
+    <t>06 May 2025 to 02 Oct 2026</t>
   </si>
   <si>
     <t>ACTIVE TECHNICAL CONDITIONS</t>
   </si>
   <si>
-    <t>● NR7 Narrow Range</t>
+    <t>● Near 52W High</t>
   </si>
   <si>
     <t>For educational purposes only. Not investment advice. Past performance does not guarantee future results.</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Open</t>
   </si>
   <si>
     <t>High</t>
   </si>
   <si>
     <t>Low</t>
   </si>
   <si>
     <t>Close</t>
   </si>
   <si>
     <t>Change %</t>
   </si>
   <si>
     <t>Trading Days</t>
   </si>
   <si>
     <t>Total Volume</t>
   </si>
   <si>
-    <t>May 2024</t>
-[...34 lines deleted...]
-  <si>
     <t>May 2025</t>
   </si>
   <si>
     <t>Jun 2025</t>
   </si>
   <si>
     <t>Jul 2025</t>
   </si>
   <si>
     <t>Aug 2025</t>
   </si>
   <si>
     <t>Sep 2025</t>
   </si>
   <si>
     <t>Oct 2025</t>
   </si>
   <si>
+    <t>Nov 2025</t>
+  </si>
+  <si>
+    <t>Dec 2025</t>
+  </si>
+  <si>
+    <t>Jan 2026</t>
+  </si>
+  <si>
+    <t>Feb 2026</t>
+  </si>
+  <si>
+    <t>Mar 2026</t>
+  </si>
+  <si>
+    <t>Apr 2026</t>
+  </si>
+  <si>
+    <t>May 2026</t>
+  </si>
+  <si>
+    <t>Jun 2026</t>
+  </si>
+  <si>
+    <t>Jul 2026</t>
+  </si>
+  <si>
+    <t>Aug 2026</t>
+  </si>
+  <si>
+    <t>Sep 2026</t>
+  </si>
+  <si>
+    <t>Oct 2026</t>
+  </si>
+  <si>
     <t>Week</t>
   </si>
   <si>
-    <t>Week of 04 Aug</t>
-[...32 lines deleted...]
-    <t>Week of 20 Oct</t>
+    <t>Week of 13 Jul</t>
+  </si>
+  <si>
+    <t>Week of 20 Jul</t>
+  </si>
+  <si>
+    <t>Week of 27 Jul</t>
+  </si>
+  <si>
+    <t>Week of 03 Aug</t>
+  </si>
+  <si>
+    <t>Week of 10 Aug</t>
+  </si>
+  <si>
+    <t>Week of 17 Aug</t>
+  </si>
+  <si>
+    <t>Week of 24 Aug</t>
+  </si>
+  <si>
+    <t>Week of 31 Aug</t>
+  </si>
+  <si>
+    <t>Week of 07 Sep</t>
+  </si>
+  <si>
+    <t>Week of 14 Sep</t>
+  </si>
+  <si>
+    <t>Week of 21 Sep</t>
+  </si>
+  <si>
+    <t>Week of 28 Sep</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>1D Change %</t>
   </si>
   <si>
     <t>RSI</t>
   </si>
   <si>
     <t>Vol Ratio</t>
   </si>
   <si>
     <t>RSI&lt;30</t>
   </si>
   <si>
     <t>RSI&gt;70</t>
   </si>
   <si>
     <t>EMA Cross</t>
   </si>
   <si>
     <t>MACD Cross</t>
   </si>
   <si>
     <t>Breakout</t>
   </si>
   <si>
     <t>Vol Spike</t>
   </si>
   <si>
-    <t>01 Jul 2026</t>
-[...2 lines deleted...]
-    <t>30 Jun 2026</t>
+    <t>02 Oct 2026</t>
+  </si>
+  <si>
+    <t>01 Oct 2026</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
-    <t>29 Jun 2026</t>
-[...80 lines deleted...]
-    <t>20 May 2026</t>
+    <t>30 Sep 2026</t>
+  </si>
+  <si>
+    <t>29 Sep 2026</t>
+  </si>
+  <si>
+    <t>28 Sep 2026</t>
+  </si>
+  <si>
+    <t>25 Sep 2026</t>
+  </si>
+  <si>
+    <t>24 Sep 2026</t>
+  </si>
+  <si>
+    <t>23 Sep 2026</t>
+  </si>
+  <si>
+    <t>22 Sep 2026</t>
+  </si>
+  <si>
+    <t>21 Sep 2026</t>
+  </si>
+  <si>
+    <t>18 Sep 2026</t>
+  </si>
+  <si>
+    <t>16 Sep 2026</t>
+  </si>
+  <si>
+    <t>14 Sep 2026</t>
+  </si>
+  <si>
+    <t>11 Sep 2026</t>
+  </si>
+  <si>
+    <t>10 Sep 2026</t>
+  </si>
+  <si>
+    <t>09 Sep 2026</t>
+  </si>
+  <si>
+    <t>08 Sep 2026</t>
+  </si>
+  <si>
+    <t>07 Sep 2026</t>
+  </si>
+  <si>
+    <t>04 Sep 2026</t>
+  </si>
+  <si>
+    <t>03 Sep 2026</t>
+  </si>
+  <si>
+    <t>02 Sep 2026</t>
+  </si>
+  <si>
+    <t>01 Sep 2026</t>
+  </si>
+  <si>
+    <t>31 Aug 2026</t>
+  </si>
+  <si>
+    <t>28 Aug 2026</t>
+  </si>
+  <si>
+    <t>27 Aug 2026</t>
+  </si>
+  <si>
+    <t>26 Aug 2026</t>
+  </si>
+  <si>
+    <t>25 Aug 2026</t>
+  </si>
+  <si>
+    <t>24 Aug 2026</t>
+  </si>
+  <si>
+    <t>21 Aug 2026</t>
+  </si>
+  <si>
+    <t>20 Aug 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="₹#,##0.00"/>
     <numFmt numFmtId="165" formatCode="+0.00%;-0.00%"/>
   </numFmts>
-  <fonts count="11">
+  <fonts count="10">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="9"/>
       <color rgb="FFFFFFFF"/>
@@ -434,59 +434,50 @@
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF16A34A"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFDC2626"/>
       <name val="Calibri"/>
     </font>
-    <font>
-[...7 lines deleted...]
-    </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1E3A8A"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF8FAFC"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
@@ -500,78 +491,76 @@
       <top/>
       <bottom style="thin">
         <color rgb="FFE2E8F0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFE2E8F0"/>
       </left>
       <right style="thin">
         <color rgb="FFE2E8F0"/>
       </right>
       <top style="thin">
         <color rgb="FFE2E8F0"/>
       </top>
       <bottom style="thin">
         <color rgb="FFE2E8F0"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="21">
+  <cellXfs count="19">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="7" numFmtId="0" fillId="2" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="3" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="8" numFmtId="165" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="8" numFmtId="165" fillId="3" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="9" numFmtId="165" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="9" numFmtId="165" fillId="3" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
-    <xf xfId="0" fontId="9" numFmtId="165" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="3" fillId="0" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="3" fillId="3" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
-    <xf xfId="0" fontId="10" numFmtId="0" fillId="3" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
-    <xf xfId="0" fontId="10" numFmtId="0" fillId="0" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -913,51 +902,51 @@
       <c r="B6" s="5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="5">
-        <v>69.0</v>
+        <v>52.2</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>17</v>
       </c>
@@ -1039,511 +1028,511 @@
       </c>
       <c r="C1" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>29</v>
       </c>
       <c r="F1" s="8" t="s">
         <v>30</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>31</v>
       </c>
       <c r="H1" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="11">
-        <v>1182.40000000000009</v>
+        <v>810.029999999999973</v>
       </c>
       <c r="C2" s="11">
-        <v>1323.0</v>
+        <v>1049.57999999999993</v>
       </c>
       <c r="D2" s="11">
-        <v>1145.34999999999991</v>
+        <v>757.35000000000002</v>
       </c>
       <c r="E2" s="11">
-        <v>1205.29999999999995</v>
+        <v>1029.61999999999989</v>
       </c>
       <c r="F2" s="13">
-        <v>0.0194</v>
+        <v>0.2711</v>
       </c>
       <c r="G2" s="9">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="H2" s="17">
-        <v>5352940</v>
+        <v>16307317</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B3" s="12">
-        <v>1255.0</v>
+        <v>1028.98000000000002</v>
       </c>
       <c r="C3" s="12">
-        <v>1474.25</v>
+        <v>1114.039999999999964</v>
       </c>
       <c r="D3" s="12">
-        <v>1122.84999999999991</v>
+        <v>995.40999999999997</v>
       </c>
       <c r="E3" s="12">
-        <v>1408.15000000000009</v>
+        <v>1070.47000000000003</v>
       </c>
       <c r="F3" s="14">
-        <v>0.1683</v>
+        <v>0.0397</v>
       </c>
       <c r="G3" s="10">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="H3" s="18">
-        <v>7399783</v>
+        <v>6209498</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="11">
-        <v>1409.65000000000009</v>
+        <v>1067.40000000000009</v>
       </c>
       <c r="C4" s="11">
-        <v>1545.0</v>
+        <v>1256.15000000000009</v>
       </c>
       <c r="D4" s="11">
-        <v>1340.45000000000005</v>
+        <v>1052.84999999999991</v>
       </c>
       <c r="E4" s="11">
-        <v>1481.79999999999995</v>
+        <v>1165.53999999999996</v>
       </c>
       <c r="F4" s="13">
-        <v>0.0523</v>
+        <v>0.0888</v>
       </c>
       <c r="G4" s="9">
         <v>23</v>
       </c>
       <c r="H4" s="17">
-        <v>6398913</v>
+        <v>21331160</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="12">
-        <v>1483.25</v>
+        <v>1168.50999999999999</v>
       </c>
       <c r="C5" s="12">
-        <v>1499.15000000000009</v>
+        <v>1309.029999999999973</v>
       </c>
       <c r="D5" s="12">
-        <v>1325.0</v>
+        <v>1140.77999999999997</v>
       </c>
       <c r="E5" s="12">
-        <v>1350.84999999999991</v>
-[...2 lines deleted...]
-        <v>-0.0884</v>
+        <v>1197.81999999999994</v>
+      </c>
+      <c r="F5" s="14">
+        <v>0.0277</v>
       </c>
       <c r="G5" s="10">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="H5" s="18">
-        <v>2410915</v>
+        <v>8629330</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="11">
-        <v>1350.90000000000009</v>
+        <v>1197.81999999999994</v>
       </c>
       <c r="C6" s="11">
-        <v>1578.70000000000005</v>
+        <v>1256.6400000000001</v>
       </c>
       <c r="D6" s="11">
-        <v>1347.65000000000009</v>
+        <v>1143.69000000000005</v>
       </c>
       <c r="E6" s="11">
-        <v>1465.90000000000009</v>
-[...2 lines deleted...]
-        <v>0.0852</v>
+        <v>1159.19000000000005</v>
+      </c>
+      <c r="F6" s="15">
+        <v>-0.0323</v>
       </c>
       <c r="G6" s="9">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H6" s="17">
-        <v>5938696</v>
+        <v>3405222</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B7" s="12">
-        <v>1471.0</v>
+        <v>1154.42000000000007</v>
       </c>
       <c r="C7" s="12">
-        <v>1501.65000000000009</v>
+        <v>1285.36999999999989</v>
       </c>
       <c r="D7" s="12">
-        <v>1192.65000000000009</v>
+        <v>1147.47000000000003</v>
       </c>
       <c r="E7" s="12">
-        <v>1200.65000000000009</v>
-[...2 lines deleted...]
-        <v>-0.1809</v>
+        <v>1207.59999999999991</v>
+      </c>
+      <c r="F7" s="14">
+        <v>0.0418</v>
       </c>
       <c r="G7" s="10">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H7" s="18">
-        <v>3896936</v>
+        <v>4288838</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="9" t="s">
         <v>39</v>
       </c>
       <c r="B8" s="11">
-        <v>1210.0</v>
+        <v>1200.59999999999991</v>
       </c>
       <c r="C8" s="11">
-        <v>1243.45000000000005</v>
+        <v>1200.59999999999991</v>
       </c>
       <c r="D8" s="11">
-        <v>1125.0</v>
+        <v>1053.79999999999995</v>
       </c>
       <c r="E8" s="11">
-        <v>1206.90000000000009</v>
-[...2 lines deleted...]
-        <v>0.0052</v>
+        <v>1067.20000000000005</v>
+      </c>
+      <c r="F8" s="15">
+        <v>-0.1163</v>
       </c>
       <c r="G8" s="9">
         <v>20</v>
       </c>
       <c r="H8" s="17">
-        <v>1674076</v>
+        <v>3721258</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B9" s="12">
-        <v>1211.0</v>
+        <v>1072.70000000000005</v>
       </c>
       <c r="C9" s="12">
-        <v>1236.75</v>
+        <v>1102.90000000000009</v>
       </c>
       <c r="D9" s="12">
-        <v>1103.34999999999991</v>
+        <v>948.20000000000005</v>
       </c>
       <c r="E9" s="12">
-        <v>1158.95000000000005</v>
-[...2 lines deleted...]
-        <v>-0.0397</v>
+        <v>968.5</v>
+      </c>
+      <c r="F9" s="16">
+        <v>-0.0925</v>
       </c>
       <c r="G9" s="10">
         <v>22</v>
       </c>
       <c r="H9" s="18">
-        <v>4512740</v>
+        <v>6718316</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B10" s="11">
-        <v>1155.0</v>
+        <v>970.70000000000005</v>
       </c>
       <c r="C10" s="11">
-        <v>1181.90000000000009</v>
+        <v>1016.45000000000005</v>
       </c>
       <c r="D10" s="11">
-        <v>979.0</v>
+        <v>871.0</v>
       </c>
       <c r="E10" s="11">
-        <v>991.39999999999998</v>
-[...2 lines deleted...]
-        <v>-0.1446</v>
+        <v>902.39999999999998</v>
+      </c>
+      <c r="F10" s="15">
+        <v>-0.0682</v>
       </c>
       <c r="G10" s="9">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H10" s="17">
-        <v>4603430</v>
+        <v>4792422</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B11" s="12">
-        <v>997.89999999999998</v>
+        <v>875.0</v>
       </c>
       <c r="C11" s="12">
-        <v>1004.20000000000005</v>
+        <v>1013.14999999999998</v>
       </c>
       <c r="D11" s="12">
-        <v>846.5</v>
+        <v>869.60000000000002</v>
       </c>
       <c r="E11" s="12">
-        <v>852.29999999999995</v>
-[...2 lines deleted...]
-        <v>-0.1403</v>
+        <v>957.10000000000002</v>
+      </c>
+      <c r="F11" s="14">
+        <v>0.0606</v>
       </c>
       <c r="G11" s="10">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H11" s="18">
-        <v>4864765</v>
+        <v>5417336</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="9" t="s">
         <v>43</v>
       </c>
       <c r="B12" s="11">
-        <v>860.0</v>
+        <v>904.79999999999995</v>
       </c>
       <c r="C12" s="11">
-        <v>915.0</v>
+        <v>979.0</v>
       </c>
       <c r="D12" s="11">
-        <v>831.10000000000002</v>
+        <v>870.0</v>
       </c>
       <c r="E12" s="11">
-        <v>858.89999999999998</v>
-[...2 lines deleted...]
-        <v>0.0077</v>
+        <v>920.10000000000002</v>
+      </c>
+      <c r="F12" s="15">
+        <v>-0.0387</v>
       </c>
       <c r="G12" s="9">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H12" s="17">
-        <v>3517319</v>
+        <v>7214470</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B13" s="12">
-        <v>856.60000000000002</v>
+        <v>945.5</v>
       </c>
       <c r="C13" s="12">
-        <v>865.85000000000002</v>
+        <v>1246.79999999999995</v>
       </c>
       <c r="D13" s="12">
-        <v>758.70000000000005</v>
+        <v>945.5</v>
       </c>
       <c r="E13" s="12">
-        <v>804.5</v>
-[...2 lines deleted...]
-        <v>-0.0633</v>
+        <v>1187.65000000000009</v>
+      </c>
+      <c r="F13" s="14">
+        <v>0.2908</v>
       </c>
       <c r="G13" s="10">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H13" s="18">
-        <v>12851537</v>
+        <v>11043216</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="9" t="s">
         <v>45</v>
       </c>
       <c r="B14" s="11">
-        <v>800.14999999999998</v>
+        <v>1187.65000000000009</v>
       </c>
       <c r="C14" s="11">
-        <v>1059.90000000000009</v>
+        <v>1187.65000000000009</v>
       </c>
       <c r="D14" s="11">
-        <v>764.79999999999995</v>
+        <v>1041.20000000000005</v>
       </c>
       <c r="E14" s="11">
-        <v>1039.75</v>
-[...2 lines deleted...]
-        <v>0.2924</v>
+        <v>1072.59999999999991</v>
+      </c>
+      <c r="F14" s="15">
+        <v>-0.0969</v>
       </c>
       <c r="G14" s="9">
         <v>21</v>
       </c>
       <c r="H14" s="17">
-        <v>17128465</v>
+        <v>6306490</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="10" t="s">
         <v>46</v>
       </c>
       <c r="B15" s="12">
-        <v>1039.099999999999909</v>
+        <v>1075.79999999999995</v>
       </c>
       <c r="C15" s="12">
-        <v>1125.0</v>
+        <v>1232.90000000000009</v>
       </c>
       <c r="D15" s="12">
-        <v>1005.20000000000005</v>
+        <v>1060.099999999999909</v>
       </c>
       <c r="E15" s="12">
-        <v>1081.0</v>
+        <v>1210.40000000000009</v>
       </c>
       <c r="F15" s="14">
-        <v>0.0397</v>
+        <v>0.1285</v>
       </c>
       <c r="G15" s="10">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H15" s="18">
-        <v>6209498</v>
+        <v>5262490</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="9" t="s">
         <v>47</v>
       </c>
       <c r="B16" s="11">
-        <v>1077.90000000000009</v>
+        <v>1210.0</v>
       </c>
       <c r="C16" s="11">
-        <v>1268.5</v>
+        <v>1271.5</v>
       </c>
       <c r="D16" s="11">
-        <v>1063.20000000000005</v>
+        <v>1177.0</v>
       </c>
       <c r="E16" s="11">
-        <v>1177.0</v>
-[...2 lines deleted...]
-        <v>0.0888</v>
+        <v>1198.29999999999995</v>
+      </c>
+      <c r="F16" s="15">
+        <v>-0.01</v>
       </c>
       <c r="G16" s="9">
         <v>23</v>
       </c>
       <c r="H16" s="17">
-        <v>21331160</v>
+        <v>6814356</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="10" t="s">
         <v>48</v>
       </c>
       <c r="B17" s="12">
-        <v>1180.0</v>
+        <v>1220.29999999999995</v>
       </c>
       <c r="C17" s="12">
-        <v>1321.90000000000009</v>
+        <v>1275.0</v>
       </c>
       <c r="D17" s="12">
-        <v>1152.0</v>
+        <v>1158.40000000000009</v>
       </c>
       <c r="E17" s="12">
-        <v>1209.59999999999991</v>
+        <v>1244.79999999999995</v>
       </c>
       <c r="F17" s="14">
-        <v>0.0277</v>
+        <v>0.0388</v>
       </c>
       <c r="G17" s="10">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="H17" s="18">
-        <v>8629330</v>
+        <v>5210759</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="9" t="s">
         <v>49</v>
       </c>
       <c r="B18" s="11">
-        <v>1209.59999999999991</v>
+        <v>1244.79999999999995</v>
       </c>
       <c r="C18" s="11">
-        <v>1269.0</v>
+        <v>1274.5</v>
       </c>
       <c r="D18" s="11">
-        <v>1151.20000000000005</v>
+        <v>1167.0</v>
       </c>
       <c r="E18" s="11">
-        <v>1166.79999999999995</v>
-[...2 lines deleted...]
-        <v>-0.0354</v>
+        <v>1235.099999999999909</v>
+      </c>
+      <c r="F18" s="15">
+        <v>-0.0078</v>
       </c>
       <c r="G18" s="9">
         <v>22</v>
       </c>
       <c r="H18" s="17">
-        <v>3405222</v>
+        <v>9476599</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="10" t="s">
         <v>50</v>
       </c>
       <c r="B19" s="12">
-        <v>1162.0</v>
+        <v>1233.59999999999991</v>
       </c>
       <c r="C19" s="12">
-        <v>1293.79999999999995</v>
+        <v>1262.90000000000009</v>
       </c>
       <c r="D19" s="12">
-        <v>1155.0</v>
+        <v>1220.5</v>
       </c>
       <c r="E19" s="12">
-        <v>1217.40000000000009</v>
-[...2 lines deleted...]
-        <v>0.0434</v>
+        <v>1225.099999999999909</v>
+      </c>
+      <c r="F19" s="16">
+        <v>-0.0081</v>
       </c>
       <c r="G19" s="10">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="H19" s="18">
-        <v>3552359</v>
+        <v>1267486</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G13"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
@@ -1560,319 +1549,319 @@
       </c>
       <c r="B1" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C1" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>29</v>
       </c>
       <c r="F1" s="8" t="s">
         <v>30</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B2" s="11">
-        <v>1189.5</v>
+        <v>1210.099999999999909</v>
       </c>
       <c r="C2" s="11">
-        <v>1321.90000000000009</v>
+        <v>1271.5</v>
       </c>
       <c r="D2" s="11">
-        <v>1152.0</v>
+        <v>1204.0</v>
       </c>
       <c r="E2" s="11">
-        <v>1308.5</v>
+        <v>1239.5</v>
       </c>
       <c r="F2" s="13">
-        <v>0.1</v>
+        <v>0.0243</v>
       </c>
       <c r="G2" s="17">
-        <v>4967459</v>
+        <v>2361531</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="10" t="s">
         <v>53</v>
       </c>
       <c r="B3" s="12">
-        <v>1307.20000000000005</v>
+        <v>1239.0</v>
       </c>
       <c r="C3" s="12">
-        <v>1314.79999999999995</v>
+        <v>1254.5</v>
       </c>
       <c r="D3" s="12">
-        <v>1240.0</v>
+        <v>1190.0</v>
       </c>
       <c r="E3" s="12">
-        <v>1267.79999999999995</v>
-[...2 lines deleted...]
-        <v>-0.0311</v>
+        <v>1214.90000000000009</v>
+      </c>
+      <c r="F3" s="16">
+        <v>-0.0198</v>
       </c>
       <c r="G3" s="18">
-        <v>1318497</v>
+        <v>1021792</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="9" t="s">
         <v>54</v>
       </c>
       <c r="B4" s="11">
-        <v>1279.79999999999995</v>
+        <v>1214.90000000000009</v>
       </c>
       <c r="C4" s="11">
-        <v>1309.70000000000005</v>
+        <v>1252.0</v>
       </c>
       <c r="D4" s="11">
-        <v>1266.0</v>
+        <v>1177.0</v>
       </c>
       <c r="E4" s="11">
-        <v>1274.20000000000005</v>
-[...2 lines deleted...]
-        <v>0.005</v>
+        <v>1198.29999999999995</v>
+      </c>
+      <c r="F4" s="15">
+        <v>-0.0137</v>
       </c>
       <c r="G4" s="17">
-        <v>1131774</v>
+        <v>1846873</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="10" t="s">
         <v>55</v>
       </c>
       <c r="B5" s="12">
-        <v>1274.59999999999991</v>
+        <v>1220.29999999999995</v>
       </c>
       <c r="C5" s="12">
-        <v>1288.0</v>
+        <v>1238.40000000000009</v>
       </c>
       <c r="D5" s="12">
-        <v>1204.099999999999909</v>
+        <v>1158.40000000000009</v>
       </c>
       <c r="E5" s="12">
-        <v>1209.59999999999991</v>
-[...2 lines deleted...]
-        <v>-0.0507</v>
+        <v>1167.29999999999995</v>
+      </c>
+      <c r="F5" s="16">
+        <v>-0.0259</v>
       </c>
       <c r="G5" s="18">
-        <v>662547</v>
+        <v>1540616</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="9" t="s">
         <v>56</v>
       </c>
       <c r="B6" s="11">
-        <v>1209.59999999999991</v>
+        <v>1164.0</v>
       </c>
       <c r="C6" s="11">
-        <v>1254.90000000000009</v>
+        <v>1275.0</v>
       </c>
       <c r="D6" s="11">
-        <v>1201.5</v>
+        <v>1164.0</v>
       </c>
       <c r="E6" s="11">
-        <v>1223.099999999999909</v>
+        <v>1253.40000000000009</v>
       </c>
       <c r="F6" s="13">
-        <v>0.0112</v>
+        <v>0.0738</v>
       </c>
       <c r="G6" s="17">
-        <v>1203060</v>
+        <v>1803765</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="10" t="s">
         <v>57</v>
       </c>
       <c r="B7" s="12">
-        <v>1220.29999999999995</v>
+        <v>1259.0</v>
       </c>
       <c r="C7" s="12">
-        <v>1269.0</v>
+        <v>1261.5</v>
       </c>
       <c r="D7" s="12">
-        <v>1212.20000000000005</v>
+        <v>1200.0</v>
       </c>
       <c r="E7" s="12">
-        <v>1225.70000000000005</v>
-[...2 lines deleted...]
-        <v>0.0021</v>
+        <v>1208.5</v>
+      </c>
+      <c r="F7" s="16">
+        <v>-0.0358</v>
       </c>
       <c r="G7" s="18">
-        <v>758123</v>
+        <v>736111</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="9" t="s">
         <v>58</v>
       </c>
       <c r="B8" s="11">
-        <v>1230.0</v>
+        <v>1204.0</v>
       </c>
       <c r="C8" s="11">
-        <v>1241.0</v>
+        <v>1231.90000000000009</v>
       </c>
       <c r="D8" s="11">
-        <v>1186.5</v>
+        <v>1187.0</v>
       </c>
       <c r="E8" s="11">
-        <v>1205.0</v>
-[...2 lines deleted...]
-        <v>-0.0169</v>
+        <v>1215.5</v>
+      </c>
+      <c r="F8" s="13">
+        <v>0.0058</v>
       </c>
       <c r="G8" s="17">
-        <v>520535</v>
+        <v>589110</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="10" t="s">
         <v>59</v>
       </c>
       <c r="B9" s="12">
-        <v>1219.0</v>
+        <v>1215.0</v>
       </c>
       <c r="C9" s="12">
-        <v>1225.0</v>
+        <v>1274.5</v>
       </c>
       <c r="D9" s="12">
-        <v>1177.40000000000009</v>
+        <v>1194.20000000000005</v>
       </c>
       <c r="E9" s="12">
-        <v>1182.79999999999995</v>
-[...2 lines deleted...]
-        <v>-0.0184</v>
+        <v>1239.59999999999991</v>
+      </c>
+      <c r="F9" s="14">
+        <v>0.0198</v>
       </c>
       <c r="G9" s="18">
-        <v>670930</v>
+        <v>1908850</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="9" t="s">
         <v>60</v>
       </c>
       <c r="B10" s="11">
-        <v>1186.90000000000009</v>
+        <v>1235.0</v>
       </c>
       <c r="C10" s="11">
-        <v>1209.79999999999995</v>
+        <v>1254.59999999999991</v>
       </c>
       <c r="D10" s="11">
-        <v>1151.20000000000005</v>
+        <v>1213.70000000000005</v>
       </c>
       <c r="E10" s="11">
-        <v>1206.20000000000005</v>
-[...2 lines deleted...]
-        <v>0.0198</v>
+        <v>1226.40000000000009</v>
+      </c>
+      <c r="F10" s="15">
+        <v>-0.0106</v>
       </c>
       <c r="G10" s="17">
-        <v>526170</v>
+        <v>620875</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="10" t="s">
         <v>61</v>
       </c>
       <c r="B11" s="12">
-        <v>1218.0</v>
+        <v>1245.0</v>
       </c>
       <c r="C11" s="12">
-        <v>1245.70000000000005</v>
+        <v>1245.0</v>
       </c>
       <c r="D11" s="12">
-        <v>1185.0</v>
+        <v>1179.099999999999909</v>
       </c>
       <c r="E11" s="12">
-        <v>1242.0</v>
-[...2 lines deleted...]
-        <v>0.0297</v>
+        <v>1202.70000000000005</v>
+      </c>
+      <c r="F11" s="16">
+        <v>-0.0193</v>
       </c>
       <c r="G11" s="18">
-        <v>612329</v>
+        <v>618232</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="9" t="s">
         <v>62</v>
       </c>
       <c r="B12" s="11">
-        <v>1242.90000000000009</v>
+        <v>1196.5</v>
       </c>
       <c r="C12" s="11">
-        <v>1293.79999999999995</v>
+        <v>1239.099999999999909</v>
       </c>
       <c r="D12" s="11">
-        <v>1201.59999999999991</v>
+        <v>1175.70000000000005</v>
       </c>
       <c r="E12" s="11">
-        <v>1243.59999999999991</v>
+        <v>1218.099999999999909</v>
       </c>
       <c r="F12" s="13">
-        <v>0.0013</v>
+        <v>0.0128</v>
       </c>
       <c r="G12" s="17">
-        <v>2475615</v>
+        <v>919669</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="10" t="s">
         <v>63</v>
       </c>
       <c r="B13" s="12">
-        <v>1252.5</v>
+        <v>1213.0</v>
       </c>
       <c r="C13" s="12">
-        <v>1253.40000000000009</v>
+        <v>1265.90000000000009</v>
       </c>
       <c r="D13" s="12">
-        <v>1210.90000000000009</v>
+        <v>1167.0</v>
       </c>
       <c r="E13" s="12">
-        <v>1217.40000000000009</v>
-[...2 lines deleted...]
-        <v>-0.0211</v>
+        <v>1225.099999999999909</v>
+      </c>
+      <c r="F13" s="14">
+        <v>0.0057</v>
       </c>
       <c r="G13" s="18">
-        <v>190819</v>
+        <v>7217616</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:K31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
@@ -1905,753 +1894,739 @@
       </c>
       <c r="F1" s="8" t="s">
         <v>68</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>69</v>
       </c>
       <c r="H1" s="8" t="s">
         <v>70</v>
       </c>
       <c r="I1" s="8" t="s">
         <v>71</v>
       </c>
       <c r="J1" s="8" t="s">
         <v>72</v>
       </c>
       <c r="K1" s="8" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="9" t="s">
         <v>74</v>
       </c>
       <c r="B2" s="11">
-        <v>1203.59999999999991</v>
-[...2 lines deleted...]
-        <v>-0.0056</v>
+        <v>1225.099999999999909</v>
+      </c>
+      <c r="C2" s="13">
+        <v>0.0</v>
       </c>
       <c r="D2" s="9">
-        <v>69.0</v>
+        <v>52.2</v>
       </c>
       <c r="E2" s="9">
-        <v>0.85</v>
+        <v>1.35</v>
       </c>
       <c r="F2" s="9"/>
       <c r="G2" s="9"/>
       <c r="H2" s="9"/>
       <c r="I2" s="9"/>
       <c r="J2" s="9"/>
       <c r="K2" s="9"/>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="10" t="s">
         <v>75</v>
       </c>
       <c r="B3" s="12">
-        <v>1210.40000000000009</v>
-[...5 lines deleted...]
-        <v>72.0</v>
+        <v>1225.099999999999909</v>
+      </c>
+      <c r="C3" s="16">
+        <v>-0.0081</v>
+      </c>
+      <c r="D3" s="10">
+        <v>52.2</v>
       </c>
       <c r="E3" s="10">
-        <v>1.19</v>
+        <v>1.4</v>
       </c>
       <c r="F3" s="10"/>
-      <c r="G3" s="10" t="s">
+      <c r="G3" s="10"/>
+      <c r="H3" s="10"/>
+      <c r="I3" s="10" t="s">
         <v>76</v>
       </c>
-      <c r="H3" s="10"/>
-      <c r="I3" s="10"/>
       <c r="J3" s="10"/>
       <c r="K3" s="10"/>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="9" t="s">
         <v>77</v>
       </c>
       <c r="B4" s="11">
-        <v>1205.90000000000009</v>
+        <v>1235.099999999999909</v>
       </c>
       <c r="C4" s="13">
-        <v>0.0078</v>
-[...2 lines deleted...]
-        <v>71.2</v>
+        <v>0.0375</v>
+      </c>
+      <c r="D4" s="9">
+        <v>54.9</v>
       </c>
       <c r="E4" s="9">
-        <v>1.55</v>
+        <v>6.72</v>
       </c>
       <c r="F4" s="9"/>
-      <c r="G4" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G4" s="9"/>
       <c r="H4" s="9"/>
       <c r="I4" s="9"/>
       <c r="J4" s="9"/>
-      <c r="K4" s="9"/>
+      <c r="K4" s="9" t="s">
+        <v>76</v>
+      </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="10" t="s">
         <v>78</v>
       </c>
       <c r="B5" s="12">
-        <v>1196.59999999999991</v>
+        <v>1190.5</v>
       </c>
       <c r="C5" s="14">
-        <v>0.0</v>
+        <v>0.0008</v>
       </c>
       <c r="D5" s="10">
-        <v>69.59999999999999</v>
+        <v>42.4</v>
       </c>
       <c r="E5" s="10">
-        <v>1.97</v>
+        <v>9.2</v>
       </c>
       <c r="F5" s="10"/>
       <c r="G5" s="10"/>
       <c r="H5" s="10"/>
       <c r="I5" s="10"/>
       <c r="J5" s="10"/>
-      <c r="K5" s="10"/>
+      <c r="K5" s="10" t="s">
+        <v>76</v>
+      </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="9" t="s">
         <v>79</v>
       </c>
       <c r="B6" s="11">
-        <v>1196.59999999999991</v>
-[...2 lines deleted...]
-        <v>-0.0092</v>
+        <v>1189.5</v>
+      </c>
+      <c r="C6" s="15">
+        <v>-0.0235</v>
       </c>
       <c r="D6" s="9">
-        <v>69.59999999999999</v>
+        <v>42.1</v>
       </c>
       <c r="E6" s="9">
-        <v>2.02</v>
+        <v>0.62</v>
       </c>
       <c r="F6" s="9"/>
       <c r="G6" s="9"/>
       <c r="H6" s="9"/>
       <c r="I6" s="9"/>
       <c r="J6" s="9"/>
-      <c r="K6" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K6" s="9"/>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="10" t="s">
         <v>80</v>
       </c>
       <c r="B7" s="12">
-        <v>1207.70000000000005</v>
-[...5 lines deleted...]
-        <v>73.90000000000001</v>
+        <v>1218.099999999999909</v>
+      </c>
+      <c r="C7" s="16">
+        <v>-0.003</v>
+      </c>
+      <c r="D7" s="10">
+        <v>49.8</v>
       </c>
       <c r="E7" s="10">
-        <v>2.52</v>
+        <v>1.24</v>
       </c>
       <c r="F7" s="10"/>
-      <c r="G7" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G7" s="10"/>
       <c r="H7" s="10"/>
       <c r="I7" s="10"/>
-      <c r="J7" s="10" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="J7" s="10"/>
+      <c r="K7" s="10"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="9" t="s">
         <v>81</v>
       </c>
       <c r="B8" s="11">
-        <v>1193.099999999999909</v>
+        <v>1221.79999999999995</v>
       </c>
       <c r="C8" s="13">
-        <v>0.0234</v>
-[...2 lines deleted...]
-        <v>71.8</v>
+        <v>0.0044</v>
+      </c>
+      <c r="D8" s="9">
+        <v>50.9</v>
       </c>
       <c r="E8" s="9">
-        <v>2.08</v>
+        <v>1.45</v>
       </c>
       <c r="F8" s="9"/>
-      <c r="G8" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G8" s="9"/>
       <c r="H8" s="9"/>
       <c r="I8" s="9"/>
-      <c r="J8" s="9" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="J8" s="9"/>
+      <c r="K8" s="9"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="10" t="s">
         <v>82</v>
       </c>
       <c r="B9" s="12">
-        <v>1165.79999999999995</v>
-[...2 lines deleted...]
-        <v>-0.0039</v>
+        <v>1216.40000000000009</v>
+      </c>
+      <c r="C9" s="14">
+        <v>0.0277</v>
       </c>
       <c r="D9" s="10">
-        <v>67.099999999999994</v>
+        <v>49.3</v>
       </c>
       <c r="E9" s="10">
-        <v>0.6</v>
+        <v>0.87</v>
       </c>
       <c r="F9" s="10"/>
       <c r="G9" s="10"/>
       <c r="H9" s="10"/>
       <c r="I9" s="10"/>
       <c r="J9" s="10"/>
       <c r="K9" s="10"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="9" t="s">
         <v>83</v>
       </c>
       <c r="B10" s="11">
-        <v>1170.40000000000009</v>
-[...2 lines deleted...]
-        <v>0.0054</v>
+        <v>1183.59999999999991</v>
+      </c>
+      <c r="C10" s="15">
+        <v>-0.0141</v>
       </c>
       <c r="D10" s="9">
-        <v>68.90000000000001</v>
+        <v>38.5</v>
       </c>
       <c r="E10" s="9">
-        <v>0.81</v>
+        <v>0.68</v>
       </c>
       <c r="F10" s="9"/>
       <c r="G10" s="9"/>
       <c r="H10" s="9"/>
       <c r="I10" s="9"/>
       <c r="J10" s="9"/>
       <c r="K10" s="9"/>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="10" t="s">
         <v>84</v>
       </c>
       <c r="B11" s="12">
-        <v>1164.099999999999909</v>
-[...2 lines deleted...]
-        <v>0.0071</v>
+        <v>1200.5</v>
+      </c>
+      <c r="C11" s="16">
+        <v>-0.0018</v>
       </c>
       <c r="D11" s="10">
-        <v>67.8</v>
+        <v>42.9</v>
       </c>
       <c r="E11" s="10">
-        <v>0.76</v>
+        <v>0.51</v>
       </c>
       <c r="F11" s="10"/>
       <c r="G11" s="10"/>
       <c r="H11" s="10"/>
       <c r="I11" s="10"/>
       <c r="J11" s="10"/>
       <c r="K11" s="10"/>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="9" t="s">
         <v>85</v>
       </c>
       <c r="B12" s="11">
-        <v>1155.90000000000009</v>
-[...2 lines deleted...]
-        <v>0.0147</v>
+        <v>1202.70000000000005</v>
+      </c>
+      <c r="C12" s="15">
+        <v>-0.0119</v>
       </c>
       <c r="D12" s="9">
-        <v>66.40000000000001</v>
+        <v>43.5</v>
       </c>
       <c r="E12" s="9">
-        <v>2.29</v>
+        <v>1.04</v>
       </c>
       <c r="F12" s="9"/>
       <c r="G12" s="9"/>
       <c r="H12" s="9"/>
       <c r="I12" s="9"/>
-      <c r="J12" s="9" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="J12" s="9"/>
+      <c r="K12" s="9"/>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="10" t="s">
         <v>86</v>
       </c>
       <c r="B13" s="12">
-        <v>1139.099999999999909</v>
+        <v>1215.90000000000009</v>
       </c>
       <c r="C13" s="14">
-        <v>0.0297</v>
+        <v>0.0019</v>
       </c>
       <c r="D13" s="10">
-        <v>63.3</v>
+        <v>47.1</v>
       </c>
       <c r="E13" s="10">
-        <v>1.64</v>
+        <v>0.86</v>
       </c>
       <c r="F13" s="10"/>
       <c r="G13" s="10"/>
       <c r="H13" s="10"/>
       <c r="I13" s="10"/>
-      <c r="J13" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J13" s="10"/>
       <c r="K13" s="10"/>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="9" t="s">
         <v>87</v>
       </c>
       <c r="B14" s="11">
-        <v>1082.29999999999995</v>
+        <v>1226.40000000000009</v>
       </c>
       <c r="C14" s="13">
-        <v>0.0049</v>
+        <v>0.0</v>
       </c>
       <c r="D14" s="9">
-        <v>49.1</v>
+        <v>49.8</v>
       </c>
       <c r="E14" s="9">
-        <v>0.39</v>
+        <v>0.5</v>
       </c>
       <c r="F14" s="9"/>
       <c r="G14" s="9"/>
       <c r="H14" s="9"/>
       <c r="I14" s="9"/>
       <c r="J14" s="9"/>
       <c r="K14" s="9"/>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="10" t="s">
         <v>88</v>
       </c>
       <c r="B15" s="12">
-        <v>1077.0</v>
-[...2 lines deleted...]
-        <v>0.009</v>
+        <v>1226.40000000000009</v>
+      </c>
+      <c r="C15" s="16">
+        <v>-0.0141</v>
       </c>
       <c r="D15" s="10">
-        <v>47.4</v>
+        <v>49.8</v>
       </c>
       <c r="E15" s="10">
-        <v>0.82</v>
+        <v>0.46</v>
       </c>
       <c r="F15" s="10"/>
       <c r="G15" s="10"/>
       <c r="H15" s="10"/>
       <c r="I15" s="10"/>
       <c r="J15" s="10"/>
       <c r="K15" s="10"/>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="9" t="s">
         <v>89</v>
       </c>
       <c r="B16" s="11">
-        <v>1067.40000000000009</v>
-[...2 lines deleted...]
-        <v>-0.012</v>
+        <v>1243.90000000000009</v>
+      </c>
+      <c r="C16" s="13">
+        <v>0.0038</v>
       </c>
       <c r="D16" s="9">
-        <v>44.3</v>
+        <v>54.5</v>
       </c>
       <c r="E16" s="9">
-        <v>0.57</v>
+        <v>0.35</v>
       </c>
       <c r="F16" s="9"/>
       <c r="G16" s="9"/>
       <c r="H16" s="9"/>
       <c r="I16" s="9"/>
       <c r="J16" s="9"/>
       <c r="K16" s="9"/>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="10" t="s">
         <v>90</v>
       </c>
       <c r="B17" s="12">
-        <v>1080.40000000000009</v>
-[...2 lines deleted...]
-        <v>0.0052</v>
+        <v>1239.20000000000005</v>
+      </c>
+      <c r="C17" s="16">
+        <v>-0.0088</v>
       </c>
       <c r="D17" s="10">
-        <v>47.9</v>
+        <v>53.4</v>
       </c>
       <c r="E17" s="10">
-        <v>0.32</v>
+        <v>0.38</v>
       </c>
       <c r="F17" s="10"/>
       <c r="G17" s="10"/>
       <c r="H17" s="10"/>
       <c r="I17" s="10"/>
       <c r="J17" s="10"/>
       <c r="K17" s="10"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="9" t="s">
         <v>91</v>
       </c>
       <c r="B18" s="11">
-        <v>1074.79999999999995</v>
-[...2 lines deleted...]
-        <v>-0.0083</v>
+        <v>1250.20000000000005</v>
+      </c>
+      <c r="C18" s="13">
+        <v>0.0243</v>
       </c>
       <c r="D18" s="9">
-        <v>46.2</v>
+        <v>56.3</v>
       </c>
       <c r="E18" s="9">
-        <v>0.51</v>
+        <v>1.08</v>
       </c>
       <c r="F18" s="9"/>
       <c r="G18" s="9"/>
       <c r="H18" s="9"/>
       <c r="I18" s="9"/>
       <c r="J18" s="9"/>
       <c r="K18" s="9"/>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="10" t="s">
         <v>92</v>
       </c>
       <c r="B19" s="12">
-        <v>1083.79999999999995</v>
-[...2 lines deleted...]
-        <v>-0.0104</v>
+        <v>1220.5</v>
+      </c>
+      <c r="C19" s="16">
+        <v>-0.0154</v>
       </c>
       <c r="D19" s="10">
-        <v>48.6</v>
+        <v>49.3</v>
       </c>
       <c r="E19" s="10">
-        <v>0.34</v>
+        <v>0.5</v>
       </c>
       <c r="F19" s="10"/>
       <c r="G19" s="10"/>
       <c r="H19" s="10"/>
       <c r="I19" s="10"/>
       <c r="J19" s="10"/>
       <c r="K19" s="10"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="9" t="s">
         <v>93</v>
       </c>
       <c r="B20" s="11">
-        <v>1095.20000000000005</v>
-[...2 lines deleted...]
-        <v>-0.0135</v>
+        <v>1239.59999999999991</v>
+      </c>
+      <c r="C20" s="15">
+        <v>-0.0167</v>
       </c>
       <c r="D20" s="9">
-        <v>51.7</v>
+        <v>54.5</v>
       </c>
       <c r="E20" s="9">
-        <v>0.96</v>
+        <v>1.27</v>
       </c>
       <c r="F20" s="9"/>
       <c r="G20" s="9"/>
       <c r="H20" s="9"/>
       <c r="I20" s="9"/>
       <c r="J20" s="9"/>
       <c r="K20" s="9"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="10" t="s">
         <v>94</v>
       </c>
       <c r="B21" s="12">
-        <v>1110.20000000000005</v>
-[...2 lines deleted...]
-        <v>-0.0056</v>
+        <v>1260.59999999999991</v>
+      </c>
+      <c r="C21" s="16">
+        <v>-0.0004</v>
       </c>
       <c r="D21" s="10">
-        <v>56.2</v>
+        <v>61.1</v>
       </c>
       <c r="E21" s="10">
-        <v>1.05</v>
+        <v>0.62</v>
       </c>
       <c r="F21" s="10"/>
       <c r="G21" s="10"/>
       <c r="H21" s="10"/>
       <c r="I21" s="10"/>
       <c r="J21" s="10"/>
       <c r="K21" s="10"/>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="9" t="s">
         <v>95</v>
       </c>
       <c r="B22" s="11">
-        <v>1116.40000000000009</v>
+        <v>1261.099999999999909</v>
       </c>
       <c r="C22" s="13">
-        <v>0.0133</v>
+        <v>0.0261</v>
       </c>
       <c r="D22" s="9">
-        <v>58.1</v>
+        <v>61.2</v>
       </c>
       <c r="E22" s="9">
-        <v>0.66</v>
+        <v>2.93</v>
       </c>
       <c r="F22" s="9"/>
       <c r="G22" s="9"/>
       <c r="H22" s="9"/>
       <c r="I22" s="9"/>
       <c r="J22" s="9"/>
-      <c r="K22" s="9"/>
+      <c r="K22" s="9" t="s">
+        <v>76</v>
+      </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="10" t="s">
         <v>96</v>
       </c>
       <c r="B23" s="12">
-        <v>1101.70000000000005</v>
-[...2 lines deleted...]
-        <v>0.0271</v>
+        <v>1229.0</v>
+      </c>
+      <c r="C23" s="16">
+        <v>-0.0127</v>
       </c>
       <c r="D23" s="10">
-        <v>54.7</v>
+        <v>53.9</v>
       </c>
       <c r="E23" s="10">
-        <v>0.84</v>
+        <v>0.77</v>
       </c>
       <c r="F23" s="10"/>
       <c r="G23" s="10"/>
       <c r="H23" s="10"/>
       <c r="I23" s="10" t="s">
         <v>76</v>
       </c>
       <c r="J23" s="10"/>
       <c r="K23" s="10"/>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="9" t="s">
         <v>97</v>
       </c>
       <c r="B24" s="11">
-        <v>1072.59999999999991</v>
-[...2 lines deleted...]
-        <v>-0.0081</v>
+        <v>1244.79999999999995</v>
+      </c>
+      <c r="C24" s="13">
+        <v>0.0241</v>
       </c>
       <c r="D24" s="9">
-        <v>46.7</v>
+        <v>59.0</v>
       </c>
       <c r="E24" s="9">
-        <v>1.13</v>
+        <v>2.38</v>
       </c>
       <c r="F24" s="9"/>
       <c r="G24" s="9"/>
       <c r="H24" s="9"/>
       <c r="I24" s="9"/>
       <c r="J24" s="9"/>
-      <c r="K24" s="9"/>
+      <c r="K24" s="9" t="s">
+        <v>76</v>
+      </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="10" t="s">
         <v>98</v>
       </c>
       <c r="B25" s="12">
-        <v>1081.40000000000009</v>
+        <v>1215.5</v>
       </c>
       <c r="C25" s="14">
-        <v>0.0</v>
+        <v>0.0126</v>
       </c>
       <c r="D25" s="10">
-        <v>49.1</v>
+        <v>51.0</v>
       </c>
       <c r="E25" s="10">
-        <v>0.92</v>
+        <v>0.39</v>
       </c>
       <c r="F25" s="10"/>
       <c r="G25" s="10"/>
       <c r="H25" s="10"/>
       <c r="I25" s="10"/>
       <c r="J25" s="10"/>
       <c r="K25" s="10"/>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="9" t="s">
         <v>99</v>
       </c>
       <c r="B26" s="11">
-        <v>1081.40000000000009</v>
-[...2 lines deleted...]
-        <v>0.0145</v>
+        <v>1200.40000000000009</v>
+      </c>
+      <c r="C26" s="15">
+        <v>-0.0075</v>
       </c>
       <c r="D26" s="9">
-        <v>49.1</v>
+        <v>46.0</v>
       </c>
       <c r="E26" s="9">
-        <v>0.81</v>
+        <v>0.55</v>
       </c>
       <c r="F26" s="9"/>
       <c r="G26" s="9"/>
       <c r="H26" s="9"/>
       <c r="I26" s="9"/>
       <c r="J26" s="9"/>
       <c r="K26" s="9"/>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="10" t="s">
         <v>100</v>
       </c>
       <c r="B27" s="12">
-        <v>1065.90000000000009</v>
-[...2 lines deleted...]
-        <v>-0.0038</v>
+        <v>1209.5</v>
+      </c>
+      <c r="C27" s="16">
+        <v>-0.0036</v>
       </c>
       <c r="D27" s="10">
-        <v>44.7</v>
+        <v>48.8</v>
       </c>
       <c r="E27" s="10">
-        <v>0.54</v>
+        <v>0.35</v>
       </c>
       <c r="F27" s="10"/>
       <c r="G27" s="10"/>
       <c r="H27" s="10"/>
       <c r="I27" s="10"/>
       <c r="J27" s="10"/>
       <c r="K27" s="10"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="9" t="s">
         <v>101</v>
       </c>
       <c r="B28" s="11">
-        <v>1070.0</v>
+        <v>1213.90000000000009</v>
       </c>
       <c r="C28" s="13">
-        <v>0.0102</v>
+        <v>0.0069</v>
       </c>
       <c r="D28" s="9">
-        <v>45.7</v>
+        <v>50.2</v>
       </c>
       <c r="E28" s="9">
-        <v>1.0</v>
+        <v>0.57</v>
       </c>
       <c r="F28" s="9"/>
       <c r="G28" s="9"/>
       <c r="H28" s="9"/>
       <c r="I28" s="9"/>
       <c r="J28" s="9"/>
       <c r="K28" s="9"/>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="10" t="s">
         <v>102</v>
       </c>
       <c r="B29" s="12">
-        <v>1059.20000000000005</v>
-[...2 lines deleted...]
-        <v>-0.002</v>
+        <v>1205.59999999999991</v>
+      </c>
+      <c r="C29" s="16">
+        <v>-0.0024</v>
       </c>
       <c r="D29" s="10">
-        <v>42.7</v>
+        <v>47.6</v>
       </c>
       <c r="E29" s="10">
-        <v>0.34</v>
+        <v>0.29</v>
       </c>
       <c r="F29" s="10"/>
       <c r="G29" s="10"/>
       <c r="H29" s="10"/>
       <c r="I29" s="10"/>
       <c r="J29" s="10"/>
       <c r="K29" s="10"/>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="9" t="s">
         <v>103</v>
       </c>
       <c r="B30" s="11">
-        <v>1061.29999999999995</v>
-[...2 lines deleted...]
-        <v>0.0072</v>
+        <v>1208.5</v>
+      </c>
+      <c r="C30" s="15">
+        <v>-0.01</v>
       </c>
       <c r="D30" s="9">
-        <v>43.1</v>
+        <v>48.4</v>
       </c>
       <c r="E30" s="9">
-        <v>0.32</v>
+        <v>0.27</v>
       </c>
       <c r="F30" s="9"/>
       <c r="G30" s="9"/>
       <c r="H30" s="9"/>
       <c r="I30" s="9"/>
       <c r="J30" s="9"/>
       <c r="K30" s="9"/>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="10" t="s">
         <v>104</v>
       </c>
       <c r="B31" s="12">
-        <v>1053.70000000000005</v>
-[...2 lines deleted...]
-        <v>-0.0007</v>
+        <v>1220.70000000000005</v>
+      </c>
+      <c r="C31" s="14">
+        <v>0.0098</v>
       </c>
       <c r="D31" s="10">
-        <v>41.1</v>
+        <v>51.9</v>
       </c>
       <c r="E31" s="10">
-        <v>0.22</v>
+        <v>0.29</v>
       </c>
       <c r="F31" s="10"/>
       <c r="G31" s="10"/>
       <c r="H31" s="10"/>
       <c r="I31" s="10"/>
       <c r="J31" s="10"/>
       <c r="K31" s="10"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>