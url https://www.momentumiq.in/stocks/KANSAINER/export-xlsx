--- v0 (2026-07-02)
+++ v1 (2026-09-13)
@@ -23,360 +23,360 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Overview" sheetId="1" r:id="rId4"/>
     <sheet name="Monthly Summary" sheetId="2" r:id="rId5"/>
     <sheet name="Weekly Summary" sheetId="3" r:id="rId6"/>
     <sheet name="Indicator History" sheetId="4" r:id="rId7"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>KANSAINER — Kansai Nerolac Paints</t>
   </si>
   <si>
-    <t>NSE Equity · Paints · Generated 02 Jul 2026, 08:09 AM</t>
+    <t>NSE Equity · Paints · Generated 13 Sep 2026, 10:52 AM</t>
   </si>
   <si>
     <t>KEY METRICS</t>
   </si>
   <si>
     <t>Current Price</t>
   </si>
   <si>
-    <t>₹256.85</t>
+    <t>₹188.60</t>
   </si>
   <si>
     <t>1 Day Change</t>
   </si>
   <si>
-    <t>+2.92%</t>
+    <t>-1.31%</t>
   </si>
   <si>
     <t>52 Week High</t>
   </si>
   <si>
-    <t>₹320.50</t>
+    <t>₹263.80</t>
   </si>
   <si>
     <t>52 Week Low</t>
   </si>
   <si>
-    <t>₹218.20</t>
+    <t>₹156.05</t>
   </si>
   <si>
     <t>RSI (14)</t>
   </si>
   <si>
     <t>EMA 50</t>
   </si>
   <si>
-    <t>₹209.74</t>
+    <t>₹200.30</t>
   </si>
   <si>
     <t>EMA 200</t>
   </si>
   <si>
-    <t>₹215.79</t>
+    <t>₹207.58</t>
   </si>
   <si>
     <t>ATR (14)</t>
   </si>
   <si>
-    <t>₹6.42</t>
+    <t>₹4.19</t>
   </si>
   <si>
     <t>Volume Ratio</t>
   </si>
   <si>
-    <t>0.8×</t>
+    <t>0.42×</t>
   </si>
   <si>
     <t>Data Period</t>
   </si>
   <si>
-    <t>13 May 2024 to 22 Oct 2025</t>
+    <t>08 Apr 2025 to 11 Sep 2026</t>
   </si>
   <si>
     <t>ACTIVE TECHNICAL CONDITIONS</t>
   </si>
   <si>
-    <t>● No special conditions today</t>
+    <t>● NR7 Narrow Range</t>
   </si>
   <si>
     <t>For educational purposes only. Not investment advice. Past performance does not guarantee future results.</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Open</t>
   </si>
   <si>
     <t>High</t>
   </si>
   <si>
     <t>Low</t>
   </si>
   <si>
     <t>Close</t>
   </si>
   <si>
     <t>Change %</t>
   </si>
   <si>
     <t>Trading Days</t>
   </si>
   <si>
     <t>Total Volume</t>
   </si>
   <si>
-    <t>May 2024</t>
-[...31 lines deleted...]
-  <si>
     <t>Apr 2025</t>
   </si>
   <si>
     <t>May 2025</t>
   </si>
   <si>
     <t>Jun 2025</t>
   </si>
   <si>
     <t>Jul 2025</t>
   </si>
   <si>
     <t>Aug 2025</t>
   </si>
   <si>
     <t>Sep 2025</t>
   </si>
   <si>
     <t>Oct 2025</t>
   </si>
   <si>
+    <t>Nov 2025</t>
+  </si>
+  <si>
+    <t>Dec 2025</t>
+  </si>
+  <si>
+    <t>Jan 2026</t>
+  </si>
+  <si>
+    <t>Feb 2026</t>
+  </si>
+  <si>
+    <t>Mar 2026</t>
+  </si>
+  <si>
+    <t>Apr 2026</t>
+  </si>
+  <si>
+    <t>May 2026</t>
+  </si>
+  <si>
+    <t>Jun 2026</t>
+  </si>
+  <si>
+    <t>Jul 2026</t>
+  </si>
+  <si>
+    <t>Aug 2026</t>
+  </si>
+  <si>
+    <t>Sep 2026</t>
+  </si>
+  <si>
     <t>Week</t>
   </si>
   <si>
-    <t>Week of 04 Aug</t>
-[...32 lines deleted...]
-    <t>Week of 20 Oct</t>
+    <t>Week of 22 Jun</t>
+  </si>
+  <si>
+    <t>Week of 29 Jun</t>
+  </si>
+  <si>
+    <t>Week of 06 Jul</t>
+  </si>
+  <si>
+    <t>Week of 13 Jul</t>
+  </si>
+  <si>
+    <t>Week of 20 Jul</t>
+  </si>
+  <si>
+    <t>Week of 27 Jul</t>
+  </si>
+  <si>
+    <t>Week of 03 Aug</t>
+  </si>
+  <si>
+    <t>Week of 10 Aug</t>
+  </si>
+  <si>
+    <t>Week of 17 Aug</t>
+  </si>
+  <si>
+    <t>Week of 24 Aug</t>
+  </si>
+  <si>
+    <t>Week of 31 Aug</t>
+  </si>
+  <si>
+    <t>Week of 07 Sep</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>1D Change %</t>
   </si>
   <si>
     <t>RSI</t>
   </si>
   <si>
     <t>Vol Ratio</t>
   </si>
   <si>
     <t>RSI&lt;30</t>
   </si>
   <si>
     <t>RSI&gt;70</t>
   </si>
   <si>
     <t>EMA Cross</t>
   </si>
   <si>
     <t>MACD Cross</t>
   </si>
   <si>
     <t>Breakout</t>
   </si>
   <si>
     <t>Vol Spike</t>
   </si>
   <si>
-    <t>01 Jul 2026</t>
-[...41 lines deleted...]
-    <t>10 Jun 2026</t>
+    <t>11 Sep 2026</t>
+  </si>
+  <si>
+    <t>10 Sep 2026</t>
+  </si>
+  <si>
+    <t>09 Sep 2026</t>
+  </si>
+  <si>
+    <t>08 Sep 2026</t>
+  </si>
+  <si>
+    <t>07 Sep 2026</t>
+  </si>
+  <si>
+    <t>04 Sep 2026</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
-    <t>09 Jun 2026</t>
-[...41 lines deleted...]
-    <t>20 May 2026</t>
+    <t>03 Sep 2026</t>
+  </si>
+  <si>
+    <t>02 Sep 2026</t>
+  </si>
+  <si>
+    <t>01 Sep 2026</t>
+  </si>
+  <si>
+    <t>31 Aug 2026</t>
+  </si>
+  <si>
+    <t>28 Aug 2026</t>
+  </si>
+  <si>
+    <t>27 Aug 2026</t>
+  </si>
+  <si>
+    <t>26 Aug 2026</t>
+  </si>
+  <si>
+    <t>25 Aug 2026</t>
+  </si>
+  <si>
+    <t>24 Aug 2026</t>
+  </si>
+  <si>
+    <t>21 Aug 2026</t>
+  </si>
+  <si>
+    <t>20 Aug 2026</t>
+  </si>
+  <si>
+    <t>19 Aug 2026</t>
+  </si>
+  <si>
+    <t>18 Aug 2026</t>
+  </si>
+  <si>
+    <t>17 Aug 2026</t>
+  </si>
+  <si>
+    <t>14 Aug 2026</t>
+  </si>
+  <si>
+    <t>13 Aug 2026</t>
+  </si>
+  <si>
+    <t>12 Aug 2026</t>
+  </si>
+  <si>
+    <t>11 Aug 2026</t>
+  </si>
+  <si>
+    <t>10 Aug 2026</t>
+  </si>
+  <si>
+    <t>07 Aug 2026</t>
+  </si>
+  <si>
+    <t>06 Aug 2026</t>
+  </si>
+  <si>
+    <t>05 Aug 2026</t>
+  </si>
+  <si>
+    <t>04 Aug 2026</t>
+  </si>
+  <si>
+    <t>03 Aug 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="₹#,##0.00"/>
     <numFmt numFmtId="165" formatCode="+0.00%;-0.00%"/>
   </numFmts>
   <fonts count="10">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -422,60 +422,60 @@
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF64748B"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
-      <color rgb="FFDC2626"/>
+      <color rgb="FF16A34A"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
-      <color rgb="FF16A34A"/>
+      <color rgb="FFDC2626"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1E3A8A"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF8FAFC"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="3">
     <border>
@@ -902,51 +902,51 @@
       <c r="B6" s="5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="5">
-        <v>47.3</v>
+        <v>32.2</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>17</v>
       </c>
@@ -1028,511 +1028,511 @@
       </c>
       <c r="C1" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>29</v>
       </c>
       <c r="F1" s="8" t="s">
         <v>30</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>31</v>
       </c>
       <c r="H1" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="11">
-        <v>280.30000000000001</v>
+        <v>230.55000000000001</v>
       </c>
       <c r="C2" s="11">
-        <v>280.30000000000001</v>
+        <v>263.80000000000001</v>
       </c>
       <c r="D2" s="11">
-        <v>266.050000000000011</v>
+        <v>229.83000000000001</v>
       </c>
       <c r="E2" s="11">
-        <v>269.60000000000002</v>
+        <v>250.16999999999999</v>
       </c>
       <c r="F2" s="13">
-        <v>-0.0382</v>
+        <v>0.0851</v>
       </c>
       <c r="G2" s="9">
         <v>14</v>
       </c>
       <c r="H2" s="17">
-        <v>4274689</v>
+        <v>4609834</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B3" s="12">
-        <v>272.80000000000001</v>
+        <v>250.97999999999999</v>
       </c>
       <c r="C3" s="12">
-        <v>289.64999999999998</v>
+        <v>260.22000000000003</v>
       </c>
       <c r="D3" s="12">
-        <v>251.84999999999999</v>
+        <v>235.41</v>
       </c>
       <c r="E3" s="12">
-        <v>270.10000000000002</v>
+        <v>246.78999999999999</v>
       </c>
       <c r="F3" s="14">
-        <v>0.0019</v>
+        <v>-0.0135</v>
       </c>
       <c r="G3" s="10">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="H3" s="18">
-        <v>11860499</v>
+        <v>4389078</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="11">
-        <v>272.69999999999999</v>
+        <v>247.090000000000003</v>
       </c>
       <c r="C4" s="11">
-        <v>314.19999999999999</v>
+        <v>250.62</v>
       </c>
       <c r="D4" s="11">
-        <v>265.60000000000002</v>
+        <v>230.94</v>
       </c>
       <c r="E4" s="11">
-        <v>307.19999999999999</v>
-[...2 lines deleted...]
-        <v>0.1374</v>
+        <v>249.18000000000001</v>
+      </c>
+      <c r="F4" s="13">
+        <v>0.0097</v>
       </c>
       <c r="G4" s="9">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="H4" s="17">
-        <v>34248084</v>
+        <v>4246586</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="12">
-        <v>310.0</v>
+        <v>250.37</v>
       </c>
       <c r="C5" s="12">
-        <v>310.0</v>
+        <v>250.96000000000001</v>
       </c>
       <c r="D5" s="12">
-        <v>285.0</v>
+        <v>237.18000000000001</v>
       </c>
       <c r="E5" s="12">
-        <v>296.5</v>
-[...2 lines deleted...]
-        <v>-0.0348</v>
+        <v>242.02000000000001</v>
+      </c>
+      <c r="F5" s="14">
+        <v>-0.0287</v>
       </c>
       <c r="G5" s="10">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H5" s="18">
-        <v>17334940</v>
+        <v>3516441</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="11">
-        <v>300.0</v>
+        <v>241.41999999999999</v>
       </c>
       <c r="C6" s="11">
-        <v>320.5</v>
+        <v>248.060000000000002</v>
       </c>
       <c r="D6" s="11">
-        <v>296.0</v>
+        <v>227.99000000000001</v>
       </c>
       <c r="E6" s="11">
-        <v>309.5</v>
+        <v>237.16999999999999</v>
       </c>
       <c r="F6" s="15">
-        <v>0.0438</v>
+        <v>-0.02</v>
       </c>
       <c r="G6" s="9">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="H6" s="17">
-        <v>18747316</v>
+        <v>10142255</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B7" s="12">
-        <v>310.0</v>
+        <v>235.27000000000001</v>
       </c>
       <c r="C7" s="12">
-        <v>313.5</v>
+        <v>253.87</v>
       </c>
       <c r="D7" s="12">
-        <v>265.75</v>
+        <v>235.27000000000001</v>
       </c>
       <c r="E7" s="12">
-        <v>285.10000000000002</v>
+        <v>244.47</v>
       </c>
       <c r="F7" s="16">
-        <v>-0.0788</v>
+        <v>0.0308</v>
       </c>
       <c r="G7" s="10">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H7" s="18">
-        <v>11794412</v>
+        <v>15374070</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="9" t="s">
         <v>39</v>
       </c>
       <c r="B8" s="11">
-        <v>287.94999999999999</v>
+        <v>244.31999999999999</v>
       </c>
       <c r="C8" s="11">
-        <v>289.64999999999998</v>
+        <v>258.75</v>
       </c>
       <c r="D8" s="11">
-        <v>252.75</v>
+        <v>240.34999999999999</v>
       </c>
       <c r="E8" s="11">
-        <v>280.94999999999999</v>
+        <v>245.039999999999992</v>
       </c>
       <c r="F8" s="13">
-        <v>-0.0146</v>
+        <v>0.0023</v>
       </c>
       <c r="G8" s="9">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="H8" s="17">
-        <v>7356834</v>
+        <v>8851120</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B9" s="12">
-        <v>281.0</v>
+        <v>245.22999999999999</v>
       </c>
       <c r="C9" s="12">
-        <v>286.5</v>
+        <v>251.0</v>
       </c>
       <c r="D9" s="12">
-        <v>255.5</v>
+        <v>226.31</v>
       </c>
       <c r="E9" s="12">
-        <v>265.0</v>
-[...2 lines deleted...]
-        <v>-0.0568</v>
+        <v>233.71000000000001</v>
+      </c>
+      <c r="F9" s="14">
+        <v>-0.0462</v>
       </c>
       <c r="G9" s="10">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="H9" s="18">
-        <v>9027270</v>
+        <v>9536850</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B10" s="11">
-        <v>265.0</v>
+        <v>233.71000000000001</v>
       </c>
       <c r="C10" s="11">
-        <v>266.35000000000002</v>
+        <v>260.88999999999999</v>
       </c>
       <c r="D10" s="11">
-        <v>230.55000000000001</v>
+        <v>216.31</v>
       </c>
       <c r="E10" s="11">
-        <v>233.099999999999994</v>
-[...2 lines deleted...]
-        <v>-0.1204</v>
+        <v>232.68000000000001</v>
+      </c>
+      <c r="F10" s="15">
+        <v>-0.0044</v>
       </c>
       <c r="G10" s="9">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H10" s="17">
-        <v>9875028</v>
+        <v>8172703</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B11" s="12">
-        <v>238.88999999999999</v>
+        <v>233.22</v>
       </c>
       <c r="C11" s="12">
-        <v>260.0</v>
+        <v>238.93000000000001</v>
       </c>
       <c r="D11" s="12">
-        <v>221.38</v>
+        <v>219.19</v>
       </c>
       <c r="E11" s="12">
-        <v>226.66</v>
-[...2 lines deleted...]
-        <v>-0.0276</v>
+        <v>227.47999999999999</v>
+      </c>
+      <c r="F11" s="14">
+        <v>-0.0223</v>
       </c>
       <c r="G11" s="10">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H11" s="18">
-        <v>8034106</v>
+        <v>4486263</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="9" t="s">
         <v>43</v>
       </c>
       <c r="B12" s="11">
-        <v>226.66</v>
+        <v>220.87</v>
       </c>
       <c r="C12" s="11">
-        <v>249.40000000000001</v>
+        <v>235.19999999999999</v>
       </c>
       <c r="D12" s="11">
-        <v>218.19999999999999</v>
+        <v>193.25</v>
       </c>
       <c r="E12" s="11">
-        <v>232.90000000000001</v>
+        <v>201.11000000000001</v>
       </c>
       <c r="F12" s="15">
-        <v>0.0275</v>
+        <v>-0.1159</v>
       </c>
       <c r="G12" s="9">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H12" s="17">
-        <v>5798776</v>
+        <v>13435301</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B13" s="12">
-        <v>234.44999999999999</v>
+        <v>192.38999999999999</v>
       </c>
       <c r="C13" s="12">
-        <v>271.18000000000001</v>
+        <v>199.050000000000011</v>
       </c>
       <c r="D13" s="12">
-        <v>224.56999999999999</v>
+        <v>156.050000000000011</v>
       </c>
       <c r="E13" s="12">
-        <v>257.17000000000002</v>
+        <v>167.22</v>
       </c>
       <c r="F13" s="14">
-        <v>0.1042</v>
+        <v>-0.1685</v>
       </c>
       <c r="G13" s="10">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H13" s="18">
-        <v>5607561</v>
+        <v>15932974</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="9" t="s">
         <v>45</v>
       </c>
       <c r="B14" s="11">
-        <v>258.0</v>
+        <v>168.0099999999999909</v>
       </c>
       <c r="C14" s="11">
-        <v>267.5</v>
+        <v>206.13</v>
       </c>
       <c r="D14" s="11">
-        <v>242.0</v>
+        <v>168.0099999999999909</v>
       </c>
       <c r="E14" s="11">
-        <v>253.69999999999999</v>
+        <v>194.87</v>
       </c>
       <c r="F14" s="13">
-        <v>-0.0135</v>
+        <v>0.1654</v>
       </c>
       <c r="G14" s="9">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H14" s="17">
-        <v>4419547</v>
+        <v>7357925</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="10" t="s">
         <v>46</v>
       </c>
       <c r="B15" s="12">
-        <v>254.0</v>
+        <v>197.66</v>
       </c>
       <c r="C15" s="12">
-        <v>255.84999999999999</v>
+        <v>222.75</v>
       </c>
       <c r="D15" s="12">
-        <v>235.19999999999999</v>
+        <v>190.63999999999999</v>
       </c>
       <c r="E15" s="12">
-        <v>252.15000000000001</v>
+        <v>215.49000000000001</v>
       </c>
       <c r="F15" s="16">
-        <v>-0.0061</v>
+        <v>0.1058</v>
       </c>
       <c r="G15" s="10">
         <v>21</v>
       </c>
       <c r="H15" s="18">
-        <v>4246586</v>
+        <v>20269308</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="9" t="s">
         <v>47</v>
       </c>
       <c r="B16" s="11">
-        <v>253.34999999999999</v>
+        <v>217.71000000000001</v>
       </c>
       <c r="C16" s="11">
-        <v>253.94999999999999</v>
+        <v>218.84</v>
       </c>
       <c r="D16" s="11">
-        <v>240.0</v>
+        <v>202.21000000000001</v>
       </c>
       <c r="E16" s="11">
-        <v>244.90000000000001</v>
-[...2 lines deleted...]
-        <v>-0.0288</v>
+        <v>204.060000000000002</v>
+      </c>
+      <c r="F16" s="15">
+        <v>-0.053</v>
       </c>
       <c r="G16" s="9">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H16" s="17">
-        <v>3516441</v>
+        <v>7418251</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="10" t="s">
         <v>48</v>
       </c>
       <c r="B17" s="12">
-        <v>244.30000000000001</v>
+        <v>205.12</v>
       </c>
       <c r="C17" s="12">
-        <v>251.0099999999999909</v>
+        <v>216.49000000000001</v>
       </c>
       <c r="D17" s="12">
-        <v>230.71000000000001</v>
+        <v>191.069999999999993</v>
       </c>
       <c r="E17" s="12">
-        <v>239.99000000000001</v>
-[...2 lines deleted...]
-        <v>-0.02</v>
+        <v>196.74000000000001</v>
+      </c>
+      <c r="F17" s="14">
+        <v>-0.0359</v>
       </c>
       <c r="G17" s="10">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H17" s="18">
-        <v>10142255</v>
+        <v>4808370</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="9" t="s">
         <v>49</v>
       </c>
       <c r="B18" s="11">
-        <v>238.069999999999993</v>
+        <v>197.19</v>
       </c>
       <c r="C18" s="11">
-        <v>256.88999999999999</v>
+        <v>218.44</v>
       </c>
       <c r="D18" s="11">
-        <v>238.069999999999993</v>
+        <v>192.02000000000001</v>
       </c>
       <c r="E18" s="11">
-        <v>247.38</v>
+        <v>192.81</v>
       </c>
       <c r="F18" s="15">
-        <v>0.0308</v>
+        <v>-0.02</v>
       </c>
       <c r="G18" s="9">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="H18" s="17">
-        <v>15374070</v>
+        <v>7159091</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="10" t="s">
         <v>50</v>
       </c>
       <c r="B19" s="12">
-        <v>247.22999999999999</v>
+        <v>192.90000000000001</v>
       </c>
       <c r="C19" s="12">
-        <v>258.75</v>
+        <v>196.91</v>
       </c>
       <c r="D19" s="12">
-        <v>243.21000000000001</v>
+        <v>187.030000000000001</v>
       </c>
       <c r="E19" s="12">
-        <v>256.85000000000002</v>
+        <v>188.59999999999999</v>
       </c>
       <c r="F19" s="14">
-        <v>0.0383</v>
+        <v>-0.0218</v>
       </c>
       <c r="G19" s="10">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="H19" s="18">
-        <v>6035620</v>
+        <v>3891575</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G13"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
@@ -1549,319 +1549,319 @@
       </c>
       <c r="B1" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C1" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>29</v>
       </c>
       <c r="F1" s="8" t="s">
         <v>30</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B2" s="11">
-        <v>250.0</v>
+        <v>209.5</v>
       </c>
       <c r="C2" s="11">
-        <v>250.59</v>
+        <v>216.24000000000001</v>
       </c>
       <c r="D2" s="11">
-        <v>231.91</v>
+        <v>207.81999999999999</v>
       </c>
       <c r="E2" s="11">
-        <v>232.88999999999999</v>
+        <v>209.91</v>
       </c>
       <c r="F2" s="13">
-        <v>-0.0684</v>
+        <v>0.002</v>
       </c>
       <c r="G2" s="17">
-        <v>1415292</v>
+        <v>1034486</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="10" t="s">
         <v>53</v>
       </c>
       <c r="B3" s="12">
-        <v>233.33000000000001</v>
+        <v>210.080000000000013</v>
       </c>
       <c r="C3" s="12">
-        <v>239.61000000000001</v>
+        <v>216.49000000000001</v>
       </c>
       <c r="D3" s="12">
-        <v>230.71000000000001</v>
+        <v>202.21000000000001</v>
       </c>
       <c r="E3" s="12">
-        <v>235.44999999999999</v>
-[...2 lines deleted...]
-        <v>0.011</v>
+        <v>211.83000000000001</v>
+      </c>
+      <c r="F3" s="16">
+        <v>0.0091</v>
       </c>
       <c r="G3" s="18">
-        <v>1185119</v>
+        <v>1468108</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="9" t="s">
         <v>54</v>
       </c>
       <c r="B4" s="11">
-        <v>237.5</v>
+        <v>212.74000000000001</v>
       </c>
       <c r="C4" s="11">
-        <v>246.90000000000001</v>
+        <v>212.74000000000001</v>
       </c>
       <c r="D4" s="11">
-        <v>231.90000000000001</v>
+        <v>199.30000000000001</v>
       </c>
       <c r="E4" s="11">
-        <v>232.62</v>
-[...2 lines deleted...]
-        <v>-0.012</v>
+        <v>202.63999999999999</v>
+      </c>
+      <c r="F4" s="15">
+        <v>-0.0434</v>
       </c>
       <c r="G4" s="17">
-        <v>4401861</v>
+        <v>656488</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="10" t="s">
         <v>55</v>
       </c>
       <c r="B5" s="12">
-        <v>233.80000000000001</v>
+        <v>202.63999999999999</v>
       </c>
       <c r="C5" s="12">
-        <v>243.38999999999999</v>
+        <v>204.12</v>
       </c>
       <c r="D5" s="12">
-        <v>231.15000000000001</v>
+        <v>195.0</v>
       </c>
       <c r="E5" s="12">
-        <v>239.99000000000001</v>
+        <v>201.28</v>
       </c>
       <c r="F5" s="14">
-        <v>0.0317</v>
+        <v>-0.0067</v>
       </c>
       <c r="G5" s="18">
-        <v>2680978</v>
+        <v>703055</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="9" t="s">
         <v>56</v>
       </c>
       <c r="B6" s="11">
-        <v>238.069999999999993</v>
+        <v>200.88</v>
       </c>
       <c r="C6" s="11">
-        <v>249.0</v>
+        <v>203.83000000000001</v>
       </c>
       <c r="D6" s="11">
-        <v>238.069999999999993</v>
+        <v>191.069999999999993</v>
       </c>
       <c r="E6" s="11">
-        <v>242.88</v>
+        <v>193.19</v>
       </c>
       <c r="F6" s="15">
-        <v>0.012</v>
+        <v>-0.0402</v>
       </c>
       <c r="G6" s="17">
-        <v>1512843</v>
+        <v>882009</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="10" t="s">
         <v>57</v>
       </c>
       <c r="B7" s="12">
-        <v>242.84999999999999</v>
+        <v>196.68000000000001</v>
       </c>
       <c r="C7" s="12">
-        <v>251.75</v>
+        <v>206.59999999999999</v>
       </c>
       <c r="D7" s="12">
-        <v>239.50999999999999</v>
+        <v>194.80000000000001</v>
       </c>
       <c r="E7" s="12">
-        <v>247.53999999999999</v>
-[...2 lines deleted...]
-        <v>0.0192</v>
+        <v>196.74000000000001</v>
+      </c>
+      <c r="F7" s="16">
+        <v>0.0184</v>
       </c>
       <c r="G7" s="18">
-        <v>3369915</v>
+        <v>1772340</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="9" t="s">
         <v>58</v>
       </c>
       <c r="B8" s="11">
-        <v>248.90000000000001</v>
+        <v>197.19</v>
       </c>
       <c r="C8" s="11">
-        <v>256.88999999999999</v>
+        <v>215.72</v>
       </c>
       <c r="D8" s="11">
-        <v>243.66</v>
+        <v>197.19</v>
       </c>
       <c r="E8" s="11">
-        <v>251.84999999999999</v>
-[...2 lines deleted...]
-        <v>0.0174</v>
+        <v>212.34999999999999</v>
+      </c>
+      <c r="F8" s="13">
+        <v>0.0793</v>
       </c>
       <c r="G8" s="17">
-        <v>5315700</v>
+        <v>4002045</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="10" t="s">
         <v>59</v>
       </c>
       <c r="B9" s="12">
-        <v>252.050000000000011</v>
+        <v>212.02000000000001</v>
       </c>
       <c r="C9" s="12">
-        <v>254.94999999999999</v>
+        <v>218.44</v>
       </c>
       <c r="D9" s="12">
-        <v>241.41999999999999</v>
+        <v>204.099999999999994</v>
       </c>
       <c r="E9" s="12">
-        <v>246.58000000000001</v>
-[...2 lines deleted...]
-        <v>-0.0209</v>
+        <v>204.75</v>
+      </c>
+      <c r="F9" s="14">
+        <v>-0.0358</v>
       </c>
       <c r="G9" s="18">
-        <v>3205417</v>
+        <v>1419879</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="9" t="s">
         <v>60</v>
       </c>
       <c r="B10" s="11">
-        <v>247.88999999999999</v>
+        <v>205.59999999999999</v>
       </c>
       <c r="C10" s="11">
-        <v>254.94999999999999</v>
+        <v>207.63999999999999</v>
       </c>
       <c r="D10" s="11">
-        <v>243.5</v>
+        <v>198.71000000000001</v>
       </c>
       <c r="E10" s="11">
-        <v>252.36000000000001</v>
-[...2 lines deleted...]
-        <v>0.0234</v>
+        <v>205.84999999999999</v>
+      </c>
+      <c r="F10" s="13">
+        <v>0.0054</v>
       </c>
       <c r="G10" s="17">
-        <v>2804546</v>
+        <v>834160</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="10" t="s">
         <v>61</v>
       </c>
       <c r="B11" s="12">
-        <v>253.99000000000001</v>
+        <v>205.75</v>
       </c>
       <c r="C11" s="12">
-        <v>253.99000000000001</v>
+        <v>208.050000000000011</v>
       </c>
       <c r="D11" s="12">
-        <v>243.28999999999999</v>
+        <v>194.93000000000001</v>
       </c>
       <c r="E11" s="12">
-        <v>247.5</v>
-[...2 lines deleted...]
-        <v>-0.0193</v>
+        <v>195.77000000000001</v>
+      </c>
+      <c r="F11" s="14">
+        <v>-0.049</v>
       </c>
       <c r="G11" s="18">
-        <v>1028340</v>
+        <v>757360</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="9" t="s">
         <v>62</v>
       </c>
       <c r="B12" s="11">
-        <v>248.0</v>
+        <v>197.0</v>
       </c>
       <c r="C12" s="11">
-        <v>256.88999999999999</v>
+        <v>197.78999999999999</v>
       </c>
       <c r="D12" s="11">
-        <v>243.21000000000001</v>
+        <v>191.050000000000011</v>
       </c>
       <c r="E12" s="11">
-        <v>253.25999999999999</v>
+        <v>194.19999999999999</v>
       </c>
       <c r="F12" s="15">
-        <v>0.0233</v>
+        <v>-0.008</v>
       </c>
       <c r="G12" s="17">
-        <v>3259287</v>
+        <v>3148272</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="10" t="s">
         <v>63</v>
       </c>
       <c r="B13" s="12">
-        <v>255.0</v>
+        <v>193.84999999999999</v>
       </c>
       <c r="C13" s="12">
-        <v>258.75</v>
+        <v>196.90000000000001</v>
       </c>
       <c r="D13" s="12">
-        <v>249.78</v>
+        <v>187.030000000000001</v>
       </c>
       <c r="E13" s="12">
-        <v>256.85000000000002</v>
+        <v>188.59999999999999</v>
       </c>
       <c r="F13" s="14">
-        <v>0.0142</v>
+        <v>-0.0288</v>
       </c>
       <c r="G13" s="18">
-        <v>913642</v>
+        <v>888950</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:K31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
@@ -1894,736 +1894,742 @@
       </c>
       <c r="F1" s="8" t="s">
         <v>68</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>69</v>
       </c>
       <c r="H1" s="8" t="s">
         <v>70</v>
       </c>
       <c r="I1" s="8" t="s">
         <v>71</v>
       </c>
       <c r="J1" s="8" t="s">
         <v>72</v>
       </c>
       <c r="K1" s="8" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="9" t="s">
         <v>74</v>
       </c>
       <c r="B2" s="11">
-        <v>210.02000000000001</v>
+        <v>188.59999999999999</v>
       </c>
       <c r="C2" s="15">
-        <v>0.0292</v>
+        <v>-0.0131</v>
       </c>
       <c r="D2" s="9">
-        <v>47.3</v>
+        <v>32.2</v>
       </c>
       <c r="E2" s="9">
-        <v>0.8</v>
+        <v>0.42</v>
       </c>
       <c r="F2" s="9"/>
       <c r="G2" s="9"/>
       <c r="H2" s="9"/>
       <c r="I2" s="9"/>
       <c r="J2" s="9"/>
       <c r="K2" s="9"/>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="10" t="s">
         <v>75</v>
       </c>
       <c r="B3" s="12">
-        <v>204.060000000000002</v>
-[...2 lines deleted...]
-        <v>-0.0041</v>
+        <v>191.11000000000001</v>
+      </c>
+      <c r="C3" s="14">
+        <v>-0.0005</v>
       </c>
       <c r="D3" s="10">
         <v>35.5</v>
       </c>
       <c r="E3" s="10">
-        <v>0.48</v>
+        <v>0.39</v>
       </c>
       <c r="F3" s="10"/>
       <c r="G3" s="10"/>
       <c r="H3" s="10"/>
       <c r="I3" s="10"/>
       <c r="J3" s="10"/>
       <c r="K3" s="10"/>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="9" t="s">
         <v>76</v>
       </c>
       <c r="B4" s="11">
-        <v>204.90000000000001</v>
-[...2 lines deleted...]
-        <v>-0.0354</v>
+        <v>191.19999999999999</v>
+      </c>
+      <c r="C4" s="15">
+        <v>-0.0114</v>
       </c>
       <c r="D4" s="9">
-        <v>36.5</v>
+        <v>35.6</v>
       </c>
       <c r="E4" s="9">
-        <v>1.34</v>
+        <v>1.23</v>
       </c>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="9"/>
       <c r="I4" s="9"/>
       <c r="J4" s="9"/>
       <c r="K4" s="9"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="10" t="s">
         <v>77</v>
       </c>
       <c r="B5" s="12">
-        <v>212.41</v>
+        <v>193.40000000000001</v>
       </c>
       <c r="C5" s="14">
-        <v>0.0</v>
+        <v>-0.0045</v>
       </c>
       <c r="D5" s="10">
-        <v>48.8</v>
+        <v>38.5</v>
       </c>
       <c r="E5" s="10">
-        <v>0.97</v>
+        <v>0.61</v>
       </c>
       <c r="F5" s="10"/>
       <c r="G5" s="10"/>
       <c r="H5" s="10"/>
       <c r="I5" s="10"/>
       <c r="J5" s="10"/>
       <c r="K5" s="10"/>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="9" t="s">
         <v>78</v>
       </c>
       <c r="B6" s="11">
-        <v>212.41</v>
+        <v>194.28</v>
       </c>
       <c r="C6" s="13">
-        <v>-0.0091</v>
+        <v>0.0004</v>
       </c>
       <c r="D6" s="9">
-        <v>48.8</v>
+        <v>39.7</v>
       </c>
       <c r="E6" s="9">
-        <v>0.95</v>
+        <v>0.5</v>
       </c>
       <c r="F6" s="9"/>
       <c r="G6" s="9"/>
       <c r="H6" s="9"/>
       <c r="I6" s="9"/>
       <c r="J6" s="9"/>
       <c r="K6" s="9"/>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="10" t="s">
         <v>79</v>
       </c>
       <c r="B7" s="12">
-        <v>214.37</v>
-[...2 lines deleted...]
-        <v>-0.0056</v>
+        <v>194.19999999999999</v>
+      </c>
+      <c r="C7" s="14">
+        <v>-0.0047</v>
       </c>
       <c r="D7" s="10">
-        <v>52.8</v>
+        <v>39.6</v>
       </c>
       <c r="E7" s="10">
-        <v>0.28</v>
+        <v>8.0</v>
       </c>
       <c r="F7" s="10"/>
       <c r="G7" s="10"/>
       <c r="H7" s="10"/>
       <c r="I7" s="10"/>
       <c r="J7" s="10"/>
-      <c r="K7" s="10"/>
+      <c r="K7" s="10" t="s">
+        <v>80</v>
+      </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="9" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B8" s="11">
-        <v>215.58000000000001</v>
-[...2 lines deleted...]
-        <v>0.0011</v>
+        <v>195.11000000000001</v>
+      </c>
+      <c r="C8" s="13">
+        <v>0.0015</v>
       </c>
       <c r="D8" s="9">
-        <v>55.4</v>
+        <v>40.7</v>
       </c>
       <c r="E8" s="9">
-        <v>0.81</v>
+        <v>0.34</v>
       </c>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="9"/>
       <c r="I8" s="9"/>
       <c r="J8" s="9"/>
       <c r="K8" s="9"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="10" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B9" s="12">
-        <v>215.34999999999999</v>
-[...2 lines deleted...]
-        <v>0.02</v>
+        <v>194.81999999999999</v>
+      </c>
+      <c r="C9" s="16">
+        <v>0.0004</v>
       </c>
       <c r="D9" s="10">
-        <v>55.0</v>
+        <v>40.2</v>
       </c>
       <c r="E9" s="10">
-        <v>0.8</v>
+        <v>1.24</v>
       </c>
       <c r="F9" s="10"/>
       <c r="G9" s="10"/>
       <c r="H9" s="10"/>
       <c r="I9" s="10"/>
       <c r="J9" s="10"/>
       <c r="K9" s="10"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="9" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B10" s="11">
-        <v>211.13</v>
-[...2 lines deleted...]
-        <v>0.008</v>
+        <v>194.75</v>
+      </c>
+      <c r="C10" s="13">
+        <v>0.0101</v>
       </c>
       <c r="D10" s="9">
-        <v>47.1</v>
+        <v>40.1</v>
       </c>
       <c r="E10" s="9">
-        <v>1.62</v>
+        <v>0.64</v>
       </c>
       <c r="F10" s="9"/>
       <c r="G10" s="9"/>
       <c r="H10" s="9"/>
       <c r="I10" s="9"/>
       <c r="J10" s="9"/>
       <c r="K10" s="9"/>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="10" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B11" s="12">
-        <v>209.46000000000001</v>
-[...2 lines deleted...]
-        <v>-0.0078</v>
+        <v>192.81</v>
+      </c>
+      <c r="C11" s="14">
+        <v>-0.0151</v>
       </c>
       <c r="D11" s="10">
-        <v>43.5</v>
+        <v>36.9</v>
       </c>
       <c r="E11" s="10">
-        <v>1.07</v>
+        <v>0.44</v>
       </c>
       <c r="F11" s="10"/>
       <c r="G11" s="10"/>
       <c r="H11" s="10"/>
       <c r="I11" s="10"/>
       <c r="J11" s="10"/>
       <c r="K11" s="10"/>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="9" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B12" s="11">
-        <v>211.11000000000001</v>
-[...2 lines deleted...]
-        <v>-0.0212</v>
+        <v>195.77000000000001</v>
+      </c>
+      <c r="C12" s="15">
+        <v>-0.0135</v>
       </c>
       <c r="D12" s="9">
-        <v>46.4</v>
+        <v>39.9</v>
       </c>
       <c r="E12" s="9">
-        <v>1.33</v>
+        <v>0.63</v>
       </c>
       <c r="F12" s="9"/>
       <c r="G12" s="9"/>
       <c r="H12" s="9"/>
       <c r="I12" s="9"/>
       <c r="J12" s="9"/>
       <c r="K12" s="9"/>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="10" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B13" s="12">
-        <v>215.68000000000001</v>
-[...2 lines deleted...]
-        <v>-0.0036</v>
+        <v>198.44</v>
+      </c>
+      <c r="C13" s="14">
+        <v>-0.0144</v>
       </c>
       <c r="D13" s="10">
-        <v>56.2</v>
+        <v>42.8</v>
       </c>
       <c r="E13" s="10">
-        <v>1.02</v>
+        <v>0.37</v>
       </c>
       <c r="F13" s="10"/>
       <c r="G13" s="10"/>
       <c r="H13" s="10"/>
       <c r="I13" s="10"/>
       <c r="J13" s="10"/>
       <c r="K13" s="10"/>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="9" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B14" s="11">
-        <v>216.5</v>
-[...2 lines deleted...]
-        <v>0.0021</v>
+        <v>201.33000000000001</v>
+      </c>
+      <c r="C14" s="13">
+        <v>0.0045</v>
       </c>
       <c r="D14" s="9">
-        <v>58.2</v>
+        <v>46.2</v>
       </c>
       <c r="E14" s="9">
-        <v>0.73</v>
+        <v>0.3</v>
       </c>
       <c r="F14" s="9"/>
       <c r="G14" s="9"/>
       <c r="H14" s="9"/>
       <c r="I14" s="9"/>
       <c r="J14" s="9"/>
       <c r="K14" s="9"/>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="10" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B15" s="12">
-        <v>216.039999999999992</v>
+        <v>200.43000000000001</v>
       </c>
       <c r="C15" s="14">
-        <v>0.0076</v>
+        <v>-0.0056</v>
       </c>
       <c r="D15" s="10">
-        <v>57.5</v>
+        <v>44.9</v>
       </c>
       <c r="E15" s="10">
-        <v>0.66</v>
+        <v>0.31</v>
       </c>
       <c r="F15" s="10"/>
       <c r="G15" s="10"/>
       <c r="H15" s="10"/>
       <c r="I15" s="10"/>
       <c r="J15" s="10"/>
       <c r="K15" s="10"/>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="9" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B16" s="11">
-        <v>214.40000000000001</v>
+        <v>201.56</v>
       </c>
       <c r="C16" s="15">
-        <v>0.0223</v>
+        <v>-0.0208</v>
       </c>
       <c r="D16" s="9">
-        <v>54.8</v>
+        <v>46.2</v>
       </c>
       <c r="E16" s="9">
-        <v>2.54</v>
+        <v>0.49</v>
       </c>
       <c r="F16" s="9"/>
       <c r="G16" s="9"/>
       <c r="H16" s="9"/>
       <c r="I16" s="9"/>
       <c r="J16" s="9"/>
-      <c r="K16" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K16" s="9"/>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="10" t="s">
         <v>90</v>
       </c>
       <c r="B17" s="12">
-        <v>209.72999999999999</v>
+        <v>205.84999999999999</v>
       </c>
       <c r="C17" s="16">
-        <v>-0.0045</v>
+        <v>0.0215</v>
       </c>
       <c r="D17" s="10">
-        <v>45.8</v>
+        <v>51.2</v>
       </c>
       <c r="E17" s="10">
-        <v>0.5</v>
+        <v>0.74</v>
       </c>
       <c r="F17" s="10"/>
       <c r="G17" s="10"/>
       <c r="H17" s="10"/>
       <c r="I17" s="10"/>
       <c r="J17" s="10"/>
       <c r="K17" s="10"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="9" t="s">
         <v>91</v>
       </c>
       <c r="B18" s="11">
-        <v>210.66999999999999</v>
+        <v>201.50999999999999</v>
       </c>
       <c r="C18" s="13">
-        <v>-0.001</v>
+        <v>0.0007</v>
       </c>
       <c r="D18" s="9">
-        <v>47.6</v>
+        <v>45.6</v>
       </c>
       <c r="E18" s="9">
-        <v>0.42</v>
+        <v>0.38</v>
       </c>
       <c r="F18" s="9"/>
       <c r="G18" s="9"/>
       <c r="H18" s="9"/>
       <c r="I18" s="9"/>
       <c r="J18" s="9"/>
       <c r="K18" s="9"/>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="10" t="s">
         <v>92</v>
       </c>
       <c r="B19" s="12">
-        <v>210.88999999999999</v>
+        <v>201.37</v>
       </c>
       <c r="C19" s="16">
-        <v>-0.0129</v>
+        <v>0.0016</v>
       </c>
       <c r="D19" s="10">
-        <v>48.0</v>
+        <v>45.5</v>
       </c>
       <c r="E19" s="10">
-        <v>0.31</v>
+        <v>0.28</v>
       </c>
       <c r="F19" s="10"/>
       <c r="G19" s="10"/>
       <c r="H19" s="10"/>
       <c r="I19" s="10"/>
       <c r="J19" s="10"/>
       <c r="K19" s="10"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="9" t="s">
         <v>93</v>
       </c>
       <c r="B20" s="11">
-        <v>213.65000000000001</v>
-[...2 lines deleted...]
-        <v>-0.0056</v>
+        <v>201.050000000000011</v>
+      </c>
+      <c r="C20" s="15">
+        <v>-0.0231</v>
       </c>
       <c r="D20" s="9">
-        <v>53.2</v>
+        <v>45.1</v>
       </c>
       <c r="E20" s="9">
-        <v>0.19</v>
+        <v>0.44</v>
       </c>
       <c r="F20" s="9"/>
       <c r="G20" s="9"/>
       <c r="H20" s="9"/>
       <c r="I20" s="9"/>
       <c r="J20" s="9"/>
       <c r="K20" s="9"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="10" t="s">
         <v>94</v>
       </c>
       <c r="B21" s="12">
-        <v>214.86000000000001</v>
+        <v>205.80000000000001</v>
       </c>
       <c r="C21" s="16">
-        <v>-0.0007</v>
+        <v>0.0051</v>
       </c>
       <c r="D21" s="10">
-        <v>55.7</v>
+        <v>50.1</v>
       </c>
       <c r="E21" s="10">
-        <v>0.14</v>
+        <v>0.24</v>
       </c>
       <c r="F21" s="10"/>
       <c r="G21" s="10"/>
       <c r="H21" s="10"/>
       <c r="I21" s="10"/>
       <c r="J21" s="10"/>
       <c r="K21" s="10"/>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="9" t="s">
         <v>95</v>
       </c>
       <c r="B22" s="11">
-        <v>215.0099999999999909</v>
-[...2 lines deleted...]
-        <v>-0.0005</v>
+        <v>204.75</v>
+      </c>
+      <c r="C22" s="15">
+        <v>-0.0209</v>
       </c>
       <c r="D22" s="9">
-        <v>56.0</v>
+        <v>48.9</v>
       </c>
       <c r="E22" s="9">
-        <v>0.14</v>
+        <v>0.27</v>
       </c>
       <c r="F22" s="9"/>
       <c r="G22" s="9"/>
       <c r="H22" s="9"/>
       <c r="I22" s="9"/>
       <c r="J22" s="9"/>
       <c r="K22" s="9"/>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="10" t="s">
         <v>96</v>
       </c>
       <c r="B23" s="12">
-        <v>215.11000000000001</v>
+        <v>209.12</v>
       </c>
       <c r="C23" s="16">
-        <v>-0.0135</v>
+        <v>0.0045</v>
       </c>
       <c r="D23" s="10">
-        <v>56.2</v>
+        <v>53.9</v>
       </c>
       <c r="E23" s="10">
-        <v>0.17</v>
+        <v>0.24</v>
       </c>
       <c r="F23" s="10"/>
       <c r="G23" s="10"/>
       <c r="H23" s="10"/>
       <c r="I23" s="10"/>
       <c r="J23" s="10"/>
       <c r="K23" s="10"/>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="9" t="s">
         <v>97</v>
       </c>
       <c r="B24" s="11">
-        <v>218.060000000000002</v>
-[...2 lines deleted...]
-        <v>-0.0013</v>
+        <v>208.19</v>
+      </c>
+      <c r="C24" s="15">
+        <v>-0.0192</v>
       </c>
       <c r="D24" s="9">
-        <v>61.9</v>
+        <v>52.9</v>
       </c>
       <c r="E24" s="9">
-        <v>0.48</v>
+        <v>1.05</v>
       </c>
       <c r="F24" s="9"/>
       <c r="G24" s="9"/>
       <c r="H24" s="9"/>
       <c r="I24" s="9"/>
       <c r="J24" s="9"/>
       <c r="K24" s="9"/>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="10" t="s">
         <v>98</v>
       </c>
       <c r="B25" s="12">
-        <v>218.34</v>
+        <v>212.25999999999999</v>
       </c>
       <c r="C25" s="14">
-        <v>0.0</v>
+        <v>-0.0157</v>
       </c>
       <c r="D25" s="10">
-        <v>62.5</v>
+        <v>57.7</v>
       </c>
       <c r="E25" s="10">
-        <v>0.3</v>
+        <v>0.62</v>
       </c>
       <c r="F25" s="10"/>
       <c r="G25" s="10"/>
       <c r="H25" s="10"/>
       <c r="I25" s="10"/>
       <c r="J25" s="10"/>
       <c r="K25" s="10"/>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="9" t="s">
         <v>99</v>
       </c>
       <c r="B26" s="11">
-        <v>218.34</v>
-[...2 lines deleted...]
-        <v>0.0027</v>
+        <v>215.65000000000001</v>
+      </c>
+      <c r="C26" s="13">
+        <v>0.0155</v>
       </c>
       <c r="D26" s="9">
-        <v>62.5</v>
+        <v>61.9</v>
       </c>
       <c r="E26" s="9">
-        <v>0.31</v>
+        <v>1.41</v>
       </c>
       <c r="F26" s="9"/>
       <c r="G26" s="9"/>
       <c r="H26" s="9"/>
       <c r="I26" s="9"/>
       <c r="J26" s="9"/>
       <c r="K26" s="9"/>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="10" t="s">
         <v>100</v>
       </c>
       <c r="B27" s="12">
-        <v>217.75999999999999</v>
+        <v>212.34999999999999</v>
       </c>
       <c r="C27" s="16">
-        <v>-0.0027</v>
+        <v>0.0058</v>
       </c>
       <c r="D27" s="10">
-        <v>61.9</v>
+        <v>59.2</v>
       </c>
       <c r="E27" s="10">
-        <v>0.12</v>
+        <v>1.35</v>
       </c>
       <c r="F27" s="10"/>
       <c r="G27" s="10"/>
       <c r="H27" s="10"/>
       <c r="I27" s="10"/>
       <c r="J27" s="10"/>
       <c r="K27" s="10"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="9" t="s">
         <v>101</v>
       </c>
       <c r="B28" s="11">
-        <v>218.36000000000001</v>
-[...2 lines deleted...]
-        <v>0.0019</v>
+        <v>211.12</v>
+      </c>
+      <c r="C28" s="13">
+        <v>0.0035</v>
       </c>
       <c r="D28" s="9">
-        <v>62.9</v>
+        <v>58.2</v>
       </c>
       <c r="E28" s="9">
-        <v>0.65</v>
+        <v>1.07</v>
       </c>
       <c r="F28" s="9"/>
       <c r="G28" s="9"/>
       <c r="H28" s="9"/>
       <c r="I28" s="9"/>
       <c r="J28" s="9"/>
       <c r="K28" s="9"/>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="10" t="s">
         <v>102</v>
       </c>
       <c r="B29" s="12">
-        <v>217.94</v>
+        <v>210.38</v>
       </c>
       <c r="C29" s="16">
-        <v>-0.0001</v>
+        <v>0.0576</v>
       </c>
       <c r="D29" s="10">
-        <v>62.5</v>
+        <v>57.6</v>
       </c>
       <c r="E29" s="10">
-        <v>0.64</v>
+        <v>4.6</v>
       </c>
       <c r="F29" s="10"/>
       <c r="G29" s="10"/>
       <c r="H29" s="10"/>
       <c r="I29" s="10"/>
       <c r="J29" s="10"/>
-      <c r="K29" s="10"/>
+      <c r="K29" s="10" t="s">
+        <v>80</v>
+      </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="9" t="s">
         <v>103</v>
       </c>
       <c r="B30" s="11">
-        <v>217.97</v>
+        <v>198.91999999999999</v>
       </c>
       <c r="C30" s="15">
-        <v>0.0157</v>
+        <v>-0.0258</v>
       </c>
       <c r="D30" s="9">
-        <v>62.5</v>
+        <v>46.4</v>
       </c>
       <c r="E30" s="9">
-        <v>0.37</v>
+        <v>3.84</v>
       </c>
       <c r="F30" s="9"/>
       <c r="G30" s="9"/>
       <c r="H30" s="9"/>
       <c r="I30" s="9"/>
       <c r="J30" s="9"/>
-      <c r="K30" s="9"/>
+      <c r="K30" s="9" t="s">
+        <v>80</v>
+      </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="10" t="s">
         <v>104</v>
       </c>
       <c r="B31" s="12">
-        <v>214.61000000000001</v>
+        <v>204.18000000000001</v>
       </c>
       <c r="C31" s="16">
-        <v>-0.0042</v>
+        <v>0.0378</v>
       </c>
       <c r="D31" s="10">
-        <v>59.6</v>
+        <v>52.2</v>
       </c>
       <c r="E31" s="10">
-        <v>0.15</v>
+        <v>2.27</v>
       </c>
       <c r="F31" s="10"/>
       <c r="G31" s="10"/>
       <c r="H31" s="10"/>
       <c r="I31" s="10"/>
       <c r="J31" s="10"/>
-      <c r="K31" s="10"/>
+      <c r="K31" s="10" t="s">
+        <v>80</v>
+      </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">