--- v0 (2026-07-02)
+++ v1 (2026-10-05)
@@ -23,360 +23,360 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Overview" sheetId="1" r:id="rId4"/>
     <sheet name="Monthly Summary" sheetId="2" r:id="rId5"/>
     <sheet name="Weekly Summary" sheetId="3" r:id="rId6"/>
     <sheet name="Indicator History" sheetId="4" r:id="rId7"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>LALPATHLAB — Dr. Lal PathLabs</t>
   </si>
   <si>
-    <t>NSE Equity · Healthcare · Generated 02 Jul 2026, 07:50 AM</t>
+    <t>NSE Equity · Healthcare · Generated 05 Oct 2026, 11:23 AM</t>
   </si>
   <si>
     <t>KEY METRICS</t>
   </si>
   <si>
     <t>Current Price</t>
   </si>
   <si>
-    <t>₹3,136.30</t>
+    <t>₹2,005.10</t>
   </si>
   <si>
     <t>1 Day Change</t>
   </si>
   <si>
-    <t>-1.40%</t>
+    <t>+0.00%</t>
   </si>
   <si>
     <t>52 Week High</t>
   </si>
   <si>
-    <t>₹3,653.95</t>
+    <t>₹3,250.00</t>
   </si>
   <si>
     <t>52 Week Low</t>
   </si>
   <si>
-    <t>₹2,293.55</t>
+    <t>₹1,269.53</t>
   </si>
   <si>
     <t>RSI (14)</t>
   </si>
   <si>
     <t>EMA 50</t>
   </si>
   <si>
-    <t>₹1,588.94</t>
+    <t>₹1,888.94</t>
   </si>
   <si>
     <t>EMA 200</t>
   </si>
   <si>
-    <t>₹1,908.63</t>
+    <t>₹1,667.29</t>
   </si>
   <si>
     <t>ATR (14)</t>
   </si>
   <si>
-    <t>₹53.92</t>
+    <t>₹72.40</t>
   </si>
   <si>
     <t>Volume Ratio</t>
   </si>
   <si>
-    <t>0.28×</t>
+    <t>1.47×</t>
   </si>
   <si>
     <t>Data Period</t>
   </si>
   <si>
-    <t>13 May 2024 to 22 Oct 2025</t>
+    <t>05 May 2025 to 02 Oct 2026</t>
   </si>
   <si>
     <t>ACTIVE TECHNICAL CONDITIONS</t>
   </si>
   <si>
-    <t>● No special conditions today</t>
+    <t>● Near 52W High</t>
   </si>
   <si>
     <t>For educational purposes only. Not investment advice. Past performance does not guarantee future results.</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Open</t>
   </si>
   <si>
     <t>High</t>
   </si>
   <si>
     <t>Low</t>
   </si>
   <si>
     <t>Close</t>
   </si>
   <si>
     <t>Change %</t>
   </si>
   <si>
     <t>Trading Days</t>
   </si>
   <si>
     <t>Total Volume</t>
   </si>
   <si>
-    <t>May 2024</t>
-[...34 lines deleted...]
-  <si>
     <t>May 2025</t>
   </si>
   <si>
     <t>Jun 2025</t>
   </si>
   <si>
     <t>Jul 2025</t>
   </si>
   <si>
     <t>Aug 2025</t>
   </si>
   <si>
     <t>Sep 2025</t>
   </si>
   <si>
     <t>Oct 2025</t>
   </si>
   <si>
+    <t>Nov 2025</t>
+  </si>
+  <si>
+    <t>Dec 2025</t>
+  </si>
+  <si>
+    <t>Jan 2026</t>
+  </si>
+  <si>
+    <t>Feb 2026</t>
+  </si>
+  <si>
+    <t>Mar 2026</t>
+  </si>
+  <si>
+    <t>Apr 2026</t>
+  </si>
+  <si>
+    <t>May 2026</t>
+  </si>
+  <si>
+    <t>Jun 2026</t>
+  </si>
+  <si>
+    <t>Jul 2026</t>
+  </si>
+  <si>
+    <t>Aug 2026</t>
+  </si>
+  <si>
+    <t>Sep 2026</t>
+  </si>
+  <si>
+    <t>Oct 2026</t>
+  </si>
+  <si>
     <t>Week</t>
   </si>
   <si>
-    <t>Week of 04 Aug</t>
-[...32 lines deleted...]
-    <t>Week of 20 Oct</t>
+    <t>Week of 13 Jul</t>
+  </si>
+  <si>
+    <t>Week of 20 Jul</t>
+  </si>
+  <si>
+    <t>Week of 27 Jul</t>
+  </si>
+  <si>
+    <t>Week of 03 Aug</t>
+  </si>
+  <si>
+    <t>Week of 10 Aug</t>
+  </si>
+  <si>
+    <t>Week of 17 Aug</t>
+  </si>
+  <si>
+    <t>Week of 24 Aug</t>
+  </si>
+  <si>
+    <t>Week of 31 Aug</t>
+  </si>
+  <si>
+    <t>Week of 07 Sep</t>
+  </si>
+  <si>
+    <t>Week of 14 Sep</t>
+  </si>
+  <si>
+    <t>Week of 21 Sep</t>
+  </si>
+  <si>
+    <t>Week of 28 Sep</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>1D Change %</t>
   </si>
   <si>
     <t>RSI</t>
   </si>
   <si>
     <t>Vol Ratio</t>
   </si>
   <si>
     <t>RSI&lt;30</t>
   </si>
   <si>
     <t>RSI&gt;70</t>
   </si>
   <si>
     <t>EMA Cross</t>
   </si>
   <si>
     <t>MACD Cross</t>
   </si>
   <si>
     <t>Breakout</t>
   </si>
   <si>
     <t>Vol Spike</t>
   </si>
   <si>
-    <t>01 Jul 2026</t>
-[...29 lines deleted...]
-    <t>17 Jun 2026</t>
+    <t>02 Oct 2026</t>
+  </si>
+  <si>
+    <t>01 Oct 2026</t>
+  </si>
+  <si>
+    <t>30 Sep 2026</t>
+  </si>
+  <si>
+    <t>29 Sep 2026</t>
+  </si>
+  <si>
+    <t>28 Sep 2026</t>
+  </si>
+  <si>
+    <t>25 Sep 2026</t>
+  </si>
+  <si>
+    <t>24 Sep 2026</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
-    <t>16 Jun 2026</t>
-[...53 lines deleted...]
-    <t>20 May 2026</t>
+    <t>23 Sep 2026</t>
+  </si>
+  <si>
+    <t>22 Sep 2026</t>
+  </si>
+  <si>
+    <t>21 Sep 2026</t>
+  </si>
+  <si>
+    <t>18 Sep 2026</t>
+  </si>
+  <si>
+    <t>16 Sep 2026</t>
+  </si>
+  <si>
+    <t>14 Sep 2026</t>
+  </si>
+  <si>
+    <t>11 Sep 2026</t>
+  </si>
+  <si>
+    <t>10 Sep 2026</t>
+  </si>
+  <si>
+    <t>09 Sep 2026</t>
+  </si>
+  <si>
+    <t>08 Sep 2026</t>
+  </si>
+  <si>
+    <t>07 Sep 2026</t>
+  </si>
+  <si>
+    <t>04 Sep 2026</t>
+  </si>
+  <si>
+    <t>03 Sep 2026</t>
+  </si>
+  <si>
+    <t>02 Sep 2026</t>
+  </si>
+  <si>
+    <t>01 Sep 2026</t>
+  </si>
+  <si>
+    <t>31 Aug 2026</t>
+  </si>
+  <si>
+    <t>28 Aug 2026</t>
+  </si>
+  <si>
+    <t>27 Aug 2026</t>
+  </si>
+  <si>
+    <t>26 Aug 2026</t>
+  </si>
+  <si>
+    <t>25 Aug 2026</t>
+  </si>
+  <si>
+    <t>24 Aug 2026</t>
+  </si>
+  <si>
+    <t>21 Aug 2026</t>
+  </si>
+  <si>
+    <t>20 Aug 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="₹#,##0.00"/>
     <numFmt numFmtId="165" formatCode="+0.00%;-0.00%"/>
   </numFmts>
   <fonts count="10">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -422,60 +422,60 @@
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF64748B"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
-      <color rgb="FF16A34A"/>
+      <color rgb="FFDC2626"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
-      <color rgb="FFDC2626"/>
+      <color rgb="FF16A34A"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1E3A8A"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF8FAFC"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="3">
     <border>
@@ -512,53 +512,53 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="19">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="7" numFmtId="0" fillId="2" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="3" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="8" numFmtId="165" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="9" numFmtId="165" fillId="3" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="9" numFmtId="165" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="8" numFmtId="165" fillId="3" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
-    <xf xfId="0" fontId="9" numFmtId="165" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
-    <xf xfId="0" fontId="9" numFmtId="165" fillId="3" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="3" fillId="0" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="3" fillId="3" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -902,51 +902,51 @@
       <c r="B6" s="5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="5">
-        <v>50.1</v>
+        <v>67.59999999999999</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>17</v>
       </c>
@@ -1028,511 +1028,511 @@
       </c>
       <c r="C1" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>29</v>
       </c>
       <c r="F1" s="8" t="s">
         <v>30</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>31</v>
       </c>
       <c r="H1" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="11">
-        <v>2417.0</v>
+        <v>1382.6099999999999</v>
       </c>
       <c r="C2" s="11">
-        <v>2660.0</v>
+        <v>1437.0</v>
       </c>
       <c r="D2" s="11">
-        <v>2417.0</v>
+        <v>1339.0</v>
       </c>
       <c r="E2" s="11">
-        <v>2647.84999999999991</v>
+        <v>1377.8599999999999</v>
       </c>
       <c r="F2" s="13">
-        <v>0.0955</v>
+        <v>-0.0034</v>
       </c>
       <c r="G2" s="9">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="H2" s="17">
-        <v>5177193</v>
+        <v>5503798</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B3" s="12">
-        <v>2664.0</v>
+        <v>1384.49000000000001</v>
       </c>
       <c r="C3" s="12">
-        <v>2889.0</v>
+        <v>1501.22000000000003</v>
       </c>
       <c r="D3" s="12">
-        <v>2507.94999999999982</v>
+        <v>1352.72000000000003</v>
       </c>
       <c r="E3" s="12">
-        <v>2780.69999999999982</v>
+        <v>1385.56999999999994</v>
       </c>
       <c r="F3" s="14">
-        <v>0.0502</v>
+        <v>0.0056</v>
       </c>
       <c r="G3" s="10">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="H3" s="18">
-        <v>4791668</v>
+        <v>5542750</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="11">
-        <v>2795.0</v>
+        <v>1396.72000000000003</v>
       </c>
       <c r="C4" s="11">
-        <v>3150.0</v>
+        <v>1573.22000000000003</v>
       </c>
       <c r="D4" s="11">
-        <v>2775.0</v>
+        <v>1359.059999999999945</v>
       </c>
       <c r="E4" s="11">
-        <v>3090.59999999999991</v>
-[...2 lines deleted...]
-        <v>0.1114</v>
+        <v>1561.26999999999998</v>
+      </c>
+      <c r="F4" s="15">
+        <v>0.1268</v>
       </c>
       <c r="G4" s="9">
         <v>23</v>
       </c>
       <c r="H4" s="17">
-        <v>6918840</v>
+        <v>7367208</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="12">
-        <v>3106.19999999999982</v>
+        <v>1580.65000000000009</v>
       </c>
       <c r="C5" s="12">
-        <v>3459.40000000000009</v>
+        <v>1740.69000000000005</v>
       </c>
       <c r="D5" s="12">
-        <v>3050.15000000000009</v>
+        <v>1528.72000000000003</v>
       </c>
       <c r="E5" s="12">
-        <v>3417.40000000000009</v>
+        <v>1642.65000000000009</v>
       </c>
       <c r="F5" s="14">
-        <v>0.1057</v>
+        <v>0.0521</v>
       </c>
       <c r="G5" s="10">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="H5" s="18">
-        <v>6119848</v>
+        <v>4718318</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="11">
-        <v>3420.0</v>
+        <v>1642.59999999999991</v>
       </c>
       <c r="C6" s="11">
-        <v>3452.90000000000009</v>
+        <v>1757.36999999999989</v>
       </c>
       <c r="D6" s="11">
-        <v>3210.0</v>
+        <v>1539.94000000000005</v>
       </c>
       <c r="E6" s="11">
-        <v>3302.69999999999982</v>
-[...2 lines deleted...]
-        <v>-0.0336</v>
+        <v>1547.93000000000006</v>
+      </c>
+      <c r="F6" s="13">
+        <v>-0.0577</v>
       </c>
       <c r="G6" s="9">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H6" s="17">
-        <v>3295785</v>
+        <v>6345420</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B7" s="12">
-        <v>3310.0</v>
+        <v>1541.43000000000006</v>
       </c>
       <c r="C7" s="12">
-        <v>3653.94999999999982</v>
+        <v>3164.0</v>
       </c>
       <c r="D7" s="12">
-        <v>3012.050000000000182</v>
+        <v>1490.74000000000001</v>
       </c>
       <c r="E7" s="12">
-        <v>3113.0</v>
-[...2 lines deleted...]
-        <v>-0.0574</v>
+        <v>1556.56999999999994</v>
+      </c>
+      <c r="F7" s="14">
+        <v>0.0056</v>
       </c>
       <c r="G7" s="10">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H7" s="18">
-        <v>6305443</v>
+        <v>5544280</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="9" t="s">
         <v>39</v>
       </c>
       <c r="B8" s="11">
-        <v>3116.0</v>
+        <v>1566.20000000000005</v>
       </c>
       <c r="C8" s="11">
-        <v>3148.44999999999982</v>
+        <v>3250.0</v>
       </c>
       <c r="D8" s="11">
-        <v>2918.0</v>
+        <v>1504.79999999999995</v>
       </c>
       <c r="E8" s="11">
-        <v>3002.90000000000009</v>
-[...2 lines deleted...]
-        <v>-0.0354</v>
+        <v>1518.44000000000005</v>
+      </c>
+      <c r="F8" s="13">
+        <v>-0.0245</v>
       </c>
       <c r="G8" s="9">
         <v>20</v>
       </c>
       <c r="H8" s="17">
-        <v>2367846</v>
+        <v>4755950</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B9" s="12">
-        <v>3001.30000000000018</v>
+        <v>1520.029999999999973</v>
       </c>
       <c r="C9" s="12">
-        <v>3207.0</v>
+        <v>1527.089999999999918</v>
       </c>
       <c r="D9" s="12">
-        <v>2800.25</v>
+        <v>1341.41000000000008</v>
       </c>
       <c r="E9" s="12">
-        <v>3000.40000000000009</v>
+        <v>1475.34999999999991</v>
       </c>
       <c r="F9" s="16">
-        <v>-0.0008</v>
+        <v>-0.0284</v>
       </c>
       <c r="G9" s="10">
         <v>22</v>
       </c>
       <c r="H9" s="18">
-        <v>4019366</v>
+        <v>6902260</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B10" s="11">
-        <v>2991.25</v>
+        <v>1476.039999999999964</v>
       </c>
       <c r="C10" s="11">
-        <v>3143.90000000000009</v>
+        <v>1512.55999999999995</v>
       </c>
       <c r="D10" s="11">
-        <v>2666.94999999999982</v>
+        <v>1338.61999999999989</v>
       </c>
       <c r="E10" s="11">
-        <v>2853.050000000000182</v>
-[...2 lines deleted...]
-        <v>-0.0491</v>
+        <v>1402.6099999999999</v>
+      </c>
+      <c r="F10" s="13">
+        <v>-0.0493</v>
       </c>
       <c r="G10" s="9">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H10" s="17">
-        <v>6729718</v>
+        <v>7956085</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B11" s="12">
-        <v>2850.0</v>
+        <v>1417.63000000000011</v>
       </c>
       <c r="C11" s="12">
-        <v>2861.5</v>
+        <v>1470.45000000000005</v>
       </c>
       <c r="D11" s="12">
-        <v>2300.0</v>
+        <v>1356.63000000000011</v>
       </c>
       <c r="E11" s="12">
-        <v>2310.44999999999982</v>
+        <v>1396.52999999999997</v>
       </c>
       <c r="F11" s="16">
-        <v>-0.1902</v>
+        <v>-0.0043</v>
       </c>
       <c r="G11" s="10">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H11" s="18">
-        <v>3798396</v>
+        <v>4271065</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="9" t="s">
         <v>43</v>
       </c>
       <c r="B12" s="11">
-        <v>2308.90000000000009</v>
+        <v>1357.72000000000003</v>
       </c>
       <c r="C12" s="11">
-        <v>2628.0</v>
+        <v>1428.29999999999995</v>
       </c>
       <c r="D12" s="11">
-        <v>2293.55000000000018</v>
+        <v>1269.52999999999997</v>
       </c>
       <c r="E12" s="11">
-        <v>2478.80000000000018</v>
+        <v>1312.099999999999909</v>
       </c>
       <c r="F12" s="13">
-        <v>0.0729</v>
+        <v>-0.0605</v>
       </c>
       <c r="G12" s="9">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H12" s="17">
-        <v>3469237</v>
+        <v>7315321</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B13" s="12">
-        <v>2489.75</v>
+        <v>1313.029999999999973</v>
       </c>
       <c r="C13" s="12">
-        <v>2979.0</v>
+        <v>1467.95000000000005</v>
       </c>
       <c r="D13" s="12">
-        <v>2351.55000000000018</v>
+        <v>1281.90000000000009</v>
       </c>
       <c r="E13" s="12">
-        <v>2769.099999999999909</v>
+        <v>1363.91000000000008</v>
       </c>
       <c r="F13" s="14">
-        <v>0.1171</v>
+        <v>0.0395</v>
       </c>
       <c r="G13" s="10">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H13" s="18">
-        <v>5463472</v>
+        <v>6871059</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="9" t="s">
         <v>45</v>
       </c>
       <c r="B14" s="11">
-        <v>2763.0</v>
+        <v>1363.91000000000008</v>
       </c>
       <c r="C14" s="11">
-        <v>2906.19999999999982</v>
+        <v>1715.75999999999999</v>
       </c>
       <c r="D14" s="11">
-        <v>2708.0</v>
+        <v>1363.91000000000008</v>
       </c>
       <c r="E14" s="11">
-        <v>2786.59999999999991</v>
-[...2 lines deleted...]
-        <v>0.0063</v>
+        <v>1603.52999999999997</v>
+      </c>
+      <c r="F14" s="15">
+        <v>0.1757</v>
       </c>
       <c r="G14" s="9">
         <v>21</v>
       </c>
       <c r="H14" s="17">
-        <v>2889608</v>
+        <v>16665564</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="10" t="s">
         <v>46</v>
       </c>
       <c r="B15" s="12">
-        <v>2800.0</v>
+        <v>1607.31999999999994</v>
       </c>
       <c r="C15" s="12">
-        <v>3029.69999999999982</v>
+        <v>1798.66000000000008</v>
       </c>
       <c r="D15" s="12">
-        <v>2730.0</v>
+        <v>1496.49000000000001</v>
       </c>
       <c r="E15" s="12">
-        <v>2796.30000000000018</v>
+        <v>1646.20000000000005</v>
       </c>
       <c r="F15" s="14">
-        <v>0.0035</v>
+        <v>0.0266</v>
       </c>
       <c r="G15" s="10">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H15" s="18">
-        <v>2771375</v>
+        <v>14219138</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="9" t="s">
         <v>47</v>
       </c>
       <c r="B16" s="11">
-        <v>2818.80000000000018</v>
+        <v>1640.79999999999995</v>
       </c>
       <c r="C16" s="11">
-        <v>3175.0</v>
+        <v>1919.79999999999995</v>
       </c>
       <c r="D16" s="11">
-        <v>2742.80000000000018</v>
+        <v>1610.099999999999909</v>
       </c>
       <c r="E16" s="11">
-        <v>3150.90000000000009</v>
-[...2 lines deleted...]
-        <v>0.1268</v>
+        <v>1905.20000000000005</v>
+      </c>
+      <c r="F16" s="15">
+        <v>0.1573</v>
       </c>
       <c r="G16" s="9">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H16" s="17">
-        <v>3683604</v>
+        <v>10111363</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="10" t="s">
         <v>48</v>
       </c>
       <c r="B17" s="12">
-        <v>3190.0</v>
+        <v>1920.0</v>
       </c>
       <c r="C17" s="12">
-        <v>3506.40000000000009</v>
+        <v>1988.90000000000009</v>
       </c>
       <c r="D17" s="12">
-        <v>3085.19999999999982</v>
+        <v>1863.0</v>
       </c>
       <c r="E17" s="12">
-        <v>3308.90000000000009</v>
+        <v>1934.59999999999991</v>
       </c>
       <c r="F17" s="14">
-        <v>0.0501</v>
+        <v>0.0154</v>
       </c>
       <c r="G17" s="10">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="H17" s="18">
-        <v>2359159</v>
+        <v>5121456</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="9" t="s">
         <v>49</v>
       </c>
       <c r="B18" s="11">
-        <v>3308.80000000000018</v>
+        <v>1934.79999999999995</v>
       </c>
       <c r="C18" s="11">
-        <v>3540.0</v>
+        <v>2038.59999999999991</v>
       </c>
       <c r="D18" s="11">
-        <v>3102.0</v>
+        <v>1855.70000000000005</v>
       </c>
       <c r="E18" s="11">
-        <v>3118.099999999999909</v>
+        <v>1987.0</v>
       </c>
       <c r="F18" s="15">
-        <v>-0.0577</v>
+        <v>0.0271</v>
       </c>
       <c r="G18" s="9">
         <v>22</v>
       </c>
       <c r="H18" s="17">
-        <v>3172710</v>
+        <v>7423794</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="10" t="s">
         <v>50</v>
       </c>
       <c r="B19" s="12">
-        <v>3105.0</v>
+        <v>1975.70000000000005</v>
       </c>
       <c r="C19" s="12">
-        <v>3235.0</v>
+        <v>2027.59999999999991</v>
       </c>
       <c r="D19" s="12">
-        <v>3020.80000000000018</v>
+        <v>1936.20000000000005</v>
       </c>
       <c r="E19" s="12">
-        <v>3136.30000000000018</v>
+        <v>2005.099999999999909</v>
       </c>
       <c r="F19" s="14">
-        <v>0.0058</v>
+        <v>0.0091</v>
       </c>
       <c r="G19" s="10">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="H19" s="18">
-        <v>1488666</v>
+        <v>1085938</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G13"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
@@ -1549,319 +1549,319 @@
       </c>
       <c r="B1" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C1" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>29</v>
       </c>
       <c r="F1" s="8" t="s">
         <v>30</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B2" s="11">
-        <v>3206.099999999999909</v>
+        <v>1692.0</v>
       </c>
       <c r="C2" s="11">
-        <v>3227.40000000000009</v>
+        <v>1784.0</v>
       </c>
       <c r="D2" s="11">
-        <v>3085.19999999999982</v>
+        <v>1666.20000000000005</v>
       </c>
       <c r="E2" s="11">
-        <v>3190.30000000000018</v>
-[...2 lines deleted...]
-        <v>-0.0049</v>
+        <v>1687.40000000000009</v>
+      </c>
+      <c r="F2" s="13">
+        <v>-0.0027</v>
       </c>
       <c r="G2" s="17">
-        <v>533829</v>
+        <v>1351973</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="10" t="s">
         <v>53</v>
       </c>
       <c r="B3" s="12">
-        <v>3190.0</v>
+        <v>1675.70000000000005</v>
       </c>
       <c r="C3" s="12">
-        <v>3365.0</v>
+        <v>1791.40000000000009</v>
       </c>
       <c r="D3" s="12">
-        <v>3174.69999999999982</v>
+        <v>1650.90000000000009</v>
       </c>
       <c r="E3" s="12">
-        <v>3347.80000000000018</v>
+        <v>1759.20000000000005</v>
       </c>
       <c r="F3" s="14">
-        <v>0.0494</v>
+        <v>0.0426</v>
       </c>
       <c r="G3" s="18">
-        <v>308181</v>
+        <v>2126777</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="9" t="s">
         <v>54</v>
       </c>
       <c r="B4" s="11">
-        <v>3379.90000000000009</v>
+        <v>1800.40000000000009</v>
       </c>
       <c r="C4" s="11">
-        <v>3506.40000000000009</v>
+        <v>1919.79999999999995</v>
       </c>
       <c r="D4" s="11">
-        <v>3329.0</v>
+        <v>1790.099999999999909</v>
       </c>
       <c r="E4" s="11">
-        <v>3374.90000000000009</v>
-[...2 lines deleted...]
-        <v>0.0081</v>
+        <v>1905.20000000000005</v>
+      </c>
+      <c r="F4" s="15">
+        <v>0.083</v>
       </c>
       <c r="G4" s="17">
-        <v>680209</v>
+        <v>4490897</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="10" t="s">
         <v>55</v>
       </c>
       <c r="B5" s="12">
-        <v>3361.0</v>
+        <v>1920.0</v>
       </c>
       <c r="C5" s="12">
-        <v>3409.30000000000018</v>
+        <v>1955.099999999999909</v>
       </c>
       <c r="D5" s="12">
-        <v>3275.0</v>
+        <v>1863.0</v>
       </c>
       <c r="E5" s="12">
-        <v>3308.90000000000009</v>
-[...2 lines deleted...]
-        <v>-0.0196</v>
+        <v>1931.59999999999991</v>
+      </c>
+      <c r="F5" s="14">
+        <v>0.0139</v>
       </c>
       <c r="G5" s="18">
-        <v>632694</v>
+        <v>2122375</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="9" t="s">
         <v>56</v>
       </c>
       <c r="B6" s="11">
-        <v>3308.80000000000018</v>
+        <v>1939.70000000000005</v>
       </c>
       <c r="C6" s="11">
-        <v>3415.40000000000009</v>
+        <v>1988.90000000000009</v>
       </c>
       <c r="D6" s="11">
-        <v>3200.0</v>
+        <v>1907.90000000000009</v>
       </c>
       <c r="E6" s="11">
-        <v>3249.59999999999991</v>
-[...2 lines deleted...]
-        <v>-0.0179</v>
+        <v>1916.29999999999995</v>
+      </c>
+      <c r="F6" s="13">
+        <v>-0.0079</v>
       </c>
       <c r="G6" s="17">
-        <v>1041937</v>
+        <v>1275815</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="10" t="s">
         <v>57</v>
       </c>
       <c r="B7" s="12">
-        <v>3245.0</v>
+        <v>1931.0</v>
       </c>
       <c r="C7" s="12">
-        <v>3350.0</v>
+        <v>1931.0</v>
       </c>
       <c r="D7" s="12">
-        <v>3160.0</v>
+        <v>1870.099999999999909</v>
       </c>
       <c r="E7" s="12">
-        <v>3343.90000000000009</v>
-[...2 lines deleted...]
-        <v>0.029</v>
+        <v>1894.20000000000005</v>
+      </c>
+      <c r="F7" s="16">
+        <v>-0.0115</v>
       </c>
       <c r="G7" s="18">
-        <v>386861</v>
+        <v>911061</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="9" t="s">
         <v>58</v>
       </c>
       <c r="B8" s="11">
-        <v>3342.0</v>
+        <v>1890.0</v>
       </c>
       <c r="C8" s="11">
-        <v>3540.0</v>
+        <v>1948.79999999999995</v>
       </c>
       <c r="D8" s="11">
-        <v>3236.0</v>
+        <v>1875.099999999999909</v>
       </c>
       <c r="E8" s="11">
-        <v>3473.5</v>
-[...2 lines deleted...]
-        <v>0.0388</v>
+        <v>1931.099999999999909</v>
+      </c>
+      <c r="F8" s="15">
+        <v>0.0195</v>
       </c>
       <c r="G8" s="17">
-        <v>864858</v>
+        <v>654425</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="10" t="s">
         <v>59</v>
       </c>
       <c r="B9" s="12">
-        <v>3456.69999999999982</v>
+        <v>1931.099999999999909</v>
       </c>
       <c r="C9" s="12">
-        <v>3456.69999999999982</v>
+        <v>1963.0</v>
       </c>
       <c r="D9" s="12">
-        <v>3181.5</v>
+        <v>1855.70000000000005</v>
       </c>
       <c r="E9" s="12">
-        <v>3194.5</v>
+        <v>1877.5</v>
       </c>
       <c r="F9" s="16">
-        <v>-0.0803</v>
+        <v>-0.0278</v>
       </c>
       <c r="G9" s="18">
-        <v>631316</v>
+        <v>1261679</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="9" t="s">
         <v>60</v>
       </c>
       <c r="B10" s="11">
-        <v>3181.0</v>
+        <v>1880.0</v>
       </c>
       <c r="C10" s="11">
-        <v>3210.69999999999982</v>
+        <v>1962.0</v>
       </c>
       <c r="D10" s="11">
-        <v>3102.0</v>
+        <v>1870.099999999999909</v>
       </c>
       <c r="E10" s="11">
-        <v>3127.69999999999982</v>
+        <v>1909.0</v>
       </c>
       <c r="F10" s="15">
-        <v>-0.0209</v>
+        <v>0.0168</v>
       </c>
       <c r="G10" s="17">
-        <v>377982</v>
+        <v>877590</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="10" t="s">
         <v>61</v>
       </c>
       <c r="B11" s="12">
-        <v>3127.69999999999982</v>
+        <v>1900.0</v>
       </c>
       <c r="C11" s="12">
-        <v>3206.30000000000018</v>
+        <v>2038.59999999999991</v>
       </c>
       <c r="D11" s="12">
-        <v>3020.80000000000018</v>
+        <v>1870.0</v>
       </c>
       <c r="E11" s="12">
-        <v>3096.80000000000018</v>
+        <v>1896.90000000000009</v>
       </c>
       <c r="F11" s="16">
-        <v>-0.0099</v>
+        <v>-0.0063</v>
       </c>
       <c r="G11" s="18">
-        <v>706107</v>
+        <v>2788520</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="9" t="s">
         <v>62</v>
       </c>
       <c r="B12" s="11">
-        <v>3100.0</v>
+        <v>1896.90000000000009</v>
       </c>
       <c r="C12" s="11">
-        <v>3235.0</v>
+        <v>1986.79999999999995</v>
       </c>
       <c r="D12" s="11">
-        <v>3068.69999999999982</v>
+        <v>1890.0</v>
       </c>
       <c r="E12" s="11">
-        <v>3108.099999999999909</v>
-[...2 lines deleted...]
-        <v>0.0036</v>
+        <v>1952.29999999999995</v>
+      </c>
+      <c r="F12" s="15">
+        <v>0.0292</v>
       </c>
       <c r="G12" s="17">
-        <v>574025</v>
+        <v>1589045</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="10" t="s">
         <v>63</v>
       </c>
       <c r="B13" s="12">
-        <v>3108.099999999999909</v>
+        <v>1952.29999999999995</v>
       </c>
       <c r="C13" s="12">
-        <v>3190.0</v>
+        <v>2027.59999999999991</v>
       </c>
       <c r="D13" s="12">
-        <v>3068.19999999999982</v>
+        <v>1865.0</v>
       </c>
       <c r="E13" s="12">
-        <v>3136.30000000000018</v>
+        <v>2005.099999999999909</v>
       </c>
       <c r="F13" s="14">
-        <v>0.0091</v>
+        <v>0.027</v>
       </c>
       <c r="G13" s="18">
-        <v>78290</v>
+        <v>2150678</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:K31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
@@ -1894,731 +1894,733 @@
       </c>
       <c r="F1" s="8" t="s">
         <v>68</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>69</v>
       </c>
       <c r="H1" s="8" t="s">
         <v>70</v>
       </c>
       <c r="I1" s="8" t="s">
         <v>71</v>
       </c>
       <c r="J1" s="8" t="s">
         <v>72</v>
       </c>
       <c r="K1" s="8" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="9" t="s">
         <v>74</v>
       </c>
       <c r="B2" s="11">
-        <v>1623.099999999999909</v>
+        <v>2005.099999999999909</v>
       </c>
       <c r="C2" s="15">
-        <v>-0.014</v>
+        <v>0.0</v>
       </c>
       <c r="D2" s="9">
-        <v>50.1</v>
+        <v>67.59999999999999</v>
       </c>
       <c r="E2" s="9">
-        <v>0.28</v>
+        <v>1.47</v>
       </c>
       <c r="F2" s="9"/>
       <c r="G2" s="9"/>
       <c r="H2" s="9"/>
       <c r="I2" s="9"/>
       <c r="J2" s="9"/>
       <c r="K2" s="9"/>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="10" t="s">
         <v>75</v>
       </c>
       <c r="B3" s="12">
-        <v>1646.20000000000005</v>
-[...2 lines deleted...]
-        <v>-0.0005</v>
+        <v>2005.099999999999909</v>
+      </c>
+      <c r="C3" s="14">
+        <v>0.0091</v>
       </c>
       <c r="D3" s="10">
-        <v>54.9</v>
+        <v>67.59999999999999</v>
       </c>
       <c r="E3" s="10">
-        <v>0.6</v>
+        <v>1.52</v>
       </c>
       <c r="F3" s="10"/>
       <c r="G3" s="10"/>
       <c r="H3" s="10"/>
       <c r="I3" s="10"/>
       <c r="J3" s="10"/>
       <c r="K3" s="10"/>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="9" t="s">
         <v>76</v>
       </c>
       <c r="B4" s="11">
-        <v>1647.0</v>
+        <v>1987.0</v>
       </c>
       <c r="C4" s="15">
-        <v>-0.025</v>
+        <v>0.0188</v>
       </c>
       <c r="D4" s="9">
-        <v>55.1</v>
+        <v>65.0</v>
       </c>
       <c r="E4" s="9">
-        <v>0.77</v>
+        <v>1.55</v>
       </c>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="9"/>
       <c r="I4" s="9"/>
       <c r="J4" s="9"/>
       <c r="K4" s="9"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="10" t="s">
         <v>77</v>
       </c>
       <c r="B5" s="12">
-        <v>1689.20000000000005</v>
+        <v>1950.40000000000009</v>
       </c>
       <c r="C5" s="14">
-        <v>0.0</v>
+        <v>0.0043</v>
       </c>
       <c r="D5" s="10">
-        <v>64.8</v>
+        <v>58.7</v>
       </c>
       <c r="E5" s="10">
-        <v>0.39</v>
+        <v>1.25</v>
       </c>
       <c r="F5" s="10"/>
       <c r="G5" s="10"/>
       <c r="H5" s="10"/>
       <c r="I5" s="10"/>
       <c r="J5" s="10"/>
       <c r="K5" s="10"/>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="9" t="s">
         <v>78</v>
       </c>
       <c r="B6" s="11">
-        <v>1689.20000000000005</v>
+        <v>1942.099999999999909</v>
       </c>
       <c r="C6" s="13">
-        <v>0.0176</v>
+        <v>-0.0052</v>
       </c>
       <c r="D6" s="9">
-        <v>64.8</v>
+        <v>57.1</v>
       </c>
       <c r="E6" s="9">
-        <v>0.38</v>
+        <v>0.42</v>
       </c>
       <c r="F6" s="9"/>
       <c r="G6" s="9"/>
       <c r="H6" s="9"/>
       <c r="I6" s="9"/>
       <c r="J6" s="9"/>
       <c r="K6" s="9"/>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="10" t="s">
         <v>79</v>
       </c>
       <c r="B7" s="12">
-        <v>1660.0</v>
+        <v>1952.29999999999995</v>
       </c>
       <c r="C7" s="16">
-        <v>-0.0057</v>
+        <v>-0.0046</v>
       </c>
       <c r="D7" s="10">
-        <v>60.7</v>
+        <v>59.8</v>
       </c>
       <c r="E7" s="10">
-        <v>0.75</v>
+        <v>1.39</v>
       </c>
       <c r="F7" s="10"/>
       <c r="G7" s="10"/>
       <c r="H7" s="10"/>
       <c r="I7" s="10"/>
       <c r="J7" s="10"/>
       <c r="K7" s="10"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="9" t="s">
         <v>80</v>
       </c>
       <c r="B8" s="11">
-        <v>1669.59999999999991</v>
+        <v>1961.29999999999995</v>
       </c>
       <c r="C8" s="15">
-        <v>-0.0013</v>
+        <v>0.0192</v>
       </c>
       <c r="D8" s="9">
-        <v>62.9</v>
+        <v>62.2</v>
       </c>
       <c r="E8" s="9">
-        <v>0.27</v>
+        <v>1.4</v>
       </c>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="9"/>
-      <c r="I8" s="9"/>
+      <c r="I8" s="9" t="s">
+        <v>81</v>
+      </c>
       <c r="J8" s="9"/>
       <c r="K8" s="9"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="10" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B9" s="12">
-        <v>1671.79999999999995</v>
+        <v>1924.29999999999995</v>
       </c>
       <c r="C9" s="14">
-        <v>0.022</v>
+        <v>0.0076</v>
       </c>
       <c r="D9" s="10">
-        <v>63.4</v>
+        <v>55.4</v>
       </c>
       <c r="E9" s="10">
-        <v>0.28</v>
+        <v>0.79</v>
       </c>
       <c r="F9" s="10"/>
       <c r="G9" s="10"/>
       <c r="H9" s="10"/>
       <c r="I9" s="10"/>
       <c r="J9" s="10"/>
       <c r="K9" s="10"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="9" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B10" s="11">
-        <v>1635.79999999999995</v>
-[...2 lines deleted...]
-        <v>-0.0163</v>
+        <v>1909.79999999999995</v>
+      </c>
+      <c r="C10" s="13">
+        <v>-0.0055</v>
       </c>
       <c r="D10" s="9">
-        <v>58.3</v>
+        <v>52.3</v>
       </c>
       <c r="E10" s="9">
-        <v>0.33</v>
+        <v>0.92</v>
       </c>
       <c r="F10" s="9"/>
       <c r="G10" s="9"/>
       <c r="H10" s="9"/>
       <c r="I10" s="9"/>
       <c r="J10" s="9"/>
       <c r="K10" s="9"/>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="10" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B11" s="12">
-        <v>1662.90000000000009</v>
+        <v>1920.40000000000009</v>
       </c>
       <c r="C11" s="14">
-        <v>0.0067</v>
+        <v>0.0124</v>
       </c>
       <c r="D11" s="10">
-        <v>64.59999999999999</v>
+        <v>54.9</v>
       </c>
       <c r="E11" s="10">
-        <v>0.47</v>
+        <v>0.76</v>
       </c>
       <c r="F11" s="10"/>
       <c r="G11" s="10"/>
       <c r="H11" s="10"/>
       <c r="I11" s="10"/>
       <c r="J11" s="10"/>
       <c r="K11" s="10"/>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="9" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B12" s="11">
-        <v>1651.79999999999995</v>
+        <v>1896.90000000000009</v>
       </c>
       <c r="C12" s="13">
-        <v>0.006</v>
+        <v>-0.0144</v>
       </c>
       <c r="D12" s="9">
-        <v>63.1</v>
+        <v>49.7</v>
       </c>
       <c r="E12" s="9">
-        <v>0.96</v>
+        <v>1.71</v>
       </c>
       <c r="F12" s="9"/>
       <c r="G12" s="9"/>
       <c r="H12" s="9"/>
-      <c r="I12" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I12" s="9"/>
       <c r="J12" s="9"/>
       <c r="K12" s="9"/>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="10" t="s">
         <v>86</v>
       </c>
       <c r="B13" s="12">
-        <v>1642.0</v>
-[...2 lines deleted...]
-        <v>0.0161</v>
+        <v>1895.70000000000005</v>
+      </c>
+      <c r="C13" s="16">
+        <v>-0.0056</v>
       </c>
       <c r="D13" s="10">
-        <v>61.8</v>
+        <v>49.9</v>
       </c>
       <c r="E13" s="10">
-        <v>13.36</v>
+        <v>6.05</v>
       </c>
       <c r="F13" s="10"/>
       <c r="G13" s="10"/>
       <c r="H13" s="10"/>
       <c r="I13" s="10"/>
       <c r="J13" s="10"/>
       <c r="K13" s="10" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="9" t="s">
         <v>87</v>
       </c>
       <c r="B14" s="11">
-        <v>1601.5</v>
-[...2 lines deleted...]
-        <v>0.005</v>
+        <v>1909.0</v>
+      </c>
+      <c r="C14" s="15">
+        <v>0.0</v>
       </c>
       <c r="D14" s="9">
-        <v>55.8</v>
+        <v>53.5</v>
       </c>
       <c r="E14" s="9">
-        <v>0.75</v>
+        <v>1.19</v>
       </c>
       <c r="F14" s="9"/>
       <c r="G14" s="9"/>
       <c r="H14" s="9"/>
       <c r="I14" s="9"/>
       <c r="J14" s="9"/>
       <c r="K14" s="9"/>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="10" t="s">
         <v>88</v>
       </c>
       <c r="B15" s="12">
-        <v>1593.5</v>
-[...2 lines deleted...]
-        <v>0.0158</v>
+        <v>1909.0</v>
+      </c>
+      <c r="C15" s="16">
+        <v>-0.004</v>
       </c>
       <c r="D15" s="10">
-        <v>54.5</v>
+        <v>53.5</v>
       </c>
       <c r="E15" s="10">
-        <v>1.35</v>
+        <v>1.21</v>
       </c>
       <c r="F15" s="10"/>
       <c r="G15" s="10"/>
       <c r="H15" s="10"/>
       <c r="I15" s="10"/>
       <c r="J15" s="10"/>
       <c r="K15" s="10"/>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="9" t="s">
         <v>89</v>
       </c>
       <c r="B16" s="11">
-        <v>1568.70000000000005</v>
-[...2 lines deleted...]
-        <v>-0.0045</v>
+        <v>1916.70000000000005</v>
+      </c>
+      <c r="C16" s="13">
+        <v>-0.0016</v>
       </c>
       <c r="D16" s="9">
-        <v>50.5</v>
+        <v>55.4</v>
       </c>
       <c r="E16" s="9">
-        <v>0.69</v>
+        <v>0.89</v>
       </c>
       <c r="F16" s="9"/>
       <c r="G16" s="9"/>
       <c r="H16" s="9"/>
       <c r="I16" s="9"/>
       <c r="J16" s="9"/>
       <c r="K16" s="9"/>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="10" t="s">
         <v>90</v>
       </c>
       <c r="B17" s="12">
-        <v>1575.79999999999995</v>
+        <v>1919.70000000000005</v>
       </c>
       <c r="C17" s="14">
-        <v>0.0193</v>
+        <v>0.0038</v>
       </c>
       <c r="D17" s="10">
-        <v>51.7</v>
+        <v>56.1</v>
       </c>
       <c r="E17" s="10">
-        <v>0.46</v>
+        <v>1.09</v>
       </c>
       <c r="F17" s="10"/>
       <c r="G17" s="10"/>
       <c r="H17" s="10"/>
       <c r="I17" s="10"/>
       <c r="J17" s="10"/>
       <c r="K17" s="10"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="9" t="s">
         <v>91</v>
       </c>
       <c r="B18" s="11">
-        <v>1545.90000000000009</v>
-[...2 lines deleted...]
-        <v>0.0059</v>
+        <v>1912.5</v>
+      </c>
+      <c r="C18" s="15">
+        <v>0.0056</v>
       </c>
       <c r="D18" s="9">
-        <v>46.7</v>
+        <v>54.8</v>
       </c>
       <c r="E18" s="9">
-        <v>1.21</v>
+        <v>0.46</v>
       </c>
       <c r="F18" s="9"/>
       <c r="G18" s="9"/>
       <c r="H18" s="9"/>
       <c r="I18" s="9"/>
       <c r="J18" s="9"/>
       <c r="K18" s="9"/>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="10" t="s">
         <v>92</v>
       </c>
       <c r="B19" s="12">
-        <v>1536.90000000000009</v>
-[...2 lines deleted...]
-        <v>-0.0156</v>
+        <v>1901.90000000000009</v>
+      </c>
+      <c r="C19" s="14">
+        <v>0.013</v>
       </c>
       <c r="D19" s="10">
-        <v>45.1</v>
+        <v>52.9</v>
       </c>
       <c r="E19" s="10">
-        <v>0.73</v>
+        <v>0.96</v>
       </c>
       <c r="F19" s="10"/>
       <c r="G19" s="10"/>
       <c r="H19" s="10"/>
       <c r="I19" s="10"/>
       <c r="J19" s="10"/>
       <c r="K19" s="10"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="9" t="s">
         <v>93</v>
       </c>
       <c r="B20" s="11">
-        <v>1561.20000000000005</v>
-[...2 lines deleted...]
-        <v>-0.0054</v>
+        <v>1877.5</v>
+      </c>
+      <c r="C20" s="13">
+        <v>-0.0248</v>
       </c>
       <c r="D20" s="9">
-        <v>48.8</v>
+        <v>48.3</v>
       </c>
       <c r="E20" s="9">
-        <v>0.53</v>
+        <v>1.4</v>
       </c>
       <c r="F20" s="9"/>
       <c r="G20" s="9"/>
       <c r="H20" s="9"/>
       <c r="I20" s="9"/>
       <c r="J20" s="9"/>
       <c r="K20" s="9"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="10" t="s">
         <v>94</v>
       </c>
       <c r="B21" s="12">
-        <v>1569.59999999999991</v>
+        <v>1925.20000000000005</v>
       </c>
       <c r="C21" s="14">
-        <v>0.0055</v>
+        <v>0.0047</v>
       </c>
       <c r="D21" s="10">
-        <v>50.1</v>
+        <v>58.8</v>
       </c>
       <c r="E21" s="10">
-        <v>0.29</v>
+        <v>0.85</v>
       </c>
       <c r="F21" s="10"/>
       <c r="G21" s="10"/>
       <c r="H21" s="10"/>
       <c r="I21" s="10"/>
       <c r="J21" s="10"/>
       <c r="K21" s="10"/>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="9" t="s">
         <v>95</v>
       </c>
       <c r="B22" s="11">
-        <v>1561.0</v>
+        <v>1916.099999999999909</v>
       </c>
       <c r="C22" s="15">
-        <v>-0.0103</v>
+        <v>0.0061</v>
       </c>
       <c r="D22" s="9">
-        <v>48.8</v>
+        <v>57.2</v>
       </c>
       <c r="E22" s="9">
-        <v>0.39</v>
+        <v>0.84</v>
       </c>
       <c r="F22" s="9"/>
       <c r="G22" s="9"/>
       <c r="H22" s="9"/>
       <c r="I22" s="9"/>
       <c r="J22" s="9"/>
       <c r="K22" s="9"/>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="10" t="s">
         <v>96</v>
       </c>
       <c r="B23" s="12">
-        <v>1577.29999999999995</v>
+        <v>1904.40000000000009</v>
       </c>
       <c r="C23" s="16">
-        <v>-0.0187</v>
+        <v>-0.0156</v>
       </c>
       <c r="D23" s="10">
-        <v>51.1</v>
+        <v>55.0</v>
       </c>
       <c r="E23" s="10">
-        <v>0.3</v>
+        <v>2.14</v>
       </c>
       <c r="F23" s="10"/>
       <c r="G23" s="10"/>
       <c r="H23" s="10"/>
       <c r="I23" s="10"/>
       <c r="J23" s="10"/>
-      <c r="K23" s="10"/>
+      <c r="K23" s="10" t="s">
+        <v>81</v>
+      </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="9" t="s">
         <v>97</v>
       </c>
       <c r="B24" s="11">
-        <v>1607.40000000000009</v>
+        <v>1934.59999999999991</v>
       </c>
       <c r="C24" s="15">
-        <v>-0.0061</v>
+        <v>0.0018</v>
       </c>
       <c r="D24" s="9">
-        <v>55.7</v>
+        <v>62.6</v>
       </c>
       <c r="E24" s="9">
-        <v>0.49</v>
+        <v>0.72</v>
       </c>
       <c r="F24" s="9"/>
       <c r="G24" s="9"/>
       <c r="H24" s="9"/>
       <c r="I24" s="9"/>
       <c r="J24" s="9"/>
       <c r="K24" s="9"/>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="10" t="s">
         <v>98</v>
       </c>
       <c r="B25" s="12">
-        <v>1617.20000000000005</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1931.099999999999909</v>
+      </c>
+      <c r="C25" s="16">
+        <v>-0.0027</v>
       </c>
       <c r="D25" s="10">
-        <v>57.3</v>
+        <v>62.0</v>
       </c>
       <c r="E25" s="10">
-        <v>0.24</v>
+        <v>0.37</v>
       </c>
       <c r="F25" s="10"/>
       <c r="G25" s="10"/>
       <c r="H25" s="10"/>
       <c r="I25" s="10"/>
       <c r="J25" s="10"/>
       <c r="K25" s="10"/>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="9" t="s">
         <v>99</v>
       </c>
       <c r="B26" s="11">
-        <v>1617.20000000000005</v>
+        <v>1936.40000000000009</v>
       </c>
       <c r="C26" s="13">
-        <v>0.0082</v>
+        <v>-0.0005</v>
       </c>
       <c r="D26" s="9">
-        <v>57.3</v>
+        <v>63.3</v>
       </c>
       <c r="E26" s="9">
-        <v>0.24</v>
+        <v>0.34</v>
       </c>
       <c r="F26" s="9"/>
       <c r="G26" s="9"/>
       <c r="H26" s="9"/>
       <c r="I26" s="9"/>
       <c r="J26" s="9"/>
       <c r="K26" s="9"/>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="10" t="s">
         <v>100</v>
       </c>
       <c r="B27" s="12">
-        <v>1604.0</v>
-[...2 lines deleted...]
-        <v>-0.0067</v>
+        <v>1937.29999999999995</v>
+      </c>
+      <c r="C27" s="14">
+        <v>0.0123</v>
       </c>
       <c r="D27" s="10">
-        <v>55.8</v>
+        <v>63.5</v>
       </c>
       <c r="E27" s="10">
-        <v>0.55</v>
+        <v>0.47</v>
       </c>
       <c r="F27" s="10"/>
       <c r="G27" s="10"/>
       <c r="H27" s="10"/>
       <c r="I27" s="10"/>
       <c r="J27" s="10"/>
       <c r="K27" s="10"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="9" t="s">
         <v>101</v>
       </c>
       <c r="B28" s="11">
-        <v>1614.90000000000009</v>
+        <v>1913.70000000000005</v>
       </c>
       <c r="C28" s="15">
-        <v>-0.0093</v>
+        <v>0.0159</v>
       </c>
       <c r="D28" s="9">
-        <v>57.3</v>
+        <v>60.2</v>
       </c>
       <c r="E28" s="9">
-        <v>0.24</v>
+        <v>0.59</v>
       </c>
       <c r="F28" s="9"/>
       <c r="G28" s="9"/>
       <c r="H28" s="9"/>
       <c r="I28" s="9"/>
       <c r="J28" s="9"/>
       <c r="K28" s="9"/>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="10" t="s">
         <v>102</v>
       </c>
       <c r="B29" s="12">
-        <v>1630.099999999999909</v>
+        <v>1883.79999999999995</v>
       </c>
       <c r="C29" s="16">
-        <v>-0.0302</v>
+        <v>-0.0055</v>
       </c>
       <c r="D29" s="10">
-        <v>59.3</v>
+        <v>55.5</v>
       </c>
       <c r="E29" s="10">
-        <v>0.23</v>
+        <v>0.43</v>
       </c>
       <c r="F29" s="10"/>
       <c r="G29" s="10"/>
       <c r="H29" s="10"/>
       <c r="I29" s="10"/>
       <c r="J29" s="10"/>
       <c r="K29" s="10"/>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="9" t="s">
         <v>103</v>
       </c>
       <c r="B30" s="11">
-        <v>1680.79999999999995</v>
-[...2 lines deleted...]
-        <v>0.0073</v>
+        <v>1894.20000000000005</v>
+      </c>
+      <c r="C30" s="15">
+        <v>0.0025</v>
       </c>
       <c r="D30" s="9">
-        <v>66.59999999999999</v>
+        <v>57.7</v>
       </c>
       <c r="E30" s="9">
-        <v>0.21</v>
+        <v>0.23</v>
       </c>
       <c r="F30" s="9"/>
       <c r="G30" s="9"/>
       <c r="H30" s="9"/>
       <c r="I30" s="9"/>
       <c r="J30" s="9"/>
       <c r="K30" s="9"/>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="10" t="s">
         <v>104</v>
       </c>
       <c r="B31" s="12">
-        <v>1668.59999999999991</v>
-[...2 lines deleted...]
-        <v>-0.0206</v>
+        <v>1889.40000000000009</v>
+      </c>
+      <c r="C31" s="14">
+        <v>0.0012</v>
       </c>
       <c r="D31" s="10">
-        <v>65.7</v>
+        <v>57.0</v>
       </c>
       <c r="E31" s="10">
-        <v>0.26</v>
+        <v>0.61</v>
       </c>
       <c r="F31" s="10"/>
       <c r="G31" s="10"/>
       <c r="H31" s="10"/>
       <c r="I31" s="10"/>
       <c r="J31" s="10"/>
       <c r="K31" s="10"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>