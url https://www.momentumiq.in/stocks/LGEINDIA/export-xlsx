--- v0 (2026-07-02)
+++ v1 (2026-10-05)
@@ -18,122 +18,122 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Overview" sheetId="1" r:id="rId4"/>
     <sheet name="Monthly Summary" sheetId="2" r:id="rId5"/>
     <sheet name="Weekly Summary" sheetId="3" r:id="rId6"/>
     <sheet name="Indicator History" sheetId="4" r:id="rId7"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
   <si>
     <t>LGEINDIA — LG Electronics India Ltd.</t>
   </si>
   <si>
-    <t>NSE Equity · Consumer Durables · Generated 02 Jul 2026, 07:51 AM</t>
+    <t>NSE Equity · Consumer Durables · Generated 05 Oct 2026, 12:32 PM</t>
   </si>
   <si>
     <t>KEY METRICS</t>
   </si>
   <si>
     <t>Current Price</t>
   </si>
   <si>
-    <t>₹1,556.50</t>
+    <t>₹1,721.80</t>
   </si>
   <si>
     <t>1 Day Change</t>
   </si>
   <si>
-    <t>+0.29%</t>
+    <t>+0.00%</t>
   </si>
   <si>
     <t>52 Week High</t>
   </si>
   <si>
-    <t>₹1,749.00</t>
+    <t>₹1,755.00</t>
   </si>
   <si>
     <t>52 Week Low</t>
   </si>
   <si>
     <t>₹1,304.10</t>
   </si>
   <si>
     <t>RSI (14)</t>
   </si>
   <si>
     <t>EMA 50</t>
   </si>
   <si>
-    <t>₹1,547.75</t>
+    <t>₹1,650.17</t>
   </si>
   <si>
     <t>EMA 200</t>
   </si>
   <si>
-    <t>₹1,561.45</t>
+    <t>₹1,556.64</t>
   </si>
   <si>
     <t>ATR (14)</t>
   </si>
   <si>
-    <t>₹42.49</t>
+    <t>₹43.08</t>
   </si>
   <si>
     <t>Volume Ratio</t>
   </si>
   <si>
-    <t>0.69×</t>
+    <t>0.98×</t>
   </si>
   <si>
     <t>Data Period</t>
   </si>
   <si>
-    <t>14 Oct 2025 to 01 Jul 2026</t>
+    <t>14 Oct 2025 to 02 Oct 2026</t>
   </si>
   <si>
     <t>ACTIVE TECHNICAL CONDITIONS</t>
   </si>
   <si>
-    <t>● No special conditions today</t>
+    <t>● Near 52W High</t>
   </si>
   <si>
     <t>For educational purposes only. Not investment advice. Past performance does not guarantee future results.</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Open</t>
   </si>
   <si>
     <t>High</t>
   </si>
   <si>
     <t>Low</t>
   </si>
   <si>
     <t>Close</t>
   </si>
   <si>
     <t>Change %</t>
   </si>
   <si>
     <t>Trading Days</t>
   </si>
@@ -149,210 +149,219 @@
   <si>
     <t>Dec 2025</t>
   </si>
   <si>
     <t>Jan 2026</t>
   </si>
   <si>
     <t>Feb 2026</t>
   </si>
   <si>
     <t>Mar 2026</t>
   </si>
   <si>
     <t>Apr 2026</t>
   </si>
   <si>
     <t>May 2026</t>
   </si>
   <si>
     <t>Jun 2026</t>
   </si>
   <si>
     <t>Jul 2026</t>
   </si>
   <si>
+    <t>Aug 2026</t>
+  </si>
+  <si>
+    <t>Sep 2026</t>
+  </si>
+  <si>
+    <t>Oct 2026</t>
+  </si>
+  <si>
     <t>Week</t>
   </si>
   <si>
-    <t>Week of 13 Apr</t>
-[...32 lines deleted...]
-    <t>Week of 29 Jun</t>
+    <t>Week of 13 Jul</t>
+  </si>
+  <si>
+    <t>Week of 20 Jul</t>
+  </si>
+  <si>
+    <t>Week of 27 Jul</t>
+  </si>
+  <si>
+    <t>Week of 03 Aug</t>
+  </si>
+  <si>
+    <t>Week of 10 Aug</t>
+  </si>
+  <si>
+    <t>Week of 17 Aug</t>
+  </si>
+  <si>
+    <t>Week of 24 Aug</t>
+  </si>
+  <si>
+    <t>Week of 31 Aug</t>
+  </si>
+  <si>
+    <t>Week of 07 Sep</t>
+  </si>
+  <si>
+    <t>Week of 14 Sep</t>
+  </si>
+  <si>
+    <t>Week of 21 Sep</t>
+  </si>
+  <si>
+    <t>Week of 28 Sep</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>1D Change %</t>
   </si>
   <si>
     <t>RSI</t>
   </si>
   <si>
     <t>Vol Ratio</t>
   </si>
   <si>
     <t>RSI&lt;30</t>
   </si>
   <si>
     <t>RSI&gt;70</t>
   </si>
   <si>
     <t>EMA Cross</t>
   </si>
   <si>
     <t>MACD Cross</t>
   </si>
   <si>
     <t>Breakout</t>
   </si>
   <si>
     <t>Vol Spike</t>
   </si>
   <si>
-    <t>01 Jul 2026</t>
-[...23 lines deleted...]
-    <t>19 Jun 2026</t>
+    <t>02 Oct 2026</t>
+  </si>
+  <si>
+    <t>01 Oct 2026</t>
+  </si>
+  <si>
+    <t>30 Sep 2026</t>
+  </si>
+  <si>
+    <t>29 Sep 2026</t>
+  </si>
+  <si>
+    <t>28 Sep 2026</t>
+  </si>
+  <si>
+    <t>25 Sep 2026</t>
+  </si>
+  <si>
+    <t>24 Sep 2026</t>
+  </si>
+  <si>
+    <t>23 Sep 2026</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
-    <t>18 Jun 2026</t>
-[...59 lines deleted...]
-    <t>20 May 2026</t>
+    <t>22 Sep 2026</t>
+  </si>
+  <si>
+    <t>21 Sep 2026</t>
+  </si>
+  <si>
+    <t>18 Sep 2026</t>
+  </si>
+  <si>
+    <t>16 Sep 2026</t>
+  </si>
+  <si>
+    <t>14 Sep 2026</t>
+  </si>
+  <si>
+    <t>11 Sep 2026</t>
+  </si>
+  <si>
+    <t>10 Sep 2026</t>
+  </si>
+  <si>
+    <t>09 Sep 2026</t>
+  </si>
+  <si>
+    <t>08 Sep 2026</t>
+  </si>
+  <si>
+    <t>07 Sep 2026</t>
+  </si>
+  <si>
+    <t>04 Sep 2026</t>
+  </si>
+  <si>
+    <t>03 Sep 2026</t>
+  </si>
+  <si>
+    <t>02 Sep 2026</t>
+  </si>
+  <si>
+    <t>01 Sep 2026</t>
+  </si>
+  <si>
+    <t>31 Aug 2026</t>
+  </si>
+  <si>
+    <t>28 Aug 2026</t>
+  </si>
+  <si>
+    <t>27 Aug 2026</t>
+  </si>
+  <si>
+    <t>26 Aug 2026</t>
+  </si>
+  <si>
+    <t>25 Aug 2026</t>
+  </si>
+  <si>
+    <t>24 Aug 2026</t>
+  </si>
+  <si>
+    <t>21 Aug 2026</t>
+  </si>
+  <si>
+    <t>20 Aug 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="₹#,##0.00"/>
     <numFmt numFmtId="165" formatCode="+0.00%;-0.00%"/>
   </numFmts>
   <fonts count="10">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -878,51 +887,51 @@
       <c r="B6" s="5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="5">
-        <v>49.8</v>
+        <v>60.9</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>17</v>
       </c>
@@ -954,55 +963,55 @@
       </c>
     </row>
     <row r="20" spans="1:4" customHeight="1" ht="24">
       <c r="A20" s="7" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A17:B17"/>
     <mergeCell ref="A20:D20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H11"/>
+  <dimension ref="A1:H14"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
-      <selection pane="bottomLeft" activeCell="A1" sqref="A1:H11"/>
+      <selection pane="bottomLeft" activeCell="A1" sqref="A1:H14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16" customWidth="true" style="0"/>
     <col min="2" max="2" width="14" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="14" customWidth="true" style="0"/>
     <col min="5" max="5" width="14" customWidth="true" style="0"/>
     <col min="6" max="6" width="14" customWidth="true" style="0"/>
     <col min="7" max="7" width="14" customWidth="true" style="0"/>
     <col min="8" max="8" width="14" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" customHeight="1" ht="22">
       <c r="A1" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B1" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C1" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D1" s="8" t="s">
@@ -1100,51 +1109,51 @@
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="12">
         <v>1523.90000000000009</v>
       </c>
       <c r="C5" s="12">
         <v>1532.90000000000009</v>
       </c>
       <c r="D5" s="12">
         <v>1325.5</v>
       </c>
       <c r="E5" s="12">
         <v>1462.59999999999991</v>
       </c>
       <c r="F5" s="14">
         <v>-0.0386</v>
       </c>
       <c r="G5" s="10">
         <v>22</v>
       </c>
       <c r="H5" s="18">
-        <v>25367292</v>
+        <v>24119835</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="11">
         <v>1400.0</v>
       </c>
       <c r="C6" s="11">
         <v>1595.0</v>
       </c>
       <c r="D6" s="11">
         <v>1392.0</v>
       </c>
       <c r="E6" s="11">
         <v>1589.0</v>
       </c>
       <c r="F6" s="15">
         <v>0.0864</v>
       </c>
       <c r="G6" s="9">
         <v>20</v>
       </c>
       <c r="H6" s="17">
@@ -1186,1213 +1195,1285 @@
       </c>
       <c r="C8" s="11">
         <v>1661.59999999999991</v>
       </c>
       <c r="D8" s="11">
         <v>1304.099999999999909</v>
       </c>
       <c r="E8" s="11">
         <v>1593.0</v>
       </c>
       <c r="F8" s="15">
         <v>0.1055</v>
       </c>
       <c r="G8" s="9">
         <v>22</v>
       </c>
       <c r="H8" s="17">
         <v>23253272</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B9" s="12">
-        <v>1619.90000000000009</v>
+        <v>1593.0</v>
       </c>
       <c r="C9" s="12">
-        <v>1619.90000000000009</v>
+        <v>1615.0</v>
       </c>
       <c r="D9" s="12">
         <v>1462.40000000000009</v>
       </c>
       <c r="E9" s="12">
         <v>1523.90000000000009</v>
       </c>
       <c r="F9" s="14">
         <v>-0.0434</v>
       </c>
       <c r="G9" s="10">
         <v>21</v>
       </c>
       <c r="H9" s="18">
-        <v>12607625</v>
+        <v>11719394</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B10" s="11">
         <v>1523.90000000000009</v>
       </c>
       <c r="C10" s="11">
         <v>1705.20000000000005</v>
       </c>
       <c r="D10" s="11">
         <v>1465.40000000000009</v>
       </c>
       <c r="E10" s="11">
         <v>1552.0</v>
       </c>
       <c r="F10" s="15">
         <v>0.0184</v>
       </c>
       <c r="G10" s="9">
         <v>22</v>
       </c>
       <c r="H10" s="17">
-        <v>18243261</v>
+        <v>17801371</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B11" s="12">
         <v>1556.5</v>
       </c>
       <c r="C11" s="12">
-        <v>1585.5</v>
+        <v>1593.0</v>
       </c>
       <c r="D11" s="12">
-        <v>1551.0</v>
+        <v>1484.79999999999995</v>
       </c>
       <c r="E11" s="12">
-        <v>1556.5</v>
-[...2 lines deleted...]
-        <v>0.0029</v>
+        <v>1490.5</v>
+      </c>
+      <c r="F11" s="14">
+        <v>-0.0396</v>
       </c>
       <c r="G11" s="10">
-        <v>1</v>
+        <v>23</v>
       </c>
       <c r="H11" s="18">
-        <v>594315</v>
+        <v>7668765</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="B12" s="11">
+        <v>1510.90000000000009</v>
+      </c>
+      <c r="C12" s="11">
+        <v>1755.0</v>
+      </c>
+      <c r="D12" s="11">
+        <v>1499.0</v>
+      </c>
+      <c r="E12" s="11">
+        <v>1697.79999999999995</v>
+      </c>
+      <c r="F12" s="15">
+        <v>0.1391</v>
+      </c>
+      <c r="G12" s="9">
+        <v>21</v>
+      </c>
+      <c r="H12" s="17">
+        <v>21887801</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" s="10" t="s">
+        <v>44</v>
+      </c>
+      <c r="B13" s="12">
+        <v>1699.0</v>
+      </c>
+      <c r="C13" s="12">
+        <v>1743.90000000000009</v>
+      </c>
+      <c r="D13" s="12">
+        <v>1599.0</v>
+      </c>
+      <c r="E13" s="12">
+        <v>1723.5</v>
+      </c>
+      <c r="F13" s="16">
+        <v>0.0151</v>
+      </c>
+      <c r="G13" s="10">
+        <v>22</v>
+      </c>
+      <c r="H13" s="18">
+        <v>11395263</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B14" s="11">
+        <v>1718.099999999999909</v>
+      </c>
+      <c r="C14" s="11">
+        <v>1743.099999999999909</v>
+      </c>
+      <c r="D14" s="11">
+        <v>1692.70000000000005</v>
+      </c>
+      <c r="E14" s="11">
+        <v>1721.79999999999995</v>
+      </c>
+      <c r="F14" s="13">
+        <v>-0.001</v>
+      </c>
+      <c r="G14" s="9">
+        <v>2</v>
+      </c>
+      <c r="H14" s="17">
+        <v>1120660</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G13"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="15" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" customHeight="1" ht="22">
       <c r="A1" s="8" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="B1" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C1" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>29</v>
       </c>
       <c r="F1" s="8" t="s">
         <v>30</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="9" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B2" s="11">
-        <v>1440.0</v>
+        <v>1561.59999999999991</v>
       </c>
       <c r="C2" s="11">
-        <v>1630.0</v>
+        <v>1593.0</v>
       </c>
       <c r="D2" s="11">
-        <v>1440.0</v>
+        <v>1513.90000000000009</v>
       </c>
       <c r="E2" s="11">
-        <v>1578.70000000000005</v>
+        <v>1581.79999999999995</v>
       </c>
       <c r="F2" s="15">
-        <v>0.0963</v>
+        <v>0.0129</v>
       </c>
       <c r="G2" s="17">
-        <v>6405492</v>
+        <v>1370227</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="10" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="B3" s="12">
-        <v>1578.70000000000005</v>
+        <v>1572.0</v>
       </c>
       <c r="C3" s="12">
-        <v>1661.59999999999991</v>
+        <v>1581.099999999999909</v>
       </c>
       <c r="D3" s="12">
-        <v>1525.5</v>
+        <v>1510.099999999999909</v>
       </c>
       <c r="E3" s="12">
-        <v>1577.90000000000009</v>
+        <v>1527.20000000000005</v>
       </c>
       <c r="F3" s="14">
-        <v>-0.0005</v>
+        <v>-0.0345</v>
       </c>
       <c r="G3" s="18">
-        <v>4628484</v>
+        <v>1143854</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="9" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="B4" s="11">
-        <v>1594.0</v>
+        <v>1529.90000000000009</v>
       </c>
       <c r="C4" s="11">
-        <v>1651.40000000000009</v>
+        <v>1539.90000000000009</v>
       </c>
       <c r="D4" s="11">
-        <v>1580.70000000000005</v>
+        <v>1484.79999999999995</v>
       </c>
       <c r="E4" s="11">
-        <v>1593.0</v>
-[...2 lines deleted...]
-        <v>0.0096</v>
+        <v>1490.5</v>
+      </c>
+      <c r="F4" s="13">
+        <v>-0.024</v>
       </c>
       <c r="G4" s="17">
-        <v>3888047</v>
+        <v>1283869</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="10" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="B5" s="12">
-        <v>1595.20000000000005</v>
+        <v>1510.90000000000009</v>
       </c>
       <c r="C5" s="12">
-        <v>1615.0</v>
+        <v>1593.0</v>
       </c>
       <c r="D5" s="12">
-        <v>1496.5</v>
+        <v>1499.0</v>
       </c>
       <c r="E5" s="12">
-        <v>1505.29999999999995</v>
-[...2 lines deleted...]
-        <v>-0.0551</v>
+        <v>1586.5</v>
+      </c>
+      <c r="F5" s="16">
+        <v>0.0644</v>
       </c>
       <c r="G5" s="18">
-        <v>2951544</v>
+        <v>1343403</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="9" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="B6" s="11">
-        <v>1500.0</v>
+        <v>1580.099999999999909</v>
       </c>
       <c r="C6" s="11">
-        <v>1609.90000000000009</v>
+        <v>1736.099999999999909</v>
       </c>
       <c r="D6" s="11">
-        <v>1478.29999999999995</v>
+        <v>1546.59999999999991</v>
       </c>
       <c r="E6" s="11">
-        <v>1579.79999999999995</v>
+        <v>1729.70000000000005</v>
       </c>
       <c r="F6" s="15">
-        <v>0.0495</v>
+        <v>0.0903</v>
       </c>
       <c r="G6" s="17">
-        <v>3320754</v>
+        <v>11144358</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="10" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="B7" s="12">
-        <v>1554.0</v>
+        <v>1737.099999999999909</v>
       </c>
       <c r="C7" s="12">
-        <v>1563.099999999999909</v>
+        <v>1755.0</v>
       </c>
       <c r="D7" s="12">
-        <v>1462.40000000000009</v>
+        <v>1614.59999999999991</v>
       </c>
       <c r="E7" s="12">
-        <v>1490.5</v>
+        <v>1623.29999999999995</v>
       </c>
       <c r="F7" s="14">
-        <v>-0.0565</v>
+        <v>-0.0615</v>
       </c>
       <c r="G7" s="18">
-        <v>3431339</v>
+        <v>5346231</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="9" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="B8" s="11">
-        <v>1505.0</v>
+        <v>1623.0</v>
       </c>
       <c r="C8" s="11">
-        <v>1548.90000000000009</v>
+        <v>1719.20000000000005</v>
       </c>
       <c r="D8" s="11">
-        <v>1499.40000000000009</v>
+        <v>1622.40000000000009</v>
       </c>
       <c r="E8" s="11">
-        <v>1523.90000000000009</v>
+        <v>1691.40000000000009</v>
       </c>
       <c r="F8" s="15">
-        <v>0.0224</v>
+        <v>0.042</v>
       </c>
       <c r="G8" s="17">
-        <v>2372089</v>
+        <v>3488564</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="10" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="B9" s="12">
-        <v>1523.90000000000009</v>
+        <v>1692.0</v>
       </c>
       <c r="C9" s="12">
-        <v>1574.0</v>
+        <v>1727.099999999999909</v>
       </c>
       <c r="D9" s="12">
-        <v>1495.90000000000009</v>
+        <v>1634.0</v>
       </c>
       <c r="E9" s="12">
-        <v>1499.5</v>
+        <v>1640.70000000000005</v>
       </c>
       <c r="F9" s="14">
-        <v>-0.016</v>
+        <v>-0.03</v>
       </c>
       <c r="G9" s="18">
-        <v>2251327</v>
+        <v>1700315</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="9" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B10" s="11">
-        <v>1490.0</v>
+        <v>1654.5</v>
       </c>
       <c r="C10" s="11">
-        <v>1555.70000000000005</v>
+        <v>1680.0</v>
       </c>
       <c r="D10" s="11">
-        <v>1465.40000000000009</v>
+        <v>1626.099999999999909</v>
       </c>
       <c r="E10" s="11">
-        <v>1511.20000000000005</v>
-[...2 lines deleted...]
-        <v>0.0078</v>
+        <v>1636.79999999999995</v>
+      </c>
+      <c r="F10" s="13">
+        <v>-0.0024</v>
       </c>
       <c r="G10" s="17">
-        <v>2033309</v>
+        <v>2418047</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="10" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="B11" s="12">
-        <v>1536.099999999999909</v>
+        <v>1647.79999999999995</v>
       </c>
       <c r="C11" s="12">
-        <v>1705.20000000000005</v>
+        <v>1706.90000000000009</v>
       </c>
       <c r="D11" s="12">
-        <v>1506.0</v>
+        <v>1599.0</v>
       </c>
       <c r="E11" s="12">
-        <v>1647.79999999999995</v>
+        <v>1696.90000000000009</v>
       </c>
       <c r="F11" s="16">
-        <v>0.0904</v>
+        <v>0.0367</v>
       </c>
       <c r="G11" s="18">
-        <v>10738180</v>
+        <v>2907650</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="9" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="B12" s="11">
-        <v>1655.70000000000005</v>
+        <v>1689.40000000000009</v>
       </c>
       <c r="C12" s="11">
-        <v>1657.40000000000009</v>
+        <v>1734.20000000000005</v>
       </c>
       <c r="D12" s="11">
-        <v>1560.20000000000005</v>
+        <v>1649.0</v>
       </c>
       <c r="E12" s="11">
-        <v>1571.29999999999995</v>
-[...2 lines deleted...]
-        <v>-0.0464</v>
+        <v>1725.40000000000009</v>
+      </c>
+      <c r="F12" s="15">
+        <v>0.0168</v>
       </c>
       <c r="G12" s="17">
-        <v>2321259</v>
+        <v>3293849</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="10" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="B13" s="12">
-        <v>1570.0</v>
+        <v>1739.90000000000009</v>
       </c>
       <c r="C13" s="12">
-        <v>1588.0</v>
+        <v>1743.90000000000009</v>
       </c>
       <c r="D13" s="12">
-        <v>1544.0</v>
+        <v>1692.70000000000005</v>
       </c>
       <c r="E13" s="12">
-        <v>1556.5</v>
+        <v>1721.79999999999995</v>
       </c>
       <c r="F13" s="14">
-        <v>-0.0094</v>
+        <v>-0.0021</v>
       </c>
       <c r="G13" s="18">
-        <v>1493501</v>
+        <v>2761307</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:K31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="12" customWidth="true" style="0"/>
     <col min="8" max="8" width="12" customWidth="true" style="0"/>
     <col min="9" max="9" width="12" customWidth="true" style="0"/>
     <col min="10" max="10" width="12" customWidth="true" style="0"/>
     <col min="11" max="11" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" customHeight="1" ht="22">
       <c r="A1" s="8" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="B1" s="8" t="s">
         <v>29</v>
       </c>
       <c r="C1" s="8" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="D1" s="8" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="E1" s="8" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="F1" s="8" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="G1" s="8" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="H1" s="8" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="I1" s="8" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="J1" s="8" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="K1" s="8" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="9" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="B2" s="11">
-        <v>1556.5</v>
+        <v>1721.79999999999995</v>
       </c>
       <c r="C2" s="15">
-        <v>0.0029</v>
+        <v>0.0</v>
       </c>
       <c r="D2" s="9">
-        <v>49.8</v>
+        <v>60.9</v>
       </c>
       <c r="E2" s="9">
-        <v>0.69</v>
+        <v>0.98</v>
       </c>
       <c r="F2" s="9"/>
       <c r="G2" s="9"/>
       <c r="H2" s="9"/>
       <c r="I2" s="9"/>
       <c r="J2" s="9"/>
       <c r="K2" s="9"/>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="10" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="B3" s="12">
-        <v>1552.0</v>
+        <v>1721.79999999999995</v>
       </c>
       <c r="C3" s="14">
-        <v>-0.0095</v>
+        <v>-0.001</v>
       </c>
       <c r="D3" s="10">
-        <v>48.8</v>
+        <v>60.9</v>
       </c>
       <c r="E3" s="10">
-        <v>0.58</v>
+        <v>1.0</v>
       </c>
       <c r="F3" s="10"/>
       <c r="G3" s="10"/>
       <c r="H3" s="10"/>
       <c r="I3" s="10"/>
       <c r="J3" s="10"/>
       <c r="K3" s="10"/>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="9" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="B4" s="11">
-        <v>1566.90000000000009</v>
+        <v>1723.5</v>
       </c>
       <c r="C4" s="13">
-        <v>-0.0028</v>
+        <v>-0.009</v>
       </c>
       <c r="D4" s="9">
-        <v>51.9</v>
+        <v>61.3</v>
       </c>
       <c r="E4" s="9">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="9"/>
       <c r="I4" s="9"/>
       <c r="J4" s="9"/>
       <c r="K4" s="9"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="10" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="B5" s="12">
-        <v>1571.29999999999995</v>
+        <v>1739.20000000000005</v>
       </c>
       <c r="C5" s="16">
-        <v>0.0</v>
+        <v>0.0049</v>
       </c>
       <c r="D5" s="10">
-        <v>52.9</v>
+        <v>65.5</v>
       </c>
       <c r="E5" s="10">
-        <v>0.51</v>
+        <v>1.17</v>
       </c>
       <c r="F5" s="10"/>
       <c r="G5" s="10"/>
       <c r="H5" s="10"/>
       <c r="I5" s="10"/>
       <c r="J5" s="10"/>
       <c r="K5" s="10"/>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="9" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="B6" s="11">
-        <v>1571.29999999999995</v>
+        <v>1730.70000000000005</v>
       </c>
       <c r="C6" s="15">
-        <v>0.0034</v>
+        <v>0.0031</v>
       </c>
       <c r="D6" s="9">
-        <v>52.9</v>
+        <v>64.3</v>
       </c>
       <c r="E6" s="9">
-        <v>0.5</v>
+        <v>1.15</v>
       </c>
       <c r="F6" s="9"/>
       <c r="G6" s="9"/>
       <c r="H6" s="9"/>
       <c r="I6" s="9"/>
       <c r="J6" s="9"/>
       <c r="K6" s="9"/>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="10" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="B7" s="12">
-        <v>1566.0</v>
-[...2 lines deleted...]
-        <v>-0.0156</v>
+        <v>1725.40000000000009</v>
+      </c>
+      <c r="C7" s="16">
+        <v>0.0163</v>
       </c>
       <c r="D7" s="10">
-        <v>52.0</v>
+        <v>63.5</v>
       </c>
       <c r="E7" s="10">
-        <v>0.43</v>
+        <v>1.71</v>
       </c>
       <c r="F7" s="10"/>
       <c r="G7" s="10"/>
       <c r="H7" s="10"/>
       <c r="I7" s="10"/>
       <c r="J7" s="10"/>
       <c r="K7" s="10"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="9" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="B8" s="11">
-        <v>1590.79999999999995</v>
-[...2 lines deleted...]
-        <v>-0.0101</v>
+        <v>1697.70000000000005</v>
+      </c>
+      <c r="C8" s="15">
+        <v>0.0021</v>
       </c>
       <c r="D8" s="9">
-        <v>56.7</v>
+        <v>59.4</v>
       </c>
       <c r="E8" s="9">
-        <v>0.41</v>
+        <v>1.04</v>
       </c>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="9"/>
       <c r="I8" s="9"/>
       <c r="J8" s="9"/>
       <c r="K8" s="9"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="10" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="B9" s="12">
-        <v>1607.0</v>
-[...2 lines deleted...]
-        <v>-0.0248</v>
+        <v>1694.20000000000005</v>
+      </c>
+      <c r="C9" s="16">
+        <v>0.0183</v>
       </c>
       <c r="D9" s="10">
-        <v>59.9</v>
+        <v>58.9</v>
       </c>
       <c r="E9" s="10">
-        <v>0.81</v>
+        <v>1.49</v>
       </c>
       <c r="F9" s="10"/>
       <c r="G9" s="10"/>
       <c r="H9" s="10"/>
-      <c r="I9" s="10"/>
+      <c r="I9" s="10" t="s">
+        <v>77</v>
+      </c>
       <c r="J9" s="10"/>
       <c r="K9" s="10"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="9" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="B10" s="11">
-        <v>1647.79999999999995</v>
+        <v>1663.70000000000005</v>
       </c>
       <c r="C10" s="15">
-        <v>0.025</v>
+        <v>0.0045</v>
       </c>
       <c r="D10" s="9">
-        <v>69.3</v>
+        <v>53.8</v>
       </c>
       <c r="E10" s="9">
-        <v>9.0</v>
+        <v>0.83</v>
       </c>
       <c r="F10" s="9"/>
       <c r="G10" s="9"/>
       <c r="H10" s="9"/>
       <c r="I10" s="9"/>
-      <c r="J10" s="9" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="J10" s="9"/>
+      <c r="K10" s="9"/>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="10" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="B11" s="12">
-        <v>1607.59999999999991</v>
-[...2 lines deleted...]
-        <v>0.0182</v>
+        <v>1656.29999999999995</v>
+      </c>
+      <c r="C11" s="14">
+        <v>-0.0239</v>
       </c>
       <c r="D11" s="10">
-        <v>64.2</v>
+        <v>52.5</v>
       </c>
       <c r="E11" s="10">
-        <v>1.1</v>
+        <v>1.28</v>
       </c>
       <c r="F11" s="10"/>
       <c r="G11" s="10"/>
       <c r="H11" s="10"/>
       <c r="I11" s="10"/>
       <c r="J11" s="10"/>
       <c r="K11" s="10"/>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="9" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="B12" s="11">
-        <v>1578.79999999999995</v>
+        <v>1696.90000000000009</v>
       </c>
       <c r="C12" s="15">
-        <v>0.0059</v>
+        <v>0.0266</v>
       </c>
       <c r="D12" s="9">
-        <v>59.7</v>
+        <v>61.4</v>
       </c>
       <c r="E12" s="9">
-        <v>1.71</v>
+        <v>2.54</v>
       </c>
       <c r="F12" s="9"/>
       <c r="G12" s="9"/>
       <c r="H12" s="9"/>
       <c r="I12" s="9"/>
       <c r="J12" s="9"/>
-      <c r="K12" s="9"/>
+      <c r="K12" s="9" t="s">
+        <v>77</v>
+      </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="10" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="B13" s="12">
-        <v>1569.59999999999991</v>
-[...2 lines deleted...]
-        <v>0.0264</v>
+        <v>1628.20000000000005</v>
+      </c>
+      <c r="C13" s="14">
+        <v>-0.0009</v>
       </c>
       <c r="D13" s="10">
-        <v>58.2</v>
+        <v>47.9</v>
       </c>
       <c r="E13" s="10">
-        <v>1.83</v>
+        <v>0.4</v>
       </c>
       <c r="F13" s="10"/>
       <c r="G13" s="10"/>
       <c r="H13" s="10"/>
       <c r="I13" s="10"/>
       <c r="J13" s="10"/>
       <c r="K13" s="10"/>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="9" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="B14" s="11">
-        <v>1511.20000000000005</v>
-[...2 lines deleted...]
-        <v>-0.0064</v>
+        <v>1636.79999999999995</v>
+      </c>
+      <c r="C14" s="15">
+        <v>0.0</v>
       </c>
       <c r="D14" s="9">
-        <v>46.2</v>
+        <v>49.7</v>
       </c>
       <c r="E14" s="9">
-        <v>0.86</v>
+        <v>0.64</v>
       </c>
       <c r="F14" s="9"/>
       <c r="G14" s="9"/>
       <c r="H14" s="9"/>
       <c r="I14" s="9"/>
       <c r="J14" s="9"/>
       <c r="K14" s="9"/>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="10" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="B15" s="12">
-        <v>1520.90000000000009</v>
+        <v>1636.79999999999995</v>
       </c>
       <c r="C15" s="14">
-        <v>-0.0127</v>
+        <v>-0.008</v>
       </c>
       <c r="D15" s="10">
-        <v>48.2</v>
+        <v>49.7</v>
       </c>
       <c r="E15" s="10">
-        <v>0.68</v>
+        <v>0.55</v>
       </c>
       <c r="F15" s="10"/>
       <c r="G15" s="10"/>
       <c r="H15" s="10"/>
       <c r="I15" s="10"/>
       <c r="J15" s="10"/>
       <c r="K15" s="10"/>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="9" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="B16" s="11">
-        <v>1540.40000000000009</v>
-[...2 lines deleted...]
-        <v>-0.0007</v>
+        <v>1650.0</v>
+      </c>
+      <c r="C16" s="15">
+        <v>0.0013</v>
       </c>
       <c r="D16" s="9">
-        <v>52.5</v>
+        <v>52.3</v>
       </c>
       <c r="E16" s="9">
-        <v>0.67</v>
+        <v>0.71</v>
       </c>
       <c r="F16" s="9"/>
       <c r="G16" s="9"/>
       <c r="H16" s="9"/>
       <c r="I16" s="9"/>
       <c r="J16" s="9"/>
       <c r="K16" s="9"/>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="10" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="B17" s="12">
-        <v>1541.5</v>
-[...2 lines deleted...]
-        <v>0.0142</v>
+        <v>1647.79999999999995</v>
+      </c>
+      <c r="C17" s="14">
+        <v>-0.0146</v>
       </c>
       <c r="D17" s="10">
-        <v>52.8</v>
+        <v>51.9</v>
       </c>
       <c r="E17" s="10">
-        <v>0.69</v>
+        <v>0.26</v>
       </c>
       <c r="F17" s="10"/>
       <c r="G17" s="10"/>
       <c r="H17" s="10"/>
-      <c r="I17" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I17" s="10"/>
       <c r="J17" s="10"/>
       <c r="K17" s="10"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="9" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="B18" s="11">
-        <v>1519.90000000000009</v>
+        <v>1672.20000000000005</v>
       </c>
       <c r="C18" s="15">
-        <v>0.0136</v>
+        <v>0.0148</v>
       </c>
       <c r="D18" s="9">
-        <v>48.4</v>
+        <v>56.6</v>
       </c>
       <c r="E18" s="9">
-        <v>0.9</v>
+        <v>0.6</v>
       </c>
       <c r="F18" s="9"/>
       <c r="G18" s="9"/>
       <c r="H18" s="9"/>
       <c r="I18" s="9"/>
       <c r="J18" s="9"/>
       <c r="K18" s="9"/>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="10" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="B19" s="12">
-        <v>1499.5</v>
-[...2 lines deleted...]
-        <v>-0.0069</v>
+        <v>1647.79999999999995</v>
+      </c>
+      <c r="C19" s="16">
+        <v>0.0043</v>
       </c>
       <c r="D19" s="10">
-        <v>43.8</v>
+        <v>52.6</v>
       </c>
       <c r="E19" s="10">
-        <v>0.56</v>
+        <v>0.29</v>
       </c>
       <c r="F19" s="10"/>
       <c r="G19" s="10"/>
       <c r="H19" s="10"/>
       <c r="I19" s="10"/>
       <c r="J19" s="10"/>
       <c r="K19" s="10"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="9" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="B20" s="11">
-        <v>1509.90000000000009</v>
+        <v>1640.70000000000005</v>
       </c>
       <c r="C20" s="13">
-        <v>-0.0055</v>
+        <v>-0.013</v>
       </c>
       <c r="D20" s="9">
-        <v>45.7</v>
+        <v>51.4</v>
       </c>
       <c r="E20" s="9">
-        <v>0.6</v>
+        <v>0.36</v>
       </c>
       <c r="F20" s="9"/>
       <c r="G20" s="9"/>
       <c r="H20" s="9"/>
       <c r="I20" s="9"/>
       <c r="J20" s="9"/>
       <c r="K20" s="9"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="10" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="B21" s="12">
-        <v>1518.20000000000005</v>
-[...2 lines deleted...]
-        <v>-0.016</v>
+        <v>1662.29999999999995</v>
+      </c>
+      <c r="C21" s="16">
+        <v>0.0055</v>
       </c>
       <c r="D21" s="10">
-        <v>47.3</v>
+        <v>55.4</v>
       </c>
       <c r="E21" s="10">
-        <v>0.71</v>
+        <v>0.22</v>
       </c>
       <c r="F21" s="10"/>
       <c r="G21" s="10"/>
       <c r="H21" s="10"/>
       <c r="I21" s="10"/>
       <c r="J21" s="10"/>
       <c r="K21" s="10"/>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="9" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="B22" s="11">
-        <v>1542.90000000000009</v>
-[...2 lines deleted...]
-        <v>0.0025</v>
+        <v>1653.20000000000005</v>
+      </c>
+      <c r="C22" s="13">
+        <v>-0.0074</v>
       </c>
       <c r="D22" s="9">
-        <v>52.1</v>
+        <v>54.0</v>
       </c>
       <c r="E22" s="9">
-        <v>0.98</v>
+        <v>0.19</v>
       </c>
       <c r="F22" s="9"/>
       <c r="G22" s="9"/>
       <c r="H22" s="9"/>
-      <c r="I22" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I22" s="9"/>
       <c r="J22" s="9"/>
       <c r="K22" s="9"/>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="10" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="B23" s="12">
-        <v>1539.0</v>
-[...2 lines deleted...]
-        <v>0.0099</v>
+        <v>1665.59999999999991</v>
+      </c>
+      <c r="C23" s="14">
+        <v>-0.019</v>
       </c>
       <c r="D23" s="10">
-        <v>51.3</v>
+        <v>56.2</v>
       </c>
       <c r="E23" s="10">
-        <v>0.81</v>
+        <v>0.29</v>
       </c>
       <c r="F23" s="10"/>
       <c r="G23" s="10"/>
       <c r="H23" s="10"/>
       <c r="I23" s="10"/>
       <c r="J23" s="10"/>
       <c r="K23" s="10"/>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="9" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="B24" s="11">
-        <v>1523.90000000000009</v>
-[...2 lines deleted...]
-        <v>-0.0016</v>
+        <v>1697.79999999999995</v>
+      </c>
+      <c r="C24" s="15">
+        <v>0.0038</v>
       </c>
       <c r="D24" s="9">
-        <v>48.5</v>
+        <v>62.5</v>
       </c>
       <c r="E24" s="9">
-        <v>1.03</v>
+        <v>0.53</v>
       </c>
       <c r="F24" s="9"/>
       <c r="G24" s="9"/>
       <c r="H24" s="9"/>
       <c r="I24" s="9"/>
       <c r="J24" s="9"/>
       <c r="K24" s="9"/>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="10" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="B25" s="12">
-        <v>1526.29999999999995</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1691.40000000000009</v>
+      </c>
+      <c r="C25" s="14">
+        <v>-0.0053</v>
       </c>
       <c r="D25" s="10">
-        <v>49.0</v>
+        <v>61.7</v>
       </c>
       <c r="E25" s="10">
-        <v>0.59</v>
+        <v>0.71</v>
       </c>
       <c r="F25" s="10"/>
       <c r="G25" s="10"/>
       <c r="H25" s="10"/>
       <c r="I25" s="10"/>
       <c r="J25" s="10"/>
       <c r="K25" s="10"/>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="9" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="B26" s="11">
-        <v>1526.29999999999995</v>
+        <v>1700.40000000000009</v>
       </c>
       <c r="C26" s="15">
-        <v>0.0059</v>
+        <v>0.0149</v>
       </c>
       <c r="D26" s="9">
-        <v>49.0</v>
+        <v>63.4</v>
       </c>
       <c r="E26" s="9">
-        <v>0.59</v>
+        <v>0.88</v>
       </c>
       <c r="F26" s="9"/>
       <c r="G26" s="9"/>
       <c r="H26" s="9"/>
       <c r="I26" s="9"/>
       <c r="J26" s="9"/>
       <c r="K26" s="9"/>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="10" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="B27" s="12">
-        <v>1517.40000000000009</v>
+        <v>1675.40000000000009</v>
       </c>
       <c r="C27" s="14">
-        <v>-0.0111</v>
+        <v>-0.0089</v>
       </c>
       <c r="D27" s="10">
-        <v>47.5</v>
+        <v>60.6</v>
       </c>
       <c r="E27" s="10">
-        <v>0.59</v>
+        <v>0.44</v>
       </c>
       <c r="F27" s="10"/>
       <c r="G27" s="10"/>
       <c r="H27" s="10"/>
       <c r="I27" s="10"/>
       <c r="J27" s="10"/>
       <c r="K27" s="10"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="9" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="B28" s="11">
-        <v>1534.40000000000009</v>
+        <v>1690.40000000000009</v>
       </c>
       <c r="C28" s="15">
-        <v>0.0295</v>
+        <v>0.0157</v>
       </c>
       <c r="D28" s="9">
-        <v>50.0</v>
+        <v>63.3</v>
       </c>
       <c r="E28" s="9">
-        <v>1.05</v>
+        <v>0.61</v>
       </c>
       <c r="F28" s="9"/>
       <c r="G28" s="9"/>
       <c r="H28" s="9"/>
       <c r="I28" s="9"/>
       <c r="J28" s="9"/>
       <c r="K28" s="9"/>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="10" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="B29" s="12">
-        <v>1490.5</v>
-[...2 lines deleted...]
-        <v>-0.0259</v>
+        <v>1664.20000000000005</v>
+      </c>
+      <c r="C29" s="16">
+        <v>0.0252</v>
       </c>
       <c r="D29" s="10">
-        <v>42.8</v>
+        <v>60.4</v>
       </c>
       <c r="E29" s="10">
-        <v>2.28</v>
+        <v>0.75</v>
       </c>
       <c r="F29" s="10"/>
       <c r="G29" s="10"/>
       <c r="H29" s="10"/>
       <c r="I29" s="10"/>
       <c r="J29" s="10"/>
-      <c r="K29" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K29" s="10"/>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="9" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="B30" s="11">
-        <v>1530.20000000000005</v>
-[...2 lines deleted...]
-        <v>0.0041</v>
+        <v>1623.29999999999995</v>
+      </c>
+      <c r="C30" s="13">
+        <v>-0.0058</v>
       </c>
       <c r="D30" s="9">
-        <v>48.7</v>
+        <v>55.2</v>
       </c>
       <c r="E30" s="9">
-        <v>0.46</v>
+        <v>0.56</v>
       </c>
       <c r="F30" s="9"/>
       <c r="G30" s="9"/>
       <c r="H30" s="9"/>
       <c r="I30" s="9"/>
       <c r="J30" s="9"/>
       <c r="K30" s="9"/>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="10" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="B31" s="12">
-        <v>1523.90000000000009</v>
-[...2 lines deleted...]
-        <v>0.0079</v>
+        <v>1632.79999999999995</v>
+      </c>
+      <c r="C31" s="14">
+        <v>-0.0075</v>
       </c>
       <c r="D31" s="10">
-        <v>47.6</v>
+        <v>56.8</v>
       </c>
       <c r="E31" s="10">
-        <v>0.72</v>
+        <v>0.63</v>
       </c>
       <c r="F31" s="10"/>
       <c r="G31" s="10"/>
       <c r="H31" s="10"/>
       <c r="I31" s="10"/>
       <c r="J31" s="10"/>
       <c r="K31" s="10"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>