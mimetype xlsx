--- v0 (2026-07-02)
+++ v1 (2026-11-02)
@@ -23,360 +23,360 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Overview" sheetId="1" r:id="rId4"/>
     <sheet name="Monthly Summary" sheetId="2" r:id="rId5"/>
     <sheet name="Weekly Summary" sheetId="3" r:id="rId6"/>
     <sheet name="Indicator History" sheetId="4" r:id="rId7"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>LT — Larsen &amp; Toubro</t>
   </si>
   <si>
-    <t>NSE Equity · Infrastructure · Generated 02 Jul 2026, 07:48 AM</t>
+    <t>NSE Equity · Infrastructure · Generated 02 Nov 2026, 10:25 PM</t>
   </si>
   <si>
     <t>KEY METRICS</t>
   </si>
   <si>
     <t>Current Price</t>
   </si>
   <si>
-    <t>₹3,888.20</t>
+    <t>₹3,939.90</t>
   </si>
   <si>
     <t>1 Day Change</t>
   </si>
   <si>
-    <t>-1.23%</t>
+    <t>+1.76%</t>
   </si>
   <si>
     <t>52 Week High</t>
   </si>
   <si>
-    <t>₹3,963.50</t>
+    <t>₹4,397.05</t>
   </si>
   <si>
     <t>52 Week Low</t>
   </si>
   <si>
-    <t>₹2,965.30</t>
+    <t>₹3,256.29</t>
   </si>
   <si>
     <t>RSI (14)</t>
   </si>
   <si>
     <t>EMA 50</t>
   </si>
   <si>
-    <t>₹4,042.82</t>
+    <t>₹3,801.45</t>
   </si>
   <si>
     <t>EMA 200</t>
   </si>
   <si>
-    <t>₹3,944.83</t>
+    <t>₹3,931.41</t>
   </si>
   <si>
     <t>ATR (14)</t>
   </si>
   <si>
-    <t>₹74.34</t>
+    <t>₹87.94</t>
   </si>
   <si>
     <t>Volume Ratio</t>
   </si>
   <si>
-    <t>0.71×</t>
+    <t>0.98×</t>
   </si>
   <si>
     <t>Data Period</t>
   </si>
   <si>
-    <t>13 May 2024 to 22 Oct 2025</t>
+    <t>03 Jun 2025 to 02 Nov 2026</t>
   </si>
   <si>
     <t>ACTIVE TECHNICAL CONDITIONS</t>
   </si>
   <si>
     <t>● No special conditions today</t>
   </si>
   <si>
     <t>For educational purposes only. Not investment advice. Past performance does not guarantee future results.</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Open</t>
   </si>
   <si>
     <t>High</t>
   </si>
   <si>
     <t>Low</t>
   </si>
   <si>
     <t>Close</t>
   </si>
   <si>
     <t>Change %</t>
   </si>
   <si>
     <t>Trading Days</t>
   </si>
   <si>
     <t>Total Volume</t>
   </si>
   <si>
-    <t>May 2024</t>
-[...37 lines deleted...]
-  <si>
     <t>Jun 2025</t>
   </si>
   <si>
     <t>Jul 2025</t>
   </si>
   <si>
     <t>Aug 2025</t>
   </si>
   <si>
     <t>Sep 2025</t>
   </si>
   <si>
     <t>Oct 2025</t>
   </si>
   <si>
+    <t>Nov 2025</t>
+  </si>
+  <si>
+    <t>Dec 2025</t>
+  </si>
+  <si>
+    <t>Jan 2026</t>
+  </si>
+  <si>
+    <t>Feb 2026</t>
+  </si>
+  <si>
+    <t>Mar 2026</t>
+  </si>
+  <si>
+    <t>Apr 2026</t>
+  </si>
+  <si>
+    <t>May 2026</t>
+  </si>
+  <si>
+    <t>Jun 2026</t>
+  </si>
+  <si>
+    <t>Jul 2026</t>
+  </si>
+  <si>
+    <t>Aug 2026</t>
+  </si>
+  <si>
+    <t>Sep 2026</t>
+  </si>
+  <si>
+    <t>Oct 2026</t>
+  </si>
+  <si>
+    <t>Nov 2026</t>
+  </si>
+  <si>
     <t>Week</t>
   </si>
   <si>
-    <t>Week of 04 Aug</t>
-[...32 lines deleted...]
-    <t>Week of 20 Oct</t>
+    <t>Week of 17 Aug</t>
+  </si>
+  <si>
+    <t>Week of 24 Aug</t>
+  </si>
+  <si>
+    <t>Week of 31 Aug</t>
+  </si>
+  <si>
+    <t>Week of 07 Sep</t>
+  </si>
+  <si>
+    <t>Week of 14 Sep</t>
+  </si>
+  <si>
+    <t>Week of 21 Sep</t>
+  </si>
+  <si>
+    <t>Week of 28 Sep</t>
+  </si>
+  <si>
+    <t>Week of 05 Oct</t>
+  </si>
+  <si>
+    <t>Week of 12 Oct</t>
+  </si>
+  <si>
+    <t>Week of 19 Oct</t>
+  </si>
+  <si>
+    <t>Week of 26 Oct</t>
+  </si>
+  <si>
+    <t>Week of 02 Nov</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>1D Change %</t>
   </si>
   <si>
     <t>RSI</t>
   </si>
   <si>
     <t>Vol Ratio</t>
   </si>
   <si>
     <t>RSI&lt;30</t>
   </si>
   <si>
     <t>RSI&gt;70</t>
   </si>
   <si>
     <t>EMA Cross</t>
   </si>
   <si>
     <t>MACD Cross</t>
   </si>
   <si>
     <t>Breakout</t>
   </si>
   <si>
     <t>Vol Spike</t>
   </si>
   <si>
-    <t>01 Jul 2026</t>
-[...74 lines deleted...]
-    <t>26 May 2026</t>
+    <t>02 Nov 2026</t>
+  </si>
+  <si>
+    <t>30 Oct 2026</t>
+  </si>
+  <si>
+    <t>29 Oct 2026</t>
+  </si>
+  <si>
+    <t>28 Oct 2026</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
-    <t>25 May 2026</t>
-[...8 lines deleted...]
-    <t>20 May 2026</t>
+    <t>27 Oct 2026</t>
+  </si>
+  <si>
+    <t>26 Oct 2026</t>
+  </si>
+  <si>
+    <t>23 Oct 2026</t>
+  </si>
+  <si>
+    <t>22 Oct 2026</t>
+  </si>
+  <si>
+    <t>21 Oct 2026</t>
+  </si>
+  <si>
+    <t>20 Oct 2026</t>
+  </si>
+  <si>
+    <t>19 Oct 2026</t>
+  </si>
+  <si>
+    <t>16 Oct 2026</t>
+  </si>
+  <si>
+    <t>15 Oct 2026</t>
+  </si>
+  <si>
+    <t>14 Oct 2026</t>
+  </si>
+  <si>
+    <t>13 Oct 2026</t>
+  </si>
+  <si>
+    <t>12 Oct 2026</t>
+  </si>
+  <si>
+    <t>09 Oct 2026</t>
+  </si>
+  <si>
+    <t>08 Oct 2026</t>
+  </si>
+  <si>
+    <t>07 Oct 2026</t>
+  </si>
+  <si>
+    <t>06 Oct 2026</t>
+  </si>
+  <si>
+    <t>05 Oct 2026</t>
+  </si>
+  <si>
+    <t>02 Oct 2026</t>
+  </si>
+  <si>
+    <t>01 Oct 2026</t>
+  </si>
+  <si>
+    <t>30 Sep 2026</t>
+  </si>
+  <si>
+    <t>29 Sep 2026</t>
+  </si>
+  <si>
+    <t>28 Sep 2026</t>
+  </si>
+  <si>
+    <t>25 Sep 2026</t>
+  </si>
+  <si>
+    <t>24 Sep 2026</t>
+  </si>
+  <si>
+    <t>23 Sep 2026</t>
+  </si>
+  <si>
+    <t>22 Sep 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="₹#,##0.00"/>
     <numFmt numFmtId="165" formatCode="+0.00%;-0.00%"/>
   </numFmts>
   <fonts count="10">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -902,51 +902,51 @@
       <c r="B6" s="5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="5">
-        <v>49.9</v>
+        <v>67.5</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>17</v>
       </c>
@@ -1028,511 +1028,511 @@
       </c>
       <c r="C1" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>29</v>
       </c>
       <c r="F1" s="8" t="s">
         <v>30</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>31</v>
       </c>
       <c r="H1" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="11">
-        <v>3267.050000000000182</v>
+        <v>3619.65000000000009</v>
       </c>
       <c r="C2" s="11">
-        <v>3744.80000000000018</v>
+        <v>3695.30999999999995</v>
       </c>
       <c r="D2" s="11">
-        <v>3225.19999999999982</v>
+        <v>3452.17999999999984</v>
       </c>
       <c r="E2" s="11">
-        <v>3669.30000000000018</v>
+        <v>3634.30000000000018</v>
       </c>
       <c r="F2" s="13">
-        <v>0.1231</v>
+        <v>0.004</v>
       </c>
       <c r="G2" s="9">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="H2" s="17">
-        <v>40649778</v>
+        <v>34119922</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B3" s="12">
-        <v>3855.40000000000009</v>
+        <v>3634.30000000000018</v>
       </c>
       <c r="C3" s="12">
-        <v>3919.90000000000009</v>
+        <v>3649.65000000000009</v>
       </c>
       <c r="D3" s="12">
-        <v>3175.050000000000182</v>
+        <v>3372.15999999999985</v>
       </c>
       <c r="E3" s="12">
-        <v>3548.44999999999982</v>
+        <v>3601.32000000000016</v>
       </c>
       <c r="F3" s="14">
-        <v>-0.0329</v>
+        <v>-0.0091</v>
       </c>
       <c r="G3" s="10">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="H3" s="18">
-        <v>80599323</v>
+        <v>40211195</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="11">
-        <v>3535.19999999999982</v>
+        <v>3600.82999999999993</v>
       </c>
       <c r="C4" s="11">
-        <v>3822.0</v>
+        <v>3691.84000000000015</v>
       </c>
       <c r="D4" s="11">
-        <v>3460.0</v>
+        <v>3496.84000000000015</v>
       </c>
       <c r="E4" s="11">
-        <v>3815.0</v>
-[...2 lines deleted...]
-        <v>0.0751</v>
+        <v>3566.17000000000007</v>
+      </c>
+      <c r="F4" s="15">
+        <v>-0.0098</v>
       </c>
       <c r="G4" s="9">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="H4" s="17">
-        <v>65758765</v>
+        <v>27430762</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="12">
-        <v>3810.0</v>
+        <v>3566.17000000000007</v>
       </c>
       <c r="C5" s="12">
-        <v>3838.94999999999982</v>
+        <v>3758.19000000000005</v>
       </c>
       <c r="D5" s="12">
-        <v>3511.5</v>
+        <v>3482.38999999999987</v>
       </c>
       <c r="E5" s="12">
-        <v>3704.65000000000009</v>
-[...2 lines deleted...]
-        <v>-0.0289</v>
+        <v>3623.61000000000013</v>
+      </c>
+      <c r="F5" s="16">
+        <v>0.0161</v>
       </c>
       <c r="G5" s="10">
         <v>22</v>
       </c>
       <c r="H5" s="18">
-        <v>42713065</v>
+        <v>37134519</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="11">
-        <v>3706.0</v>
+        <v>3623.51000000000022</v>
       </c>
       <c r="C6" s="11">
-        <v>3838.80000000000018</v>
+        <v>4023.30000000000018</v>
       </c>
       <c r="D6" s="11">
-        <v>3516.40000000000009</v>
+        <v>3580.0300000000002</v>
       </c>
       <c r="E6" s="11">
-        <v>3675.55000000000018</v>
-[...2 lines deleted...]
-        <v>-0.0079</v>
+        <v>3991.90999999999985</v>
+      </c>
+      <c r="F6" s="13">
+        <v>0.1016</v>
       </c>
       <c r="G6" s="9">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H6" s="17">
-        <v>47612688</v>
+        <v>40407577</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B7" s="12">
-        <v>3667.0</v>
+        <v>3991.019999999999982</v>
       </c>
       <c r="C7" s="12">
-        <v>3724.0</v>
+        <v>4099.94999999999982</v>
       </c>
       <c r="D7" s="12">
-        <v>3262.55000000000018</v>
+        <v>3794.039999999999964</v>
       </c>
       <c r="E7" s="12">
-        <v>3622.30000000000018</v>
-[...2 lines deleted...]
-        <v>-0.0145</v>
+        <v>4030.23999999999978</v>
+      </c>
+      <c r="F7" s="16">
+        <v>0.0096</v>
       </c>
       <c r="G7" s="10">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="H7" s="18">
-        <v>57582856</v>
+        <v>31990125</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="9" t="s">
         <v>39</v>
       </c>
       <c r="B8" s="11">
-        <v>3624.94999999999982</v>
+        <v>4047.4699999999998</v>
       </c>
       <c r="C8" s="11">
-        <v>3761.0</v>
+        <v>4074.21000000000004</v>
       </c>
       <c r="D8" s="11">
-        <v>3452.44999999999982</v>
+        <v>3910.90000000000009</v>
       </c>
       <c r="E8" s="11">
-        <v>3724.80000000000018</v>
+        <v>4044.0</v>
       </c>
       <c r="F8" s="13">
-        <v>0.0283</v>
+        <v>0.0034</v>
       </c>
       <c r="G8" s="9">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="H8" s="17">
-        <v>33130669</v>
+        <v>27296217</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B9" s="12">
-        <v>3706.84999999999991</v>
+        <v>4050.44000000000005</v>
       </c>
       <c r="C9" s="12">
-        <v>3963.5</v>
+        <v>4154.42000000000007</v>
       </c>
       <c r="D9" s="12">
-        <v>3550.0</v>
+        <v>3684.11999999999989</v>
       </c>
       <c r="E9" s="12">
-        <v>3607.65000000000009</v>
+        <v>3894.26000000000022</v>
       </c>
       <c r="F9" s="14">
-        <v>-0.0315</v>
+        <v>-0.037</v>
       </c>
       <c r="G9" s="10">
         <v>22</v>
       </c>
       <c r="H9" s="18">
-        <v>39010582</v>
+        <v>42332771</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B10" s="11">
-        <v>3600.0</v>
+        <v>3793.65000000000009</v>
       </c>
       <c r="C10" s="11">
-        <v>3724.099999999999909</v>
+        <v>4397.050000000000182</v>
       </c>
       <c r="D10" s="11">
-        <v>3395.0</v>
+        <v>3788.0</v>
       </c>
       <c r="E10" s="11">
-        <v>3567.40000000000009</v>
-[...2 lines deleted...]
-        <v>-0.0112</v>
+        <v>4236.92000000000007</v>
+      </c>
+      <c r="F10" s="13">
+        <v>0.088</v>
       </c>
       <c r="G10" s="9">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="H10" s="17">
-        <v>43850790</v>
+        <v>43108321</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B11" s="12">
-        <v>3420.0</v>
+        <v>4021.7199999999998</v>
       </c>
       <c r="C11" s="12">
-        <v>3450.94999999999982</v>
+        <v>4141.39999999999964</v>
       </c>
       <c r="D11" s="12">
-        <v>3141.0</v>
+        <v>3256.28999999999996</v>
       </c>
       <c r="E11" s="12">
-        <v>3163.84999999999991</v>
+        <v>3504.099999999999909</v>
       </c>
       <c r="F11" s="14">
-        <v>-0.1131</v>
+        <v>-0.173</v>
       </c>
       <c r="G11" s="10">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H11" s="18">
-        <v>45181754</v>
+        <v>113023552</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="9" t="s">
         <v>43</v>
       </c>
       <c r="B12" s="11">
-        <v>3165.94999999999982</v>
+        <v>3619.65000000000009</v>
       </c>
       <c r="C12" s="11">
-        <v>3528.0</v>
+        <v>4108.86999999999989</v>
       </c>
       <c r="D12" s="11">
-        <v>3153.050000000000182</v>
+        <v>3436.44000000000005</v>
       </c>
       <c r="E12" s="11">
-        <v>3492.30000000000018</v>
+        <v>3975.17000000000007</v>
       </c>
       <c r="F12" s="13">
-        <v>0.1038</v>
+        <v>0.1344</v>
       </c>
       <c r="G12" s="9">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H12" s="17">
-        <v>38604483</v>
+        <v>76668330</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B13" s="12">
-        <v>3480.0</v>
+        <v>3975.17000000000007</v>
       </c>
       <c r="C13" s="12">
-        <v>3501.59999999999991</v>
+        <v>4128.0</v>
       </c>
       <c r="D13" s="12">
-        <v>2965.30000000000018</v>
+        <v>3809.78999999999996</v>
       </c>
       <c r="E13" s="12">
-        <v>3341.0</v>
-[...2 lines deleted...]
-        <v>-0.0433</v>
+        <v>4076.5</v>
+      </c>
+      <c r="F13" s="16">
+        <v>0.0255</v>
       </c>
       <c r="G13" s="10">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="H13" s="18">
-        <v>45600207</v>
+        <v>50910760</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="9" t="s">
         <v>45</v>
       </c>
       <c r="B14" s="11">
-        <v>3325.0</v>
+        <v>4089.0</v>
       </c>
       <c r="C14" s="11">
-        <v>3695.30000000000018</v>
+        <v>4272.30000000000018</v>
       </c>
       <c r="D14" s="11">
-        <v>3284.099999999999909</v>
+        <v>3854.40000000000009</v>
       </c>
       <c r="E14" s="11">
-        <v>3675.099999999999909</v>
+        <v>4143.39999999999964</v>
       </c>
       <c r="F14" s="13">
-        <v>0.1</v>
+        <v>0.0164</v>
       </c>
       <c r="G14" s="9">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H14" s="17">
-        <v>46396030</v>
+        <v>41459839</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="10" t="s">
         <v>46</v>
       </c>
       <c r="B15" s="12">
-        <v>3675.099999999999909</v>
+        <v>4130.10000000000036</v>
       </c>
       <c r="C15" s="12">
-        <v>3731.40000000000009</v>
+        <v>4142.80000000000018</v>
       </c>
       <c r="D15" s="12">
-        <v>3485.90000000000009</v>
+        <v>3720.0</v>
       </c>
       <c r="E15" s="12">
-        <v>3669.80000000000018</v>
+        <v>3938.90000000000009</v>
       </c>
       <c r="F15" s="14">
-        <v>-0.0014</v>
+        <v>-0.0494</v>
       </c>
       <c r="G15" s="10">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H15" s="18">
-        <v>36074439</v>
+        <v>46597536</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="9" t="s">
         <v>47</v>
       </c>
       <c r="B16" s="11">
-        <v>3669.80000000000018</v>
+        <v>3974.0</v>
       </c>
       <c r="C16" s="11">
-        <v>3685.30000000000018</v>
+        <v>4125.30000000000018</v>
       </c>
       <c r="D16" s="11">
-        <v>3405.099999999999909</v>
+        <v>3962.5</v>
       </c>
       <c r="E16" s="11">
-        <v>3636.5</v>
-[...2 lines deleted...]
-        <v>-0.0091</v>
+        <v>4044.90000000000009</v>
+      </c>
+      <c r="F16" s="13">
+        <v>0.0269</v>
       </c>
       <c r="G16" s="9">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="H16" s="17">
-        <v>40211195</v>
+        <v>29482298</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="10" t="s">
         <v>48</v>
       </c>
       <c r="B17" s="12">
-        <v>3636.0</v>
+        <v>4038.0</v>
       </c>
       <c r="C17" s="12">
-        <v>3727.90000000000009</v>
+        <v>4038.0</v>
       </c>
       <c r="D17" s="12">
-        <v>3531.0</v>
+        <v>3730.0</v>
       </c>
       <c r="E17" s="12">
-        <v>3601.0</v>
+        <v>3760.0</v>
       </c>
       <c r="F17" s="14">
-        <v>-0.0098</v>
+        <v>-0.0704</v>
       </c>
       <c r="G17" s="10">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H17" s="18">
-        <v>27430762</v>
+        <v>32878385</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="9" t="s">
         <v>49</v>
       </c>
       <c r="B18" s="11">
-        <v>3601.0</v>
+        <v>3726.0</v>
       </c>
       <c r="C18" s="11">
-        <v>3794.90000000000009</v>
+        <v>3894.0</v>
       </c>
       <c r="D18" s="11">
-        <v>3516.40000000000009</v>
+        <v>3592.90000000000009</v>
       </c>
       <c r="E18" s="11">
-        <v>3659.0</v>
+        <v>3871.69999999999982</v>
       </c>
       <c r="F18" s="13">
-        <v>0.0161</v>
+        <v>0.0297</v>
       </c>
       <c r="G18" s="9">
         <v>22</v>
       </c>
       <c r="H18" s="17">
-        <v>37134519</v>
+        <v>46551053</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="10" t="s">
         <v>50</v>
       </c>
       <c r="B19" s="12">
-        <v>3658.90000000000009</v>
+        <v>3894.19999999999982</v>
       </c>
       <c r="C19" s="12">
-        <v>3895.0</v>
+        <v>3953.40000000000009</v>
       </c>
       <c r="D19" s="12">
-        <v>3615.0</v>
+        <v>3870.30000000000018</v>
       </c>
       <c r="E19" s="12">
-        <v>3888.19999999999982</v>
+        <v>3939.90000000000009</v>
       </c>
       <c r="F19" s="16">
-        <v>0.0626</v>
+        <v>0.0176</v>
       </c>
       <c r="G19" s="10">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="H19" s="18">
-        <v>22144445</v>
+        <v>2056829</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G13"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
@@ -1549,319 +1549,319 @@
       </c>
       <c r="B1" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C1" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>29</v>
       </c>
       <c r="F1" s="8" t="s">
         <v>30</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B2" s="11">
-        <v>3595.19999999999982</v>
+        <v>4041.0</v>
       </c>
       <c r="C2" s="11">
-        <v>3671.0</v>
+        <v>4100.0</v>
       </c>
       <c r="D2" s="11">
-        <v>3577.0</v>
+        <v>4024.80000000000018</v>
       </c>
       <c r="E2" s="11">
-        <v>3607.59999999999991</v>
+        <v>4093.0</v>
       </c>
       <c r="F2" s="13">
-        <v>0.0034</v>
+        <v>0.0129</v>
       </c>
       <c r="G2" s="17">
-        <v>5671722</v>
+        <v>5927543</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="10" t="s">
         <v>53</v>
       </c>
       <c r="B3" s="12">
-        <v>3610.0</v>
+        <v>4100.0</v>
       </c>
       <c r="C3" s="12">
-        <v>3727.90000000000009</v>
+        <v>4125.30000000000018</v>
       </c>
       <c r="D3" s="12">
-        <v>3600.0</v>
+        <v>4021.30000000000018</v>
       </c>
       <c r="E3" s="12">
-        <v>3677.0</v>
-[...2 lines deleted...]
-        <v>0.0192</v>
+        <v>4045.80000000000018</v>
+      </c>
+      <c r="F3" s="14">
+        <v>-0.0115</v>
       </c>
       <c r="G3" s="18">
-        <v>7099411</v>
+        <v>6125635</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="9" t="s">
         <v>54</v>
       </c>
       <c r="B4" s="11">
-        <v>3699.0</v>
+        <v>4035.099999999999909</v>
       </c>
       <c r="C4" s="11">
-        <v>3701.5</v>
+        <v>4044.90000000000009</v>
       </c>
       <c r="D4" s="11">
-        <v>3580.0</v>
+        <v>3956.69999999999982</v>
       </c>
       <c r="E4" s="11">
-        <v>3595.80000000000018</v>
+        <v>3964.099999999999909</v>
       </c>
       <c r="F4" s="15">
-        <v>-0.0221</v>
+        <v>-0.0202</v>
       </c>
       <c r="G4" s="17">
-        <v>7312647</v>
+        <v>6064779</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="10" t="s">
         <v>55</v>
       </c>
       <c r="B5" s="12">
-        <v>3616.0</v>
+        <v>3962.0</v>
       </c>
       <c r="C5" s="12">
-        <v>3617.90000000000009</v>
+        <v>4020.19999999999982</v>
       </c>
       <c r="D5" s="12">
-        <v>3531.0</v>
+        <v>3880.69999999999982</v>
       </c>
       <c r="E5" s="12">
-        <v>3601.0</v>
-[...2 lines deleted...]
-        <v>0.0014</v>
+        <v>3930.69999999999982</v>
+      </c>
+      <c r="F5" s="14">
+        <v>-0.0084</v>
       </c>
       <c r="G5" s="18">
-        <v>6141037</v>
+        <v>7984716</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="9" t="s">
         <v>56</v>
       </c>
       <c r="B6" s="11">
-        <v>3601.0</v>
+        <v>3926.0</v>
       </c>
       <c r="C6" s="11">
-        <v>3628.59999999999991</v>
+        <v>3959.0</v>
       </c>
       <c r="D6" s="11">
-        <v>3549.099999999999909</v>
+        <v>3799.90000000000009</v>
       </c>
       <c r="E6" s="11">
-        <v>3553.59999999999991</v>
+        <v>3885.0</v>
       </c>
       <c r="F6" s="15">
-        <v>-0.0132</v>
+        <v>-0.0116</v>
       </c>
       <c r="G6" s="17">
-        <v>5905746</v>
+        <v>7949937</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="10" t="s">
         <v>57</v>
       </c>
       <c r="B7" s="12">
-        <v>3570.0</v>
+        <v>3885.0</v>
       </c>
       <c r="C7" s="12">
-        <v>3595.40000000000009</v>
+        <v>3945.0</v>
       </c>
       <c r="D7" s="12">
-        <v>3516.40000000000009</v>
+        <v>3842.40000000000009</v>
       </c>
       <c r="E7" s="12">
-        <v>3579.80000000000018</v>
-[...2 lines deleted...]
-        <v>0.0074</v>
+        <v>3876.19999999999982</v>
+      </c>
+      <c r="F7" s="14">
+        <v>-0.0023</v>
       </c>
       <c r="G7" s="18">
-        <v>6023513</v>
+        <v>6128008</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="9" t="s">
         <v>58</v>
       </c>
       <c r="B8" s="11">
-        <v>3581.0</v>
+        <v>3857.0</v>
       </c>
       <c r="C8" s="11">
-        <v>3705.0</v>
+        <v>3858.19999999999982</v>
       </c>
       <c r="D8" s="11">
-        <v>3575.5</v>
+        <v>3655.90000000000009</v>
       </c>
       <c r="E8" s="11">
-        <v>3675.40000000000009</v>
-[...2 lines deleted...]
-        <v>0.0267</v>
+        <v>3693.40000000000009</v>
+      </c>
+      <c r="F8" s="15">
+        <v>-0.0472</v>
       </c>
       <c r="G8" s="17">
-        <v>9213276</v>
+        <v>10745980</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="10" t="s">
         <v>59</v>
       </c>
       <c r="B9" s="12">
-        <v>3693.59999999999991</v>
+        <v>3717.0</v>
       </c>
       <c r="C9" s="12">
-        <v>3794.90000000000009</v>
+        <v>3774.099999999999909</v>
       </c>
       <c r="D9" s="12">
-        <v>3613.19999999999982</v>
+        <v>3607.0</v>
       </c>
       <c r="E9" s="12">
-        <v>3729.5</v>
+        <v>3703.30000000000018</v>
       </c>
       <c r="F9" s="16">
-        <v>0.0147</v>
+        <v>0.0027</v>
       </c>
       <c r="G9" s="18">
-        <v>11716052</v>
+        <v>8957756</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="9" t="s">
         <v>60</v>
       </c>
       <c r="B10" s="11">
-        <v>3738.0</v>
+        <v>3725.0</v>
       </c>
       <c r="C10" s="11">
-        <v>3746.0</v>
+        <v>3738.40000000000009</v>
       </c>
       <c r="D10" s="11">
-        <v>3615.0</v>
+        <v>3592.90000000000009</v>
       </c>
       <c r="E10" s="11">
-        <v>3733.099999999999909</v>
-[...2 lines deleted...]
-        <v>0.001</v>
+        <v>3627.099999999999909</v>
+      </c>
+      <c r="F10" s="15">
+        <v>-0.0206</v>
       </c>
       <c r="G10" s="17">
-        <v>8240084</v>
+        <v>9585655</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="10" t="s">
         <v>61</v>
       </c>
       <c r="B11" s="12">
-        <v>3720.0</v>
+        <v>3649.0</v>
       </c>
       <c r="C11" s="12">
-        <v>3799.0</v>
+        <v>3702.59999999999991</v>
       </c>
       <c r="D11" s="12">
-        <v>3703.0</v>
+        <v>3595.0</v>
       </c>
       <c r="E11" s="12">
-        <v>3784.0</v>
+        <v>3647.0</v>
       </c>
       <c r="F11" s="16">
-        <v>0.0136</v>
+        <v>0.0055</v>
       </c>
       <c r="G11" s="18">
-        <v>7637011</v>
+        <v>11254910</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="9" t="s">
         <v>62</v>
       </c>
       <c r="B12" s="11">
-        <v>3780.0</v>
+        <v>3642.19999999999982</v>
       </c>
       <c r="C12" s="11">
-        <v>3885.90000000000009</v>
+        <v>3894.0</v>
       </c>
       <c r="D12" s="11">
-        <v>3730.19999999999982</v>
+        <v>3615.099999999999909</v>
       </c>
       <c r="E12" s="11">
-        <v>3839.40000000000009</v>
+        <v>3871.69999999999982</v>
       </c>
       <c r="F12" s="13">
-        <v>0.0146</v>
+        <v>0.0616</v>
       </c>
       <c r="G12" s="17">
-        <v>8799396</v>
+        <v>12310868</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="10" t="s">
         <v>63</v>
       </c>
       <c r="B13" s="12">
-        <v>3862.0</v>
+        <v>3894.19999999999982</v>
       </c>
       <c r="C13" s="12">
-        <v>3895.0</v>
+        <v>3953.40000000000009</v>
       </c>
       <c r="D13" s="12">
-        <v>3845.40000000000009</v>
+        <v>3870.30000000000018</v>
       </c>
       <c r="E13" s="12">
-        <v>3888.19999999999982</v>
+        <v>3939.90000000000009</v>
       </c>
       <c r="F13" s="16">
-        <v>0.0127</v>
+        <v>0.0176</v>
       </c>
       <c r="G13" s="18">
-        <v>1743886</v>
+        <v>2056829</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:K31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
@@ -1894,729 +1894,733 @@
       </c>
       <c r="F1" s="8" t="s">
         <v>68</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>69</v>
       </c>
       <c r="H1" s="8" t="s">
         <v>70</v>
       </c>
       <c r="I1" s="8" t="s">
         <v>71</v>
       </c>
       <c r="J1" s="8" t="s">
         <v>72</v>
       </c>
       <c r="K1" s="8" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="9" t="s">
         <v>74</v>
       </c>
       <c r="B2" s="11">
-        <v>4092.59999999999991</v>
-[...2 lines deleted...]
-        <v>-0.0123</v>
+        <v>3939.90000000000009</v>
+      </c>
+      <c r="C2" s="13">
+        <v>0.0176</v>
       </c>
       <c r="D2" s="9">
-        <v>49.9</v>
+        <v>67.5</v>
       </c>
       <c r="E2" s="9">
-        <v>0.71</v>
+        <v>0.98</v>
       </c>
       <c r="F2" s="9"/>
       <c r="G2" s="9"/>
       <c r="H2" s="9"/>
       <c r="I2" s="9"/>
       <c r="J2" s="9"/>
       <c r="K2" s="9"/>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="10" t="s">
         <v>75</v>
       </c>
       <c r="B3" s="12">
-        <v>4143.39999999999964</v>
-[...2 lines deleted...]
-        <v>-0.0052</v>
+        <v>3871.69999999999982</v>
+      </c>
+      <c r="C3" s="16">
+        <v>0.009</v>
       </c>
       <c r="D3" s="10">
-        <v>55.6</v>
+        <v>63.0</v>
       </c>
       <c r="E3" s="10">
-        <v>0.75</v>
+        <v>0.84</v>
       </c>
       <c r="F3" s="10"/>
       <c r="G3" s="10"/>
       <c r="H3" s="10"/>
       <c r="I3" s="10"/>
       <c r="J3" s="10"/>
       <c r="K3" s="10"/>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="9" t="s">
         <v>76</v>
       </c>
       <c r="B4" s="11">
-        <v>4165.19999999999982</v>
-[...2 lines deleted...]
-        <v>-0.0121</v>
+        <v>3837.099999999999909</v>
+      </c>
+      <c r="C4" s="13">
+        <v>0.0094</v>
       </c>
       <c r="D4" s="9">
-        <v>58.3</v>
+        <v>60.4</v>
       </c>
       <c r="E4" s="9">
-        <v>1.3</v>
+        <v>0.82</v>
       </c>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="9"/>
       <c r="I4" s="9"/>
       <c r="J4" s="9"/>
       <c r="K4" s="9"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="10" t="s">
         <v>77</v>
       </c>
       <c r="B5" s="12">
-        <v>4216.39999999999964</v>
+        <v>3801.30000000000018</v>
       </c>
       <c r="C5" s="16">
-        <v>0.0</v>
+        <v>0.0372</v>
       </c>
       <c r="D5" s="10">
-        <v>65.099999999999994</v>
+        <v>57.6</v>
       </c>
       <c r="E5" s="10">
-        <v>1.54</v>
+        <v>2.87</v>
       </c>
       <c r="F5" s="10"/>
       <c r="G5" s="10"/>
       <c r="H5" s="10"/>
       <c r="I5" s="10"/>
-      <c r="J5" s="10"/>
-      <c r="K5" s="10"/>
+      <c r="J5" s="10" t="s">
+        <v>78</v>
+      </c>
+      <c r="K5" s="10" t="s">
+        <v>78</v>
+      </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="9" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B6" s="11">
-        <v>4216.39999999999964</v>
-[...2 lines deleted...]
-        <v>0.0083</v>
+        <v>3665.099999999999909</v>
+      </c>
+      <c r="C6" s="15">
+        <v>-0.004</v>
       </c>
       <c r="D6" s="9">
-        <v>65.099999999999994</v>
+        <v>43.1</v>
       </c>
       <c r="E6" s="9">
-        <v>1.47</v>
+        <v>0.75</v>
       </c>
       <c r="F6" s="9"/>
       <c r="G6" s="9"/>
       <c r="H6" s="9"/>
       <c r="I6" s="9"/>
       <c r="J6" s="9"/>
       <c r="K6" s="9"/>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="10" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B7" s="12">
-        <v>4181.69999999999982</v>
+        <v>3680.0</v>
       </c>
       <c r="C7" s="16">
-        <v>0.0006</v>
+        <v>0.009</v>
       </c>
       <c r="D7" s="10">
-        <v>62.6</v>
+        <v>44.7</v>
       </c>
       <c r="E7" s="10">
-        <v>0.67</v>
+        <v>0.57</v>
       </c>
       <c r="F7" s="10"/>
       <c r="G7" s="10"/>
       <c r="H7" s="10"/>
       <c r="I7" s="10"/>
       <c r="J7" s="10"/>
       <c r="K7" s="10"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="9" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B8" s="11">
-        <v>4179.39999999999964</v>
-[...2 lines deleted...]
-        <v>-0.0052</v>
+        <v>3647.0</v>
+      </c>
+      <c r="C8" s="13">
+        <v>0.0024</v>
       </c>
       <c r="D8" s="9">
-        <v>62.4</v>
+        <v>40.3</v>
       </c>
       <c r="E8" s="9">
-        <v>1.08</v>
+        <v>1.0</v>
       </c>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="9"/>
       <c r="I8" s="9"/>
       <c r="J8" s="9"/>
       <c r="K8" s="9"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="10" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B9" s="12">
-        <v>4201.30000000000018</v>
-[...2 lines deleted...]
-        <v>-0.0019</v>
+        <v>3638.30000000000018</v>
+      </c>
+      <c r="C9" s="16">
+        <v>0.0006</v>
       </c>
       <c r="D9" s="10">
-        <v>65.0</v>
+        <v>39.1</v>
       </c>
       <c r="E9" s="10">
-        <v>0.58</v>
+        <v>1.34</v>
       </c>
       <c r="F9" s="10"/>
       <c r="G9" s="10"/>
       <c r="H9" s="10"/>
       <c r="I9" s="10"/>
       <c r="J9" s="10"/>
       <c r="K9" s="10"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="9" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B10" s="11">
-        <v>4209.39999999999964</v>
-[...2 lines deleted...]
-        <v>0.0046</v>
+        <v>3636.0</v>
+      </c>
+      <c r="C10" s="15">
+        <v>-0.0071</v>
       </c>
       <c r="D10" s="9">
-        <v>65.90000000000001</v>
+        <v>38.8</v>
       </c>
       <c r="E10" s="9">
-        <v>0.68</v>
+        <v>0.98</v>
       </c>
       <c r="F10" s="9"/>
       <c r="G10" s="9"/>
       <c r="H10" s="9"/>
       <c r="I10" s="9"/>
       <c r="J10" s="9"/>
       <c r="K10" s="9"/>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="10" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B11" s="12">
-        <v>4190.0</v>
-[...2 lines deleted...]
-        <v>-0.0042</v>
+        <v>3661.90000000000009</v>
+      </c>
+      <c r="C11" s="16">
+        <v>0.0</v>
       </c>
       <c r="D11" s="10">
-        <v>64.8</v>
+        <v>40.9</v>
       </c>
       <c r="E11" s="10">
-        <v>0.72</v>
+        <v>1.23</v>
       </c>
       <c r="F11" s="10"/>
       <c r="G11" s="10"/>
       <c r="H11" s="10"/>
-      <c r="I11" s="10"/>
+      <c r="I11" s="10" t="s">
+        <v>78</v>
+      </c>
       <c r="J11" s="10"/>
       <c r="K11" s="10"/>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="9" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B12" s="11">
-        <v>4207.69999999999982</v>
+        <v>3661.90000000000009</v>
       </c>
       <c r="C12" s="13">
-        <v>0.0051</v>
+        <v>0.0096</v>
       </c>
       <c r="D12" s="9">
-        <v>66.7</v>
+        <v>40.9</v>
       </c>
       <c r="E12" s="9">
-        <v>0.64</v>
+        <v>1.27</v>
       </c>
       <c r="F12" s="9"/>
       <c r="G12" s="9"/>
       <c r="H12" s="9"/>
       <c r="I12" s="9"/>
       <c r="J12" s="9"/>
       <c r="K12" s="9"/>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="10" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B13" s="12">
-        <v>4186.39999999999964</v>
-[...2 lines deleted...]
-        <v>0.004</v>
+        <v>3627.099999999999909</v>
+      </c>
+      <c r="C13" s="14">
+        <v>-0.0013</v>
       </c>
       <c r="D13" s="10">
-        <v>65.59999999999999</v>
+        <v>36.9</v>
       </c>
       <c r="E13" s="10">
-        <v>1.27</v>
+        <v>1.06</v>
       </c>
       <c r="F13" s="10"/>
       <c r="G13" s="10"/>
       <c r="H13" s="10"/>
       <c r="I13" s="10"/>
       <c r="J13" s="10"/>
       <c r="K13" s="10"/>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="9" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B14" s="11">
-        <v>4049.30000000000018</v>
-[...2 lines deleted...]
-        <v>0.0485</v>
+        <v>3632.0</v>
+      </c>
+      <c r="C14" s="15">
+        <v>-0.0027</v>
       </c>
       <c r="D14" s="9">
-        <v>57.6</v>
+        <v>37.3</v>
       </c>
       <c r="E14" s="9">
-        <v>1.56</v>
+        <v>1.4</v>
       </c>
       <c r="F14" s="9"/>
       <c r="G14" s="9"/>
       <c r="H14" s="9"/>
       <c r="I14" s="9"/>
       <c r="J14" s="9"/>
       <c r="K14" s="9"/>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="10" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B15" s="12">
-        <v>3862.0</v>
+        <v>3642.0</v>
       </c>
       <c r="C15" s="14">
-        <v>-0.0142</v>
+        <v>-0.009</v>
       </c>
       <c r="D15" s="10">
-        <v>40.0</v>
+        <v>37.9</v>
       </c>
       <c r="E15" s="10">
-        <v>1.18</v>
+        <v>1.08</v>
       </c>
       <c r="F15" s="10"/>
       <c r="G15" s="10"/>
       <c r="H15" s="10"/>
       <c r="I15" s="10"/>
       <c r="J15" s="10"/>
       <c r="K15" s="10"/>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="9" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B16" s="11">
-        <v>3917.5</v>
+        <v>3675.0</v>
       </c>
       <c r="C16" s="13">
-        <v>0.0043</v>
+        <v>0.0131</v>
       </c>
       <c r="D16" s="9">
-        <v>45.2</v>
+        <v>40.0</v>
       </c>
       <c r="E16" s="9">
-        <v>1.06</v>
+        <v>1.32</v>
       </c>
       <c r="F16" s="9"/>
       <c r="G16" s="9"/>
       <c r="H16" s="9"/>
       <c r="I16" s="9"/>
       <c r="J16" s="9"/>
       <c r="K16" s="9"/>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="10" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B17" s="12">
-        <v>3900.59999999999991</v>
-[...2 lines deleted...]
-        <v>0.0065</v>
+        <v>3627.5</v>
+      </c>
+      <c r="C17" s="14">
+        <v>-0.0205</v>
       </c>
       <c r="D17" s="10">
-        <v>43.1</v>
+        <v>35.2</v>
       </c>
       <c r="E17" s="10">
-        <v>0.78</v>
+        <v>0.7</v>
       </c>
       <c r="F17" s="10"/>
       <c r="G17" s="10"/>
       <c r="H17" s="10"/>
       <c r="I17" s="10"/>
       <c r="J17" s="10"/>
       <c r="K17" s="10"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="9" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B18" s="11">
-        <v>3875.5</v>
-[...2 lines deleted...]
-        <v>-0.0197</v>
+        <v>3703.30000000000018</v>
+      </c>
+      <c r="C18" s="13">
+        <v>0.0216</v>
       </c>
       <c r="D18" s="9">
-        <v>40.0</v>
+        <v>39.9</v>
       </c>
       <c r="E18" s="9">
-        <v>0.85</v>
+        <v>0.79</v>
       </c>
       <c r="F18" s="9"/>
       <c r="G18" s="9"/>
       <c r="H18" s="9"/>
       <c r="I18" s="9"/>
       <c r="J18" s="9"/>
       <c r="K18" s="9"/>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="10" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B19" s="12">
-        <v>3953.19999999999982</v>
-[...2 lines deleted...]
-        <v>0.0028</v>
+        <v>3625.099999999999909</v>
+      </c>
+      <c r="C19" s="14">
+        <v>-0.0206</v>
       </c>
       <c r="D19" s="10">
-        <v>47.5</v>
+        <v>31.1</v>
       </c>
       <c r="E19" s="10">
-        <v>0.64</v>
+        <v>1.01</v>
       </c>
       <c r="F19" s="10"/>
       <c r="G19" s="10"/>
       <c r="H19" s="10"/>
       <c r="I19" s="10"/>
       <c r="J19" s="10"/>
       <c r="K19" s="10"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="9" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B20" s="11">
-        <v>3942.099999999999909</v>
+        <v>3701.5</v>
       </c>
       <c r="C20" s="15">
-        <v>-0.0028</v>
+        <v>-0.0182</v>
       </c>
       <c r="D20" s="9">
-        <v>46.1</v>
+        <v>35.9</v>
       </c>
       <c r="E20" s="9">
-        <v>0.69</v>
+        <v>0.97</v>
       </c>
       <c r="F20" s="9"/>
       <c r="G20" s="9"/>
       <c r="H20" s="9"/>
       <c r="I20" s="9"/>
       <c r="J20" s="9"/>
       <c r="K20" s="9"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="10" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B21" s="12">
-        <v>3953.19999999999982</v>
-[...2 lines deleted...]
-        <v>-0.0119</v>
+        <v>3770.0</v>
+      </c>
+      <c r="C21" s="16">
+        <v>0.0053</v>
       </c>
       <c r="D21" s="10">
-        <v>47.2</v>
+        <v>41.1</v>
       </c>
       <c r="E21" s="10">
-        <v>0.89</v>
+        <v>1.15</v>
       </c>
       <c r="F21" s="10"/>
       <c r="G21" s="10"/>
       <c r="H21" s="10"/>
       <c r="I21" s="10"/>
       <c r="J21" s="10"/>
       <c r="K21" s="10"/>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="9" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B22" s="11">
-        <v>4000.90000000000009</v>
-[...2 lines deleted...]
-        <v>-0.0025</v>
+        <v>3750.0</v>
+      </c>
+      <c r="C22" s="13">
+        <v>0.0153</v>
       </c>
       <c r="D22" s="9">
-        <v>52.3</v>
+        <v>38.7</v>
       </c>
       <c r="E22" s="9">
-        <v>0.83</v>
+        <v>1.37</v>
       </c>
       <c r="F22" s="9"/>
       <c r="G22" s="9"/>
       <c r="H22" s="9"/>
       <c r="I22" s="9"/>
       <c r="J22" s="9"/>
       <c r="K22" s="9"/>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="10" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B23" s="12">
-        <v>4010.80000000000018</v>
-[...2 lines deleted...]
-        <v>-0.0161</v>
+        <v>3693.40000000000009</v>
+      </c>
+      <c r="C23" s="16">
+        <v>0.0</v>
       </c>
       <c r="D23" s="10">
-        <v>53.4</v>
+        <v>31.3</v>
       </c>
       <c r="E23" s="10">
-        <v>0.54</v>
+        <v>1.35</v>
       </c>
       <c r="F23" s="10"/>
       <c r="G23" s="10"/>
       <c r="H23" s="10"/>
       <c r="I23" s="10"/>
       <c r="J23" s="10"/>
       <c r="K23" s="10"/>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="9" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B24" s="11">
-        <v>4076.5</v>
-[...2 lines deleted...]
-        <v>0.0072</v>
+        <v>3693.40000000000009</v>
+      </c>
+      <c r="C24" s="15">
+        <v>-0.0177</v>
       </c>
       <c r="D24" s="9">
-        <v>61.3</v>
+        <v>31.3</v>
       </c>
       <c r="E24" s="9">
-        <v>1.86</v>
+        <v>1.39</v>
       </c>
       <c r="F24" s="9"/>
       <c r="G24" s="9"/>
       <c r="H24" s="9"/>
       <c r="I24" s="9"/>
       <c r="J24" s="9"/>
       <c r="K24" s="9"/>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="10" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B25" s="12">
-        <v>4047.5</v>
+        <v>3760.0</v>
       </c>
       <c r="C25" s="16">
-        <v>0.0</v>
+        <v>0.0029</v>
       </c>
       <c r="D25" s="10">
-        <v>58.8</v>
+        <v>35.6</v>
       </c>
       <c r="E25" s="10">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="F25" s="10"/>
       <c r="G25" s="10"/>
       <c r="H25" s="10"/>
       <c r="I25" s="10"/>
       <c r="J25" s="10"/>
       <c r="K25" s="10"/>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="9" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B26" s="11">
-        <v>4047.5</v>
-[...2 lines deleted...]
-        <v>0.0024</v>
+        <v>3749.099999999999909</v>
+      </c>
+      <c r="C26" s="15">
+        <v>-0.0046</v>
       </c>
       <c r="D26" s="9">
-        <v>58.8</v>
+        <v>34.2</v>
       </c>
       <c r="E26" s="9">
-        <v>0.63</v>
+        <v>1.72</v>
       </c>
       <c r="F26" s="9"/>
       <c r="G26" s="9"/>
       <c r="H26" s="9"/>
       <c r="I26" s="9"/>
       <c r="J26" s="9"/>
       <c r="K26" s="9"/>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="10" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B27" s="12">
-        <v>4037.80000000000018</v>
-[...2 lines deleted...]
-        <v>0.0011</v>
+        <v>3766.40000000000009</v>
+      </c>
+      <c r="C27" s="14">
+        <v>-0.0283</v>
       </c>
       <c r="D27" s="10">
-        <v>58.0</v>
+        <v>35.4</v>
       </c>
       <c r="E27" s="10">
-        <v>0.6</v>
+        <v>0.97</v>
       </c>
       <c r="F27" s="10"/>
       <c r="G27" s="10"/>
       <c r="H27" s="10"/>
-      <c r="I27" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I27" s="10"/>
       <c r="J27" s="10"/>
       <c r="K27" s="10"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="9" t="s">
         <v>101</v>
       </c>
       <c r="B28" s="11">
-        <v>4033.40000000000009</v>
+        <v>3876.19999999999982</v>
       </c>
       <c r="C28" s="13">
-        <v>0.0272</v>
+        <v>0.0046</v>
       </c>
       <c r="D28" s="9">
-        <v>57.7</v>
+        <v>43.9</v>
       </c>
       <c r="E28" s="9">
-        <v>0.81</v>
+        <v>0.88</v>
       </c>
       <c r="F28" s="9"/>
       <c r="G28" s="9"/>
       <c r="H28" s="9"/>
       <c r="I28" s="9"/>
       <c r="J28" s="9"/>
       <c r="K28" s="9"/>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="10" t="s">
         <v>102</v>
       </c>
       <c r="B29" s="12">
-        <v>3926.59999999999991</v>
+        <v>3858.40000000000009</v>
       </c>
       <c r="C29" s="14">
-        <v>-0.0005</v>
+        <v>-0.0182</v>
       </c>
       <c r="D29" s="10">
-        <v>48.2</v>
+        <v>41.7</v>
       </c>
       <c r="E29" s="10">
-        <v>0.51</v>
+        <v>1.19</v>
       </c>
       <c r="F29" s="10"/>
       <c r="G29" s="10"/>
       <c r="H29" s="10"/>
       <c r="I29" s="10"/>
       <c r="J29" s="10"/>
       <c r="K29" s="10"/>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="9" t="s">
         <v>103</v>
       </c>
       <c r="B30" s="11">
-        <v>3928.5</v>
+        <v>3929.90000000000009</v>
       </c>
       <c r="C30" s="13">
-        <v>0.0046</v>
+        <v>0.0164</v>
       </c>
       <c r="D30" s="9">
-        <v>48.4</v>
+        <v>48.6</v>
       </c>
       <c r="E30" s="9">
-        <v>0.62</v>
+        <v>0.69</v>
       </c>
       <c r="F30" s="9"/>
       <c r="G30" s="9"/>
       <c r="H30" s="9"/>
       <c r="I30" s="9"/>
       <c r="J30" s="9"/>
       <c r="K30" s="9"/>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="10" t="s">
         <v>104</v>
       </c>
       <c r="B31" s="12">
-        <v>3910.69999999999982</v>
+        <v>3866.40000000000009</v>
       </c>
       <c r="C31" s="14">
-        <v>-0.0026</v>
+        <v>-0.0098</v>
       </c>
       <c r="D31" s="10">
-        <v>46.7</v>
+        <v>40.6</v>
       </c>
       <c r="E31" s="10">
-        <v>0.74</v>
+        <v>0.98</v>
       </c>
       <c r="F31" s="10"/>
       <c r="G31" s="10"/>
       <c r="H31" s="10"/>
       <c r="I31" s="10"/>
       <c r="J31" s="10"/>
       <c r="K31" s="10"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>