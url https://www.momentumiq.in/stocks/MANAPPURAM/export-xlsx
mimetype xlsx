--- v0 (2026-07-02)
+++ v1 (2026-10-05)
@@ -23,371 +23,371 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Overview" sheetId="1" r:id="rId4"/>
     <sheet name="Monthly Summary" sheetId="2" r:id="rId5"/>
     <sheet name="Weekly Summary" sheetId="3" r:id="rId6"/>
     <sheet name="Indicator History" sheetId="4" r:id="rId7"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>MANAPPURAM — Manappuram Finance</t>
   </si>
   <si>
-    <t>NSE Equity · Finance · Generated 02 Jul 2026, 07:49 AM</t>
+    <t>NSE Equity · Finance · Generated 05 Oct 2026, 11:45 AM</t>
   </si>
   <si>
     <t>KEY METRICS</t>
   </si>
   <si>
     <t>Current Price</t>
   </si>
   <si>
-    <t>₹286.10</t>
+    <t>₹308.90</t>
   </si>
   <si>
     <t>1 Day Change</t>
   </si>
   <si>
-    <t>-2.33%</t>
+    <t>+0.00%</t>
   </si>
   <si>
     <t>52 Week High</t>
   </si>
   <si>
-    <t>₹298.00</t>
+    <t>₹381.55</t>
   </si>
   <si>
     <t>52 Week Low</t>
   </si>
   <si>
-    <t>₹138.35</t>
+    <t>₹223.95</t>
   </si>
   <si>
     <t>RSI (14)</t>
   </si>
   <si>
     <t>EMA 50</t>
   </si>
   <si>
-    <t>₹308.41</t>
+    <t>₹330.37</t>
   </si>
   <si>
     <t>EMA 200</t>
   </si>
   <si>
-    <t>₹293.55</t>
+    <t>₹318.58</t>
   </si>
   <si>
     <t>ATR (14)</t>
   </si>
   <si>
-    <t>₹10.21</t>
+    <t>₹11.50</t>
   </si>
   <si>
     <t>Volume Ratio</t>
   </si>
   <si>
-    <t>0.62×</t>
+    <t>1.53×</t>
   </si>
   <si>
     <t>Data Period</t>
   </si>
   <si>
-    <t>13 May 2024 to 22 Oct 2025</t>
+    <t>05 May 2025 to 02 Oct 2026</t>
   </si>
   <si>
     <t>ACTIVE TECHNICAL CONDITIONS</t>
   </si>
   <si>
     <t>● No special conditions today</t>
   </si>
   <si>
     <t>For educational purposes only. Not investment advice. Past performance does not guarantee future results.</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Open</t>
   </si>
   <si>
     <t>High</t>
   </si>
   <si>
     <t>Low</t>
   </si>
   <si>
     <t>Close</t>
   </si>
   <si>
     <t>Change %</t>
   </si>
   <si>
     <t>Trading Days</t>
   </si>
   <si>
     <t>Total Volume</t>
   </si>
   <si>
-    <t>May 2024</t>
-[...34 lines deleted...]
-  <si>
     <t>May 2025</t>
   </si>
   <si>
     <t>Jun 2025</t>
   </si>
   <si>
     <t>Jul 2025</t>
   </si>
   <si>
     <t>Aug 2025</t>
   </si>
   <si>
     <t>Sep 2025</t>
   </si>
   <si>
     <t>Oct 2025</t>
   </si>
   <si>
+    <t>Nov 2025</t>
+  </si>
+  <si>
+    <t>Dec 2025</t>
+  </si>
+  <si>
+    <t>Jan 2026</t>
+  </si>
+  <si>
+    <t>Feb 2026</t>
+  </si>
+  <si>
+    <t>Mar 2026</t>
+  </si>
+  <si>
+    <t>Apr 2026</t>
+  </si>
+  <si>
+    <t>May 2026</t>
+  </si>
+  <si>
+    <t>Jun 2026</t>
+  </si>
+  <si>
+    <t>Jul 2026</t>
+  </si>
+  <si>
+    <t>Aug 2026</t>
+  </si>
+  <si>
+    <t>Sep 2026</t>
+  </si>
+  <si>
+    <t>Oct 2026</t>
+  </si>
+  <si>
     <t>Week</t>
   </si>
   <si>
-    <t>Week of 04 Aug</t>
-[...32 lines deleted...]
-    <t>Week of 20 Oct</t>
+    <t>Week of 13 Jul</t>
+  </si>
+  <si>
+    <t>Week of 20 Jul</t>
+  </si>
+  <si>
+    <t>Week of 27 Jul</t>
+  </si>
+  <si>
+    <t>Week of 03 Aug</t>
+  </si>
+  <si>
+    <t>Week of 10 Aug</t>
+  </si>
+  <si>
+    <t>Week of 17 Aug</t>
+  </si>
+  <si>
+    <t>Week of 24 Aug</t>
+  </si>
+  <si>
+    <t>Week of 31 Aug</t>
+  </si>
+  <si>
+    <t>Week of 07 Sep</t>
+  </si>
+  <si>
+    <t>Week of 14 Sep</t>
+  </si>
+  <si>
+    <t>Week of 21 Sep</t>
+  </si>
+  <si>
+    <t>Week of 28 Sep</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>1D Change %</t>
   </si>
   <si>
     <t>RSI</t>
   </si>
   <si>
     <t>Vol Ratio</t>
   </si>
   <si>
     <t>RSI&lt;30</t>
   </si>
   <si>
     <t>RSI&gt;70</t>
   </si>
   <si>
     <t>EMA Cross</t>
   </si>
   <si>
     <t>MACD Cross</t>
   </si>
   <si>
     <t>Breakout</t>
   </si>
   <si>
     <t>Vol Spike</t>
   </si>
   <si>
-    <t>01 Jul 2026</t>
-[...2 lines deleted...]
-    <t>30 Jun 2026</t>
+    <t>02 Oct 2026</t>
+  </si>
+  <si>
+    <t>01 Oct 2026</t>
+  </si>
+  <si>
+    <t>30 Sep 2026</t>
+  </si>
+  <si>
+    <t>29 Sep 2026</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
-    <t>29 Jun 2026</t>
-[...80 lines deleted...]
-    <t>20 May 2026</t>
+    <t>28 Sep 2026</t>
+  </si>
+  <si>
+    <t>25 Sep 2026</t>
+  </si>
+  <si>
+    <t>24 Sep 2026</t>
+  </si>
+  <si>
+    <t>23 Sep 2026</t>
+  </si>
+  <si>
+    <t>22 Sep 2026</t>
+  </si>
+  <si>
+    <t>21 Sep 2026</t>
+  </si>
+  <si>
+    <t>18 Sep 2026</t>
+  </si>
+  <si>
+    <t>16 Sep 2026</t>
+  </si>
+  <si>
+    <t>14 Sep 2026</t>
+  </si>
+  <si>
+    <t>11 Sep 2026</t>
+  </si>
+  <si>
+    <t>10 Sep 2026</t>
+  </si>
+  <si>
+    <t>09 Sep 2026</t>
+  </si>
+  <si>
+    <t>08 Sep 2026</t>
+  </si>
+  <si>
+    <t>07 Sep 2026</t>
+  </si>
+  <si>
+    <t>04 Sep 2026</t>
+  </si>
+  <si>
+    <t>03 Sep 2026</t>
+  </si>
+  <si>
+    <t>02 Sep 2026</t>
+  </si>
+  <si>
+    <t>01 Sep 2026</t>
+  </si>
+  <si>
+    <t>31 Aug 2026</t>
+  </si>
+  <si>
+    <t>28 Aug 2026</t>
+  </si>
+  <si>
+    <t>27 Aug 2026</t>
+  </si>
+  <si>
+    <t>26 Aug 2026</t>
+  </si>
+  <si>
+    <t>25 Aug 2026</t>
+  </si>
+  <si>
+    <t>24 Aug 2026</t>
+  </si>
+  <si>
+    <t>21 Aug 2026</t>
+  </si>
+  <si>
+    <t>20 Aug 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="₹#,##0.00"/>
     <numFmt numFmtId="165" formatCode="+0.00%;-0.00%"/>
   </numFmts>
-  <fonts count="11">
+  <fonts count="10">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="9"/>
       <color rgb="FFFFFFFF"/>
@@ -422,64 +422,55 @@
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF64748B"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
-      <color rgb="FFDC2626"/>
+      <color rgb="FF16A34A"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
-      <i val="0"/>
-[...7 lines deleted...]
-      <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFDC2626"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1E3A8A"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF8FAFC"/>
         <bgColor rgb="FF000000"/>
@@ -500,77 +491,76 @@
       <top/>
       <bottom style="thin">
         <color rgb="FFE2E8F0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFE2E8F0"/>
       </left>
       <right style="thin">
         <color rgb="FFE2E8F0"/>
       </right>
       <top style="thin">
         <color rgb="FFE2E8F0"/>
       </top>
       <bottom style="thin">
         <color rgb="FFE2E8F0"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="20">
+  <cellXfs count="19">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="7" numFmtId="0" fillId="2" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="3" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="8" numFmtId="165" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="8" numFmtId="165" fillId="3" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="9" numFmtId="165" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="9" numFmtId="165" fillId="3" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
-    <xf xfId="0" fontId="9" numFmtId="165" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
-    <xf xfId="0" fontId="8" numFmtId="165" fillId="3" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="3" fillId="0" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="3" fillId="3" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
-    <xf xfId="0" fontId="10" numFmtId="0" fillId="3" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -912,51 +902,51 @@
       <c r="B6" s="5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="5">
-        <v>51.7</v>
+        <v>37.4</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>17</v>
       </c>
@@ -1038,511 +1028,511 @@
       </c>
       <c r="C1" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>29</v>
       </c>
       <c r="F1" s="8" t="s">
         <v>30</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>31</v>
       </c>
       <c r="H1" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="11">
-        <v>174.5</v>
+        <v>229.74000000000001</v>
       </c>
       <c r="C2" s="11">
-        <v>188.34999999999999</v>
+        <v>240.30000000000001</v>
       </c>
       <c r="D2" s="11">
-        <v>166.59999999999999</v>
+        <v>223.94999999999999</v>
       </c>
       <c r="E2" s="11">
-        <v>168.65000000000001</v>
+        <v>236.97999999999999</v>
       </c>
       <c r="F2" s="13">
-        <v>-0.0335</v>
+        <v>0.0315</v>
       </c>
       <c r="G2" s="9">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="H2" s="17">
-        <v>111878320</v>
+        <v>96751836</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B3" s="12">
-        <v>174.19999999999999</v>
+        <v>236.31</v>
       </c>
       <c r="C3" s="12">
-        <v>214.0</v>
+        <v>282.88999999999999</v>
       </c>
       <c r="D3" s="12">
-        <v>156.099999999999994</v>
+        <v>229.47</v>
       </c>
       <c r="E3" s="12">
-        <v>207.90000000000001</v>
+        <v>273.43000000000001</v>
       </c>
       <c r="F3" s="14">
-        <v>0.2327</v>
+        <v>0.1538</v>
       </c>
       <c r="G3" s="10">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="H3" s="18">
-        <v>213570037</v>
+        <v>220171072</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="11">
-        <v>210.050000000000011</v>
+        <v>275.44999999999999</v>
       </c>
       <c r="C4" s="11">
-        <v>230.40000000000001</v>
+        <v>279.37</v>
       </c>
       <c r="D4" s="11">
-        <v>200.5</v>
+        <v>249.080000000000013</v>
       </c>
       <c r="E4" s="11">
-        <v>214.0</v>
+        <v>251.27000000000001</v>
       </c>
       <c r="F4" s="15">
-        <v>0.0293</v>
+        <v>-0.081</v>
       </c>
       <c r="G4" s="9">
         <v>23</v>
       </c>
       <c r="H4" s="17">
-        <v>238607990</v>
+        <v>79355873</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="12">
-        <v>216.19999999999999</v>
+        <v>251.52000000000001</v>
       </c>
       <c r="C5" s="12">
-        <v>222.19</v>
+        <v>273.19999999999999</v>
       </c>
       <c r="D5" s="12">
-        <v>195.36000000000001</v>
+        <v>244.069999999999993</v>
       </c>
       <c r="E5" s="12">
-        <v>215.94999999999999</v>
+        <v>260.12</v>
       </c>
       <c r="F5" s="14">
-        <v>0.0091</v>
+        <v>0.0352</v>
       </c>
       <c r="G5" s="10">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="H5" s="18">
-        <v>168818900</v>
+        <v>86103433</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="11">
-        <v>218.0</v>
+        <v>260.91000000000003</v>
       </c>
       <c r="C6" s="11">
-        <v>218.34999999999999</v>
+        <v>296.48000000000002</v>
       </c>
       <c r="D6" s="11">
-        <v>194.0</v>
+        <v>260.91000000000003</v>
       </c>
       <c r="E6" s="11">
-        <v>201.34999999999999</v>
+        <v>279.37</v>
       </c>
       <c r="F6" s="13">
-        <v>-0.0676</v>
+        <v>0.074</v>
       </c>
       <c r="G6" s="9">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H6" s="17">
-        <v>107997799</v>
+        <v>78901096</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B7" s="12">
-        <v>196.91</v>
+        <v>281.31</v>
       </c>
       <c r="C7" s="12">
-        <v>198.59</v>
+        <v>294.04000000000002</v>
       </c>
       <c r="D7" s="12">
-        <v>138.34999999999999</v>
+        <v>261.56</v>
       </c>
       <c r="E7" s="12">
-        <v>157.050000000000011</v>
+        <v>268.13</v>
       </c>
       <c r="F7" s="16">
-        <v>-0.22</v>
+        <v>-0.0402</v>
       </c>
       <c r="G7" s="10">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H7" s="18">
-        <v>300463784</v>
+        <v>69814637</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="9" t="s">
         <v>39</v>
       </c>
       <c r="B8" s="11">
-        <v>159.0</v>
+        <v>267.63</v>
       </c>
       <c r="C8" s="11">
-        <v>164.0</v>
+        <v>291.04000000000002</v>
       </c>
       <c r="D8" s="11">
-        <v>147.66999999999999</v>
+        <v>263.30000000000001</v>
       </c>
       <c r="E8" s="11">
-        <v>156.25999999999999</v>
+        <v>284.019999999999982</v>
       </c>
       <c r="F8" s="13">
-        <v>-0.005</v>
+        <v>0.0593</v>
       </c>
       <c r="G8" s="9">
         <v>20</v>
       </c>
       <c r="H8" s="17">
-        <v>208090462</v>
+        <v>80995270</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B9" s="12">
-        <v>156.25999999999999</v>
+        <v>285.11000000000001</v>
       </c>
       <c r="C9" s="12">
-        <v>194.69</v>
+        <v>317.86000000000001</v>
       </c>
       <c r="D9" s="12">
-        <v>154.87</v>
+        <v>267.62</v>
       </c>
       <c r="E9" s="12">
-        <v>188.44999999999999</v>
+        <v>307.54000000000002</v>
       </c>
       <c r="F9" s="14">
-        <v>0.206</v>
+        <v>0.0828</v>
       </c>
       <c r="G9" s="10">
         <v>22</v>
       </c>
       <c r="H9" s="18">
-        <v>297856054</v>
+        <v>80532595</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B10" s="11">
-        <v>190.0</v>
+        <v>309.029999999999973</v>
       </c>
       <c r="C10" s="11">
-        <v>202.30000000000001</v>
+        <v>320.55000000000001</v>
       </c>
       <c r="D10" s="11">
-        <v>170.060000000000002</v>
+        <v>269.12</v>
       </c>
       <c r="E10" s="11">
-        <v>196.030000000000001</v>
+        <v>283.72000000000003</v>
       </c>
       <c r="F10" s="15">
-        <v>0.0402</v>
+        <v>-0.0775</v>
       </c>
       <c r="G10" s="9">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H10" s="17">
-        <v>249392491</v>
+        <v>138227767</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B11" s="12">
-        <v>196.84999999999999</v>
+        <v>266.51999999999998</v>
       </c>
       <c r="C11" s="12">
-        <v>213.94999999999999</v>
+        <v>312.75</v>
       </c>
       <c r="D11" s="12">
-        <v>168.83000000000001</v>
+        <v>259.85000000000002</v>
       </c>
       <c r="E11" s="12">
-        <v>200.96000000000001</v>
-[...2 lines deleted...]
-        <v>0.0251</v>
+        <v>282.80000000000001</v>
+      </c>
+      <c r="F11" s="16">
+        <v>-0.0032</v>
       </c>
       <c r="G11" s="10">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H11" s="18">
-        <v>349206109</v>
+        <v>104261779</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="9" t="s">
         <v>43</v>
       </c>
       <c r="B12" s="11">
-        <v>201.0</v>
+        <v>279.56</v>
       </c>
       <c r="C12" s="11">
-        <v>247.59999999999999</v>
+        <v>287.60000000000002</v>
       </c>
       <c r="D12" s="11">
-        <v>194.50999999999999</v>
+        <v>244.75999999999999</v>
       </c>
       <c r="E12" s="11">
-        <v>232.75</v>
+        <v>251.099999999999994</v>
       </c>
       <c r="F12" s="15">
-        <v>0.1582</v>
+        <v>-0.1121</v>
       </c>
       <c r="G12" s="9">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H12" s="17">
-        <v>362372435</v>
+        <v>123685665</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B13" s="12">
-        <v>232.0</v>
+        <v>260.04000000000002</v>
       </c>
       <c r="C13" s="12">
-        <v>236.30000000000001</v>
+        <v>301.97000000000003</v>
       </c>
       <c r="D13" s="12">
-        <v>219.38999999999999</v>
+        <v>247.41</v>
       </c>
       <c r="E13" s="12">
-        <v>230.84999999999999</v>
-[...2 lines deleted...]
-        <v>-0.0082</v>
+        <v>293.88</v>
+      </c>
+      <c r="F13" s="14">
+        <v>0.1704</v>
       </c>
       <c r="G13" s="10">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H13" s="18">
-        <v>133244452</v>
+        <v>93130542</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="9" t="s">
         <v>45</v>
       </c>
       <c r="B14" s="11">
-        <v>230.84999999999999</v>
+        <v>293.88</v>
       </c>
       <c r="C14" s="11">
-        <v>242.0</v>
+        <v>334.0</v>
       </c>
       <c r="D14" s="11">
-        <v>226.02000000000001</v>
+        <v>292.050000000000011</v>
       </c>
       <c r="E14" s="11">
-        <v>238.66</v>
-[...2 lines deleted...]
-        <v>0.0338</v>
+        <v>325.39999999999998</v>
+      </c>
+      <c r="F14" s="13">
+        <v>0.1073</v>
       </c>
       <c r="G14" s="9">
         <v>21</v>
       </c>
       <c r="H14" s="17">
-        <v>100513492</v>
+        <v>89451216</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="10" t="s">
         <v>46</v>
       </c>
       <c r="B15" s="12">
-        <v>237.99000000000001</v>
+        <v>325.85000000000002</v>
       </c>
       <c r="C15" s="12">
-        <v>284.89999999999998</v>
+        <v>330.89999999999998</v>
       </c>
       <c r="D15" s="12">
-        <v>231.099999999999994</v>
+        <v>282.55000000000001</v>
       </c>
       <c r="E15" s="12">
-        <v>275.37</v>
-[...2 lines deleted...]
-        <v>0.1538</v>
+        <v>324.19999999999999</v>
+      </c>
+      <c r="F15" s="16">
+        <v>-0.0037</v>
       </c>
       <c r="G15" s="10">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H15" s="18">
-        <v>220171072</v>
+        <v>65715892</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="9" t="s">
         <v>47</v>
       </c>
       <c r="B16" s="11">
-        <v>277.39999999999998</v>
+        <v>319.0</v>
       </c>
       <c r="C16" s="11">
-        <v>281.35000000000002</v>
+        <v>381.55000000000001</v>
       </c>
       <c r="D16" s="11">
-        <v>250.84999999999999</v>
+        <v>315.0</v>
       </c>
       <c r="E16" s="11">
-        <v>253.050000000000011</v>
+        <v>371.85000000000002</v>
       </c>
       <c r="F16" s="13">
-        <v>-0.0811</v>
+        <v>0.147</v>
       </c>
       <c r="G16" s="9">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H16" s="17">
-        <v>79355873</v>
+        <v>88503609</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="10" t="s">
         <v>48</v>
       </c>
       <c r="B17" s="12">
-        <v>253.30000000000001</v>
+        <v>364.0</v>
       </c>
       <c r="C17" s="12">
-        <v>274.60000000000002</v>
+        <v>373.050000000000011</v>
       </c>
       <c r="D17" s="12">
-        <v>245.80000000000001</v>
+        <v>336.39999999999998</v>
       </c>
       <c r="E17" s="12">
-        <v>261.44999999999999</v>
-[...2 lines deleted...]
-        <v>0.0332</v>
+        <v>340.10000000000002</v>
+      </c>
+      <c r="F17" s="16">
+        <v>-0.0854</v>
       </c>
       <c r="G17" s="10">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="H17" s="18">
-        <v>86103433</v>
+        <v>159189191</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="9" t="s">
         <v>49</v>
       </c>
       <c r="B18" s="11">
-        <v>262.25</v>
+        <v>342.050000000000011</v>
       </c>
       <c r="C18" s="11">
-        <v>298.0</v>
+        <v>346.44999999999999</v>
       </c>
       <c r="D18" s="11">
-        <v>262.25</v>
+        <v>308.55000000000001</v>
       </c>
       <c r="E18" s="11">
-        <v>280.80000000000001</v>
+        <v>315.85000000000002</v>
       </c>
       <c r="F18" s="15">
-        <v>0.074</v>
+        <v>-0.0713</v>
       </c>
       <c r="G18" s="9">
         <v>22</v>
       </c>
       <c r="H18" s="17">
-        <v>78901096</v>
+        <v>97213074</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="10" t="s">
         <v>50</v>
       </c>
       <c r="B19" s="12">
-        <v>282.75</v>
+        <v>315.85000000000002</v>
       </c>
       <c r="C19" s="12">
-        <v>295.55000000000001</v>
+        <v>317.44999999999999</v>
       </c>
       <c r="D19" s="12">
-        <v>279.30000000000001</v>
+        <v>303.35000000000002</v>
       </c>
       <c r="E19" s="12">
-        <v>286.10000000000002</v>
-[...2 lines deleted...]
-        <v>0.0189</v>
+        <v>308.89999999999998</v>
+      </c>
+      <c r="F19" s="16">
+        <v>-0.022</v>
       </c>
       <c r="G19" s="10">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="H19" s="18">
-        <v>34904668</v>
+        <v>15307704</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G13"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
@@ -1559,319 +1549,319 @@
       </c>
       <c r="B1" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C1" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>29</v>
       </c>
       <c r="F1" s="8" t="s">
         <v>30</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B2" s="11">
-        <v>246.0</v>
+        <v>335.0</v>
       </c>
       <c r="C2" s="11">
-        <v>265.44999999999999</v>
+        <v>338.69999999999999</v>
       </c>
       <c r="D2" s="11">
-        <v>245.80000000000001</v>
+        <v>318.75</v>
       </c>
       <c r="E2" s="11">
-        <v>258.5</v>
+        <v>325.44999999999999</v>
       </c>
       <c r="F2" s="15">
-        <v>0.0508</v>
+        <v>-0.0285</v>
       </c>
       <c r="G2" s="17">
-        <v>19738442</v>
+        <v>11344091</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="10" t="s">
         <v>53</v>
       </c>
       <c r="B3" s="12">
-        <v>256.0</v>
+        <v>326.69999999999999</v>
       </c>
       <c r="C3" s="12">
-        <v>268.0</v>
+        <v>356.69999999999999</v>
       </c>
       <c r="D3" s="12">
-        <v>250.75</v>
+        <v>324.14999999999998</v>
       </c>
       <c r="E3" s="12">
-        <v>266.0</v>
+        <v>352.94999999999999</v>
       </c>
       <c r="F3" s="14">
-        <v>0.029</v>
+        <v>0.0845</v>
       </c>
       <c r="G3" s="18">
-        <v>39216848</v>
+        <v>29236732</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="9" t="s">
         <v>54</v>
       </c>
       <c r="B4" s="11">
-        <v>268.35000000000002</v>
+        <v>356.0</v>
       </c>
       <c r="C4" s="11">
-        <v>270.44999999999999</v>
+        <v>381.55000000000001</v>
       </c>
       <c r="D4" s="11">
-        <v>264.0</v>
+        <v>354.64999999999998</v>
       </c>
       <c r="E4" s="11">
-        <v>266.75</v>
-[...2 lines deleted...]
-        <v>0.0028</v>
+        <v>371.85000000000002</v>
+      </c>
+      <c r="F4" s="13">
+        <v>0.0535</v>
       </c>
       <c r="G4" s="17">
-        <v>11200494</v>
+        <v>27331860</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="10" t="s">
         <v>55</v>
       </c>
       <c r="B5" s="12">
-        <v>267.0</v>
+        <v>364.0</v>
       </c>
       <c r="C5" s="12">
-        <v>274.60000000000002</v>
+        <v>373.0</v>
       </c>
       <c r="D5" s="12">
-        <v>260.0</v>
+        <v>352.0</v>
       </c>
       <c r="E5" s="12">
-        <v>261.44999999999999</v>
+        <v>366.75</v>
       </c>
       <c r="F5" s="16">
-        <v>-0.0199</v>
+        <v>-0.0137</v>
       </c>
       <c r="G5" s="18">
-        <v>12960612</v>
+        <v>43885840</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="9" t="s">
         <v>56</v>
       </c>
       <c r="B6" s="11">
-        <v>262.25</v>
+        <v>367.0</v>
       </c>
       <c r="C6" s="11">
-        <v>292.69999999999999</v>
+        <v>373.050000000000011</v>
       </c>
       <c r="D6" s="11">
-        <v>262.25</v>
+        <v>344.55000000000001</v>
       </c>
       <c r="E6" s="11">
-        <v>284.5</v>
+        <v>349.0</v>
       </c>
       <c r="F6" s="15">
-        <v>0.0882</v>
+        <v>-0.0484</v>
       </c>
       <c r="G6" s="17">
-        <v>26276364</v>
+        <v>51047392</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="10" t="s">
         <v>57</v>
       </c>
       <c r="B7" s="12">
-        <v>287.60000000000002</v>
+        <v>347.050000000000011</v>
       </c>
       <c r="C7" s="12">
-        <v>295.55000000000001</v>
+        <v>358.5</v>
       </c>
       <c r="D7" s="12">
-        <v>283.64999999999998</v>
+        <v>336.39999999999998</v>
       </c>
       <c r="E7" s="12">
-        <v>291.19999999999999</v>
+        <v>357.5</v>
       </c>
       <c r="F7" s="14">
-        <v>0.0236</v>
+        <v>0.0244</v>
       </c>
       <c r="G7" s="18">
-        <v>15104067</v>
+        <v>27774241</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="9" t="s">
         <v>58</v>
       </c>
       <c r="B8" s="11">
-        <v>291.19999999999999</v>
+        <v>359.25</v>
       </c>
       <c r="C8" s="11">
-        <v>298.0</v>
+        <v>372.55000000000001</v>
       </c>
       <c r="D8" s="11">
-        <v>285.55000000000001</v>
+        <v>346.0</v>
       </c>
       <c r="E8" s="11">
-        <v>286.5</v>
-[...2 lines deleted...]
-        <v>-0.0161</v>
+        <v>348.89999999999998</v>
+      </c>
+      <c r="F8" s="15">
+        <v>-0.0241</v>
       </c>
       <c r="G8" s="17">
-        <v>13125126</v>
+        <v>31656492</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="10" t="s">
         <v>59</v>
       </c>
       <c r="B9" s="12">
-        <v>286.5</v>
+        <v>341.44999999999999</v>
       </c>
       <c r="C9" s="12">
-        <v>297.0</v>
+        <v>346.44999999999999</v>
       </c>
       <c r="D9" s="12">
-        <v>275.30000000000001</v>
+        <v>330.30000000000001</v>
       </c>
       <c r="E9" s="12">
-        <v>276.89999999999998</v>
+        <v>339.69999999999999</v>
       </c>
       <c r="F9" s="16">
-        <v>-0.0335</v>
+        <v>-0.0264</v>
       </c>
       <c r="G9" s="18">
-        <v>15148001</v>
+        <v>17419242</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="9" t="s">
         <v>60</v>
       </c>
       <c r="B10" s="11">
-        <v>277.80000000000001</v>
+        <v>332.35000000000002</v>
       </c>
       <c r="C10" s="11">
-        <v>287.60000000000002</v>
+        <v>335.10000000000002</v>
       </c>
       <c r="D10" s="11">
-        <v>274.69999999999999</v>
+        <v>312.30000000000001</v>
       </c>
       <c r="E10" s="11">
-        <v>286.19999999999999</v>
+        <v>329.0</v>
       </c>
       <c r="F10" s="15">
-        <v>0.0336</v>
+        <v>-0.0315</v>
       </c>
       <c r="G10" s="17">
-        <v>14557320</v>
+        <v>28601345</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="10" t="s">
         <v>61</v>
       </c>
       <c r="B11" s="12">
-        <v>286.050000000000011</v>
+        <v>324.75</v>
       </c>
       <c r="C11" s="12">
-        <v>295.55000000000001</v>
+        <v>330.44999999999999</v>
       </c>
       <c r="D11" s="12">
-        <v>282.80000000000001</v>
+        <v>310.0</v>
       </c>
       <c r="E11" s="12">
-        <v>284.75</v>
+        <v>319.14999999999998</v>
       </c>
       <c r="F11" s="16">
-        <v>-0.0051</v>
+        <v>-0.0299</v>
       </c>
       <c r="G11" s="18">
-        <v>15546433</v>
+        <v>16280655</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="9" t="s">
         <v>62</v>
       </c>
       <c r="B12" s="11">
-        <v>285.19999999999999</v>
+        <v>319.14999999999998</v>
       </c>
       <c r="C12" s="11">
-        <v>292.0</v>
+        <v>334.25</v>
       </c>
       <c r="D12" s="11">
-        <v>282.89999999999998</v>
+        <v>313.14999999999998</v>
       </c>
       <c r="E12" s="11">
-        <v>283.80000000000001</v>
+        <v>334.0</v>
       </c>
       <c r="F12" s="13">
-        <v>-0.0033</v>
+        <v>0.0465</v>
       </c>
       <c r="G12" s="17">
-        <v>11473504</v>
+        <v>17921358</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="10" t="s">
         <v>63</v>
       </c>
       <c r="B13" s="12">
-        <v>285.050000000000011</v>
+        <v>328.0</v>
       </c>
       <c r="C13" s="12">
-        <v>289.80000000000001</v>
+        <v>330.64999999999998</v>
       </c>
       <c r="D13" s="12">
-        <v>283.35000000000002</v>
+        <v>303.35000000000002</v>
       </c>
       <c r="E13" s="12">
-        <v>286.10000000000002</v>
-[...2 lines deleted...]
-        <v>0.0081</v>
+        <v>308.89999999999998</v>
+      </c>
+      <c r="F13" s="16">
+        <v>-0.0751</v>
       </c>
       <c r="G13" s="18">
-        <v>2574949</v>
+        <v>37123404</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:K31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
@@ -1904,744 +1894,740 @@
       </c>
       <c r="F1" s="8" t="s">
         <v>68</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>69</v>
       </c>
       <c r="H1" s="8" t="s">
         <v>70</v>
       </c>
       <c r="I1" s="8" t="s">
         <v>71</v>
       </c>
       <c r="J1" s="8" t="s">
         <v>72</v>
       </c>
       <c r="K1" s="8" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="9" t="s">
         <v>74</v>
       </c>
       <c r="B2" s="11">
-        <v>316.64999999999998</v>
+        <v>308.89999999999998</v>
       </c>
       <c r="C2" s="13">
-        <v>-0.0233</v>
+        <v>0.0</v>
       </c>
       <c r="D2" s="9">
-        <v>51.7</v>
+        <v>37.4</v>
       </c>
       <c r="E2" s="9">
-        <v>0.62</v>
+        <v>1.53</v>
       </c>
       <c r="F2" s="9"/>
       <c r="G2" s="9"/>
       <c r="H2" s="9"/>
       <c r="I2" s="9"/>
       <c r="J2" s="9"/>
       <c r="K2" s="9"/>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="10" t="s">
         <v>75</v>
       </c>
       <c r="B3" s="12">
-        <v>324.19999999999999</v>
-[...2 lines deleted...]
-        <v>0.0277</v>
+        <v>308.89999999999998</v>
+      </c>
+      <c r="C3" s="16">
+        <v>-0.022</v>
       </c>
       <c r="D3" s="10">
-        <v>58.0</v>
+        <v>37.4</v>
       </c>
       <c r="E3" s="10">
-        <v>0.78</v>
+        <v>1.62</v>
       </c>
       <c r="F3" s="10"/>
       <c r="G3" s="10"/>
       <c r="H3" s="10"/>
-      <c r="I3" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I3" s="10"/>
       <c r="J3" s="10"/>
       <c r="K3" s="10"/>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="9" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B4" s="11">
-        <v>315.44999999999999</v>
-[...2 lines deleted...]
-        <v>-0.0096</v>
+        <v>315.85000000000002</v>
+      </c>
+      <c r="C4" s="15">
+        <v>-0.0019</v>
       </c>
       <c r="D4" s="9">
-        <v>51.7</v>
+        <v>41.1</v>
       </c>
       <c r="E4" s="9">
-        <v>1.99</v>
+        <v>0.76</v>
       </c>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="9"/>
       <c r="I4" s="9"/>
       <c r="J4" s="9"/>
       <c r="K4" s="9"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="10" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B5" s="12">
-        <v>318.5</v>
+        <v>316.44999999999999</v>
       </c>
       <c r="C5" s="14">
-        <v>0.0</v>
+        <v>0.011</v>
       </c>
       <c r="D5" s="10">
-        <v>54.3</v>
+        <v>41.4</v>
       </c>
       <c r="E5" s="10">
-        <v>2.38</v>
+        <v>2.12</v>
       </c>
       <c r="F5" s="10"/>
       <c r="G5" s="10"/>
       <c r="H5" s="10"/>
       <c r="I5" s="10"/>
       <c r="J5" s="10"/>
       <c r="K5" s="10" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="9" t="s">
         <v>79</v>
       </c>
       <c r="B6" s="11">
-        <v>318.5</v>
+        <v>313.0</v>
       </c>
       <c r="C6" s="15">
-        <v>0.0005</v>
+        <v>-0.0629</v>
       </c>
       <c r="D6" s="9">
-        <v>54.3</v>
+        <v>38.8</v>
       </c>
       <c r="E6" s="9">
-        <v>2.58</v>
+        <v>2.05</v>
       </c>
       <c r="F6" s="9"/>
       <c r="G6" s="9"/>
       <c r="H6" s="9"/>
       <c r="I6" s="9"/>
       <c r="J6" s="9"/>
       <c r="K6" s="9" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="10" t="s">
         <v>80</v>
       </c>
       <c r="B7" s="12">
-        <v>318.35000000000002</v>
-[...2 lines deleted...]
-        <v>-0.0031</v>
+        <v>334.0</v>
+      </c>
+      <c r="C7" s="14">
+        <v>0.0279</v>
       </c>
       <c r="D7" s="10">
-        <v>54.2</v>
+        <v>52.1</v>
       </c>
       <c r="E7" s="10">
-        <v>0.65</v>
+        <v>1.12</v>
       </c>
       <c r="F7" s="10"/>
       <c r="G7" s="10"/>
       <c r="H7" s="10"/>
       <c r="I7" s="10"/>
       <c r="J7" s="10"/>
       <c r="K7" s="10"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="9" t="s">
         <v>81</v>
       </c>
       <c r="B8" s="11">
-        <v>319.35000000000002</v>
+        <v>324.94999999999999</v>
       </c>
       <c r="C8" s="13">
-        <v>-0.0238</v>
+        <v>0.0142</v>
       </c>
       <c r="D8" s="9">
-        <v>55.0</v>
+        <v>44.5</v>
       </c>
       <c r="E8" s="9">
-        <v>0.63</v>
+        <v>1.2</v>
       </c>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="9"/>
-      <c r="I8" s="9"/>
+      <c r="I8" s="9" t="s">
+        <v>78</v>
+      </c>
       <c r="J8" s="9"/>
       <c r="K8" s="9"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="10" t="s">
         <v>82</v>
       </c>
       <c r="B9" s="12">
-        <v>327.14999999999998</v>
+        <v>320.39999999999998</v>
       </c>
       <c r="C9" s="14">
-        <v>0.0267</v>
+        <v>0.0034</v>
       </c>
       <c r="D9" s="10">
-        <v>61.0</v>
+        <v>40.0</v>
       </c>
       <c r="E9" s="10">
-        <v>1.68</v>
+        <v>0.91</v>
       </c>
       <c r="F9" s="10"/>
       <c r="G9" s="10"/>
       <c r="H9" s="10"/>
       <c r="I9" s="10"/>
       <c r="J9" s="10"/>
       <c r="K9" s="10"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="9" t="s">
         <v>83</v>
       </c>
       <c r="B10" s="11">
-        <v>318.64999999999998</v>
+        <v>319.30000000000001</v>
       </c>
       <c r="C10" s="13">
-        <v>-0.0084</v>
+        <v>0.0133</v>
       </c>
       <c r="D10" s="9">
-        <v>56.1</v>
+        <v>38.9</v>
       </c>
       <c r="E10" s="9">
-        <v>1.17</v>
+        <v>0.55</v>
       </c>
       <c r="F10" s="9"/>
       <c r="G10" s="9"/>
       <c r="H10" s="9"/>
       <c r="I10" s="9"/>
       <c r="J10" s="9"/>
       <c r="K10" s="9"/>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="10" t="s">
         <v>84</v>
       </c>
       <c r="B11" s="12">
-        <v>321.35000000000002</v>
-[...2 lines deleted...]
-        <v>0.0072</v>
+        <v>315.10000000000002</v>
+      </c>
+      <c r="C11" s="16">
+        <v>-0.0127</v>
       </c>
       <c r="D11" s="10">
-        <v>58.3</v>
+        <v>34.7</v>
       </c>
       <c r="E11" s="10">
-        <v>0.52</v>
+        <v>0.62</v>
       </c>
       <c r="F11" s="10"/>
       <c r="G11" s="10"/>
       <c r="H11" s="10"/>
-      <c r="I11" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I11" s="10"/>
       <c r="J11" s="10"/>
       <c r="K11" s="10"/>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="9" t="s">
         <v>85</v>
       </c>
       <c r="B12" s="11">
-        <v>319.050000000000011</v>
-[...2 lines deleted...]
-        <v>0.005</v>
+        <v>319.14999999999998</v>
+      </c>
+      <c r="C12" s="13">
+        <v>0.0098</v>
       </c>
       <c r="D12" s="9">
-        <v>57.0</v>
+        <v>37.0</v>
       </c>
       <c r="E12" s="9">
-        <v>0.7</v>
+        <v>0.81</v>
       </c>
       <c r="F12" s="9"/>
       <c r="G12" s="9"/>
       <c r="H12" s="9"/>
       <c r="I12" s="9"/>
       <c r="J12" s="9"/>
       <c r="K12" s="9"/>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="10" t="s">
         <v>86</v>
       </c>
       <c r="B13" s="12">
-        <v>317.44999999999999</v>
-[...2 lines deleted...]
-        <v>-0.0006</v>
+        <v>319.89999999999998</v>
+      </c>
+      <c r="C13" s="14">
+        <v>0.0033</v>
       </c>
       <c r="D13" s="10">
-        <v>56.1</v>
+        <v>35.9</v>
       </c>
       <c r="E13" s="10">
-        <v>0.71</v>
+        <v>0.59</v>
       </c>
       <c r="F13" s="10"/>
       <c r="G13" s="10"/>
       <c r="H13" s="10"/>
       <c r="I13" s="10"/>
       <c r="J13" s="10"/>
       <c r="K13" s="10"/>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="9" t="s">
         <v>87</v>
       </c>
       <c r="B14" s="11">
-        <v>305.19999999999999</v>
-[...2 lines deleted...]
-        <v>0.045</v>
+        <v>329.0</v>
+      </c>
+      <c r="C14" s="13">
+        <v>0.0</v>
       </c>
       <c r="D14" s="9">
-        <v>49.1</v>
+        <v>40.6</v>
       </c>
       <c r="E14" s="9">
         <v>0.65</v>
       </c>
       <c r="F14" s="9"/>
       <c r="G14" s="9"/>
       <c r="H14" s="9"/>
       <c r="I14" s="9"/>
       <c r="J14" s="9"/>
       <c r="K14" s="9"/>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="10" t="s">
         <v>88</v>
       </c>
       <c r="B15" s="12">
-        <v>292.050000000000011</v>
-[...2 lines deleted...]
-        <v>0.0132</v>
+        <v>329.0</v>
+      </c>
+      <c r="C15" s="16">
+        <v>-0.0054</v>
       </c>
       <c r="D15" s="10">
-        <v>39.5</v>
+        <v>40.6</v>
       </c>
       <c r="E15" s="10">
-        <v>1.82</v>
+        <v>0.66</v>
       </c>
       <c r="F15" s="10"/>
       <c r="G15" s="10"/>
       <c r="H15" s="10"/>
       <c r="I15" s="10"/>
       <c r="J15" s="10"/>
       <c r="K15" s="10"/>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="9" t="s">
         <v>89</v>
       </c>
       <c r="B16" s="11">
-        <v>288.25</v>
+        <v>330.80000000000001</v>
       </c>
       <c r="C16" s="13">
-        <v>-0.0618</v>
+        <v>0.0338</v>
       </c>
       <c r="D16" s="9">
-        <v>36.2</v>
+        <v>41.6</v>
       </c>
       <c r="E16" s="9">
-        <v>1.38</v>
+        <v>1.32</v>
       </c>
       <c r="F16" s="9"/>
       <c r="G16" s="9"/>
       <c r="H16" s="9"/>
       <c r="I16" s="9"/>
       <c r="J16" s="9"/>
       <c r="K16" s="9"/>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="10" t="s">
         <v>90</v>
       </c>
       <c r="B17" s="12">
-        <v>307.25</v>
-[...2 lines deleted...]
-        <v>0.0269</v>
+        <v>320.0</v>
+      </c>
+      <c r="C17" s="16">
+        <v>-0.0154</v>
       </c>
       <c r="D17" s="10">
-        <v>48.2</v>
+        <v>32.0</v>
       </c>
       <c r="E17" s="10">
-        <v>0.5</v>
+        <v>1.3</v>
       </c>
       <c r="F17" s="10"/>
       <c r="G17" s="10"/>
       <c r="H17" s="10"/>
       <c r="I17" s="10"/>
       <c r="J17" s="10"/>
       <c r="K17" s="10"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="9" t="s">
         <v>91</v>
       </c>
       <c r="B18" s="11">
-        <v>299.19999999999999</v>
-[...2 lines deleted...]
-        <v>-0.0292</v>
+        <v>325.0</v>
+      </c>
+      <c r="C18" s="15">
+        <v>-0.0018</v>
       </c>
       <c r="D18" s="9">
-        <v>40.4</v>
+        <v>34.4</v>
       </c>
       <c r="E18" s="9">
-        <v>0.86</v>
+        <v>0.35</v>
       </c>
       <c r="F18" s="9"/>
       <c r="G18" s="9"/>
       <c r="H18" s="9"/>
       <c r="I18" s="9"/>
       <c r="J18" s="9"/>
       <c r="K18" s="9"/>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="10" t="s">
         <v>92</v>
       </c>
       <c r="B19" s="12">
-        <v>308.19999999999999</v>
+        <v>325.60000000000002</v>
       </c>
       <c r="C19" s="16">
-        <v>-0.0087</v>
+        <v>-0.0415</v>
       </c>
       <c r="D19" s="10">
-        <v>47.9</v>
+        <v>34.7</v>
       </c>
       <c r="E19" s="10">
-        <v>0.65</v>
+        <v>1.36</v>
       </c>
       <c r="F19" s="10"/>
       <c r="G19" s="10"/>
       <c r="H19" s="10"/>
       <c r="I19" s="10"/>
       <c r="J19" s="10"/>
       <c r="K19" s="10"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="9" t="s">
         <v>93</v>
       </c>
       <c r="B20" s="11">
-        <v>310.89999999999998</v>
-[...2 lines deleted...]
-        <v>-0.0034</v>
+        <v>339.69999999999999</v>
+      </c>
+      <c r="C20" s="15">
+        <v>-0.0038</v>
       </c>
       <c r="D20" s="9">
-        <v>50.5</v>
+        <v>42.7</v>
       </c>
       <c r="E20" s="9">
-        <v>0.43</v>
+        <v>0.32</v>
       </c>
       <c r="F20" s="9"/>
       <c r="G20" s="9"/>
       <c r="H20" s="9"/>
       <c r="I20" s="9"/>
       <c r="J20" s="9"/>
       <c r="K20" s="9"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="10" t="s">
         <v>94</v>
       </c>
       <c r="B21" s="12">
-        <v>311.94999999999999</v>
-[...2 lines deleted...]
-        <v>-0.0051</v>
+        <v>341.0</v>
+      </c>
+      <c r="C21" s="14">
+        <v>0.0003</v>
       </c>
       <c r="D21" s="10">
-        <v>51.5</v>
+        <v>43.5</v>
       </c>
       <c r="E21" s="10">
-        <v>0.78</v>
+        <v>0.51</v>
       </c>
       <c r="F21" s="10"/>
       <c r="G21" s="10"/>
       <c r="H21" s="10"/>
       <c r="I21" s="10"/>
       <c r="J21" s="10"/>
       <c r="K21" s="10"/>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="9" t="s">
         <v>95</v>
       </c>
       <c r="B22" s="11">
-        <v>313.55000000000001</v>
+        <v>340.89999999999998</v>
       </c>
       <c r="C22" s="13">
-        <v>-0.0079</v>
+        <v>0.0116</v>
       </c>
       <c r="D22" s="9">
-        <v>53.0</v>
+        <v>43.5</v>
       </c>
       <c r="E22" s="9">
-        <v>0.56</v>
+        <v>0.84</v>
       </c>
       <c r="F22" s="9"/>
       <c r="G22" s="9"/>
       <c r="H22" s="9"/>
       <c r="I22" s="9"/>
       <c r="J22" s="9"/>
       <c r="K22" s="9"/>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="10" t="s">
         <v>96</v>
       </c>
       <c r="B23" s="12">
-        <v>316.050000000000011</v>
+        <v>337.0</v>
       </c>
       <c r="C23" s="16">
-        <v>-0.0287</v>
+        <v>-0.0091</v>
       </c>
       <c r="D23" s="10">
-        <v>55.3</v>
+        <v>40.4</v>
       </c>
       <c r="E23" s="10">
-        <v>0.51</v>
+        <v>0.28</v>
       </c>
       <c r="F23" s="10"/>
       <c r="G23" s="10"/>
       <c r="H23" s="10"/>
       <c r="I23" s="10"/>
       <c r="J23" s="10"/>
       <c r="K23" s="10"/>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="9" t="s">
         <v>97</v>
       </c>
       <c r="B24" s="11">
-        <v>325.39999999999998</v>
-[...2 lines deleted...]
-        <v>-0.0102</v>
+        <v>340.10000000000002</v>
+      </c>
+      <c r="C24" s="15">
+        <v>-0.0252</v>
       </c>
       <c r="D24" s="9">
-        <v>65.3</v>
+        <v>42.1</v>
       </c>
       <c r="E24" s="9">
-        <v>0.59</v>
+        <v>0.68</v>
       </c>
       <c r="F24" s="9"/>
       <c r="G24" s="9"/>
       <c r="H24" s="9"/>
       <c r="I24" s="9"/>
       <c r="J24" s="9"/>
       <c r="K24" s="9"/>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="10" t="s">
         <v>98</v>
       </c>
       <c r="B25" s="12">
-        <v>328.75</v>
+        <v>348.89999999999998</v>
       </c>
       <c r="C25" s="14">
-        <v>0.0</v>
+        <v>0.0026</v>
       </c>
       <c r="D25" s="10">
-        <v>69.5</v>
+        <v>47.3</v>
       </c>
       <c r="E25" s="10">
-        <v>0.36</v>
+        <v>0.25</v>
       </c>
       <c r="F25" s="10"/>
       <c r="G25" s="10"/>
       <c r="H25" s="10"/>
       <c r="I25" s="10"/>
       <c r="J25" s="10"/>
       <c r="K25" s="10"/>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="9" t="s">
         <v>99</v>
       </c>
       <c r="B26" s="11">
-        <v>328.75</v>
-[...2 lines deleted...]
-        <v>-0.0045</v>
+        <v>348.0</v>
+      </c>
+      <c r="C26" s="15">
+        <v>-0.0476</v>
       </c>
       <c r="D26" s="9">
-        <v>69.5</v>
+        <v>46.7</v>
       </c>
       <c r="E26" s="9">
-        <v>0.35</v>
+        <v>1.31</v>
       </c>
       <c r="F26" s="9"/>
       <c r="G26" s="9"/>
       <c r="H26" s="9"/>
       <c r="I26" s="9"/>
       <c r="J26" s="9"/>
       <c r="K26" s="9"/>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="10" t="s">
         <v>100</v>
       </c>
       <c r="B27" s="12">
-        <v>330.25</v>
-[...5 lines deleted...]
-        <v>71.2</v>
+        <v>365.39999999999998</v>
+      </c>
+      <c r="C27" s="16">
+        <v>-0.0056</v>
+      </c>
+      <c r="D27" s="10">
+        <v>59.6</v>
       </c>
       <c r="E27" s="10">
-        <v>0.4</v>
+        <v>0.51</v>
       </c>
       <c r="F27" s="10"/>
-      <c r="G27" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G27" s="10"/>
       <c r="H27" s="10"/>
-      <c r="I27" s="10"/>
+      <c r="I27" s="10" t="s">
+        <v>78</v>
+      </c>
       <c r="J27" s="10"/>
       <c r="K27" s="10"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="9" t="s">
         <v>101</v>
       </c>
       <c r="B28" s="11">
-        <v>325.64999999999998</v>
-[...2 lines deleted...]
-        <v>0.0048</v>
+        <v>367.44999999999999</v>
+      </c>
+      <c r="C28" s="13">
+        <v>0.0066</v>
       </c>
       <c r="D28" s="9">
-        <v>69.0</v>
+        <v>61.5</v>
       </c>
       <c r="E28" s="9">
-        <v>0.62</v>
+        <v>0.6</v>
       </c>
       <c r="F28" s="9"/>
       <c r="G28" s="9"/>
       <c r="H28" s="9"/>
       <c r="I28" s="9"/>
       <c r="J28" s="9"/>
       <c r="K28" s="9"/>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="10" t="s">
         <v>102</v>
       </c>
       <c r="B29" s="12">
-        <v>324.10000000000002</v>
+        <v>365.050000000000011</v>
       </c>
       <c r="C29" s="14">
-        <v>0.0053</v>
+        <v>0.0211</v>
       </c>
       <c r="D29" s="10">
-        <v>68.2</v>
+        <v>60.1</v>
       </c>
       <c r="E29" s="10">
-        <v>1.02</v>
+        <v>1.34</v>
       </c>
       <c r="F29" s="10"/>
       <c r="G29" s="10"/>
       <c r="H29" s="10"/>
       <c r="I29" s="10"/>
       <c r="J29" s="10"/>
       <c r="K29" s="10"/>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="9" t="s">
         <v>103</v>
       </c>
       <c r="B30" s="11">
-        <v>322.39999999999998</v>
-[...2 lines deleted...]
-        <v>0.0102</v>
+        <v>357.5</v>
+      </c>
+      <c r="C30" s="13">
+        <v>0.0236</v>
       </c>
       <c r="D30" s="9">
-        <v>67.40000000000001</v>
+        <v>55.6</v>
       </c>
       <c r="E30" s="9">
-        <v>1.56</v>
+        <v>1.32</v>
       </c>
       <c r="F30" s="9"/>
       <c r="G30" s="9"/>
       <c r="H30" s="9"/>
       <c r="I30" s="9"/>
       <c r="J30" s="9"/>
       <c r="K30" s="9"/>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="10" t="s">
         <v>104</v>
       </c>
       <c r="B31" s="12">
-        <v>319.14999999999998</v>
+        <v>349.25</v>
       </c>
       <c r="C31" s="14">
-        <v>0.0122</v>
+        <v>0.0272</v>
       </c>
       <c r="D31" s="10">
-        <v>65.8</v>
+        <v>49.7</v>
       </c>
       <c r="E31" s="10">
-        <v>1.08</v>
+        <v>1.16</v>
       </c>
       <c r="F31" s="10"/>
       <c r="G31" s="10"/>
       <c r="H31" s="10"/>
-      <c r="I31" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I31" s="10"/>
       <c r="J31" s="10"/>
       <c r="K31" s="10"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>