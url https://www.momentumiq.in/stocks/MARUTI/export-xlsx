--- v0 (2026-07-02)
+++ v1 (2026-09-13)
@@ -23,374 +23,374 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Overview" sheetId="1" r:id="rId4"/>
     <sheet name="Monthly Summary" sheetId="2" r:id="rId5"/>
     <sheet name="Weekly Summary" sheetId="3" r:id="rId6"/>
     <sheet name="Indicator History" sheetId="4" r:id="rId7"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
   <si>
     <t>MARUTI — Maruti Suzuki India</t>
   </si>
   <si>
-    <t>NSE Equity · Automobile · Generated 02 Jul 2026, 07:51 AM</t>
+    <t>NSE Equity · Automobile · Generated 13 Sep 2026, 10:18 AM</t>
   </si>
   <si>
     <t>KEY METRICS</t>
   </si>
   <si>
     <t>Current Price</t>
   </si>
   <si>
-    <t>₹16,396.00</t>
+    <t>₹12,400.00</t>
   </si>
   <si>
     <t>1 Day Change</t>
   </si>
   <si>
-    <t>+1.98%</t>
+    <t>-1.51%</t>
   </si>
   <si>
     <t>52 Week High</t>
   </si>
   <si>
-    <t>₹16,549.00</t>
+    <t>₹17,370.00</t>
   </si>
   <si>
     <t>52 Week Low</t>
   </si>
   <si>
-    <t>₹10,725.00</t>
+    <t>₹11,168.12</t>
   </si>
   <si>
     <t>RSI (14)</t>
   </si>
   <si>
     <t>EMA 50</t>
   </si>
   <si>
-    <t>₹13,437.49</t>
+    <t>₹13,403.06</t>
   </si>
   <si>
     <t>EMA 200</t>
   </si>
   <si>
-    <t>₹14,389.44</t>
+    <t>₹14,125.80</t>
   </si>
   <si>
     <t>ATR (14)</t>
   </si>
   <si>
-    <t>₹429.45</t>
+    <t>₹221.66</t>
   </si>
   <si>
     <t>Volume Ratio</t>
   </si>
   <si>
-    <t>2.32×</t>
+    <t>1.44×</t>
   </si>
   <si>
     <t>Data Period</t>
   </si>
   <si>
-    <t>13 May 2024 to 22 Oct 2025</t>
+    <t>08 Apr 2025 to 11 Sep 2026</t>
   </si>
   <si>
     <t>ACTIVE TECHNICAL CONDITIONS</t>
   </si>
   <si>
-    <t>● Price &gt; 20D High</t>
-[...2 lines deleted...]
-    <t>● Volume Spike</t>
+    <t>● RSI Below 30</t>
+  </si>
+  <si>
+    <t>● Near 52W Low</t>
   </si>
   <si>
     <t>For educational purposes only. Not investment advice. Past performance does not guarantee future results.</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Open</t>
   </si>
   <si>
     <t>High</t>
   </si>
   <si>
     <t>Low</t>
   </si>
   <si>
     <t>Close</t>
   </si>
   <si>
     <t>Change %</t>
   </si>
   <si>
     <t>Trading Days</t>
   </si>
   <si>
     <t>Total Volume</t>
   </si>
   <si>
-    <t>May 2024</t>
-[...31 lines deleted...]
-  <si>
     <t>Apr 2025</t>
   </si>
   <si>
     <t>May 2025</t>
   </si>
   <si>
     <t>Jun 2025</t>
   </si>
   <si>
     <t>Jul 2025</t>
   </si>
   <si>
     <t>Aug 2025</t>
   </si>
   <si>
     <t>Sep 2025</t>
   </si>
   <si>
     <t>Oct 2025</t>
   </si>
   <si>
+    <t>Nov 2025</t>
+  </si>
+  <si>
+    <t>Dec 2025</t>
+  </si>
+  <si>
+    <t>Jan 2026</t>
+  </si>
+  <si>
+    <t>Feb 2026</t>
+  </si>
+  <si>
+    <t>Mar 2026</t>
+  </si>
+  <si>
+    <t>Apr 2026</t>
+  </si>
+  <si>
+    <t>May 2026</t>
+  </si>
+  <si>
+    <t>Jun 2026</t>
+  </si>
+  <si>
+    <t>Jul 2026</t>
+  </si>
+  <si>
+    <t>Aug 2026</t>
+  </si>
+  <si>
+    <t>Sep 2026</t>
+  </si>
+  <si>
     <t>Week</t>
   </si>
   <si>
-    <t>Week of 04 Aug</t>
-[...32 lines deleted...]
-    <t>Week of 20 Oct</t>
+    <t>Week of 22 Jun</t>
+  </si>
+  <si>
+    <t>Week of 29 Jun</t>
+  </si>
+  <si>
+    <t>Week of 06 Jul</t>
+  </si>
+  <si>
+    <t>Week of 13 Jul</t>
+  </si>
+  <si>
+    <t>Week of 20 Jul</t>
+  </si>
+  <si>
+    <t>Week of 27 Jul</t>
+  </si>
+  <si>
+    <t>Week of 03 Aug</t>
+  </si>
+  <si>
+    <t>Week of 10 Aug</t>
+  </si>
+  <si>
+    <t>Week of 17 Aug</t>
+  </si>
+  <si>
+    <t>Week of 24 Aug</t>
+  </si>
+  <si>
+    <t>Week of 31 Aug</t>
+  </si>
+  <si>
+    <t>Week of 07 Sep</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>1D Change %</t>
   </si>
   <si>
     <t>RSI</t>
   </si>
   <si>
     <t>Vol Ratio</t>
   </si>
   <si>
     <t>RSI&lt;30</t>
   </si>
   <si>
     <t>RSI&gt;70</t>
   </si>
   <si>
     <t>EMA Cross</t>
   </si>
   <si>
     <t>MACD Cross</t>
   </si>
   <si>
     <t>Breakout</t>
   </si>
   <si>
     <t>Vol Spike</t>
   </si>
   <si>
-    <t>01 Jul 2026</t>
+    <t>11 Sep 2026</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
-    <t>30 Jun 2026</t>
-[...83 lines deleted...]
-    <t>20 May 2026</t>
+    <t>10 Sep 2026</t>
+  </si>
+  <si>
+    <t>09 Sep 2026</t>
+  </si>
+  <si>
+    <t>08 Sep 2026</t>
+  </si>
+  <si>
+    <t>07 Sep 2026</t>
+  </si>
+  <si>
+    <t>04 Sep 2026</t>
+  </si>
+  <si>
+    <t>03 Sep 2026</t>
+  </si>
+  <si>
+    <t>02 Sep 2026</t>
+  </si>
+  <si>
+    <t>01 Sep 2026</t>
+  </si>
+  <si>
+    <t>31 Aug 2026</t>
+  </si>
+  <si>
+    <t>28 Aug 2026</t>
+  </si>
+  <si>
+    <t>27 Aug 2026</t>
+  </si>
+  <si>
+    <t>26 Aug 2026</t>
+  </si>
+  <si>
+    <t>25 Aug 2026</t>
+  </si>
+  <si>
+    <t>24 Aug 2026</t>
+  </si>
+  <si>
+    <t>21 Aug 2026</t>
+  </si>
+  <si>
+    <t>20 Aug 2026</t>
+  </si>
+  <si>
+    <t>19 Aug 2026</t>
+  </si>
+  <si>
+    <t>18 Aug 2026</t>
+  </si>
+  <si>
+    <t>17 Aug 2026</t>
+  </si>
+  <si>
+    <t>14 Aug 2026</t>
+  </si>
+  <si>
+    <t>13 Aug 2026</t>
+  </si>
+  <si>
+    <t>12 Aug 2026</t>
+  </si>
+  <si>
+    <t>11 Aug 2026</t>
+  </si>
+  <si>
+    <t>10 Aug 2026</t>
+  </si>
+  <si>
+    <t>07 Aug 2026</t>
+  </si>
+  <si>
+    <t>06 Aug 2026</t>
+  </si>
+  <si>
+    <t>05 Aug 2026</t>
+  </si>
+  <si>
+    <t>04 Aug 2026</t>
+  </si>
+  <si>
+    <t>03 Aug 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="₹#,##0.00"/>
     <numFmt numFmtId="165" formatCode="+0.00%;-0.00%"/>
   </numFmts>
-  <fonts count="11">
+  <fonts count="12">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="9"/>
       <color rgb="FFFFFFFF"/>
@@ -434,55 +434,64 @@
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF64748B"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
+      <color rgb="FF16A34A"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
       <color rgb="FFDC2626"/>
       <name val="Calibri"/>
     </font>
     <font>
-      <b val="0"/>
+      <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF16A34A"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1E3A8A"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF0FDF4"/>
         <bgColor rgb="FF000000"/>
@@ -509,77 +518,79 @@
       <top/>
       <bottom style="thin">
         <color rgb="FFE2E8F0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFE2E8F0"/>
       </left>
       <right style="thin">
         <color rgb="FFE2E8F0"/>
       </right>
       <top style="thin">
         <color rgb="FFE2E8F0"/>
       </top>
       <bottom style="thin">
         <color rgb="FFE2E8F0"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="20">
+  <cellXfs count="22">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="4" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="7" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="8" numFmtId="0" fillId="2" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="4" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="9" numFmtId="165" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="9" numFmtId="165" fillId="4" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="10" numFmtId="165" fillId="4" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="10" numFmtId="165" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
-    <xf xfId="0" fontId="10" numFmtId="165" fillId="4" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="3" fillId="0" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="3" fillId="4" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="11" numFmtId="0" fillId="0" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="11" numFmtId="0" fillId="4" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -921,51 +932,51 @@
       <c r="B6" s="5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="5">
-        <v>67.59999999999999</v>
+        <v>23.6</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>17</v>
       </c>
@@ -1053,511 +1064,511 @@
       </c>
       <c r="C1" s="9" t="s">
         <v>28</v>
       </c>
       <c r="D1" s="9" t="s">
         <v>29</v>
       </c>
       <c r="E1" s="9" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="9" t="s">
         <v>31</v>
       </c>
       <c r="G1" s="9" t="s">
         <v>32</v>
       </c>
       <c r="H1" s="9" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B2" s="12">
-        <v>12660.0</v>
+        <v>11406.54000000000087</v>
       </c>
       <c r="C2" s="12">
-        <v>13058.5</v>
+        <v>12193.030000000000655</v>
       </c>
       <c r="D2" s="12">
-        <v>12300.0</v>
+        <v>11168.1200000000008</v>
       </c>
       <c r="E2" s="12">
-        <v>12399.29999999999927</v>
+        <v>12125.76000000000022</v>
       </c>
       <c r="F2" s="14">
-        <v>-0.0206</v>
+        <v>0.0631</v>
       </c>
       <c r="G2" s="10">
         <v>14</v>
       </c>
       <c r="H2" s="18">
-        <v>7269927</v>
+        <v>6851098</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="11" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="13">
-        <v>12825.0</v>
+        <v>12125.76000000000022</v>
       </c>
       <c r="C3" s="13">
-        <v>12951.60000000000036</v>
+        <v>12945.8799999999992</v>
       </c>
       <c r="D3" s="13">
-        <v>11561.45000000000073</v>
+        <v>11985.28000000000065</v>
       </c>
       <c r="E3" s="13">
-        <v>12033.85000000000036</v>
+        <v>12187.090000000000146</v>
       </c>
       <c r="F3" s="15">
-        <v>-0.0295</v>
+        <v>0.0051</v>
       </c>
       <c r="G3" s="11">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="H3" s="19">
-        <v>11566705</v>
+        <v>7014973</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B4" s="12">
-        <v>12045.0</v>
+        <v>12030.79000000000087</v>
       </c>
       <c r="C4" s="12">
-        <v>13375.0</v>
+        <v>12751.97999999999956</v>
       </c>
       <c r="D4" s="12">
-        <v>11960.0</v>
+        <v>11887.34000000000015</v>
       </c>
       <c r="E4" s="12">
-        <v>13115.79999999999927</v>
-[...2 lines deleted...]
-        <v>0.0899</v>
+        <v>12267.22999999999956</v>
+      </c>
+      <c r="F4" s="14">
+        <v>0.0066</v>
       </c>
       <c r="G4" s="10">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="H4" s="18">
-        <v>14650982</v>
+        <v>7164678</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="11" t="s">
         <v>37</v>
       </c>
       <c r="B5" s="13">
-        <v>13393.0</v>
+        <v>12316.69000000000051</v>
       </c>
       <c r="C5" s="13">
-        <v>13680.0</v>
+        <v>12682.72999999999956</v>
       </c>
       <c r="D5" s="13">
-        <v>12027.64999999999964</v>
+        <v>12136.63999999999942</v>
       </c>
       <c r="E5" s="13">
-        <v>12403.0</v>
+        <v>12473.0</v>
       </c>
       <c r="F5" s="15">
-        <v>-0.0543</v>
+        <v>0.0168</v>
       </c>
       <c r="G5" s="11">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H5" s="19">
-        <v>14339875</v>
+        <v>6396591</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B6" s="12">
-        <v>12373.0</v>
+        <v>12521.0</v>
       </c>
       <c r="C6" s="12">
-        <v>13541.64999999999964</v>
+        <v>14895.0</v>
       </c>
       <c r="D6" s="12">
-        <v>12094.70000000000073</v>
+        <v>12225.0</v>
       </c>
       <c r="E6" s="12">
-        <v>13238.0</v>
-[...2 lines deleted...]
-        <v>0.0673</v>
+        <v>14791.0</v>
+      </c>
+      <c r="F6" s="14">
+        <v>0.1858</v>
       </c>
       <c r="G6" s="10">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="H6" s="18">
-        <v>10817960</v>
+        <v>9703180</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B7" s="13">
-        <v>13238.0</v>
+        <v>14790.0</v>
       </c>
       <c r="C7" s="13">
-        <v>13300.45000000000073</v>
+        <v>16435.0</v>
       </c>
       <c r="D7" s="13">
-        <v>10742.45000000000073</v>
+        <v>14630.0</v>
       </c>
       <c r="E7" s="13">
-        <v>11076.45000000000073</v>
+        <v>16029.0</v>
       </c>
       <c r="F7" s="15">
-        <v>-0.1633</v>
+        <v>0.0837</v>
       </c>
       <c r="G7" s="11">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H7" s="19">
-        <v>15490119</v>
+        <v>11944867</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B8" s="12">
-        <v>11150.0</v>
+        <v>16026.0</v>
       </c>
       <c r="C8" s="12">
-        <v>11518.14999999999964</v>
+        <v>16660.0</v>
       </c>
       <c r="D8" s="12">
-        <v>10770.0</v>
+        <v>15708.0</v>
       </c>
       <c r="E8" s="12">
-        <v>11074.20000000000073</v>
+        <v>16186.0</v>
       </c>
       <c r="F8" s="14">
-        <v>-0.0002</v>
+        <v>0.0098</v>
       </c>
       <c r="G8" s="10">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="H8" s="18">
-        <v>9413964</v>
+        <v>7012785</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B9" s="13">
-        <v>11151.0</v>
+        <v>16016.0</v>
       </c>
       <c r="C9" s="13">
-        <v>11375.95000000000073</v>
+        <v>16210.0</v>
       </c>
       <c r="D9" s="13">
-        <v>10725.0</v>
+        <v>15260.0</v>
       </c>
       <c r="E9" s="13">
-        <v>10858.39999999999964</v>
-[...2 lines deleted...]
-        <v>-0.0195</v>
+        <v>15900.0</v>
+      </c>
+      <c r="F9" s="16">
+        <v>-0.0177</v>
       </c>
       <c r="G9" s="11">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="H9" s="19">
-        <v>7312321</v>
+        <v>7865566</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B10" s="12">
-        <v>10858.0</v>
+        <v>15975.0</v>
       </c>
       <c r="C10" s="12">
-        <v>12390.0</v>
+        <v>16818.0</v>
       </c>
       <c r="D10" s="12">
-        <v>10800.20000000000073</v>
+        <v>15851.0</v>
       </c>
       <c r="E10" s="12">
-        <v>12310.64999999999964</v>
-[...2 lines deleted...]
-        <v>0.1337</v>
+        <v>16697.0</v>
+      </c>
+      <c r="F10" s="14">
+        <v>0.0501</v>
       </c>
       <c r="G10" s="10">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H10" s="18">
-        <v>10860892</v>
+        <v>6919794</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B11" s="13">
-        <v>12990.0</v>
+        <v>16700.0</v>
       </c>
       <c r="C11" s="13">
-        <v>13461.20000000000073</v>
+        <v>17370.0</v>
       </c>
       <c r="D11" s="13">
-        <v>11811.70000000000073</v>
+        <v>14300.0</v>
       </c>
       <c r="E11" s="13">
-        <v>11945.85000000000036</v>
-[...2 lines deleted...]
-        <v>-0.0296</v>
+        <v>14599.0</v>
+      </c>
+      <c r="F11" s="16">
+        <v>-0.1257</v>
       </c>
       <c r="G11" s="11">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H11" s="19">
-        <v>7246606</v>
+        <v>9417848</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B12" s="12">
-        <v>11886.0</v>
+        <v>14251.0</v>
       </c>
       <c r="C12" s="12">
-        <v>12075.25</v>
+        <v>15459.0</v>
       </c>
       <c r="D12" s="12">
-        <v>11400.10000000000036</v>
+        <v>14058.0</v>
       </c>
       <c r="E12" s="12">
-        <v>11522.14999999999964</v>
+        <v>14857.0</v>
       </c>
       <c r="F12" s="14">
-        <v>-0.0355</v>
+        <v>0.0177</v>
       </c>
       <c r="G12" s="10">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H12" s="18">
-        <v>6881273</v>
+        <v>6707471</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B13" s="13">
-        <v>11480.0</v>
+        <v>14407.0</v>
       </c>
       <c r="C13" s="13">
-        <v>12325.0</v>
+        <v>14684.0</v>
       </c>
       <c r="D13" s="13">
-        <v>11059.45000000000073</v>
+        <v>12201.0</v>
       </c>
       <c r="E13" s="13">
-        <v>12257.0</v>
-[...2 lines deleted...]
-        <v>0.0638</v>
+        <v>12306.0</v>
+      </c>
+      <c r="F13" s="16">
+        <v>-0.1717</v>
       </c>
       <c r="G13" s="11">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H13" s="19">
-        <v>9087098</v>
+        <v>14241836</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="10" t="s">
         <v>46</v>
       </c>
       <c r="B14" s="12">
-        <v>12257.0</v>
+        <v>12900.0</v>
       </c>
       <c r="C14" s="12">
-        <v>13086.0</v>
+        <v>13797.0</v>
       </c>
       <c r="D14" s="12">
-        <v>12115.0</v>
+        <v>12239.0</v>
       </c>
       <c r="E14" s="12">
-        <v>12319.0</v>
-[...2 lines deleted...]
-        <v>0.0051</v>
+        <v>13314.0</v>
+      </c>
+      <c r="F14" s="14">
+        <v>0.0819</v>
       </c>
       <c r="G14" s="10">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H14" s="18">
-        <v>7093154</v>
+        <v>13239120</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="11" t="s">
         <v>47</v>
       </c>
       <c r="B15" s="13">
-        <v>12161.0</v>
+        <v>13314.0</v>
       </c>
       <c r="C15" s="13">
-        <v>12890.0</v>
+        <v>13976.0</v>
       </c>
       <c r="D15" s="13">
-        <v>12016.0</v>
+        <v>12753.0</v>
       </c>
       <c r="E15" s="13">
-        <v>12400.0</v>
-[...2 lines deleted...]
-        <v>0.0066</v>
+        <v>13127.0</v>
+      </c>
+      <c r="F15" s="16">
+        <v>-0.014</v>
       </c>
       <c r="G15" s="11">
         <v>21</v>
       </c>
       <c r="H15" s="19">
-        <v>7164678</v>
+        <v>7808727</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="10" t="s">
         <v>48</v>
       </c>
       <c r="B16" s="12">
-        <v>12450.0</v>
+        <v>13200.0</v>
       </c>
       <c r="C16" s="12">
-        <v>12820.0</v>
+        <v>14201.0</v>
       </c>
       <c r="D16" s="12">
-        <v>12268.0</v>
+        <v>12700.0</v>
       </c>
       <c r="E16" s="12">
-        <v>12608.0</v>
-[...2 lines deleted...]
-        <v>0.0168</v>
+        <v>14115.0</v>
+      </c>
+      <c r="F16" s="14">
+        <v>0.0753</v>
       </c>
       <c r="G16" s="10">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H16" s="18">
-        <v>6396591</v>
+        <v>11184139</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="11" t="s">
         <v>49</v>
       </c>
       <c r="B17" s="13">
-        <v>12521.0</v>
+        <v>14151.0</v>
       </c>
       <c r="C17" s="13">
-        <v>14895.0</v>
+        <v>14598.0</v>
       </c>
       <c r="D17" s="13">
-        <v>12225.0</v>
+        <v>13197.0</v>
       </c>
       <c r="E17" s="13">
-        <v>14791.0</v>
-[...2 lines deleted...]
-        <v>0.1731</v>
+        <v>14234.0</v>
+      </c>
+      <c r="F17" s="15">
+        <v>0.0084</v>
       </c>
       <c r="G17" s="11">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H17" s="19">
-        <v>9703180</v>
+        <v>10200482</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="10" t="s">
         <v>50</v>
       </c>
       <c r="B18" s="12">
-        <v>14790.0</v>
+        <v>14300.0</v>
       </c>
       <c r="C18" s="12">
-        <v>16435.0</v>
+        <v>14440.0</v>
       </c>
       <c r="D18" s="12">
-        <v>14630.0</v>
+        <v>13268.0</v>
       </c>
       <c r="E18" s="12">
-        <v>16029.0</v>
-[...2 lines deleted...]
-        <v>0.0837</v>
+        <v>13547.0</v>
+      </c>
+      <c r="F18" s="17">
+        <v>-0.0483</v>
       </c>
       <c r="G18" s="10">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="H18" s="18">
-        <v>11944867</v>
+        <v>6768319</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="11" t="s">
         <v>51</v>
       </c>
       <c r="B19" s="13">
-        <v>16026.0</v>
+        <v>13540.0</v>
       </c>
       <c r="C19" s="13">
-        <v>16549.0</v>
+        <v>13540.0</v>
       </c>
       <c r="D19" s="13">
-        <v>15708.0</v>
+        <v>12381.0</v>
       </c>
       <c r="E19" s="13">
-        <v>16396.0</v>
-[...2 lines deleted...]
-        <v>0.0229</v>
+        <v>12400.0</v>
+      </c>
+      <c r="F19" s="16">
+        <v>-0.0847</v>
       </c>
       <c r="G19" s="11">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="H19" s="19">
-        <v>4546700</v>
+        <v>4374816</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G13"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
@@ -1574,319 +1585,319 @@
       </c>
       <c r="B1" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C1" s="9" t="s">
         <v>28</v>
       </c>
       <c r="D1" s="9" t="s">
         <v>29</v>
       </c>
       <c r="E1" s="9" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="9" t="s">
         <v>31</v>
       </c>
       <c r="G1" s="9" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="10" t="s">
         <v>53</v>
       </c>
       <c r="B2" s="12">
-        <v>12326.0</v>
+        <v>13450.0</v>
       </c>
       <c r="C2" s="12">
-        <v>12725.0</v>
+        <v>13917.0</v>
       </c>
       <c r="D2" s="12">
-        <v>12225.0</v>
+        <v>13201.0</v>
       </c>
       <c r="E2" s="12">
-        <v>12590.0</v>
-[...2 lines deleted...]
-        <v>0.0214</v>
+        <v>13745.0</v>
+      </c>
+      <c r="F2" s="14">
+        <v>0.0219</v>
       </c>
       <c r="G2" s="18">
-        <v>1061302</v>
+        <v>1962142</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="11" t="s">
         <v>54</v>
       </c>
       <c r="B3" s="13">
-        <v>12585.0</v>
+        <v>13740.0</v>
       </c>
       <c r="C3" s="13">
-        <v>12959.0</v>
+        <v>14549.0</v>
       </c>
       <c r="D3" s="13">
-        <v>12482.0</v>
+        <v>13371.0</v>
       </c>
       <c r="E3" s="13">
-        <v>12936.0</v>
-[...2 lines deleted...]
-        <v>0.0275</v>
+        <v>14366.0</v>
+      </c>
+      <c r="F3" s="15">
+        <v>0.0452</v>
       </c>
       <c r="G3" s="19">
-        <v>1262351</v>
+        <v>4979073</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="10" t="s">
         <v>55</v>
       </c>
       <c r="B4" s="12">
-        <v>13703.0</v>
+        <v>14463.0</v>
       </c>
       <c r="C4" s="12">
-        <v>14401.0</v>
+        <v>14598.0</v>
       </c>
       <c r="D4" s="12">
-        <v>13664.0</v>
+        <v>13700.0</v>
       </c>
       <c r="E4" s="12">
-        <v>14349.0</v>
-[...2 lines deleted...]
-        <v>0.1092</v>
+        <v>13854.0</v>
+      </c>
+      <c r="F4" s="17">
+        <v>-0.0356</v>
       </c>
       <c r="G4" s="18">
-        <v>4425224</v>
+        <v>2012440</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="11" t="s">
         <v>56</v>
       </c>
       <c r="B5" s="13">
-        <v>14401.0</v>
+        <v>13682.0</v>
       </c>
       <c r="C5" s="13">
-        <v>14895.0</v>
+        <v>13885.0</v>
       </c>
       <c r="D5" s="13">
-        <v>14280.0</v>
+        <v>13435.0</v>
       </c>
       <c r="E5" s="13">
-        <v>14791.0</v>
-[...2 lines deleted...]
-        <v>0.0308</v>
+        <v>13803.0</v>
+      </c>
+      <c r="F5" s="16">
+        <v>-0.0037</v>
       </c>
       <c r="G5" s="19">
-        <v>2608279</v>
+        <v>1877824</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="10" t="s">
         <v>57</v>
       </c>
       <c r="B6" s="12">
-        <v>14790.0</v>
+        <v>13824.0</v>
       </c>
       <c r="C6" s="12">
-        <v>15240.0</v>
+        <v>13832.0</v>
       </c>
       <c r="D6" s="12">
-        <v>14630.0</v>
+        <v>13197.0</v>
       </c>
       <c r="E6" s="12">
-        <v>14895.0</v>
-[...2 lines deleted...]
-        <v>0.007</v>
+        <v>13442.0</v>
+      </c>
+      <c r="F6" s="17">
+        <v>-0.0262</v>
       </c>
       <c r="G6" s="18">
-        <v>2771925</v>
+        <v>1709516</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="11" t="s">
         <v>58</v>
       </c>
       <c r="B7" s="13">
-        <v>14921.0</v>
+        <v>13579.0</v>
       </c>
       <c r="C7" s="13">
-        <v>15384.0</v>
+        <v>14348.0</v>
       </c>
       <c r="D7" s="13">
-        <v>14850.0</v>
+        <v>13501.0</v>
       </c>
       <c r="E7" s="13">
-        <v>15325.0</v>
-[...2 lines deleted...]
-        <v>0.0289</v>
+        <v>14234.0</v>
+      </c>
+      <c r="F7" s="15">
+        <v>0.0589</v>
       </c>
       <c r="G7" s="19">
-        <v>2863261</v>
+        <v>2491636</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="10" t="s">
         <v>59</v>
       </c>
       <c r="B8" s="12">
-        <v>15350.0</v>
+        <v>14300.0</v>
       </c>
       <c r="C8" s="12">
-        <v>16060.0</v>
+        <v>14440.0</v>
       </c>
       <c r="D8" s="12">
-        <v>15249.0</v>
+        <v>13811.0</v>
       </c>
       <c r="E8" s="12">
-        <v>15864.0</v>
-[...2 lines deleted...]
-        <v>0.0352</v>
+        <v>14037.0</v>
+      </c>
+      <c r="F8" s="17">
+        <v>-0.0138</v>
       </c>
       <c r="G8" s="18">
-        <v>2472135</v>
+        <v>2551054</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="11" t="s">
         <v>60</v>
       </c>
       <c r="B9" s="13">
-        <v>15879.0</v>
+        <v>14039.0</v>
       </c>
       <c r="C9" s="13">
-        <v>16435.0</v>
+        <v>14175.0</v>
       </c>
       <c r="D9" s="13">
-        <v>15779.0</v>
+        <v>13760.0</v>
       </c>
       <c r="E9" s="13">
-        <v>16286.0</v>
-[...2 lines deleted...]
-        <v>0.0266</v>
+        <v>13834.0</v>
+      </c>
+      <c r="F9" s="16">
+        <v>-0.0145</v>
       </c>
       <c r="G9" s="19">
-        <v>2820214</v>
+        <v>1425656</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="10" t="s">
         <v>61</v>
       </c>
       <c r="B10" s="12">
-        <v>16300.0</v>
+        <v>13834.0</v>
       </c>
       <c r="C10" s="12">
-        <v>16340.0</v>
+        <v>13920.0</v>
       </c>
       <c r="D10" s="12">
-        <v>15736.0</v>
+        <v>13565.0</v>
       </c>
       <c r="E10" s="12">
-        <v>15806.0</v>
-[...2 lines deleted...]
-        <v>-0.0295</v>
+        <v>13565.0</v>
+      </c>
+      <c r="F10" s="17">
+        <v>-0.0194</v>
       </c>
       <c r="G10" s="18">
-        <v>1913623</v>
+        <v>1031373</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="11" t="s">
         <v>62</v>
       </c>
       <c r="B11" s="13">
-        <v>15840.0</v>
+        <v>13623.0</v>
       </c>
       <c r="C11" s="13">
-        <v>16315.0</v>
+        <v>13750.0</v>
       </c>
       <c r="D11" s="13">
-        <v>15708.0</v>
+        <v>13318.0</v>
       </c>
       <c r="E11" s="13">
-        <v>16265.0</v>
-[...2 lines deleted...]
-        <v>0.029</v>
+        <v>13376.0</v>
+      </c>
+      <c r="F11" s="16">
+        <v>-0.0139</v>
       </c>
       <c r="G11" s="19">
-        <v>1628871</v>
+        <v>1317105</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="10" t="s">
         <v>63</v>
       </c>
       <c r="B12" s="12">
-        <v>16264.0</v>
+        <v>13375.0</v>
       </c>
       <c r="C12" s="12">
-        <v>16549.0</v>
+        <v>13547.0</v>
       </c>
       <c r="D12" s="12">
-        <v>16121.0</v>
+        <v>12640.0</v>
       </c>
       <c r="E12" s="12">
-        <v>16401.0</v>
-[...2 lines deleted...]
-        <v>0.0084</v>
+        <v>12694.0</v>
+      </c>
+      <c r="F12" s="17">
+        <v>-0.051</v>
       </c>
       <c r="G12" s="18">
-        <v>1589312</v>
+        <v>2658996</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="11" t="s">
         <v>64</v>
       </c>
       <c r="B13" s="13">
-        <v>16500.0</v>
+        <v>12691.0</v>
       </c>
       <c r="C13" s="13">
-        <v>16518.0</v>
+        <v>12833.0</v>
       </c>
       <c r="D13" s="13">
-        <v>16330.0</v>
+        <v>12381.0</v>
       </c>
       <c r="E13" s="13">
-        <v>16396.0</v>
-[...2 lines deleted...]
-        <v>-0.0003</v>
+        <v>12400.0</v>
+      </c>
+      <c r="F13" s="16">
+        <v>-0.0232</v>
       </c>
       <c r="G13" s="19">
-        <v>432226</v>
+        <v>2158951</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:K31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
@@ -1919,754 +1930,754 @@
       </c>
       <c r="F1" s="9" t="s">
         <v>69</v>
       </c>
       <c r="G1" s="9" t="s">
         <v>70</v>
       </c>
       <c r="H1" s="9" t="s">
         <v>71</v>
       </c>
       <c r="I1" s="9" t="s">
         <v>72</v>
       </c>
       <c r="J1" s="9" t="s">
         <v>73</v>
       </c>
       <c r="K1" s="9" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="10" t="s">
         <v>75</v>
       </c>
       <c r="B2" s="12">
-        <v>14395.0</v>
-[...5 lines deleted...]
-        <v>67.59999999999999</v>
+        <v>12400.0</v>
+      </c>
+      <c r="C2" s="17">
+        <v>-0.0151</v>
+      </c>
+      <c r="D2" s="20">
+        <v>23.6</v>
       </c>
       <c r="E2" s="10">
-        <v>2.32</v>
-[...1 lines deleted...]
-      <c r="F2" s="10"/>
+        <v>1.44</v>
+      </c>
+      <c r="F2" s="10" t="s">
+        <v>76</v>
+      </c>
       <c r="G2" s="10"/>
       <c r="H2" s="10"/>
       <c r="I2" s="10"/>
-      <c r="J2" s="10" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="J2" s="10"/>
+      <c r="K2" s="10"/>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="11" t="s">
         <v>77</v>
       </c>
       <c r="B3" s="13">
-        <v>14115.0</v>
-[...5 lines deleted...]
-        <v>64.0</v>
+        <v>12590.0</v>
+      </c>
+      <c r="C3" s="16">
+        <v>-0.0022</v>
+      </c>
+      <c r="D3" s="21">
+        <v>26.6</v>
       </c>
       <c r="E3" s="11">
-        <v>2.68</v>
-[...1 lines deleted...]
-      <c r="F3" s="11"/>
+        <v>0.99</v>
+      </c>
+      <c r="F3" s="11" t="s">
+        <v>76</v>
+      </c>
       <c r="G3" s="11"/>
       <c r="H3" s="11"/>
       <c r="I3" s="11"/>
-      <c r="J3" s="11" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="J3" s="11"/>
+      <c r="K3" s="11"/>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="10" t="s">
         <v>78</v>
       </c>
       <c r="B4" s="12">
-        <v>13412.0</v>
-[...5 lines deleted...]
-        <v>51.1</v>
+        <v>12618.0</v>
+      </c>
+      <c r="C4" s="17">
+        <v>-0.0018</v>
+      </c>
+      <c r="D4" s="20">
+        <v>27.1</v>
       </c>
       <c r="E4" s="10">
-        <v>2.62</v>
-[...1 lines deleted...]
-      <c r="F4" s="10"/>
+        <v>1.58</v>
+      </c>
+      <c r="F4" s="10" t="s">
+        <v>76</v>
+      </c>
       <c r="G4" s="10"/>
       <c r="H4" s="10"/>
       <c r="I4" s="10"/>
       <c r="J4" s="10"/>
-      <c r="K4" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K4" s="10"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="11" t="s">
         <v>79</v>
       </c>
       <c r="B5" s="13">
-        <v>13745.0</v>
-[...5 lines deleted...]
-        <v>60.6</v>
+        <v>12641.0</v>
+      </c>
+      <c r="C5" s="16">
+        <v>-0.0093</v>
+      </c>
+      <c r="D5" s="21">
+        <v>27.5</v>
       </c>
       <c r="E5" s="11">
-        <v>2.11</v>
-[...1 lines deleted...]
-      <c r="F5" s="11"/>
+        <v>1.09</v>
+      </c>
+      <c r="F5" s="11" t="s">
+        <v>76</v>
+      </c>
       <c r="G5" s="11"/>
       <c r="H5" s="11"/>
       <c r="I5" s="11"/>
       <c r="J5" s="11"/>
-      <c r="K5" s="11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K5" s="11"/>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="10" t="s">
         <v>80</v>
       </c>
       <c r="B6" s="12">
-        <v>13745.0</v>
-[...5 lines deleted...]
-        <v>60.6</v>
+        <v>12760.0</v>
+      </c>
+      <c r="C6" s="14">
+        <v>0.0052</v>
+      </c>
+      <c r="D6" s="20">
+        <v>29.5</v>
       </c>
       <c r="E6" s="10">
-        <v>2.12</v>
-[...1 lines deleted...]
-      <c r="F6" s="10"/>
+        <v>1.26</v>
+      </c>
+      <c r="F6" s="10" t="s">
+        <v>76</v>
+      </c>
       <c r="G6" s="10"/>
       <c r="H6" s="10"/>
       <c r="I6" s="10"/>
       <c r="J6" s="10"/>
-      <c r="K6" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K6" s="10"/>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="11" t="s">
         <v>81</v>
       </c>
       <c r="B7" s="13">
-        <v>13248.0</v>
-[...5 lines deleted...]
-        <v>48.3</v>
+        <v>12694.0</v>
+      </c>
+      <c r="C7" s="16">
+        <v>-0.0127</v>
+      </c>
+      <c r="D7" s="21">
+        <v>26.7</v>
       </c>
       <c r="E7" s="11">
-        <v>0.76</v>
-[...1 lines deleted...]
-      <c r="F7" s="11"/>
+        <v>1.0</v>
+      </c>
+      <c r="F7" s="11" t="s">
+        <v>76</v>
+      </c>
       <c r="G7" s="11"/>
       <c r="H7" s="11"/>
       <c r="I7" s="11"/>
       <c r="J7" s="11"/>
       <c r="K7" s="11"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="10" t="s">
         <v>82</v>
       </c>
       <c r="B8" s="12">
-        <v>13451.0</v>
-[...5 lines deleted...]
-        <v>54.8</v>
+        <v>12857.0</v>
+      </c>
+      <c r="C8" s="14">
+        <v>0.0006</v>
+      </c>
+      <c r="D8" s="20">
+        <v>29.3</v>
       </c>
       <c r="E8" s="10">
-        <v>0.93</v>
-[...1 lines deleted...]
-      <c r="F8" s="10"/>
+        <v>1.13</v>
+      </c>
+      <c r="F8" s="10" t="s">
+        <v>76</v>
+      </c>
       <c r="G8" s="10"/>
       <c r="H8" s="10"/>
       <c r="I8" s="10"/>
       <c r="J8" s="10"/>
       <c r="K8" s="10"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="11" t="s">
         <v>83</v>
       </c>
       <c r="B9" s="13">
-        <v>13421.0</v>
-[...5 lines deleted...]
-        <v>53.9</v>
+        <v>12849.0</v>
+      </c>
+      <c r="C9" s="16">
+        <v>-0.0078</v>
+      </c>
+      <c r="D9" s="21">
+        <v>29.0</v>
       </c>
       <c r="E9" s="11">
-        <v>0.6</v>
-[...1 lines deleted...]
-      <c r="F9" s="11"/>
+        <v>1.92</v>
+      </c>
+      <c r="F9" s="11" t="s">
+        <v>76</v>
+      </c>
       <c r="G9" s="11"/>
       <c r="H9" s="11"/>
       <c r="I9" s="11"/>
       <c r="J9" s="11"/>
       <c r="K9" s="11"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="10" t="s">
         <v>84</v>
       </c>
       <c r="B10" s="12">
-        <v>13395.0</v>
-[...2 lines deleted...]
-        <v>-0.0066</v>
+        <v>12950.0</v>
+      </c>
+      <c r="C10" s="17">
+        <v>-0.0441</v>
       </c>
       <c r="D10" s="10">
-        <v>53.2</v>
+        <v>30.6</v>
       </c>
       <c r="E10" s="10">
-        <v>1.69</v>
+        <v>3.0</v>
       </c>
       <c r="F10" s="10"/>
       <c r="G10" s="10"/>
       <c r="H10" s="10"/>
       <c r="I10" s="10"/>
       <c r="J10" s="10"/>
-      <c r="K10" s="10"/>
+      <c r="K10" s="10" t="s">
+        <v>76</v>
+      </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="11" t="s">
         <v>85</v>
       </c>
       <c r="B11" s="13">
-        <v>13484.0</v>
+        <v>13547.0</v>
       </c>
       <c r="C11" s="15">
-        <v>-0.0107</v>
+        <v>0.0128</v>
       </c>
       <c r="D11" s="11">
-        <v>56.0</v>
+        <v>43.8</v>
       </c>
       <c r="E11" s="11">
-        <v>0.92</v>
+        <v>1.53</v>
       </c>
       <c r="F11" s="11"/>
       <c r="G11" s="11"/>
       <c r="H11" s="11"/>
       <c r="I11" s="11"/>
       <c r="J11" s="11"/>
       <c r="K11" s="11"/>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="10" t="s">
         <v>86</v>
       </c>
       <c r="B12" s="12">
-        <v>13630.0</v>
-[...2 lines deleted...]
-        <v>-0.0045</v>
+        <v>13376.0</v>
+      </c>
+      <c r="C12" s="17">
+        <v>-0.0048</v>
       </c>
       <c r="D12" s="10">
-        <v>60.7</v>
+        <v>36.5</v>
       </c>
       <c r="E12" s="10">
-        <v>0.6</v>
+        <v>0.88</v>
       </c>
       <c r="F12" s="10"/>
       <c r="G12" s="10"/>
       <c r="H12" s="10"/>
       <c r="I12" s="10"/>
       <c r="J12" s="10"/>
       <c r="K12" s="10"/>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="11" t="s">
         <v>87</v>
       </c>
       <c r="B13" s="13">
-        <v>13691.0</v>
-[...2 lines deleted...]
-        <v>-0.0083</v>
+        <v>13440.0</v>
+      </c>
+      <c r="C13" s="16">
+        <v>-0.0059</v>
       </c>
       <c r="D13" s="11">
-        <v>62.8</v>
+        <v>38.3</v>
       </c>
       <c r="E13" s="11">
-        <v>0.7</v>
+        <v>0.96</v>
       </c>
       <c r="F13" s="11"/>
       <c r="G13" s="11"/>
       <c r="H13" s="11"/>
       <c r="I13" s="11"/>
       <c r="J13" s="11"/>
       <c r="K13" s="11"/>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="10" t="s">
         <v>88</v>
       </c>
       <c r="B14" s="12">
-        <v>13366.0</v>
-[...2 lines deleted...]
-        <v>0.0205</v>
+        <v>13520.0</v>
+      </c>
+      <c r="C14" s="17">
+        <v>-0.0116</v>
       </c>
       <c r="D14" s="10">
-        <v>57.1</v>
+        <v>40.5</v>
       </c>
       <c r="E14" s="10">
-        <v>1.42</v>
+        <v>0.57</v>
       </c>
       <c r="F14" s="10"/>
       <c r="G14" s="10"/>
       <c r="H14" s="10"/>
       <c r="I14" s="10"/>
       <c r="J14" s="10"/>
       <c r="K14" s="10"/>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="11" t="s">
         <v>89</v>
       </c>
       <c r="B15" s="13">
-        <v>13098.0</v>
-[...2 lines deleted...]
-        <v>0.0019</v>
+        <v>13678.0</v>
+      </c>
+      <c r="C15" s="15">
+        <v>0.0043</v>
       </c>
       <c r="D15" s="11">
-        <v>48.6</v>
+        <v>45.3</v>
       </c>
       <c r="E15" s="11">
-        <v>0.81</v>
+        <v>0.82</v>
       </c>
       <c r="F15" s="11"/>
       <c r="G15" s="11"/>
       <c r="H15" s="11"/>
-      <c r="I15" s="11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I15" s="11"/>
       <c r="J15" s="11"/>
       <c r="K15" s="11"/>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="10" t="s">
         <v>90</v>
       </c>
       <c r="B16" s="12">
-        <v>13073.0</v>
+        <v>13620.0</v>
       </c>
       <c r="C16" s="14">
-        <v>-0.0036</v>
+        <v>0.0041</v>
       </c>
       <c r="D16" s="10">
-        <v>47.7</v>
+        <v>43.0</v>
       </c>
       <c r="E16" s="10">
-        <v>0.54</v>
+        <v>0.62</v>
       </c>
       <c r="F16" s="10"/>
       <c r="G16" s="10"/>
       <c r="H16" s="10"/>
       <c r="I16" s="10"/>
       <c r="J16" s="10"/>
       <c r="K16" s="10"/>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="11" t="s">
         <v>91</v>
       </c>
       <c r="B17" s="13">
-        <v>13120.0</v>
-[...2 lines deleted...]
-        <v>0.0161</v>
+        <v>13565.0</v>
+      </c>
+      <c r="C17" s="16">
+        <v>-0.0177</v>
       </c>
       <c r="D17" s="11">
-        <v>49.2</v>
+        <v>40.8</v>
       </c>
       <c r="E17" s="11">
-        <v>1.12</v>
+        <v>0.6</v>
       </c>
       <c r="F17" s="11"/>
       <c r="G17" s="11"/>
       <c r="H17" s="11"/>
       <c r="I17" s="11"/>
       <c r="J17" s="11"/>
       <c r="K17" s="11"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="10" t="s">
         <v>92</v>
       </c>
       <c r="B18" s="12">
-        <v>12912.0</v>
+        <v>13809.0</v>
       </c>
       <c r="C18" s="14">
-        <v>-0.0106</v>
+        <v>0.0087</v>
       </c>
       <c r="D18" s="10">
-        <v>41.7</v>
+        <v>48.5</v>
       </c>
       <c r="E18" s="10">
-        <v>0.99</v>
+        <v>0.5</v>
       </c>
       <c r="F18" s="10"/>
       <c r="G18" s="10"/>
       <c r="H18" s="10"/>
       <c r="I18" s="10"/>
       <c r="J18" s="10"/>
       <c r="K18" s="10"/>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="11" t="s">
         <v>93</v>
       </c>
       <c r="B19" s="13">
-        <v>13050.0</v>
-[...2 lines deleted...]
-        <v>-0.0011</v>
+        <v>13690.0</v>
+      </c>
+      <c r="C19" s="16">
+        <v>-0.0001</v>
       </c>
       <c r="D19" s="11">
-        <v>45.8</v>
+        <v>43.7</v>
       </c>
       <c r="E19" s="11">
-        <v>0.76</v>
+        <v>0.46</v>
       </c>
       <c r="F19" s="11"/>
       <c r="G19" s="11"/>
       <c r="H19" s="11"/>
       <c r="I19" s="11"/>
       <c r="J19" s="11"/>
       <c r="K19" s="11"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="10" t="s">
         <v>94</v>
       </c>
       <c r="B20" s="12">
-        <v>13064.0</v>
-[...2 lines deleted...]
-        <v>0.0015</v>
+        <v>13691.0</v>
+      </c>
+      <c r="C20" s="17">
+        <v>-0.005</v>
       </c>
       <c r="D20" s="10">
-        <v>46.3</v>
+        <v>43.7</v>
       </c>
       <c r="E20" s="10">
-        <v>1.2</v>
+        <v>0.69</v>
       </c>
       <c r="F20" s="10"/>
       <c r="G20" s="10"/>
       <c r="H20" s="10"/>
       <c r="I20" s="10"/>
       <c r="J20" s="10"/>
       <c r="K20" s="10"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="11" t="s">
         <v>95</v>
       </c>
       <c r="B21" s="13">
-        <v>13044.0</v>
-[...2 lines deleted...]
-        <v>0.0017</v>
+        <v>13760.0</v>
+      </c>
+      <c r="C21" s="16">
+        <v>-0.0053</v>
       </c>
       <c r="D21" s="11">
-        <v>45.6</v>
+        <v>45.9</v>
       </c>
       <c r="E21" s="11">
-        <v>1.51</v>
+        <v>0.45</v>
       </c>
       <c r="F21" s="11"/>
       <c r="G21" s="11"/>
       <c r="H21" s="11"/>
       <c r="I21" s="11"/>
       <c r="J21" s="11"/>
       <c r="K21" s="11"/>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="10" t="s">
         <v>96</v>
       </c>
       <c r="B22" s="12">
-        <v>13022.0</v>
-[...2 lines deleted...]
-        <v>0.0059</v>
+        <v>13834.0</v>
+      </c>
+      <c r="C22" s="17">
+        <v>-0.0051</v>
       </c>
       <c r="D22" s="10">
-        <v>44.9</v>
+        <v>48.2</v>
       </c>
       <c r="E22" s="10">
-        <v>1.49</v>
+        <v>0.53</v>
       </c>
       <c r="F22" s="10"/>
       <c r="G22" s="10"/>
       <c r="H22" s="10"/>
       <c r="I22" s="10"/>
       <c r="J22" s="10"/>
       <c r="K22" s="10"/>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="11" t="s">
         <v>97</v>
       </c>
       <c r="B23" s="13">
-        <v>12946.0</v>
+        <v>13905.0</v>
       </c>
       <c r="C23" s="15">
-        <v>-0.0138</v>
+        <v>0.0022</v>
       </c>
       <c r="D23" s="11">
-        <v>42.4</v>
+        <v>50.6</v>
       </c>
       <c r="E23" s="11">
-        <v>0.77</v>
+        <v>0.54</v>
       </c>
       <c r="F23" s="11"/>
       <c r="G23" s="11"/>
       <c r="H23" s="11"/>
       <c r="I23" s="11"/>
       <c r="J23" s="11"/>
       <c r="K23" s="11"/>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="10" t="s">
         <v>98</v>
       </c>
       <c r="B24" s="12">
-        <v>13127.0</v>
-[...2 lines deleted...]
-        <v>-0.0177</v>
+        <v>13875.0</v>
+      </c>
+      <c r="C24" s="17">
+        <v>-0.0082</v>
       </c>
       <c r="D24" s="10">
-        <v>47.0</v>
+        <v>49.6</v>
       </c>
       <c r="E24" s="10">
-        <v>2.37</v>
+        <v>0.85</v>
       </c>
       <c r="F24" s="10"/>
       <c r="G24" s="10"/>
       <c r="H24" s="10"/>
       <c r="I24" s="10"/>
       <c r="J24" s="10"/>
-      <c r="K24" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K24" s="10"/>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="11" t="s">
         <v>99</v>
       </c>
       <c r="B25" s="13">
-        <v>13364.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>13990.0</v>
+      </c>
+      <c r="C25" s="16">
+        <v>-0.0076</v>
       </c>
       <c r="D25" s="11">
-        <v>54.3</v>
+        <v>53.3</v>
       </c>
       <c r="E25" s="11">
-        <v>0.83</v>
+        <v>0.79</v>
       </c>
       <c r="F25" s="11"/>
       <c r="G25" s="11"/>
       <c r="H25" s="11"/>
       <c r="I25" s="11"/>
       <c r="J25" s="11"/>
       <c r="K25" s="11"/>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="10" t="s">
         <v>100</v>
       </c>
       <c r="B26" s="12">
-        <v>13364.0</v>
-[...2 lines deleted...]
-        <v>0.0118</v>
+        <v>14097.0</v>
+      </c>
+      <c r="C26" s="14">
+        <v>0.0043</v>
       </c>
       <c r="D26" s="10">
-        <v>54.3</v>
+        <v>56.9</v>
       </c>
       <c r="E26" s="10">
-        <v>0.8</v>
+        <v>0.71</v>
       </c>
       <c r="F26" s="10"/>
       <c r="G26" s="10"/>
       <c r="H26" s="10"/>
-      <c r="I26" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I26" s="10"/>
       <c r="J26" s="10"/>
       <c r="K26" s="10"/>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="11" t="s">
         <v>101</v>
       </c>
       <c r="B27" s="13">
-        <v>13208.0</v>
-[...2 lines deleted...]
-        <v>0.0029</v>
+        <v>14037.0</v>
+      </c>
+      <c r="C27" s="16">
+        <v>-0.0031</v>
       </c>
       <c r="D27" s="11">
-        <v>49.9</v>
+        <v>55.3</v>
       </c>
       <c r="E27" s="11">
-        <v>0.6</v>
+        <v>0.75</v>
       </c>
       <c r="F27" s="11"/>
       <c r="G27" s="11"/>
       <c r="H27" s="11"/>
       <c r="I27" s="11"/>
       <c r="J27" s="11"/>
       <c r="K27" s="11"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="10" t="s">
         <v>102</v>
       </c>
       <c r="B28" s="12">
-        <v>13170.0</v>
-[...2 lines deleted...]
-        <v>0.0141</v>
+        <v>14080.0</v>
+      </c>
+      <c r="C28" s="17">
+        <v>-0.0078</v>
       </c>
       <c r="D28" s="10">
-        <v>48.8</v>
+        <v>56.7</v>
       </c>
       <c r="E28" s="10">
-        <v>0.61</v>
+        <v>0.76</v>
       </c>
       <c r="F28" s="10"/>
       <c r="G28" s="10"/>
       <c r="H28" s="10"/>
       <c r="I28" s="10"/>
       <c r="J28" s="10"/>
       <c r="K28" s="10"/>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="11" t="s">
         <v>103</v>
       </c>
       <c r="B29" s="13">
-        <v>12987.0</v>
+        <v>14190.0</v>
       </c>
       <c r="C29" s="15">
-        <v>-0.0018</v>
+        <v>0.0016</v>
       </c>
       <c r="D29" s="11">
-        <v>43.2</v>
+        <v>60.3</v>
       </c>
       <c r="E29" s="11">
-        <v>0.85</v>
+        <v>0.7</v>
       </c>
       <c r="F29" s="11"/>
       <c r="G29" s="11"/>
       <c r="H29" s="11"/>
       <c r="I29" s="11"/>
       <c r="J29" s="11"/>
       <c r="K29" s="11"/>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="10" t="s">
         <v>104</v>
       </c>
       <c r="B30" s="12">
-        <v>13010.0</v>
-[...2 lines deleted...]
-        <v>0.0005</v>
+        <v>14168.0</v>
+      </c>
+      <c r="C30" s="14">
+        <v>0.0013</v>
       </c>
       <c r="D30" s="10">
-        <v>43.8</v>
+        <v>59.8</v>
       </c>
       <c r="E30" s="10">
-        <v>0.46</v>
+        <v>1.35</v>
       </c>
       <c r="F30" s="10"/>
       <c r="G30" s="10"/>
       <c r="H30" s="10"/>
       <c r="I30" s="10"/>
       <c r="J30" s="10"/>
       <c r="K30" s="10"/>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="11" t="s">
         <v>105</v>
       </c>
       <c r="B31" s="13">
-        <v>13003.0</v>
-[...2 lines deleted...]
-        <v>0.0036</v>
+        <v>14150.0</v>
+      </c>
+      <c r="C31" s="16">
+        <v>-0.0059</v>
       </c>
       <c r="D31" s="11">
-        <v>43.5</v>
+        <v>59.4</v>
       </c>
       <c r="E31" s="11">
-        <v>0.63</v>
+        <v>2.12</v>
       </c>
       <c r="F31" s="11"/>
       <c r="G31" s="11"/>
       <c r="H31" s="11"/>
       <c r="I31" s="11"/>
       <c r="J31" s="11"/>
-      <c r="K31" s="11"/>
+      <c r="K31" s="11" t="s">
+        <v>76</v>
+      </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">