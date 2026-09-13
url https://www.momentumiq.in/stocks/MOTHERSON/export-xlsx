--- v0 (2026-07-02)
+++ v1 (2026-09-13)
@@ -18,368 +18,365 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Overview" sheetId="1" r:id="rId4"/>
     <sheet name="Monthly Summary" sheetId="2" r:id="rId5"/>
     <sheet name="Weekly Summary" sheetId="3" r:id="rId6"/>
     <sheet name="Indicator History" sheetId="4" r:id="rId7"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>MOTHERSON — Samvardhana Motherson</t>
   </si>
   <si>
-    <t>NSE Equity · Automobile · Generated 02 Jul 2026, 07:48 AM</t>
+    <t>NSE Equity · Automobile · Generated 13 Sep 2026, 10:50 AM</t>
   </si>
   <si>
     <t>KEY METRICS</t>
   </si>
   <si>
     <t>Current Price</t>
   </si>
   <si>
-    <t>₹105.37</t>
+    <t>₹164.45</t>
   </si>
   <si>
     <t>1 Day Change</t>
   </si>
   <si>
-    <t>-0.41%</t>
+    <t>+0.77%</t>
   </si>
   <si>
     <t>52 Week High</t>
   </si>
   <si>
-    <t>₹216.99</t>
+    <t>₹173.27</t>
   </si>
   <si>
     <t>52 Week Low</t>
   </si>
   <si>
-    <t>₹89.70</t>
+    <t>₹74.27</t>
   </si>
   <si>
     <t>RSI (14)</t>
   </si>
   <si>
     <t>EMA 50</t>
   </si>
   <si>
-    <t>₹138.49</t>
+    <t>₹158.16</t>
   </si>
   <si>
     <t>EMA 200</t>
   </si>
   <si>
-    <t>₹123.71</t>
+    <t>₹139.05</t>
   </si>
   <si>
     <t>ATR (14)</t>
   </si>
   <si>
-    <t>₹5.23</t>
+    <t>₹3.79</t>
   </si>
   <si>
     <t>Volume Ratio</t>
   </si>
   <si>
-    <t>0.86×</t>
+    <t>1.2×</t>
   </si>
   <si>
     <t>Data Period</t>
   </si>
   <si>
-    <t>13 May 2024 to 22 Oct 2025</t>
+    <t>08 Apr 2025 to 11 Sep 2026</t>
   </si>
   <si>
     <t>ACTIVE TECHNICAL CONDITIONS</t>
   </si>
   <si>
-    <t>● NR7 Narrow Range</t>
-[...2 lines deleted...]
-    <t>● Near 52W High</t>
+    <t>● No special conditions today</t>
   </si>
   <si>
     <t>For educational purposes only. Not investment advice. Past performance does not guarantee future results.</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Open</t>
   </si>
   <si>
     <t>High</t>
   </si>
   <si>
     <t>Low</t>
   </si>
   <si>
     <t>Close</t>
   </si>
   <si>
     <t>Change %</t>
   </si>
   <si>
     <t>Trading Days</t>
   </si>
   <si>
     <t>Total Volume</t>
   </si>
   <si>
-    <t>May 2024</t>
-[...31 lines deleted...]
-  <si>
     <t>Apr 2025</t>
   </si>
   <si>
     <t>May 2025</t>
   </si>
   <si>
     <t>Jun 2025</t>
   </si>
   <si>
     <t>Jul 2025</t>
   </si>
   <si>
     <t>Aug 2025</t>
   </si>
   <si>
     <t>Sep 2025</t>
   </si>
   <si>
     <t>Oct 2025</t>
   </si>
   <si>
+    <t>Nov 2025</t>
+  </si>
+  <si>
+    <t>Dec 2025</t>
+  </si>
+  <si>
+    <t>Jan 2026</t>
+  </si>
+  <si>
+    <t>Feb 2026</t>
+  </si>
+  <si>
+    <t>Mar 2026</t>
+  </si>
+  <si>
+    <t>Apr 2026</t>
+  </si>
+  <si>
+    <t>May 2026</t>
+  </si>
+  <si>
+    <t>Jun 2026</t>
+  </si>
+  <si>
+    <t>Jul 2026</t>
+  </si>
+  <si>
+    <t>Aug 2026</t>
+  </si>
+  <si>
+    <t>Sep 2026</t>
+  </si>
+  <si>
     <t>Week</t>
   </si>
   <si>
-    <t>Week of 04 Aug</t>
-[...32 lines deleted...]
-    <t>Week of 20 Oct</t>
+    <t>Week of 22 Jun</t>
+  </si>
+  <si>
+    <t>Week of 29 Jun</t>
+  </si>
+  <si>
+    <t>Week of 06 Jul</t>
+  </si>
+  <si>
+    <t>Week of 13 Jul</t>
+  </si>
+  <si>
+    <t>Week of 20 Jul</t>
+  </si>
+  <si>
+    <t>Week of 27 Jul</t>
+  </si>
+  <si>
+    <t>Week of 03 Aug</t>
+  </si>
+  <si>
+    <t>Week of 10 Aug</t>
+  </si>
+  <si>
+    <t>Week of 17 Aug</t>
+  </si>
+  <si>
+    <t>Week of 24 Aug</t>
+  </si>
+  <si>
+    <t>Week of 31 Aug</t>
+  </si>
+  <si>
+    <t>Week of 07 Sep</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>1D Change %</t>
   </si>
   <si>
     <t>RSI</t>
   </si>
   <si>
     <t>Vol Ratio</t>
   </si>
   <si>
     <t>RSI&lt;30</t>
   </si>
   <si>
     <t>RSI&gt;70</t>
   </si>
   <si>
     <t>EMA Cross</t>
   </si>
   <si>
     <t>MACD Cross</t>
   </si>
   <si>
     <t>Breakout</t>
   </si>
   <si>
     <t>Vol Spike</t>
   </si>
   <si>
-    <t>01 Jul 2026</t>
-[...5 lines deleted...]
-    <t>29 Jun 2026</t>
+    <t>11 Sep 2026</t>
+  </si>
+  <si>
+    <t>10 Sep 2026</t>
+  </si>
+  <si>
+    <t>09 Sep 2026</t>
+  </si>
+  <si>
+    <t>08 Sep 2026</t>
+  </si>
+  <si>
+    <t>07 Sep 2026</t>
+  </si>
+  <si>
+    <t>04 Sep 2026</t>
+  </si>
+  <si>
+    <t>03 Sep 2026</t>
+  </si>
+  <si>
+    <t>02 Sep 2026</t>
+  </si>
+  <si>
+    <t>01 Sep 2026</t>
+  </si>
+  <si>
+    <t>31 Aug 2026</t>
+  </si>
+  <si>
+    <t>28 Aug 2026</t>
+  </si>
+  <si>
+    <t>27 Aug 2026</t>
+  </si>
+  <si>
+    <t>26 Aug 2026</t>
+  </si>
+  <si>
+    <t>25 Aug 2026</t>
+  </si>
+  <si>
+    <t>24 Aug 2026</t>
+  </si>
+  <si>
+    <t>21 Aug 2026</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
-    <t>26 Jun 2026</t>
-[...77 lines deleted...]
-    <t>20 May 2026</t>
+    <t>20 Aug 2026</t>
+  </si>
+  <si>
+    <t>19 Aug 2026</t>
+  </si>
+  <si>
+    <t>18 Aug 2026</t>
+  </si>
+  <si>
+    <t>17 Aug 2026</t>
+  </si>
+  <si>
+    <t>14 Aug 2026</t>
+  </si>
+  <si>
+    <t>13 Aug 2026</t>
+  </si>
+  <si>
+    <t>12 Aug 2026</t>
+  </si>
+  <si>
+    <t>11 Aug 2026</t>
+  </si>
+  <si>
+    <t>10 Aug 2026</t>
+  </si>
+  <si>
+    <t>07 Aug 2026</t>
+  </si>
+  <si>
+    <t>06 Aug 2026</t>
+  </si>
+  <si>
+    <t>05 Aug 2026</t>
+  </si>
+  <si>
+    <t>04 Aug 2026</t>
+  </si>
+  <si>
+    <t>03 Aug 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="₹#,##0.00"/>
     <numFmt numFmtId="165" formatCode="+0.00%;-0.00%"/>
   </numFmts>
   <fonts count="11">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -529,52 +526,52 @@
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="7" numFmtId="0" fillId="2" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="3" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="8" numFmtId="165" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="8" numFmtId="165" fillId="3" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="9" numFmtId="165" fillId="3" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="9" numFmtId="165" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="3" fillId="0" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="3" fillId="3" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="10" numFmtId="0" fillId="3" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="10" numFmtId="0" fillId="0" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
-    <xf xfId="0" fontId="10" numFmtId="0" fillId="3" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -850,54 +847,54 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D21"/>
+  <dimension ref="A1:D20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A21" sqref="A21"/>
+      <selection activeCell="A20" sqref="A20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="true" defaultRowHeight="18" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="22" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" customHeight="1" ht="32">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:4" customHeight="1" ht="20">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
     </row>
@@ -916,51 +913,51 @@
       <c r="B6" s="5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="5">
-        <v>57.2</v>
+        <v>54.0</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>17</v>
       </c>
@@ -969,1705 +966,1701 @@
       <c r="A13" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="6" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="18" spans="1:4">
-      <c r="A18" s="6" t="s">
+    <row r="20" spans="1:4" customHeight="1" ht="24">
+      <c r="A20" s="7" t="s">
         <v>24</v>
-      </c>
-[...3 lines deleted...]
-        <v>25</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A17:B17"/>
-    <mergeCell ref="A18:B18"/>
-    <mergeCell ref="A21:D21"/>
+    <mergeCell ref="A20:D20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H19"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:H19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16" customWidth="true" style="0"/>
     <col min="2" max="2" width="14" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="14" customWidth="true" style="0"/>
     <col min="5" max="5" width="14" customWidth="true" style="0"/>
     <col min="6" max="6" width="14" customWidth="true" style="0"/>
     <col min="7" max="7" width="14" customWidth="true" style="0"/>
     <col min="8" max="8" width="14" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" customHeight="1" ht="22">
       <c r="A1" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="B1" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="B1" s="8" t="s">
+      <c r="C1" s="8" t="s">
         <v>27</v>
       </c>
-      <c r="C1" s="8" t="s">
+      <c r="D1" s="8" t="s">
         <v>28</v>
       </c>
-      <c r="D1" s="8" t="s">
+      <c r="E1" s="8" t="s">
         <v>29</v>
       </c>
-      <c r="E1" s="8" t="s">
+      <c r="F1" s="8" t="s">
         <v>30</v>
       </c>
-      <c r="F1" s="8" t="s">
+      <c r="G1" s="8" t="s">
         <v>31</v>
       </c>
-      <c r="G1" s="8" t="s">
+      <c r="H1" s="8" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B2" s="11">
-        <v>127.5</v>
+        <v>80.55</v>
       </c>
       <c r="C2" s="11">
-        <v>156.94999999999999</v>
+        <v>92.48</v>
       </c>
       <c r="D2" s="11">
-        <v>122.45</v>
+        <v>74.27</v>
       </c>
       <c r="E2" s="11">
-        <v>151.25</v>
+        <v>88.37</v>
       </c>
       <c r="F2" s="13">
-        <v>0.1863</v>
+        <v>0.0971</v>
       </c>
       <c r="G2" s="9">
         <v>14</v>
       </c>
       <c r="H2" s="17">
-        <v>418365899</v>
+        <v>419431967</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="10" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B3" s="12">
-        <v>159.69999999999999</v>
+        <v>88.099999999999994</v>
       </c>
       <c r="C3" s="12">
-        <v>200.19999999999999</v>
+        <v>105.2</v>
       </c>
       <c r="D3" s="12">
-        <v>134.5</v>
+        <v>86.61</v>
       </c>
       <c r="E3" s="12">
-        <v>190.31</v>
+        <v>101.53</v>
       </c>
       <c r="F3" s="14">
-        <v>0.2582</v>
+        <v>0.1489</v>
       </c>
       <c r="G3" s="10">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="H3" s="18">
-        <v>664614451</v>
+        <v>572891326</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="9" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B4" s="11">
-        <v>193.53999999999999</v>
+        <v>102.040000000000006</v>
       </c>
       <c r="C4" s="11">
-        <v>208.88</v>
+        <v>107.58</v>
       </c>
       <c r="D4" s="11">
-        <v>181.11000000000001</v>
+        <v>96.48999999999999</v>
       </c>
       <c r="E4" s="11">
-        <v>196.56999999999999</v>
+        <v>102.90000000000001</v>
       </c>
       <c r="F4" s="13">
-        <v>0.0329</v>
+        <v>0.0135</v>
       </c>
       <c r="G4" s="9">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="H4" s="17">
-        <v>449636801</v>
+        <v>373939556</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="10" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B5" s="12">
-        <v>197.40000000000001</v>
+        <v>102.91</v>
       </c>
       <c r="C5" s="12">
-        <v>200.83000000000001</v>
+        <v>105.62</v>
       </c>
       <c r="D5" s="12">
-        <v>170.31</v>
+        <v>95.25</v>
       </c>
       <c r="E5" s="12">
-        <v>195.28</v>
+        <v>96.87</v>
       </c>
       <c r="F5" s="15">
-        <v>-0.0066</v>
+        <v>-0.0586</v>
       </c>
       <c r="G5" s="10">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H5" s="18">
-        <v>474158741</v>
+        <v>322060649</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="9" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B6" s="11">
-        <v>195.28</v>
+        <v>96.87</v>
       </c>
       <c r="C6" s="11">
-        <v>216.99000000000001</v>
+        <v>99.54000000000001</v>
       </c>
       <c r="D6" s="11">
-        <v>182.080000000000013</v>
+        <v>89.42</v>
       </c>
       <c r="E6" s="11">
-        <v>211.38999999999999</v>
-[...2 lines deleted...]
-        <v>0.0825</v>
+        <v>92.45999999999999</v>
+      </c>
+      <c r="F6" s="16">
+        <v>-0.0455</v>
       </c>
       <c r="G6" s="9">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="H6" s="17">
-        <v>517652948</v>
+        <v>284019643</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="10" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B7" s="12">
-        <v>212.0</v>
+        <v>94.11</v>
       </c>
       <c r="C7" s="12">
-        <v>215.87</v>
+        <v>112.25</v>
       </c>
       <c r="D7" s="12">
-        <v>179.66</v>
+        <v>93.13</v>
       </c>
       <c r="E7" s="12">
-        <v>180.94999999999999</v>
-[...2 lines deleted...]
-        <v>-0.144</v>
+        <v>105.31999999999999</v>
+      </c>
+      <c r="F7" s="14">
+        <v>0.1391</v>
       </c>
       <c r="G7" s="10">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H7" s="18">
-        <v>300025962</v>
+        <v>577669227</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="9" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B8" s="11">
-        <v>181.15000000000001</v>
+        <v>105.27</v>
       </c>
       <c r="C8" s="11">
-        <v>189.74000000000001</v>
+        <v>109.31</v>
       </c>
       <c r="D8" s="11">
-        <v>158.80000000000001</v>
+        <v>100.7</v>
       </c>
       <c r="E8" s="11">
-        <v>162.46000000000001</v>
+        <v>105.060000000000002</v>
       </c>
       <c r="F8" s="16">
-        <v>-0.1022</v>
+        <v>-0.0025</v>
       </c>
       <c r="G8" s="9">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="H8" s="17">
-        <v>359935202</v>
+        <v>258818777</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="10" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B9" s="12">
-        <v>162.46000000000001</v>
+        <v>105.069999999999993</v>
       </c>
       <c r="C9" s="12">
-        <v>174.56999999999999</v>
+        <v>117.34</v>
       </c>
       <c r="D9" s="12">
-        <v>152.40000000000001</v>
+        <v>100.77</v>
       </c>
       <c r="E9" s="12">
-        <v>156.12</v>
-[...2 lines deleted...]
-        <v>-0.039</v>
+        <v>115.95</v>
+      </c>
+      <c r="F9" s="14">
+        <v>0.1037</v>
       </c>
       <c r="G9" s="10">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="H9" s="18">
-        <v>373866448</v>
+        <v>462435900</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="9" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B10" s="11">
-        <v>156.28999999999999</v>
+        <v>116.14</v>
       </c>
       <c r="C10" s="11">
-        <v>161.78</v>
+        <v>122.42</v>
       </c>
       <c r="D10" s="11">
-        <v>136.0</v>
+        <v>112.78</v>
       </c>
       <c r="E10" s="11">
-        <v>141.25999999999999</v>
-[...2 lines deleted...]
-        <v>-0.0952</v>
+        <v>119.56999999999999</v>
+      </c>
+      <c r="F10" s="13">
+        <v>0.0312</v>
       </c>
       <c r="G10" s="9">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H10" s="17">
-        <v>229903379</v>
+        <v>295643168</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="10" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B11" s="12">
-        <v>141.34</v>
+        <v>120.030000000000001</v>
       </c>
       <c r="C11" s="12">
-        <v>142.13999999999999</v>
+        <v>124.31999999999999</v>
       </c>
       <c r="D11" s="12">
-        <v>116.72</v>
+        <v>105.98999999999999</v>
       </c>
       <c r="E11" s="12">
-        <v>118.59</v>
+        <v>112.55</v>
       </c>
       <c r="F11" s="15">
-        <v>-0.1605</v>
+        <v>-0.0587</v>
       </c>
       <c r="G11" s="10">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H11" s="18">
-        <v>457129782</v>
+        <v>299692195</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="9" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B12" s="11">
-        <v>119.33</v>
+        <v>111.13</v>
       </c>
       <c r="C12" s="11">
-        <v>137.18000000000001</v>
+        <v>135.72999999999999</v>
       </c>
       <c r="D12" s="11">
-        <v>115.83</v>
+        <v>109.28</v>
       </c>
       <c r="E12" s="11">
-        <v>130.96000000000001</v>
+        <v>132.93000000000001</v>
       </c>
       <c r="F12" s="13">
-        <v>0.1043</v>
+        <v>0.1811</v>
       </c>
       <c r="G12" s="9">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H12" s="17">
-        <v>296516978</v>
+        <v>412164658</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="10" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B13" s="12">
-        <v>130.96000000000001</v>
+        <v>125.81</v>
       </c>
       <c r="C13" s="12">
-        <v>139.47999999999999</v>
+        <v>131.80000000000001</v>
       </c>
       <c r="D13" s="12">
-        <v>107.25</v>
+        <v>104.72</v>
       </c>
       <c r="E13" s="12">
-        <v>133.27000000000001</v>
-[...2 lines deleted...]
-        <v>0.0176</v>
+        <v>105.079999999999998</v>
+      </c>
+      <c r="F13" s="15">
+        <v>-0.2095</v>
       </c>
       <c r="G13" s="10">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H13" s="18">
-        <v>388683744</v>
+        <v>483430478</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="9" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B14" s="11">
-        <v>132.87</v>
+        <v>107.98999999999999</v>
       </c>
       <c r="C14" s="11">
-        <v>158.66</v>
+        <v>132.99000000000001</v>
       </c>
       <c r="D14" s="11">
-        <v>130.62</v>
+        <v>102.81999999999999</v>
       </c>
       <c r="E14" s="11">
-        <v>153.12</v>
+        <v>121.20999999999999</v>
       </c>
       <c r="F14" s="13">
-        <v>0.1489</v>
+        <v>0.1535</v>
       </c>
       <c r="G14" s="9">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H14" s="17">
-        <v>383909216</v>
+        <v>551670300</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="10" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B15" s="12">
-        <v>153.90000000000001</v>
+        <v>121.20999999999999</v>
       </c>
       <c r="C15" s="12">
-        <v>162.25</v>
+        <v>151.77000000000001</v>
       </c>
       <c r="D15" s="12">
-        <v>145.18000000000001</v>
+        <v>118.41</v>
       </c>
       <c r="E15" s="12">
-        <v>154.83000000000001</v>
+        <v>145.74000000000001</v>
       </c>
       <c r="F15" s="14">
-        <v>0.0112</v>
+        <v>0.2024</v>
       </c>
       <c r="G15" s="10">
         <v>21</v>
       </c>
       <c r="H15" s="18">
-        <v>249293040</v>
+        <v>539065693</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="9" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B16" s="11">
-        <v>154.84</v>
+        <v>146.0099999999999909</v>
       </c>
       <c r="C16" s="11">
-        <v>158.91999999999999</v>
+        <v>155.25</v>
       </c>
       <c r="D16" s="11">
-        <v>95.55</v>
+        <v>138.030000000000001</v>
       </c>
       <c r="E16" s="11">
-        <v>97.17</v>
-[...2 lines deleted...]
-        <v>-0.3724</v>
+        <v>148.11000000000001</v>
+      </c>
+      <c r="F16" s="13">
+        <v>0.0163</v>
       </c>
       <c r="G16" s="9">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H16" s="17">
-        <v>266984921</v>
+        <v>499811663</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="10" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B17" s="12">
-        <v>97.17</v>
+        <v>148.25</v>
       </c>
       <c r="C17" s="12">
-        <v>99.84999999999999</v>
+        <v>152.40000000000001</v>
       </c>
       <c r="D17" s="12">
-        <v>89.7</v>
+        <v>136.71000000000001</v>
       </c>
       <c r="E17" s="12">
-        <v>92.75</v>
-[...2 lines deleted...]
-        <v>-0.0455</v>
+        <v>150.75</v>
+      </c>
+      <c r="F17" s="14">
+        <v>0.0178</v>
       </c>
       <c r="G17" s="10">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H17" s="18">
-        <v>284019643</v>
+        <v>342569167</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="9" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="B18" s="11">
-        <v>94.40000000000001</v>
+        <v>152.90000000000001</v>
       </c>
       <c r="C18" s="11">
-        <v>112.59999999999999</v>
+        <v>173.27000000000001</v>
       </c>
       <c r="D18" s="11">
-        <v>93.42</v>
+        <v>148.34</v>
       </c>
       <c r="E18" s="11">
-        <v>105.65000000000001</v>
+        <v>170.68000000000001</v>
       </c>
       <c r="F18" s="13">
-        <v>0.1391</v>
+        <v>0.1322</v>
       </c>
       <c r="G18" s="9">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="H18" s="17">
-        <v>577669227</v>
+        <v>425387376</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="10" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="B19" s="12">
-        <v>105.59999999999999</v>
+        <v>170.0</v>
       </c>
       <c r="C19" s="12">
-        <v>108.55</v>
+        <v>170.0</v>
       </c>
       <c r="D19" s="12">
-        <v>101.010000000000005</v>
+        <v>159.91999999999999</v>
       </c>
       <c r="E19" s="12">
-        <v>105.37</v>
+        <v>164.44999999999999</v>
       </c>
       <c r="F19" s="15">
-        <v>-0.0027</v>
+        <v>-0.0365</v>
       </c>
       <c r="G19" s="10">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="H19" s="18">
-        <v>173698813</v>
+        <v>99880035</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G13"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="15" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" customHeight="1" ht="22">
       <c r="A1" s="8" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B1" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="C1" s="8" t="s">
         <v>27</v>
       </c>
-      <c r="C1" s="8" t="s">
+      <c r="D1" s="8" t="s">
         <v>28</v>
       </c>
-      <c r="D1" s="8" t="s">
+      <c r="E1" s="8" t="s">
         <v>29</v>
       </c>
-      <c r="E1" s="8" t="s">
+      <c r="F1" s="8" t="s">
         <v>30</v>
       </c>
-      <c r="F1" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G1" s="8" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="9" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B2" s="11">
-        <v>95.55</v>
+        <v>145.53999999999999</v>
       </c>
       <c r="C2" s="11">
-        <v>99.079999999999998</v>
+        <v>155.25</v>
       </c>
       <c r="D2" s="11">
-        <v>91.0</v>
+        <v>141.75999999999999</v>
       </c>
       <c r="E2" s="11">
-        <v>91.45</v>
-[...2 lines deleted...]
-        <v>-0.0429</v>
+        <v>151.71000000000001</v>
+      </c>
+      <c r="F2" s="13">
+        <v>0.0424</v>
       </c>
       <c r="G2" s="17">
-        <v>63420708</v>
+        <v>116221037</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="10" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B3" s="12">
-        <v>91.51000000000001</v>
+        <v>151.71000000000001</v>
       </c>
       <c r="C3" s="12">
-        <v>94.59</v>
+        <v>154.0</v>
       </c>
       <c r="D3" s="12">
-        <v>89.7</v>
+        <v>146.02000000000001</v>
       </c>
       <c r="E3" s="12">
-        <v>93.099999999999994</v>
-[...2 lines deleted...]
-        <v>0.018</v>
+        <v>146.30000000000001</v>
+      </c>
+      <c r="F3" s="15">
+        <v>-0.0357</v>
       </c>
       <c r="G3" s="18">
-        <v>69371348</v>
+        <v>141929077</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="9" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B4" s="11">
-        <v>93.8</v>
+        <v>145.34999999999999</v>
       </c>
       <c r="C4" s="11">
-        <v>99.84999999999999</v>
+        <v>145.66999999999999</v>
       </c>
       <c r="D4" s="11">
-        <v>93.15000000000001</v>
+        <v>136.71000000000001</v>
       </c>
       <c r="E4" s="11">
-        <v>95.16</v>
-[...2 lines deleted...]
-        <v>0.0221</v>
+        <v>143.19</v>
+      </c>
+      <c r="F4" s="16">
+        <v>-0.0213</v>
       </c>
       <c r="G4" s="17">
-        <v>78867712</v>
+        <v>78825224</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="10" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B5" s="12">
-        <v>96.0</v>
+        <v>142.050000000000011</v>
       </c>
       <c r="C5" s="12">
-        <v>96.3</v>
+        <v>145.84</v>
       </c>
       <c r="D5" s="12">
-        <v>91.099999999999994</v>
+        <v>141.060000000000002</v>
       </c>
       <c r="E5" s="12">
-        <v>92.75</v>
-[...2 lines deleted...]
-        <v>-0.0253</v>
+        <v>144.16999999999999</v>
+      </c>
+      <c r="F5" s="14">
+        <v>0.0068</v>
       </c>
       <c r="G5" s="18">
-        <v>65934906</v>
+        <v>85353990</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="9" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B6" s="11">
-        <v>94.40000000000001</v>
+        <v>144.0</v>
       </c>
       <c r="C6" s="11">
-        <v>98.40000000000001</v>
+        <v>148.19</v>
       </c>
       <c r="D6" s="11">
-        <v>93.42</v>
+        <v>142.11000000000001</v>
       </c>
       <c r="E6" s="11">
-        <v>94.59999999999999</v>
+        <v>145.55000000000001</v>
       </c>
       <c r="F6" s="13">
-        <v>0.0199</v>
+        <v>0.0096</v>
       </c>
       <c r="G6" s="17">
-        <v>88516326</v>
+        <v>62548298</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="10" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B7" s="12">
-        <v>96.93000000000001</v>
+        <v>146.99000000000001</v>
       </c>
       <c r="C7" s="12">
-        <v>105.3</v>
+        <v>152.40000000000001</v>
       </c>
       <c r="D7" s="12">
-        <v>95.090000000000003</v>
+        <v>143.86000000000001</v>
       </c>
       <c r="E7" s="12">
-        <v>104.69</v>
+        <v>150.75</v>
       </c>
       <c r="F7" s="14">
-        <v>0.1067</v>
+        <v>0.0357</v>
       </c>
       <c r="G7" s="18">
-        <v>183668014</v>
+        <v>74129266</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="9" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B8" s="11">
-        <v>105.76000000000001</v>
+        <v>152.90000000000001</v>
       </c>
       <c r="C8" s="11">
-        <v>111.90000000000001</v>
+        <v>169.80000000000001</v>
       </c>
       <c r="D8" s="11">
-        <v>105.31</v>
+        <v>148.34</v>
       </c>
       <c r="E8" s="11">
-        <v>109.079999999999998</v>
+        <v>168.5</v>
       </c>
       <c r="F8" s="13">
-        <v>0.0419</v>
+        <v>0.1177</v>
       </c>
       <c r="G8" s="17">
-        <v>141530482</v>
+        <v>220798532</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="10" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B9" s="12">
-        <v>109.079999999999998</v>
+        <v>170.0</v>
       </c>
       <c r="C9" s="12">
-        <v>112.59999999999999</v>
+        <v>172.0</v>
       </c>
       <c r="D9" s="12">
-        <v>103.26000000000001</v>
+        <v>166.71000000000001</v>
       </c>
       <c r="E9" s="12">
-        <v>105.66</v>
+        <v>168.30000000000001</v>
       </c>
       <c r="F9" s="15">
-        <v>-0.0314</v>
+        <v>-0.0012</v>
       </c>
       <c r="G9" s="18">
-        <v>114554657</v>
+        <v>85306090</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="9" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B10" s="11">
-        <v>106.0</v>
+        <v>168.099999999999994</v>
       </c>
       <c r="C10" s="11">
-        <v>107.3</v>
+        <v>173.27000000000001</v>
       </c>
       <c r="D10" s="11">
-        <v>104.54000000000001</v>
+        <v>167.58000000000001</v>
       </c>
       <c r="E10" s="11">
-        <v>106.67</v>
+        <v>169.38</v>
       </c>
       <c r="F10" s="13">
-        <v>0.0096</v>
+        <v>0.0064</v>
       </c>
       <c r="G10" s="17">
-        <v>64934633</v>
+        <v>54491607</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="10" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B11" s="12">
-        <v>107.0</v>
+        <v>169.0</v>
       </c>
       <c r="C11" s="12">
-        <v>107.40000000000001</v>
+        <v>169.13999999999999</v>
       </c>
       <c r="D11" s="12">
-        <v>101.010000000000005</v>
+        <v>164.68000000000001</v>
       </c>
       <c r="E11" s="12">
-        <v>104.099999999999994</v>
+        <v>165.59999999999999</v>
       </c>
       <c r="F11" s="15">
-        <v>-0.0241</v>
+        <v>-0.0223</v>
       </c>
       <c r="G11" s="18">
-        <v>61465446</v>
+        <v>44692449</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="9" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B12" s="11">
-        <v>103.0</v>
+        <v>164.69</v>
       </c>
       <c r="C12" s="11">
-        <v>108.55</v>
+        <v>170.68000000000001</v>
       </c>
       <c r="D12" s="11">
-        <v>102.030000000000001</v>
+        <v>159.91999999999999</v>
       </c>
       <c r="E12" s="11">
-        <v>104.7</v>
-[...2 lines deleted...]
-        <v>0.0058</v>
+        <v>160.69999999999999</v>
+      </c>
+      <c r="F12" s="16">
+        <v>-0.0296</v>
       </c>
       <c r="G12" s="17">
-        <v>87808323</v>
+        <v>69080167</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="10" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B13" s="12">
-        <v>104.7</v>
+        <v>160.5</v>
       </c>
       <c r="C13" s="12">
-        <v>106.61</v>
+        <v>165.58000000000001</v>
       </c>
       <c r="D13" s="12">
-        <v>104.66</v>
+        <v>160.12</v>
       </c>
       <c r="E13" s="12">
-        <v>105.37</v>
+        <v>164.44999999999999</v>
       </c>
       <c r="F13" s="14">
-        <v>0.0064</v>
+        <v>0.0233</v>
       </c>
       <c r="G13" s="18">
-        <v>8890159</v>
+        <v>50898566</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:K31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="12" customWidth="true" style="0"/>
     <col min="8" max="8" width="12" customWidth="true" style="0"/>
     <col min="9" max="9" width="12" customWidth="true" style="0"/>
     <col min="10" max="10" width="12" customWidth="true" style="0"/>
     <col min="11" max="11" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" customHeight="1" ht="22">
       <c r="A1" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="B1" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="C1" s="8" t="s">
         <v>65</v>
       </c>
-      <c r="B1" s="8" t="s">
-[...2 lines deleted...]
-      <c r="C1" s="8" t="s">
+      <c r="D1" s="8" t="s">
         <v>66</v>
       </c>
-      <c r="D1" s="8" t="s">
+      <c r="E1" s="8" t="s">
         <v>67</v>
       </c>
-      <c r="E1" s="8" t="s">
+      <c r="F1" s="8" t="s">
         <v>68</v>
       </c>
-      <c r="F1" s="8" t="s">
+      <c r="G1" s="8" t="s">
         <v>69</v>
       </c>
-      <c r="G1" s="8" t="s">
+      <c r="H1" s="8" t="s">
         <v>70</v>
       </c>
-      <c r="H1" s="8" t="s">
+      <c r="I1" s="8" t="s">
         <v>71</v>
       </c>
-      <c r="I1" s="8" t="s">
+      <c r="J1" s="8" t="s">
         <v>72</v>
       </c>
-      <c r="J1" s="8" t="s">
+      <c r="K1" s="8" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="9" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B2" s="11">
-        <v>147.50999999999999</v>
-[...2 lines deleted...]
-        <v>-0.0041</v>
+        <v>164.44999999999999</v>
+      </c>
+      <c r="C2" s="13">
+        <v>0.0077</v>
       </c>
       <c r="D2" s="9">
-        <v>57.2</v>
+        <v>54.0</v>
       </c>
       <c r="E2" s="9">
-        <v>0.86</v>
+        <v>1.2</v>
       </c>
       <c r="F2" s="9"/>
       <c r="G2" s="9"/>
       <c r="H2" s="9"/>
       <c r="I2" s="9"/>
       <c r="J2" s="9"/>
       <c r="K2" s="9"/>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="10" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B3" s="12">
-        <v>148.11000000000001</v>
+        <v>163.19999999999999</v>
       </c>
       <c r="C3" s="15">
-        <v>-0.0163</v>
+        <v>-0.0031</v>
       </c>
       <c r="D3" s="10">
-        <v>58.5</v>
+        <v>51.4</v>
       </c>
       <c r="E3" s="10">
-        <v>1.0</v>
+        <v>0.52</v>
       </c>
       <c r="F3" s="10"/>
       <c r="G3" s="10"/>
       <c r="H3" s="10"/>
       <c r="I3" s="10"/>
       <c r="J3" s="10"/>
       <c r="K3" s="10"/>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="9" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B4" s="11">
-        <v>150.56</v>
+        <v>163.69999999999999</v>
       </c>
       <c r="C4" s="16">
-        <v>-0.0076</v>
+        <v>-0.0009</v>
       </c>
       <c r="D4" s="9">
-        <v>63.6</v>
+        <v>52.5</v>
       </c>
       <c r="E4" s="9">
-        <v>2.93</v>
+        <v>0.54</v>
       </c>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="9"/>
       <c r="I4" s="9"/>
       <c r="J4" s="9"/>
-      <c r="K4" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K4" s="9"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="10" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="B5" s="12">
-        <v>151.71000000000001</v>
+        <v>163.84999999999999</v>
       </c>
       <c r="C5" s="14">
-        <v>0.0</v>
+        <v>0.0114</v>
       </c>
       <c r="D5" s="10">
-        <v>66.2</v>
+        <v>52.8</v>
       </c>
       <c r="E5" s="10">
-        <v>3.14</v>
+        <v>0.9</v>
       </c>
       <c r="F5" s="10"/>
       <c r="G5" s="10"/>
       <c r="H5" s="10"/>
-      <c r="I5" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I5" s="10"/>
       <c r="J5" s="10"/>
-      <c r="K5" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K5" s="10"/>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="9" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="B6" s="11">
-        <v>151.71000000000001</v>
+        <v>162.0</v>
       </c>
       <c r="C6" s="13">
-        <v>0.0493</v>
+        <v>0.0081</v>
       </c>
       <c r="D6" s="9">
-        <v>66.2</v>
+        <v>49.3</v>
       </c>
       <c r="E6" s="9">
-        <v>3.08</v>
+        <v>1.31</v>
       </c>
       <c r="F6" s="9"/>
       <c r="G6" s="9"/>
       <c r="H6" s="9"/>
       <c r="I6" s="9"/>
       <c r="J6" s="9"/>
-      <c r="K6" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K6" s="9"/>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="10" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="B7" s="12">
-        <v>144.58000000000001</v>
-[...2 lines deleted...]
-        <v>0.0068</v>
+        <v>160.69999999999999</v>
+      </c>
+      <c r="C7" s="15">
+        <v>-0.008</v>
       </c>
       <c r="D7" s="10">
-        <v>56.9</v>
+        <v>46.7</v>
       </c>
       <c r="E7" s="10">
-        <v>0.49</v>
+        <v>0.56</v>
       </c>
       <c r="F7" s="10"/>
       <c r="G7" s="10"/>
       <c r="H7" s="10"/>
       <c r="I7" s="10"/>
       <c r="J7" s="10"/>
       <c r="K7" s="10"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="9" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="B8" s="11">
-        <v>143.61000000000001</v>
+        <v>162.0</v>
       </c>
       <c r="C8" s="16">
-        <v>-0.0154</v>
+        <v>-0.008</v>
       </c>
       <c r="D8" s="9">
-        <v>55.4</v>
+        <v>49.0</v>
       </c>
       <c r="E8" s="9">
-        <v>0.62</v>
+        <v>0.49</v>
       </c>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="9"/>
       <c r="I8" s="9"/>
       <c r="J8" s="9"/>
       <c r="K8" s="9"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="10" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="B9" s="12">
-        <v>145.84999999999999</v>
-[...2 lines deleted...]
-        <v>0.0021</v>
+        <v>163.30000000000001</v>
+      </c>
+      <c r="C9" s="15">
+        <v>-0.0139</v>
       </c>
       <c r="D9" s="10">
-        <v>60.0</v>
+        <v>51.4</v>
       </c>
       <c r="E9" s="10">
-        <v>0.6</v>
+        <v>0.96</v>
       </c>
       <c r="F9" s="10"/>
       <c r="G9" s="10"/>
       <c r="H9" s="10"/>
       <c r="I9" s="10"/>
       <c r="J9" s="10"/>
       <c r="K9" s="10"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="9" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="B10" s="11">
-        <v>145.53999999999999</v>
-[...2 lines deleted...]
-        <v>0.0059</v>
+        <v>165.59999999999999</v>
+      </c>
+      <c r="C10" s="16">
+        <v>-0.0298</v>
       </c>
       <c r="D10" s="9">
-        <v>59.6</v>
+        <v>55.8</v>
       </c>
       <c r="E10" s="9">
-        <v>0.81</v>
+        <v>0.71</v>
       </c>
       <c r="F10" s="9"/>
       <c r="G10" s="9"/>
       <c r="H10" s="9"/>
       <c r="I10" s="9"/>
       <c r="J10" s="9"/>
       <c r="K10" s="9"/>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="10" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="B11" s="12">
-        <v>144.68000000000001</v>
-[...2 lines deleted...]
-        <v>-0.0029</v>
+        <v>170.68000000000001</v>
+      </c>
+      <c r="C11" s="14">
+        <v>0.0307</v>
       </c>
       <c r="D11" s="10">
-        <v>58.4</v>
+        <v>67.59999999999999</v>
       </c>
       <c r="E11" s="10">
-        <v>0.62</v>
+        <v>0.99</v>
       </c>
       <c r="F11" s="10"/>
       <c r="G11" s="10"/>
       <c r="H11" s="10"/>
       <c r="I11" s="10"/>
       <c r="J11" s="10"/>
       <c r="K11" s="10"/>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="9" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="B12" s="11">
-        <v>145.099999999999994</v>
+        <v>165.59999999999999</v>
       </c>
       <c r="C12" s="16">
-        <v>-0.0169</v>
+        <v>-0.0024</v>
       </c>
       <c r="D12" s="9">
-        <v>59.2</v>
+        <v>59.6</v>
       </c>
       <c r="E12" s="9">
-        <v>0.73</v>
+        <v>0.42</v>
       </c>
       <c r="F12" s="9"/>
       <c r="G12" s="9"/>
       <c r="H12" s="9"/>
       <c r="I12" s="9"/>
       <c r="J12" s="9"/>
       <c r="K12" s="9"/>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="10" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="B13" s="12">
-        <v>147.59999999999999</v>
-[...2 lines deleted...]
-        <v>-0.0035</v>
+        <v>166.0</v>
+      </c>
+      <c r="C13" s="14">
+        <v>0.0061</v>
       </c>
       <c r="D13" s="10">
-        <v>63.8</v>
+        <v>60.7</v>
       </c>
       <c r="E13" s="10">
-        <v>0.35</v>
+        <v>0.59</v>
       </c>
       <c r="F13" s="10"/>
       <c r="G13" s="10"/>
       <c r="H13" s="10"/>
       <c r="I13" s="10"/>
       <c r="J13" s="10"/>
       <c r="K13" s="10"/>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="9" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="B14" s="11">
-        <v>143.40000000000001</v>
-[...2 lines deleted...]
-        <v>0.0189</v>
+        <v>165.0</v>
+      </c>
+      <c r="C14" s="16">
+        <v>-0.0087</v>
       </c>
       <c r="D14" s="9">
-        <v>59.6</v>
+        <v>59.0</v>
       </c>
       <c r="E14" s="9">
-        <v>0.42</v>
+        <v>0.48</v>
       </c>
       <c r="F14" s="9"/>
       <c r="G14" s="9"/>
       <c r="H14" s="9"/>
       <c r="I14" s="9"/>
       <c r="J14" s="9"/>
       <c r="K14" s="9"/>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="10" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="B15" s="12">
-        <v>140.74000000000001</v>
+        <v>166.44999999999999</v>
       </c>
       <c r="C15" s="15">
-        <v>-0.0103</v>
+        <v>-0.0151</v>
       </c>
       <c r="D15" s="10">
-        <v>56.1</v>
+        <v>62.7</v>
       </c>
       <c r="E15" s="10">
-        <v>0.5</v>
+        <v>0.41</v>
       </c>
       <c r="F15" s="10"/>
       <c r="G15" s="10"/>
       <c r="H15" s="10"/>
       <c r="I15" s="10"/>
       <c r="J15" s="10"/>
       <c r="K15" s="10"/>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="9" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="B16" s="11">
-        <v>142.21000000000001</v>
+        <v>169.0</v>
       </c>
       <c r="C16" s="16">
-        <v>-0.0128</v>
+        <v>-0.0022</v>
       </c>
       <c r="D16" s="9">
-        <v>58.7</v>
+        <v>70.0</v>
       </c>
       <c r="E16" s="9">
-        <v>0.61</v>
+        <v>0.25</v>
       </c>
       <c r="F16" s="9"/>
       <c r="G16" s="9"/>
       <c r="H16" s="9"/>
       <c r="I16" s="9"/>
       <c r="J16" s="9"/>
       <c r="K16" s="9"/>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="10" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="B17" s="12">
-        <v>144.060000000000002</v>
-[...5 lines deleted...]
-        <v>62.0</v>
+        <v>169.38</v>
+      </c>
+      <c r="C17" s="15">
+        <v>-0.0012</v>
+      </c>
+      <c r="D17" s="19">
+        <v>71.099999999999994</v>
       </c>
       <c r="E17" s="10">
-        <v>0.63</v>
+        <v>0.35</v>
       </c>
       <c r="F17" s="10"/>
-      <c r="G17" s="10"/>
+      <c r="G17" s="10" t="s">
+        <v>90</v>
+      </c>
       <c r="H17" s="10"/>
       <c r="I17" s="10"/>
       <c r="J17" s="10"/>
       <c r="K17" s="10"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="9" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="B18" s="11">
-        <v>139.0099999999999909</v>
+        <v>169.58000000000001</v>
       </c>
       <c r="C18" s="16">
-        <v>-0.0317</v>
-[...2 lines deleted...]
-        <v>55.7</v>
+        <v>-0.0042</v>
+      </c>
+      <c r="D18" s="20">
+        <v>71.7</v>
       </c>
       <c r="E18" s="9">
-        <v>0.43</v>
+        <v>0.51</v>
       </c>
       <c r="F18" s="9"/>
-      <c r="G18" s="9"/>
+      <c r="G18" s="9" t="s">
+        <v>90</v>
+      </c>
       <c r="H18" s="9"/>
       <c r="I18" s="9"/>
       <c r="J18" s="9"/>
       <c r="K18" s="9"/>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="10" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B19" s="12">
-        <v>143.56</v>
+        <v>170.28999999999999</v>
       </c>
       <c r="C19" s="15">
-        <v>-0.0052</v>
-[...2 lines deleted...]
-        <v>64.59999999999999</v>
+        <v>-0.0006</v>
+      </c>
+      <c r="D19" s="19">
+        <v>73.59999999999999</v>
       </c>
       <c r="E19" s="10">
-        <v>0.45</v>
+        <v>0.69</v>
       </c>
       <c r="F19" s="10"/>
-      <c r="G19" s="10"/>
+      <c r="G19" s="10" t="s">
+        <v>90</v>
+      </c>
       <c r="H19" s="10"/>
       <c r="I19" s="10"/>
       <c r="J19" s="10"/>
       <c r="K19" s="10"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="9" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="B20" s="11">
-        <v>144.31</v>
-[...5 lines deleted...]
-        <v>66.2</v>
+        <v>170.40000000000001</v>
+      </c>
+      <c r="C20" s="13">
+        <v>0.0139</v>
+      </c>
+      <c r="D20" s="20">
+        <v>73.90000000000001</v>
       </c>
       <c r="E20" s="9">
-        <v>0.59</v>
+        <v>0.57</v>
       </c>
       <c r="F20" s="9"/>
-      <c r="G20" s="9"/>
+      <c r="G20" s="9" t="s">
+        <v>90</v>
+      </c>
       <c r="H20" s="9"/>
       <c r="I20" s="9"/>
       <c r="J20" s="9"/>
       <c r="K20" s="9"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="10" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B21" s="12">
-        <v>145.61000000000001</v>
-[...5 lines deleted...]
-        <v>69.0</v>
+        <v>168.060000000000002</v>
+      </c>
+      <c r="C21" s="15">
+        <v>-0.0014</v>
+      </c>
+      <c r="D21" s="19">
+        <v>71.7</v>
       </c>
       <c r="E21" s="10">
-        <v>0.62</v>
+        <v>0.35</v>
       </c>
       <c r="F21" s="10"/>
-      <c r="G21" s="10"/>
+      <c r="G21" s="10" t="s">
+        <v>90</v>
+      </c>
       <c r="H21" s="10"/>
       <c r="I21" s="10"/>
       <c r="J21" s="10"/>
       <c r="K21" s="10"/>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="9" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="B22" s="11">
-        <v>144.88999999999999</v>
+        <v>168.30000000000001</v>
       </c>
       <c r="C22" s="13">
-        <v>0.022</v>
-[...2 lines deleted...]
-        <v>68.3</v>
+        <v>0.0054</v>
+      </c>
+      <c r="D22" s="20">
+        <v>72.3</v>
       </c>
       <c r="E22" s="9">
-        <v>0.79</v>
+        <v>0.47</v>
       </c>
       <c r="F22" s="9"/>
-      <c r="G22" s="9"/>
+      <c r="G22" s="9" t="s">
+        <v>90</v>
+      </c>
       <c r="H22" s="9"/>
       <c r="I22" s="9"/>
       <c r="J22" s="9"/>
       <c r="K22" s="9"/>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="10" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="B23" s="12">
-        <v>141.77000000000001</v>
+        <v>167.40000000000001</v>
       </c>
       <c r="C23" s="15">
-        <v>-0.0272</v>
-[...2 lines deleted...]
-        <v>65.2</v>
+        <v>-0.0124</v>
+      </c>
+      <c r="D23" s="19">
+        <v>71.5</v>
       </c>
       <c r="E23" s="10">
-        <v>1.26</v>
+        <v>0.54</v>
       </c>
       <c r="F23" s="10"/>
-      <c r="G23" s="10"/>
+      <c r="G23" s="10" t="s">
+        <v>90</v>
+      </c>
       <c r="H23" s="10"/>
       <c r="I23" s="10"/>
       <c r="J23" s="10"/>
       <c r="K23" s="10"/>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="9" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="B24" s="11">
-        <v>145.74000000000001</v>
+        <v>169.5</v>
       </c>
       <c r="C24" s="13">
-        <v>0.0234</v>
-[...2 lines deleted...]
-        <v>73.8</v>
+        <v>0.0014</v>
+      </c>
+      <c r="D24" s="20">
+        <v>76.3</v>
       </c>
       <c r="E24" s="9">
-        <v>2.87</v>
+        <v>0.68</v>
       </c>
       <c r="F24" s="9"/>
       <c r="G24" s="9" t="s">
-        <v>78</v>
+        <v>90</v>
       </c>
       <c r="H24" s="9"/>
       <c r="I24" s="9"/>
       <c r="J24" s="9"/>
-      <c r="K24" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K24" s="9"/>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="10" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B25" s="12">
-        <v>142.41</v>
+        <v>169.25999999999999</v>
       </c>
       <c r="C25" s="14">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>70.8</v>
+        <v>0.0076</v>
+      </c>
+      <c r="D25" s="19">
+        <v>76.099999999999994</v>
       </c>
       <c r="E25" s="10">
-        <v>1.92</v>
+        <v>0.74</v>
       </c>
       <c r="F25" s="10"/>
       <c r="G25" s="10" t="s">
-        <v>78</v>
+        <v>90</v>
       </c>
       <c r="H25" s="10"/>
       <c r="I25" s="10"/>
       <c r="J25" s="10"/>
       <c r="K25" s="10"/>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="9" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="B26" s="11">
-        <v>142.41</v>
-[...5 lines deleted...]
-        <v>70.8</v>
+        <v>167.99000000000001</v>
+      </c>
+      <c r="C26" s="16">
+        <v>-0.003</v>
+      </c>
+      <c r="D26" s="20">
+        <v>75.2</v>
       </c>
       <c r="E26" s="9">
-        <v>2.05</v>
+        <v>1.3</v>
       </c>
       <c r="F26" s="9"/>
       <c r="G26" s="9" t="s">
-        <v>78</v>
+        <v>90</v>
       </c>
       <c r="H26" s="9"/>
       <c r="I26" s="9"/>
-      <c r="J26" s="9" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="J26" s="9"/>
+      <c r="K26" s="9"/>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="10" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="B27" s="12">
-        <v>135.81999999999999</v>
-[...5 lines deleted...]
-        <v>63.8</v>
+        <v>168.5</v>
+      </c>
+      <c r="C27" s="14">
+        <v>0.0871</v>
+      </c>
+      <c r="D27" s="19">
+        <v>76.3</v>
       </c>
       <c r="E27" s="10">
-        <v>0.58</v>
+        <v>5.22</v>
       </c>
       <c r="F27" s="10"/>
-      <c r="G27" s="10"/>
+      <c r="G27" s="10" t="s">
+        <v>90</v>
+      </c>
       <c r="H27" s="10"/>
       <c r="I27" s="10"/>
-      <c r="J27" s="10"/>
-      <c r="K27" s="10"/>
+      <c r="J27" s="10" t="s">
+        <v>90</v>
+      </c>
+      <c r="K27" s="10" t="s">
+        <v>90</v>
+      </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="9" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="B28" s="11">
-        <v>135.91</v>
-[...2 lines deleted...]
-        <v>-0.002</v>
+        <v>155.0</v>
+      </c>
+      <c r="C28" s="13">
+        <v>0.0042</v>
       </c>
       <c r="D28" s="9">
-        <v>64.0</v>
+        <v>64.2</v>
       </c>
       <c r="E28" s="9">
-        <v>0.7</v>
+        <v>2.38</v>
       </c>
       <c r="F28" s="9"/>
       <c r="G28" s="9"/>
       <c r="H28" s="9"/>
       <c r="I28" s="9"/>
       <c r="J28" s="9"/>
-      <c r="K28" s="9"/>
+      <c r="K28" s="9" t="s">
+        <v>90</v>
+      </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="10" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="B29" s="12">
-        <v>136.18000000000001</v>
-[...2 lines deleted...]
-        <v>-0.006</v>
+        <v>154.34999999999999</v>
+      </c>
+      <c r="C29" s="14">
+        <v>0.0222</v>
       </c>
       <c r="D29" s="10">
-        <v>64.5</v>
+        <v>63.4</v>
       </c>
       <c r="E29" s="10">
-        <v>1.52</v>
+        <v>1.35</v>
       </c>
       <c r="F29" s="10"/>
       <c r="G29" s="10"/>
       <c r="H29" s="10"/>
       <c r="I29" s="10"/>
       <c r="J29" s="10"/>
       <c r="K29" s="10"/>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="9" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="B30" s="11">
-        <v>137.0</v>
-[...2 lines deleted...]
-        <v>0.0365</v>
+        <v>151.0</v>
+      </c>
+      <c r="C30" s="16">
+        <v>-0.0259</v>
       </c>
       <c r="D30" s="9">
-        <v>66.099999999999994</v>
+        <v>58.8</v>
       </c>
       <c r="E30" s="9">
-        <v>3.06</v>
+        <v>1.77</v>
       </c>
       <c r="F30" s="9"/>
       <c r="G30" s="9"/>
       <c r="H30" s="9"/>
       <c r="I30" s="9"/>
-      <c r="J30" s="9" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="J30" s="9"/>
+      <c r="K30" s="9"/>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="10" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="B31" s="12">
-        <v>132.16999999999999</v>
+        <v>155.0099999999999909</v>
       </c>
       <c r="C31" s="14">
-        <v>0.0052</v>
+        <v>0.0283</v>
       </c>
       <c r="D31" s="10">
-        <v>60.8</v>
+        <v>68.3</v>
       </c>
       <c r="E31" s="10">
-        <v>2.92</v>
+        <v>1.12</v>
       </c>
       <c r="F31" s="10"/>
       <c r="G31" s="10"/>
       <c r="H31" s="10"/>
       <c r="I31" s="10"/>
       <c r="J31" s="10"/>
-      <c r="K31" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K31" s="10"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">