--- v0 (2026-07-02)
+++ v1 (2026-10-05)
@@ -23,371 +23,371 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Overview" sheetId="1" r:id="rId4"/>
     <sheet name="Monthly Summary" sheetId="2" r:id="rId5"/>
     <sheet name="Weekly Summary" sheetId="3" r:id="rId6"/>
     <sheet name="Indicator History" sheetId="4" r:id="rId7"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>MPHASIS — Mphasis</t>
   </si>
   <si>
-    <t>NSE Equity · Information Technology · Generated 02 Jul 2026, 07:44 AM</t>
+    <t>NSE Equity · Information Technology · Generated 05 Oct 2026, 12:16 PM</t>
   </si>
   <si>
     <t>KEY METRICS</t>
   </si>
   <si>
     <t>Current Price</t>
   </si>
   <si>
-    <t>₹2,740.70</t>
+    <t>₹2,250.20</t>
   </si>
   <si>
     <t>1 Day Change</t>
   </si>
   <si>
-    <t>-1.61%</t>
+    <t>+0.00%</t>
   </si>
   <si>
     <t>52 Week High</t>
   </si>
   <si>
-    <t>₹3,237.95</t>
+    <t>₹3,037.20</t>
   </si>
   <si>
     <t>52 Week Low</t>
   </si>
   <si>
-    <t>₹2,044.55</t>
+    <t>₹2,013.00</t>
   </si>
   <si>
     <t>RSI (14)</t>
   </si>
   <si>
     <t>EMA 50</t>
   </si>
   <si>
-    <t>₹2,266.43</t>
+    <t>₹2,328.12</t>
   </si>
   <si>
     <t>EMA 200</t>
   </si>
   <si>
-    <t>₹2,445.52</t>
+    <t>₹2,404.68</t>
   </si>
   <si>
     <t>ATR (14)</t>
   </si>
   <si>
-    <t>₹68.08</t>
+    <t>₹75.50</t>
   </si>
   <si>
     <t>Volume Ratio</t>
   </si>
   <si>
-    <t>0.48×</t>
+    <t>2.57×</t>
   </si>
   <si>
     <t>Data Period</t>
   </si>
   <si>
-    <t>13 May 2024 to 22 Oct 2025</t>
+    <t>05 May 2025 to 02 Oct 2026</t>
   </si>
   <si>
     <t>ACTIVE TECHNICAL CONDITIONS</t>
   </si>
   <si>
-    <t>● Near 52W Low</t>
+    <t>● Volume Spike</t>
   </si>
   <si>
     <t>For educational purposes only. Not investment advice. Past performance does not guarantee future results.</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Open</t>
   </si>
   <si>
     <t>High</t>
   </si>
   <si>
     <t>Low</t>
   </si>
   <si>
     <t>Close</t>
   </si>
   <si>
     <t>Change %</t>
   </si>
   <si>
     <t>Trading Days</t>
   </si>
   <si>
     <t>Total Volume</t>
   </si>
   <si>
-    <t>May 2024</t>
-[...34 lines deleted...]
-  <si>
     <t>May 2025</t>
   </si>
   <si>
     <t>Jun 2025</t>
   </si>
   <si>
     <t>Jul 2025</t>
   </si>
   <si>
     <t>Aug 2025</t>
   </si>
   <si>
     <t>Sep 2025</t>
   </si>
   <si>
     <t>Oct 2025</t>
   </si>
   <si>
+    <t>Nov 2025</t>
+  </si>
+  <si>
+    <t>Dec 2025</t>
+  </si>
+  <si>
+    <t>Jan 2026</t>
+  </si>
+  <si>
+    <t>Feb 2026</t>
+  </si>
+  <si>
+    <t>Mar 2026</t>
+  </si>
+  <si>
+    <t>Apr 2026</t>
+  </si>
+  <si>
+    <t>May 2026</t>
+  </si>
+  <si>
+    <t>Jun 2026</t>
+  </si>
+  <si>
+    <t>Jul 2026</t>
+  </si>
+  <si>
+    <t>Aug 2026</t>
+  </si>
+  <si>
+    <t>Sep 2026</t>
+  </si>
+  <si>
+    <t>Oct 2026</t>
+  </si>
+  <si>
     <t>Week</t>
   </si>
   <si>
-    <t>Week of 04 Aug</t>
-[...32 lines deleted...]
-    <t>Week of 20 Oct</t>
+    <t>Week of 13 Jul</t>
+  </si>
+  <si>
+    <t>Week of 20 Jul</t>
+  </si>
+  <si>
+    <t>Week of 27 Jul</t>
+  </si>
+  <si>
+    <t>Week of 03 Aug</t>
+  </si>
+  <si>
+    <t>Week of 10 Aug</t>
+  </si>
+  <si>
+    <t>Week of 17 Aug</t>
+  </si>
+  <si>
+    <t>Week of 24 Aug</t>
+  </si>
+  <si>
+    <t>Week of 31 Aug</t>
+  </si>
+  <si>
+    <t>Week of 07 Sep</t>
+  </si>
+  <si>
+    <t>Week of 14 Sep</t>
+  </si>
+  <si>
+    <t>Week of 21 Sep</t>
+  </si>
+  <si>
+    <t>Week of 28 Sep</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>1D Change %</t>
   </si>
   <si>
     <t>RSI</t>
   </si>
   <si>
     <t>Vol Ratio</t>
   </si>
   <si>
     <t>RSI&lt;30</t>
   </si>
   <si>
     <t>RSI&gt;70</t>
   </si>
   <si>
     <t>EMA Cross</t>
   </si>
   <si>
     <t>MACD Cross</t>
   </si>
   <si>
     <t>Breakout</t>
   </si>
   <si>
     <t>Vol Spike</t>
   </si>
   <si>
-    <t>01 Jul 2026</t>
-[...23 lines deleted...]
-    <t>19 Jun 2026</t>
+    <t>02 Oct 2026</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
-    <t>18 Jun 2026</t>
-[...59 lines deleted...]
-    <t>20 May 2026</t>
+    <t>01 Oct 2026</t>
+  </si>
+  <si>
+    <t>30 Sep 2026</t>
+  </si>
+  <si>
+    <t>29 Sep 2026</t>
+  </si>
+  <si>
+    <t>28 Sep 2026</t>
+  </si>
+  <si>
+    <t>25 Sep 2026</t>
+  </si>
+  <si>
+    <t>24 Sep 2026</t>
+  </si>
+  <si>
+    <t>23 Sep 2026</t>
+  </si>
+  <si>
+    <t>22 Sep 2026</t>
+  </si>
+  <si>
+    <t>21 Sep 2026</t>
+  </si>
+  <si>
+    <t>18 Sep 2026</t>
+  </si>
+  <si>
+    <t>16 Sep 2026</t>
+  </si>
+  <si>
+    <t>14 Sep 2026</t>
+  </si>
+  <si>
+    <t>11 Sep 2026</t>
+  </si>
+  <si>
+    <t>10 Sep 2026</t>
+  </si>
+  <si>
+    <t>09 Sep 2026</t>
+  </si>
+  <si>
+    <t>08 Sep 2026</t>
+  </si>
+  <si>
+    <t>07 Sep 2026</t>
+  </si>
+  <si>
+    <t>04 Sep 2026</t>
+  </si>
+  <si>
+    <t>03 Sep 2026</t>
+  </si>
+  <si>
+    <t>02 Sep 2026</t>
+  </si>
+  <si>
+    <t>01 Sep 2026</t>
+  </si>
+  <si>
+    <t>31 Aug 2026</t>
+  </si>
+  <si>
+    <t>28 Aug 2026</t>
+  </si>
+  <si>
+    <t>27 Aug 2026</t>
+  </si>
+  <si>
+    <t>26 Aug 2026</t>
+  </si>
+  <si>
+    <t>25 Aug 2026</t>
+  </si>
+  <si>
+    <t>24 Aug 2026</t>
+  </si>
+  <si>
+    <t>21 Aug 2026</t>
+  </si>
+  <si>
+    <t>20 Aug 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="₹#,##0.00"/>
     <numFmt numFmtId="165" formatCode="+0.00%;-0.00%"/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="11">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="9"/>
       <color rgb="FFFFFFFF"/>
@@ -434,50 +434,59 @@
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF16A34A"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFDC2626"/>
       <name val="Calibri"/>
     </font>
+    <font>
+      <b val="1"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FF16A34A"/>
+      <name val="Calibri"/>
+    </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1E3A8A"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF8FAFC"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
@@ -491,76 +500,78 @@
       <top/>
       <bottom style="thin">
         <color rgb="FFE2E8F0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFE2E8F0"/>
       </left>
       <right style="thin">
         <color rgb="FFE2E8F0"/>
       </right>
       <top style="thin">
         <color rgb="FFE2E8F0"/>
       </top>
       <bottom style="thin">
         <color rgb="FFE2E8F0"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="19">
+  <cellXfs count="21">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="7" numFmtId="0" fillId="2" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="3" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="8" numFmtId="165" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="8" numFmtId="165" fillId="3" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="9" numFmtId="165" fillId="3" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="9" numFmtId="165" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
-    <xf xfId="0" fontId="9" numFmtId="165" fillId="3" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="3" fillId="0" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="3" fillId="3" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="10" numFmtId="0" fillId="0" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="10" numFmtId="0" fillId="3" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -902,51 +913,51 @@
       <c r="B6" s="5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="5">
-        <v>32.4</v>
+        <v>43.4</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>17</v>
       </c>
@@ -1028,511 +1039,511 @@
       </c>
       <c r="C1" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>29</v>
       </c>
       <c r="F1" s="8" t="s">
         <v>30</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>31</v>
       </c>
       <c r="H1" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="11">
-        <v>2231.19999999999982</v>
+        <v>2421.51000000000022</v>
       </c>
       <c r="C2" s="11">
-        <v>2481.34999999999991</v>
+        <v>2591.32000000000016</v>
       </c>
       <c r="D2" s="11">
-        <v>2195.0</v>
+        <v>2265.82000000000016</v>
       </c>
       <c r="E2" s="11">
-        <v>2284.099999999999909</v>
+        <v>2508.67000000000007</v>
       </c>
       <c r="F2" s="13">
-        <v>0.0237</v>
+        <v>0.036</v>
       </c>
       <c r="G2" s="9">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="H2" s="17">
-        <v>6177660</v>
+        <v>9102172</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B3" s="12">
-        <v>2368.0</v>
+        <v>2413.2800000000002</v>
       </c>
       <c r="C3" s="12">
-        <v>2557.5</v>
+        <v>2826.51999999999998</v>
       </c>
       <c r="D3" s="12">
-        <v>2187.0</v>
+        <v>2339.94000000000005</v>
       </c>
       <c r="E3" s="12">
-        <v>2456.55000000000018</v>
+        <v>2789.65999999999985</v>
       </c>
       <c r="F3" s="14">
-        <v>0.0755</v>
+        <v>0.112</v>
       </c>
       <c r="G3" s="10">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="H3" s="18">
-        <v>51396771</v>
+        <v>12805040</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="11">
-        <v>2481.0</v>
+        <v>2789.65999999999985</v>
       </c>
       <c r="C4" s="11">
-        <v>3080.94999999999982</v>
+        <v>2911.0</v>
       </c>
       <c r="D4" s="11">
-        <v>2457.80000000000018</v>
+        <v>2604.0</v>
       </c>
       <c r="E4" s="11">
-        <v>2892.5</v>
+        <v>2790.19999999999982</v>
       </c>
       <c r="F4" s="13">
-        <v>0.1775</v>
+        <v>0.0002</v>
       </c>
       <c r="G4" s="9">
         <v>23</v>
       </c>
       <c r="H4" s="17">
-        <v>28860957</v>
+        <v>12191837</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="12">
-        <v>2904.59999999999991</v>
+        <v>2790.90000000000009</v>
       </c>
       <c r="C5" s="12">
-        <v>3153.0</v>
+        <v>2967.59999999999991</v>
       </c>
       <c r="D5" s="12">
-        <v>2589.34999999999991</v>
+        <v>2640.0</v>
       </c>
       <c r="E5" s="12">
-        <v>3104.94999999999982</v>
-[...2 lines deleted...]
-        <v>0.0734</v>
+        <v>2788.0</v>
+      </c>
+      <c r="F5" s="15">
+        <v>-0.0008</v>
       </c>
       <c r="G5" s="10">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="H5" s="18">
-        <v>15204283</v>
+        <v>7547796</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="11">
-        <v>3104.94999999999982</v>
+        <v>2808.0</v>
       </c>
       <c r="C6" s="11">
-        <v>3187.80000000000018</v>
+        <v>3037.19999999999982</v>
       </c>
       <c r="D6" s="11">
-        <v>2918.55000000000018</v>
+        <v>2631.0</v>
       </c>
       <c r="E6" s="11">
-        <v>3010.40000000000009</v>
-[...2 lines deleted...]
-        <v>-0.0305</v>
+        <v>2654.80000000000018</v>
+      </c>
+      <c r="F6" s="16">
+        <v>-0.0478</v>
       </c>
       <c r="G6" s="9">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H6" s="17">
-        <v>13055323</v>
+        <v>10536278</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B7" s="12">
-        <v>3034.80000000000018</v>
+        <v>2655.0</v>
       </c>
       <c r="C7" s="12">
-        <v>3144.75</v>
+        <v>2961.19999999999982</v>
       </c>
       <c r="D7" s="12">
-        <v>2836.59999999999991</v>
+        <v>2630.0</v>
       </c>
       <c r="E7" s="12">
-        <v>2879.55000000000018</v>
-[...2 lines deleted...]
-        <v>-0.0435</v>
+        <v>2764.40000000000009</v>
+      </c>
+      <c r="F7" s="14">
+        <v>0.0413</v>
       </c>
       <c r="G7" s="10">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H7" s="18">
-        <v>22146107</v>
+        <v>8010593</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="9" t="s">
         <v>39</v>
       </c>
       <c r="B8" s="11">
-        <v>2885.0</v>
+        <v>2764.40000000000009</v>
       </c>
       <c r="C8" s="11">
-        <v>3047.84999999999991</v>
+        <v>2859.0</v>
       </c>
       <c r="D8" s="11">
-        <v>2751.050000000000182</v>
+        <v>2626.80000000000018</v>
       </c>
       <c r="E8" s="11">
-        <v>2974.55000000000018</v>
+        <v>2811.40000000000009</v>
       </c>
       <c r="F8" s="13">
-        <v>0.033</v>
+        <v>0.017</v>
       </c>
       <c r="G8" s="9">
         <v>20</v>
       </c>
       <c r="H8" s="17">
-        <v>12537759</v>
+        <v>17513426</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B9" s="12">
-        <v>2974.94999999999982</v>
+        <v>2822.0</v>
       </c>
       <c r="C9" s="12">
-        <v>3237.94999999999982</v>
+        <v>2968.90000000000009</v>
       </c>
       <c r="D9" s="12">
-        <v>2812.5</v>
+        <v>2773.19999999999982</v>
       </c>
       <c r="E9" s="12">
-        <v>2847.19999999999982</v>
-[...2 lines deleted...]
-        <v>-0.0428</v>
+        <v>2791.19999999999982</v>
+      </c>
+      <c r="F9" s="15">
+        <v>-0.0072</v>
       </c>
       <c r="G9" s="10">
         <v>22</v>
       </c>
       <c r="H9" s="18">
-        <v>10133534</v>
+        <v>8796401</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B10" s="11">
-        <v>2859.44999999999982</v>
+        <v>2788.90000000000009</v>
       </c>
       <c r="C10" s="11">
-        <v>3078.40000000000009</v>
+        <v>2929.90000000000009</v>
       </c>
       <c r="D10" s="11">
-        <v>2736.5</v>
+        <v>2721.099999999999909</v>
       </c>
       <c r="E10" s="11">
-        <v>2867.94999999999982</v>
-[...2 lines deleted...]
-        <v>0.0073</v>
+        <v>2759.0</v>
+      </c>
+      <c r="F10" s="16">
+        <v>-0.0115</v>
       </c>
       <c r="G10" s="9">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H10" s="17">
-        <v>16796283</v>
+        <v>11466725</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B11" s="12">
-        <v>2790.0</v>
+        <v>2770.0</v>
       </c>
       <c r="C11" s="12">
-        <v>2896.69999999999982</v>
+        <v>2975.0</v>
       </c>
       <c r="D11" s="12">
-        <v>2227.050000000000182</v>
+        <v>2210.69999999999982</v>
       </c>
       <c r="E11" s="12">
-        <v>2247.25</v>
-[...2 lines deleted...]
-        <v>-0.2164</v>
+        <v>2296.5</v>
+      </c>
+      <c r="F11" s="15">
+        <v>-0.1676</v>
       </c>
       <c r="G11" s="10">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H11" s="18">
-        <v>8311940</v>
+        <v>14300473</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="9" t="s">
         <v>43</v>
       </c>
       <c r="B12" s="11">
-        <v>2260.0</v>
+        <v>2205.0</v>
       </c>
       <c r="C12" s="11">
-        <v>2572.30000000000018</v>
+        <v>2310.099999999999909</v>
       </c>
       <c r="D12" s="11">
-        <v>2170.25</v>
+        <v>2013.0</v>
       </c>
       <c r="E12" s="11">
-        <v>2500.19999999999982</v>
-[...2 lines deleted...]
-        <v>0.1126</v>
+        <v>2053.0</v>
+      </c>
+      <c r="F12" s="16">
+        <v>-0.106</v>
       </c>
       <c r="G12" s="9">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H12" s="17">
-        <v>11338284</v>
+        <v>13220566</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B13" s="12">
-        <v>2402.0</v>
+        <v>2110.0</v>
       </c>
       <c r="C13" s="12">
-        <v>2571.59999999999991</v>
+        <v>2479.0</v>
       </c>
       <c r="D13" s="12">
-        <v>2044.54999999999995</v>
+        <v>2085.40000000000009</v>
       </c>
       <c r="E13" s="12">
-        <v>2469.0</v>
-[...2 lines deleted...]
-        <v>-0.0125</v>
+        <v>2276.69999999999982</v>
+      </c>
+      <c r="F13" s="14">
+        <v>0.109</v>
       </c>
       <c r="G13" s="10">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H13" s="18">
-        <v>16371701</v>
+        <v>15115987</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="9" t="s">
         <v>45</v>
       </c>
       <c r="B14" s="11">
-        <v>2464.0</v>
+        <v>2276.69999999999982</v>
       </c>
       <c r="C14" s="11">
-        <v>2643.099999999999909</v>
+        <v>2309.0</v>
       </c>
       <c r="D14" s="11">
-        <v>2311.099999999999909</v>
+        <v>2063.59999999999991</v>
       </c>
       <c r="E14" s="11">
-        <v>2558.80000000000018</v>
-[...2 lines deleted...]
-        <v>0.0364</v>
+        <v>2271.40000000000009</v>
+      </c>
+      <c r="F14" s="16">
+        <v>-0.0023</v>
       </c>
       <c r="G14" s="9">
         <v>21</v>
       </c>
       <c r="H14" s="17">
-        <v>9509823</v>
+        <v>9677735</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="10" t="s">
         <v>46</v>
       </c>
       <c r="B15" s="12">
-        <v>2461.5</v>
+        <v>2286.0</v>
       </c>
       <c r="C15" s="12">
-        <v>2883.0</v>
+        <v>2430.5</v>
       </c>
       <c r="D15" s="12">
-        <v>2386.69999999999982</v>
+        <v>2150.0</v>
       </c>
       <c r="E15" s="12">
-        <v>2845.40000000000009</v>
-[...2 lines deleted...]
-        <v>0.112</v>
+        <v>2161.59999999999991</v>
+      </c>
+      <c r="F15" s="15">
+        <v>-0.0483</v>
       </c>
       <c r="G15" s="10">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H15" s="18">
-        <v>12805040</v>
+        <v>11756706</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="9" t="s">
         <v>47</v>
       </c>
       <c r="B16" s="11">
-        <v>2845.40000000000009</v>
+        <v>2179.80000000000018</v>
       </c>
       <c r="C16" s="11">
-        <v>2950.40000000000009</v>
+        <v>2472.0</v>
       </c>
       <c r="D16" s="11">
-        <v>2604.0</v>
+        <v>2121.099999999999909</v>
       </c>
       <c r="E16" s="11">
-        <v>2790.19999999999982</v>
-[...2 lines deleted...]
-        <v>-0.0194</v>
+        <v>2342.30000000000018</v>
+      </c>
+      <c r="F16" s="13">
+        <v>0.0836</v>
       </c>
       <c r="G16" s="9">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H16" s="17">
-        <v>12191837</v>
+        <v>16163598</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="10" t="s">
         <v>48</v>
       </c>
       <c r="B17" s="12">
-        <v>2790.90000000000009</v>
+        <v>2361.0</v>
       </c>
       <c r="C17" s="12">
-        <v>2967.59999999999991</v>
+        <v>2556.90000000000009</v>
       </c>
       <c r="D17" s="12">
-        <v>2640.0</v>
+        <v>2339.90000000000009</v>
       </c>
       <c r="E17" s="12">
-        <v>2788.0</v>
-[...2 lines deleted...]
-        <v>-0.0008</v>
+        <v>2427.40000000000009</v>
+      </c>
+      <c r="F17" s="14">
+        <v>0.0363</v>
       </c>
       <c r="G17" s="10">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="H17" s="18">
-        <v>7547796</v>
+        <v>8577493</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="9" t="s">
         <v>49</v>
       </c>
       <c r="B18" s="11">
-        <v>2808.0</v>
+        <v>2422.69999999999982</v>
       </c>
       <c r="C18" s="11">
-        <v>3037.19999999999982</v>
+        <v>2523.0</v>
       </c>
       <c r="D18" s="11">
-        <v>2631.0</v>
+        <v>2144.80000000000018</v>
       </c>
       <c r="E18" s="11">
-        <v>2654.80000000000018</v>
-[...2 lines deleted...]
-        <v>-0.0478</v>
+        <v>2154.40000000000009</v>
+      </c>
+      <c r="F18" s="16">
+        <v>-0.1125</v>
       </c>
       <c r="G18" s="9">
         <v>22</v>
       </c>
       <c r="H18" s="17">
-        <v>10536278</v>
+        <v>9204118</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="10" t="s">
         <v>50</v>
       </c>
       <c r="B19" s="12">
-        <v>2655.0</v>
+        <v>2160.099999999999909</v>
       </c>
       <c r="C19" s="12">
-        <v>2885.0</v>
+        <v>2265.0</v>
       </c>
       <c r="D19" s="12">
-        <v>2630.0</v>
+        <v>2160.099999999999909</v>
       </c>
       <c r="E19" s="12">
-        <v>2740.69999999999982</v>
+        <v>2250.19999999999982</v>
       </c>
       <c r="F19" s="14">
-        <v>0.0324</v>
+        <v>0.0445</v>
       </c>
       <c r="G19" s="10">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="H19" s="18">
-        <v>4492758</v>
+        <v>2356548</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G13"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
@@ -1549,319 +1560,319 @@
       </c>
       <c r="B1" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C1" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>29</v>
       </c>
       <c r="F1" s="8" t="s">
         <v>30</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B2" s="11">
-        <v>2674.69999999999982</v>
+        <v>2322.0</v>
       </c>
       <c r="C2" s="11">
-        <v>2775.0</v>
+        <v>2422.30000000000018</v>
       </c>
       <c r="D2" s="11">
-        <v>2640.0</v>
+        <v>2300.19999999999982</v>
       </c>
       <c r="E2" s="11">
-        <v>2695.90000000000009</v>
+        <v>2394.19999999999982</v>
       </c>
       <c r="F2" s="13">
-        <v>0.0079</v>
+        <v>0.0311</v>
       </c>
       <c r="G2" s="17">
-        <v>1406165</v>
+        <v>2310126</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="10" t="s">
         <v>53</v>
       </c>
       <c r="B3" s="12">
-        <v>2695.90000000000009</v>
+        <v>2402.099999999999909</v>
       </c>
       <c r="C3" s="12">
-        <v>2746.90000000000009</v>
+        <v>2458.59999999999991</v>
       </c>
       <c r="D3" s="12">
-        <v>2650.0</v>
+        <v>2192.099999999999909</v>
       </c>
       <c r="E3" s="12">
-        <v>2720.19999999999982</v>
-[...2 lines deleted...]
-        <v>0.009</v>
+        <v>2288.099999999999909</v>
+      </c>
+      <c r="F3" s="15">
+        <v>-0.0443</v>
       </c>
       <c r="G3" s="18">
-        <v>1456501</v>
+        <v>3930753</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="9" t="s">
         <v>54</v>
       </c>
       <c r="B4" s="11">
-        <v>2747.19999999999982</v>
+        <v>2332.099999999999909</v>
       </c>
       <c r="C4" s="11">
-        <v>2887.5</v>
+        <v>2472.0</v>
       </c>
       <c r="D4" s="11">
-        <v>2673.59999999999991</v>
+        <v>2222.30000000000018</v>
       </c>
       <c r="E4" s="11">
-        <v>2848.59999999999991</v>
+        <v>2342.30000000000018</v>
       </c>
       <c r="F4" s="13">
-        <v>0.0472</v>
+        <v>0.0237</v>
       </c>
       <c r="G4" s="17">
-        <v>1549643</v>
+        <v>4520155</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="10" t="s">
         <v>55</v>
       </c>
       <c r="B5" s="12">
-        <v>2900.0</v>
+        <v>2361.0</v>
       </c>
       <c r="C5" s="12">
-        <v>2967.59999999999991</v>
+        <v>2498.0</v>
       </c>
       <c r="D5" s="12">
-        <v>2780.40000000000009</v>
+        <v>2339.90000000000009</v>
       </c>
       <c r="E5" s="12">
-        <v>2788.0</v>
-[...2 lines deleted...]
-        <v>-0.0213</v>
+        <v>2475.0</v>
+      </c>
+      <c r="F5" s="14">
+        <v>0.0567</v>
       </c>
       <c r="G5" s="18">
-        <v>2531404</v>
+        <v>2314120</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="9" t="s">
         <v>56</v>
       </c>
       <c r="B6" s="11">
-        <v>2808.0</v>
+        <v>2487.40000000000009</v>
       </c>
       <c r="C6" s="11">
-        <v>2947.5</v>
+        <v>2556.90000000000009</v>
       </c>
       <c r="D6" s="11">
-        <v>2760.80000000000018</v>
+        <v>2472.0</v>
       </c>
       <c r="E6" s="11">
-        <v>2797.40000000000009</v>
+        <v>2545.0</v>
       </c>
       <c r="F6" s="13">
-        <v>0.0034</v>
+        <v>0.0283</v>
       </c>
       <c r="G6" s="17">
-        <v>2240951</v>
+        <v>2178870</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="10" t="s">
         <v>57</v>
       </c>
       <c r="B7" s="12">
-        <v>2819.90000000000009</v>
+        <v>2535.19999999999982</v>
       </c>
       <c r="C7" s="12">
-        <v>2988.40000000000009</v>
+        <v>2546.0</v>
       </c>
       <c r="D7" s="12">
-        <v>2760.59999999999991</v>
+        <v>2385.0</v>
       </c>
       <c r="E7" s="12">
-        <v>2904.19999999999982</v>
-[...2 lines deleted...]
-        <v>0.0382</v>
+        <v>2430.0</v>
+      </c>
+      <c r="F7" s="15">
+        <v>-0.0452</v>
       </c>
       <c r="G7" s="18">
-        <v>2447165</v>
+        <v>1991146</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="9" t="s">
         <v>58</v>
       </c>
       <c r="B8" s="11">
-        <v>2911.59999999999991</v>
+        <v>2430.0</v>
       </c>
       <c r="C8" s="11">
-        <v>3037.19999999999982</v>
+        <v>2482.0</v>
       </c>
       <c r="D8" s="11">
-        <v>2878.40000000000009</v>
+        <v>2385.30000000000018</v>
       </c>
       <c r="E8" s="11">
-        <v>2993.80000000000018</v>
+        <v>2455.0</v>
       </c>
       <c r="F8" s="13">
-        <v>0.0309</v>
+        <v>0.0103</v>
       </c>
       <c r="G8" s="17">
-        <v>1984470</v>
+        <v>1738996</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="10" t="s">
         <v>59</v>
       </c>
       <c r="B9" s="12">
-        <v>2919.099999999999909</v>
+        <v>2443.69999999999982</v>
       </c>
       <c r="C9" s="12">
-        <v>2924.90000000000009</v>
+        <v>2523.0</v>
       </c>
       <c r="D9" s="12">
-        <v>2631.0</v>
+        <v>2387.099999999999909</v>
       </c>
       <c r="E9" s="12">
-        <v>2642.40000000000009</v>
-[...2 lines deleted...]
-        <v>-0.1174</v>
+        <v>2422.0</v>
+      </c>
+      <c r="F9" s="15">
+        <v>-0.0134</v>
       </c>
       <c r="G9" s="18">
-        <v>2900394</v>
+        <v>2756450</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="9" t="s">
         <v>60</v>
       </c>
       <c r="B10" s="11">
-        <v>2652.0</v>
+        <v>2409.90000000000009</v>
       </c>
       <c r="C10" s="11">
-        <v>2742.19999999999982</v>
+        <v>2409.90000000000009</v>
       </c>
       <c r="D10" s="11">
-        <v>2630.0</v>
+        <v>2273.30000000000018</v>
       </c>
       <c r="E10" s="11">
-        <v>2736.90000000000009</v>
-[...2 lines deleted...]
-        <v>0.0358</v>
+        <v>2295.0</v>
+      </c>
+      <c r="F10" s="16">
+        <v>-0.0524</v>
       </c>
       <c r="G10" s="17">
-        <v>1742209</v>
+        <v>1656557</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="10" t="s">
         <v>61</v>
       </c>
       <c r="B11" s="12">
-        <v>2736.90000000000009</v>
+        <v>2275.0</v>
       </c>
       <c r="C11" s="12">
-        <v>2885.0</v>
+        <v>2461.099999999999909</v>
       </c>
       <c r="D11" s="12">
-        <v>2720.0</v>
+        <v>2273.30000000000018</v>
       </c>
       <c r="E11" s="12">
-        <v>2783.19999999999982</v>
+        <v>2300.40000000000009</v>
       </c>
       <c r="F11" s="14">
-        <v>0.0169</v>
+        <v>0.0024</v>
       </c>
       <c r="G11" s="18">
-        <v>1998722</v>
+        <v>2432295</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="9" t="s">
         <v>62</v>
       </c>
       <c r="B12" s="11">
-        <v>2770.0</v>
+        <v>2300.40000000000009</v>
       </c>
       <c r="C12" s="11">
-        <v>2800.0</v>
+        <v>2313.69999999999982</v>
       </c>
       <c r="D12" s="11">
-        <v>2689.099999999999909</v>
+        <v>2203.59999999999991</v>
       </c>
       <c r="E12" s="11">
-        <v>2693.69999999999982</v>
-[...2 lines deleted...]
-        <v>-0.0322</v>
+        <v>2234.0</v>
+      </c>
+      <c r="F12" s="16">
+        <v>-0.0289</v>
       </c>
       <c r="G12" s="17">
-        <v>1451090</v>
+        <v>1280729</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="10" t="s">
         <v>63</v>
       </c>
       <c r="B13" s="12">
-        <v>2705.5</v>
+        <v>2241.30000000000018</v>
       </c>
       <c r="C13" s="12">
-        <v>2764.0</v>
+        <v>2265.0</v>
       </c>
       <c r="D13" s="12">
-        <v>2687.69999999999982</v>
+        <v>2144.80000000000018</v>
       </c>
       <c r="E13" s="12">
-        <v>2740.69999999999982</v>
+        <v>2250.19999999999982</v>
       </c>
       <c r="F13" s="14">
-        <v>0.0174</v>
+        <v>0.0073</v>
       </c>
       <c r="G13" s="18">
-        <v>264035</v>
+        <v>3788996</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:K31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
@@ -1894,737 +1905,741 @@
       </c>
       <c r="F1" s="8" t="s">
         <v>68</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>69</v>
       </c>
       <c r="H1" s="8" t="s">
         <v>70</v>
       </c>
       <c r="I1" s="8" t="s">
         <v>71</v>
       </c>
       <c r="J1" s="8" t="s">
         <v>72</v>
       </c>
       <c r="K1" s="8" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="9" t="s">
         <v>74</v>
       </c>
       <c r="B2" s="11">
-        <v>2126.80000000000018</v>
-[...2 lines deleted...]
-        <v>-0.0161</v>
+        <v>2250.19999999999982</v>
+      </c>
+      <c r="C2" s="13">
+        <v>0.0</v>
       </c>
       <c r="D2" s="9">
-        <v>32.4</v>
+        <v>43.4</v>
       </c>
       <c r="E2" s="9">
-        <v>0.48</v>
+        <v>2.57</v>
       </c>
       <c r="F2" s="9"/>
       <c r="G2" s="9"/>
       <c r="H2" s="9"/>
       <c r="I2" s="9"/>
       <c r="J2" s="9"/>
-      <c r="K2" s="9"/>
+      <c r="K2" s="9" t="s">
+        <v>75</v>
+      </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="10" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B3" s="12">
-        <v>2161.59999999999991</v>
-[...2 lines deleted...]
-        <v>-0.0209</v>
+        <v>2250.19999999999982</v>
+      </c>
+      <c r="C3" s="14">
+        <v>0.0445</v>
       </c>
       <c r="D3" s="10">
-        <v>35.6</v>
+        <v>43.4</v>
       </c>
       <c r="E3" s="10">
-        <v>0.81</v>
+        <v>2.89</v>
       </c>
       <c r="F3" s="10"/>
       <c r="G3" s="10"/>
       <c r="H3" s="10"/>
       <c r="I3" s="10"/>
       <c r="J3" s="10"/>
-      <c r="K3" s="10"/>
+      <c r="K3" s="10" t="s">
+        <v>75</v>
+      </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="9" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B4" s="11">
-        <v>2207.80000000000018</v>
-[...5 lines deleted...]
-        <v>40.4</v>
+        <v>2154.40000000000009</v>
+      </c>
+      <c r="C4" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="D4" s="19">
+        <v>27.3</v>
       </c>
       <c r="E4" s="9">
-        <v>1.26</v>
-[...1 lines deleted...]
-      <c r="F4" s="9"/>
+        <v>1.9</v>
+      </c>
+      <c r="F4" s="9" t="s">
+        <v>75</v>
+      </c>
       <c r="G4" s="9"/>
       <c r="H4" s="9"/>
       <c r="I4" s="9"/>
       <c r="J4" s="9"/>
       <c r="K4" s="9"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="10" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B5" s="12">
-        <v>2263.40000000000009</v>
-[...5 lines deleted...]
-        <v>47.6</v>
+        <v>2154.40000000000009</v>
+      </c>
+      <c r="C5" s="15">
+        <v>-0.0371</v>
+      </c>
+      <c r="D5" s="20">
+        <v>27.3</v>
       </c>
       <c r="E5" s="10">
-        <v>0.67</v>
-[...1 lines deleted...]
-      <c r="F5" s="10"/>
+        <v>1.11</v>
+      </c>
+      <c r="F5" s="10" t="s">
+        <v>75</v>
+      </c>
       <c r="G5" s="10"/>
       <c r="H5" s="10"/>
       <c r="I5" s="10"/>
       <c r="J5" s="10"/>
       <c r="K5" s="10"/>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="9" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B6" s="11">
-        <v>2263.40000000000009</v>
+        <v>2237.5</v>
       </c>
       <c r="C6" s="13">
-        <v>0.001</v>
+        <v>0.0016</v>
       </c>
       <c r="D6" s="9">
-        <v>47.6</v>
+        <v>34.7</v>
       </c>
       <c r="E6" s="9">
-        <v>0.62</v>
+        <v>0.77</v>
       </c>
       <c r="F6" s="9"/>
       <c r="G6" s="9"/>
       <c r="H6" s="9"/>
       <c r="I6" s="9"/>
       <c r="J6" s="9"/>
       <c r="K6" s="9"/>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="10" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B7" s="12">
-        <v>2261.099999999999909</v>
-[...2 lines deleted...]
-        <v>0.0074</v>
+        <v>2234.0</v>
+      </c>
+      <c r="C7" s="15">
+        <v>-0.0063</v>
       </c>
       <c r="D7" s="10">
-        <v>47.3</v>
+        <v>34.0</v>
       </c>
       <c r="E7" s="10">
-        <v>1.17</v>
+        <v>0.49</v>
       </c>
       <c r="F7" s="10"/>
       <c r="G7" s="10"/>
       <c r="H7" s="10"/>
       <c r="I7" s="10"/>
       <c r="J7" s="10"/>
       <c r="K7" s="10"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="9" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B8" s="11">
-        <v>2244.59999999999991</v>
-[...2 lines deleted...]
-        <v>-0.0156</v>
+        <v>2248.19999999999982</v>
+      </c>
+      <c r="C8" s="16">
+        <v>-0.0048</v>
       </c>
       <c r="D8" s="9">
-        <v>44.9</v>
+        <v>35.4</v>
       </c>
       <c r="E8" s="9">
-        <v>1.61</v>
+        <v>0.34</v>
       </c>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="9"/>
       <c r="I8" s="9"/>
       <c r="J8" s="9"/>
       <c r="K8" s="9"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="10" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B9" s="12">
-        <v>2280.099999999999909</v>
-[...2 lines deleted...]
-        <v>0.0056</v>
+        <v>2259.0</v>
+      </c>
+      <c r="C9" s="15">
+        <v>-0.0026</v>
       </c>
       <c r="D9" s="10">
-        <v>49.3</v>
+        <v>36.5</v>
       </c>
       <c r="E9" s="10">
-        <v>0.72</v>
+        <v>0.49</v>
       </c>
       <c r="F9" s="10"/>
       <c r="G9" s="10"/>
       <c r="H9" s="10"/>
       <c r="I9" s="10"/>
       <c r="J9" s="10"/>
       <c r="K9" s="10"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="9" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B10" s="11">
-        <v>2267.5</v>
-[...2 lines deleted...]
-        <v>-0.0296</v>
+        <v>2265.0</v>
+      </c>
+      <c r="C10" s="16">
+        <v>-0.0136</v>
       </c>
       <c r="D10" s="9">
-        <v>47.6</v>
+        <v>37.1</v>
       </c>
       <c r="E10" s="9">
-        <v>2.25</v>
+        <v>1.12</v>
       </c>
       <c r="F10" s="9"/>
       <c r="G10" s="9"/>
       <c r="H10" s="9"/>
       <c r="I10" s="9"/>
       <c r="J10" s="9"/>
-      <c r="K10" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K10" s="9"/>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="10" t="s">
         <v>84</v>
       </c>
       <c r="B11" s="12">
-        <v>2336.59999999999991</v>
-[...2 lines deleted...]
-        <v>-0.0015</v>
+        <v>2296.19999999999982</v>
+      </c>
+      <c r="C11" s="15">
+        <v>-0.0018</v>
       </c>
       <c r="D11" s="10">
-        <v>57.3</v>
+        <v>40.2</v>
       </c>
       <c r="E11" s="10">
-        <v>0.85</v>
+        <v>0.48</v>
       </c>
       <c r="F11" s="10"/>
       <c r="G11" s="10"/>
       <c r="H11" s="10"/>
       <c r="I11" s="10"/>
       <c r="J11" s="10"/>
       <c r="K11" s="10"/>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="9" t="s">
         <v>85</v>
       </c>
       <c r="B12" s="11">
-        <v>2340.19999999999982</v>
-[...2 lines deleted...]
-        <v>0.0056</v>
+        <v>2300.40000000000009</v>
+      </c>
+      <c r="C12" s="16">
+        <v>-0.0084</v>
       </c>
       <c r="D12" s="9">
-        <v>57.9</v>
+        <v>40.6</v>
       </c>
       <c r="E12" s="9">
-        <v>1.36</v>
+        <v>1.52</v>
       </c>
       <c r="F12" s="9"/>
       <c r="G12" s="9"/>
       <c r="H12" s="9"/>
       <c r="I12" s="9"/>
       <c r="J12" s="9"/>
       <c r="K12" s="9"/>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="10" t="s">
         <v>86</v>
       </c>
       <c r="B13" s="12">
-        <v>2327.19999999999982</v>
-[...2 lines deleted...]
-        <v>0.0076</v>
+        <v>2316.69999999999982</v>
+      </c>
+      <c r="C13" s="15">
+        <v>-0.0258</v>
       </c>
       <c r="D13" s="10">
-        <v>56.4</v>
+        <v>42.1</v>
       </c>
       <c r="E13" s="10">
-        <v>1.32</v>
+        <v>0.38</v>
       </c>
       <c r="F13" s="10"/>
       <c r="G13" s="10"/>
       <c r="H13" s="10"/>
       <c r="I13" s="10"/>
       <c r="J13" s="10"/>
       <c r="K13" s="10"/>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="9" t="s">
         <v>87</v>
       </c>
       <c r="B14" s="11">
-        <v>2270.40000000000009</v>
-[...2 lines deleted...]
-        <v>-0.0032</v>
+        <v>2295.0</v>
+      </c>
+      <c r="C14" s="13">
+        <v>0.0</v>
       </c>
       <c r="D14" s="9">
-        <v>49.7</v>
+        <v>36.5</v>
       </c>
       <c r="E14" s="9">
-        <v>0.36</v>
+        <v>0.47</v>
       </c>
       <c r="F14" s="9"/>
       <c r="G14" s="9"/>
       <c r="H14" s="9"/>
       <c r="I14" s="9"/>
       <c r="J14" s="9"/>
       <c r="K14" s="9"/>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="10" t="s">
         <v>88</v>
       </c>
       <c r="B15" s="12">
-        <v>2277.80000000000018</v>
-[...2 lines deleted...]
-        <v>-0.0087</v>
+        <v>2295.0</v>
+      </c>
+      <c r="C15" s="14">
+        <v>0.0014</v>
       </c>
       <c r="D15" s="10">
-        <v>50.6</v>
+        <v>36.5</v>
       </c>
       <c r="E15" s="10">
-        <v>0.87</v>
+        <v>0.45</v>
       </c>
       <c r="F15" s="10"/>
       <c r="G15" s="10"/>
       <c r="H15" s="10"/>
       <c r="I15" s="10"/>
       <c r="J15" s="10"/>
       <c r="K15" s="10"/>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="9" t="s">
         <v>89</v>
       </c>
       <c r="B16" s="11">
-        <v>2297.80000000000018</v>
-[...2 lines deleted...]
-        <v>-0.0182</v>
+        <v>2291.69999999999982</v>
+      </c>
+      <c r="C16" s="16">
+        <v>-0.0068</v>
       </c>
       <c r="D16" s="9">
-        <v>53.1</v>
+        <v>36.0</v>
       </c>
       <c r="E16" s="9">
-        <v>0.6</v>
+        <v>1.09</v>
       </c>
       <c r="F16" s="9"/>
       <c r="G16" s="9"/>
       <c r="H16" s="9"/>
       <c r="I16" s="9"/>
       <c r="J16" s="9"/>
       <c r="K16" s="9"/>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="10" t="s">
         <v>90</v>
       </c>
       <c r="B17" s="12">
-        <v>2340.5</v>
-[...2 lines deleted...]
-        <v>0.0027</v>
+        <v>2307.5</v>
+      </c>
+      <c r="C17" s="15">
+        <v>-0.0202</v>
       </c>
       <c r="D17" s="10">
-        <v>58.8</v>
+        <v>37.3</v>
       </c>
       <c r="E17" s="10">
-        <v>0.44</v>
+        <v>0.71</v>
       </c>
       <c r="F17" s="10"/>
       <c r="G17" s="10"/>
       <c r="H17" s="10"/>
       <c r="I17" s="10"/>
       <c r="J17" s="10"/>
       <c r="K17" s="10"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="9" t="s">
         <v>91</v>
       </c>
       <c r="B18" s="11">
-        <v>2334.099999999999909</v>
-[...2 lines deleted...]
-        <v>0.0018</v>
+        <v>2355.0</v>
+      </c>
+      <c r="C18" s="16">
+        <v>-0.006</v>
       </c>
       <c r="D18" s="9">
-        <v>58.2</v>
+        <v>41.6</v>
       </c>
       <c r="E18" s="9">
-        <v>0.7</v>
+        <v>0.84</v>
       </c>
       <c r="F18" s="9"/>
       <c r="G18" s="9"/>
       <c r="H18" s="9"/>
       <c r="I18" s="9"/>
       <c r="J18" s="9"/>
       <c r="K18" s="9"/>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="10" t="s">
         <v>92</v>
       </c>
       <c r="B19" s="12">
-        <v>2330.0</v>
-[...2 lines deleted...]
-        <v>0.0061</v>
+        <v>2369.099999999999909</v>
+      </c>
+      <c r="C19" s="15">
+        <v>-0.0218</v>
       </c>
       <c r="D19" s="10">
-        <v>57.8</v>
+        <v>43.0</v>
       </c>
       <c r="E19" s="10">
-        <v>0.62</v>
+        <v>0.91</v>
       </c>
       <c r="F19" s="10"/>
       <c r="G19" s="10"/>
       <c r="H19" s="10"/>
       <c r="I19" s="10"/>
       <c r="J19" s="10"/>
       <c r="K19" s="10"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="9" t="s">
         <v>93</v>
       </c>
       <c r="B20" s="11">
-        <v>2315.90000000000009</v>
-[...2 lines deleted...]
-        <v>0.012</v>
+        <v>2422.0</v>
+      </c>
+      <c r="C20" s="16">
+        <v>-0.0198</v>
       </c>
       <c r="D20" s="9">
-        <v>56.5</v>
+        <v>48.5</v>
       </c>
       <c r="E20" s="9">
-        <v>0.92</v>
+        <v>0.37</v>
       </c>
       <c r="F20" s="9"/>
       <c r="G20" s="9"/>
       <c r="H20" s="9"/>
       <c r="I20" s="9"/>
       <c r="J20" s="9"/>
       <c r="K20" s="9"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="10" t="s">
         <v>94</v>
       </c>
       <c r="B21" s="12">
-        <v>2288.5</v>
-[...2 lines deleted...]
-        <v>-0.0415</v>
+        <v>2471.0</v>
+      </c>
+      <c r="C21" s="15">
+        <v>-0.0036</v>
       </c>
       <c r="D21" s="10">
-        <v>54.1</v>
+        <v>54.6</v>
       </c>
       <c r="E21" s="10">
-        <v>1.07</v>
+        <v>0.9</v>
       </c>
       <c r="F21" s="10"/>
       <c r="G21" s="10"/>
       <c r="H21" s="10"/>
       <c r="I21" s="10"/>
       <c r="J21" s="10"/>
       <c r="K21" s="10"/>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="9" t="s">
         <v>95</v>
       </c>
       <c r="B22" s="11">
-        <v>2387.69999999999982</v>
-[...2 lines deleted...]
-        <v>0.0334</v>
+        <v>2480.0</v>
+      </c>
+      <c r="C22" s="16">
+        <v>-0.0102</v>
       </c>
       <c r="D22" s="9">
-        <v>66.90000000000001</v>
+        <v>55.8</v>
       </c>
       <c r="E22" s="9">
-        <v>2.06</v>
+        <v>2.03</v>
       </c>
       <c r="F22" s="9"/>
       <c r="G22" s="9"/>
       <c r="H22" s="9"/>
       <c r="I22" s="9"/>
-      <c r="J22" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J22" s="9"/>
       <c r="K22" s="9" t="s">
-        <v>83</v>
+        <v>75</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="10" t="s">
         <v>96</v>
       </c>
       <c r="B23" s="12">
-        <v>2310.5</v>
+        <v>2505.5</v>
       </c>
       <c r="C23" s="14">
-        <v>0.0172</v>
+        <v>0.0322</v>
       </c>
       <c r="D23" s="10">
-        <v>60.0</v>
+        <v>59.1</v>
       </c>
       <c r="E23" s="10">
-        <v>1.42</v>
+        <v>2.11</v>
       </c>
       <c r="F23" s="10"/>
       <c r="G23" s="10"/>
       <c r="H23" s="10"/>
       <c r="I23" s="10"/>
       <c r="J23" s="10"/>
-      <c r="K23" s="10"/>
+      <c r="K23" s="10" t="s">
+        <v>75</v>
+      </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="9" t="s">
         <v>97</v>
       </c>
       <c r="B24" s="11">
-        <v>2271.40000000000009</v>
-[...2 lines deleted...]
-        <v>0.0172</v>
+        <v>2427.40000000000009</v>
+      </c>
+      <c r="C24" s="16">
+        <v>-0.0112</v>
       </c>
       <c r="D24" s="9">
-        <v>55.7</v>
+        <v>50.6</v>
       </c>
       <c r="E24" s="9">
-        <v>2.62</v>
+        <v>0.87</v>
       </c>
       <c r="F24" s="9"/>
       <c r="G24" s="9"/>
       <c r="H24" s="9"/>
       <c r="I24" s="9"/>
       <c r="J24" s="9"/>
-      <c r="K24" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K24" s="9"/>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="10" t="s">
         <v>98</v>
       </c>
       <c r="B25" s="12">
-        <v>2232.90000000000009</v>
+        <v>2455.0</v>
       </c>
       <c r="C25" s="14">
-        <v>0.0</v>
+        <v>0.0172</v>
       </c>
       <c r="D25" s="10">
-        <v>50.9</v>
+        <v>54.3</v>
       </c>
       <c r="E25" s="10">
-        <v>0.46</v>
+        <v>2.33</v>
       </c>
       <c r="F25" s="10"/>
       <c r="G25" s="10"/>
       <c r="H25" s="10"/>
       <c r="I25" s="10"/>
       <c r="J25" s="10"/>
-      <c r="K25" s="10"/>
+      <c r="K25" s="10" t="s">
+        <v>75</v>
+      </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="9" t="s">
         <v>99</v>
       </c>
       <c r="B26" s="11">
-        <v>2232.90000000000009</v>
-[...2 lines deleted...]
-        <v>-0.0143</v>
+        <v>2413.59999999999991</v>
+      </c>
+      <c r="C26" s="13">
+        <v>0.0057</v>
       </c>
       <c r="D26" s="9">
-        <v>50.9</v>
+        <v>49.1</v>
       </c>
       <c r="E26" s="9">
-        <v>0.39</v>
+        <v>0.35</v>
       </c>
       <c r="F26" s="9"/>
       <c r="G26" s="9"/>
       <c r="H26" s="9"/>
       <c r="I26" s="9"/>
       <c r="J26" s="9"/>
       <c r="K26" s="9"/>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="10" t="s">
         <v>100</v>
       </c>
       <c r="B27" s="12">
-        <v>2265.30000000000018</v>
-[...2 lines deleted...]
-        <v>0.0095</v>
+        <v>2400.0</v>
+      </c>
+      <c r="C27" s="15">
+        <v>-0.0131</v>
       </c>
       <c r="D27" s="10">
-        <v>55.3</v>
+        <v>47.3</v>
       </c>
       <c r="E27" s="10">
-        <v>0.46</v>
+        <v>0.87</v>
       </c>
       <c r="F27" s="10"/>
       <c r="G27" s="10"/>
       <c r="H27" s="10"/>
       <c r="I27" s="10"/>
       <c r="J27" s="10"/>
       <c r="K27" s="10"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="9" t="s">
         <v>101</v>
       </c>
       <c r="B28" s="11">
-        <v>2244.0</v>
+        <v>2431.90000000000009</v>
       </c>
       <c r="C28" s="13">
-        <v>0.0097</v>
+        <v>0.002</v>
       </c>
       <c r="D28" s="9">
-        <v>52.8</v>
+        <v>51.3</v>
       </c>
       <c r="E28" s="9">
-        <v>0.3</v>
+        <v>0.17</v>
       </c>
       <c r="F28" s="9"/>
       <c r="G28" s="9"/>
       <c r="H28" s="9"/>
       <c r="I28" s="9"/>
       <c r="J28" s="9"/>
       <c r="K28" s="9"/>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="10" t="s">
         <v>102</v>
       </c>
       <c r="B29" s="12">
-        <v>2222.40000000000009</v>
-[...2 lines deleted...]
-        <v>-0.0023</v>
+        <v>2427.0</v>
+      </c>
+      <c r="C29" s="15">
+        <v>-0.0012</v>
       </c>
       <c r="D29" s="10">
-        <v>50.2</v>
+        <v>50.7</v>
       </c>
       <c r="E29" s="10">
-        <v>0.61</v>
+        <v>0.36</v>
       </c>
       <c r="F29" s="10"/>
       <c r="G29" s="10"/>
       <c r="H29" s="10"/>
       <c r="I29" s="10"/>
       <c r="J29" s="10"/>
       <c r="K29" s="10"/>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="9" t="s">
         <v>103</v>
       </c>
       <c r="B30" s="11">
-        <v>2227.59999999999991</v>
-[...2 lines deleted...]
-        <v>-0.0002</v>
+        <v>2430.0</v>
+      </c>
+      <c r="C30" s="13">
+        <v>0.0</v>
       </c>
       <c r="D30" s="9">
-        <v>50.8</v>
+        <v>51.1</v>
       </c>
       <c r="E30" s="9">
-        <v>0.31</v>
+        <v>0.44</v>
       </c>
       <c r="F30" s="9"/>
       <c r="G30" s="9"/>
       <c r="H30" s="9"/>
-      <c r="I30" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I30" s="9"/>
       <c r="J30" s="9"/>
       <c r="K30" s="9"/>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="10" t="s">
         <v>104</v>
       </c>
       <c r="B31" s="12">
-        <v>2228.0</v>
+        <v>2430.0</v>
       </c>
       <c r="C31" s="14">
-        <v>0.0034</v>
+        <v>0.0023</v>
       </c>
       <c r="D31" s="10">
-        <v>50.9</v>
+        <v>51.1</v>
       </c>
       <c r="E31" s="10">
-        <v>0.69</v>
+        <v>0.66</v>
       </c>
       <c r="F31" s="10"/>
       <c r="G31" s="10"/>
       <c r="H31" s="10"/>
       <c r="I31" s="10"/>
       <c r="J31" s="10"/>
       <c r="K31" s="10"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>