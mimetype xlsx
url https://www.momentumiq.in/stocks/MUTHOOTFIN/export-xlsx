--- v0 (2026-07-02)
+++ v1 (2026-09-13)
@@ -23,371 +23,371 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Overview" sheetId="1" r:id="rId4"/>
     <sheet name="Monthly Summary" sheetId="2" r:id="rId5"/>
     <sheet name="Weekly Summary" sheetId="3" r:id="rId6"/>
     <sheet name="Indicator History" sheetId="4" r:id="rId7"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>MUTHOOTFIN — Muthoot Finance</t>
   </si>
   <si>
-    <t>NSE Equity · Finance · Generated 02 Jul 2026, 08:07 AM</t>
+    <t>NSE Equity · Finance · Generated 13 Sep 2026, 10:52 AM</t>
   </si>
   <si>
     <t>KEY METRICS</t>
   </si>
   <si>
     <t>Current Price</t>
   </si>
   <si>
-    <t>₹3,274.70</t>
+    <t>₹2,792.10</t>
   </si>
   <si>
     <t>1 Day Change</t>
   </si>
   <si>
-    <t>-2.75%</t>
+    <t>-1.74%</t>
   </si>
   <si>
     <t>52 Week High</t>
   </si>
   <si>
-    <t>₹3,377.90</t>
+    <t>₹4,114.71</t>
   </si>
   <si>
     <t>52 Week Low</t>
   </si>
   <si>
-    <t>₹1,579.10</t>
+    <t>₹1,924.97</t>
   </si>
   <si>
     <t>RSI (14)</t>
   </si>
   <si>
     <t>EMA 50</t>
   </si>
   <si>
-    <t>₹3,214.23</t>
+    <t>₹2,989.78</t>
   </si>
   <si>
     <t>EMA 200</t>
   </si>
   <si>
-    <t>₹3,373.27</t>
+    <t>₹3,272.25</t>
   </si>
   <si>
     <t>ATR (14)</t>
   </si>
   <si>
-    <t>₹94.64</t>
+    <t>₹80.54</t>
   </si>
   <si>
     <t>Volume Ratio</t>
   </si>
   <si>
-    <t>0.81×</t>
+    <t>1.08×</t>
   </si>
   <si>
     <t>Data Period</t>
   </si>
   <si>
-    <t>13 May 2024 to 22 Oct 2025</t>
+    <t>08 Apr 2025 to 11 Sep 2026</t>
   </si>
   <si>
     <t>ACTIVE TECHNICAL CONDITIONS</t>
   </si>
   <si>
     <t>● Near 52W Low</t>
   </si>
   <si>
     <t>For educational purposes only. Not investment advice. Past performance does not guarantee future results.</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Open</t>
   </si>
   <si>
     <t>High</t>
   </si>
   <si>
     <t>Low</t>
   </si>
   <si>
     <t>Close</t>
   </si>
   <si>
     <t>Change %</t>
   </si>
   <si>
     <t>Trading Days</t>
   </si>
   <si>
     <t>Total Volume</t>
   </si>
   <si>
-    <t>May 2024</t>
-[...31 lines deleted...]
-  <si>
     <t>Apr 2025</t>
   </si>
   <si>
     <t>May 2025</t>
   </si>
   <si>
     <t>Jun 2025</t>
   </si>
   <si>
     <t>Jul 2025</t>
   </si>
   <si>
     <t>Aug 2025</t>
   </si>
   <si>
     <t>Sep 2025</t>
   </si>
   <si>
     <t>Oct 2025</t>
   </si>
   <si>
+    <t>Nov 2025</t>
+  </si>
+  <si>
+    <t>Dec 2025</t>
+  </si>
+  <si>
+    <t>Jan 2026</t>
+  </si>
+  <si>
+    <t>Feb 2026</t>
+  </si>
+  <si>
+    <t>Mar 2026</t>
+  </si>
+  <si>
+    <t>Apr 2026</t>
+  </si>
+  <si>
+    <t>May 2026</t>
+  </si>
+  <si>
+    <t>Jun 2026</t>
+  </si>
+  <si>
+    <t>Jul 2026</t>
+  </si>
+  <si>
+    <t>Aug 2026</t>
+  </si>
+  <si>
+    <t>Sep 2026</t>
+  </si>
+  <si>
     <t>Week</t>
   </si>
   <si>
-    <t>Week of 04 Aug</t>
-[...32 lines deleted...]
-    <t>Week of 20 Oct</t>
+    <t>Week of 22 Jun</t>
+  </si>
+  <si>
+    <t>Week of 29 Jun</t>
+  </si>
+  <si>
+    <t>Week of 06 Jul</t>
+  </si>
+  <si>
+    <t>Week of 13 Jul</t>
+  </si>
+  <si>
+    <t>Week of 20 Jul</t>
+  </si>
+  <si>
+    <t>Week of 27 Jul</t>
+  </si>
+  <si>
+    <t>Week of 03 Aug</t>
+  </si>
+  <si>
+    <t>Week of 10 Aug</t>
+  </si>
+  <si>
+    <t>Week of 17 Aug</t>
+  </si>
+  <si>
+    <t>Week of 24 Aug</t>
+  </si>
+  <si>
+    <t>Week of 31 Aug</t>
+  </si>
+  <si>
+    <t>Week of 07 Sep</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>1D Change %</t>
   </si>
   <si>
     <t>RSI</t>
   </si>
   <si>
     <t>Vol Ratio</t>
   </si>
   <si>
     <t>RSI&lt;30</t>
   </si>
   <si>
     <t>RSI&gt;70</t>
   </si>
   <si>
     <t>EMA Cross</t>
   </si>
   <si>
     <t>MACD Cross</t>
   </si>
   <si>
     <t>Breakout</t>
   </si>
   <si>
     <t>Vol Spike</t>
   </si>
   <si>
-    <t>01 Jul 2026</t>
-[...5 lines deleted...]
-    <t>29 Jun 2026</t>
+    <t>11 Sep 2026</t>
+  </si>
+  <si>
+    <t>10 Sep 2026</t>
+  </si>
+  <si>
+    <t>09 Sep 2026</t>
+  </si>
+  <si>
+    <t>08 Sep 2026</t>
+  </si>
+  <si>
+    <t>07 Sep 2026</t>
+  </si>
+  <si>
+    <t>04 Sep 2026</t>
+  </si>
+  <si>
+    <t>03 Sep 2026</t>
+  </si>
+  <si>
+    <t>02 Sep 2026</t>
+  </si>
+  <si>
+    <t>01 Sep 2026</t>
+  </si>
+  <si>
+    <t>31 Aug 2026</t>
+  </si>
+  <si>
+    <t>28 Aug 2026</t>
+  </si>
+  <si>
+    <t>27 Aug 2026</t>
+  </si>
+  <si>
+    <t>26 Aug 2026</t>
+  </si>
+  <si>
+    <t>25 Aug 2026</t>
+  </si>
+  <si>
+    <t>24 Aug 2026</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
-    <t>26 Jun 2026</t>
-[...77 lines deleted...]
-    <t>20 May 2026</t>
+    <t>21 Aug 2026</t>
+  </si>
+  <si>
+    <t>20 Aug 2026</t>
+  </si>
+  <si>
+    <t>19 Aug 2026</t>
+  </si>
+  <si>
+    <t>18 Aug 2026</t>
+  </si>
+  <si>
+    <t>17 Aug 2026</t>
+  </si>
+  <si>
+    <t>14 Aug 2026</t>
+  </si>
+  <si>
+    <t>13 Aug 2026</t>
+  </si>
+  <si>
+    <t>12 Aug 2026</t>
+  </si>
+  <si>
+    <t>11 Aug 2026</t>
+  </si>
+  <si>
+    <t>10 Aug 2026</t>
+  </si>
+  <si>
+    <t>07 Aug 2026</t>
+  </si>
+  <si>
+    <t>06 Aug 2026</t>
+  </si>
+  <si>
+    <t>05 Aug 2026</t>
+  </si>
+  <si>
+    <t>04 Aug 2026</t>
+  </si>
+  <si>
+    <t>03 Aug 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="₹#,##0.00"/>
     <numFmt numFmtId="165" formatCode="+0.00%;-0.00%"/>
   </numFmts>
-  <fonts count="11">
+  <fonts count="10">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="9"/>
       <color rgb="FFFFFFFF"/>
@@ -422,64 +422,55 @@
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF64748B"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
-      <color rgb="FF16A34A"/>
+      <color rgb="FFDC2626"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
-      <i val="0"/>
-[...7 lines deleted...]
-      <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF16A34A"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1E3A8A"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF8FAFC"/>
         <bgColor rgb="FF000000"/>
@@ -500,78 +491,76 @@
       <top/>
       <bottom style="thin">
         <color rgb="FFE2E8F0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFE2E8F0"/>
       </left>
       <right style="thin">
         <color rgb="FFE2E8F0"/>
       </right>
       <top style="thin">
         <color rgb="FFE2E8F0"/>
       </top>
       <bottom style="thin">
         <color rgb="FFE2E8F0"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="21">
+  <cellXfs count="19">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="7" numFmtId="0" fillId="2" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="3" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="8" numFmtId="165" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
-    <xf xfId="0" fontId="8" numFmtId="165" fillId="3" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="9" numFmtId="165" fillId="3" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="9" numFmtId="165" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="8" numFmtId="165" fillId="3" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="3" fillId="0" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="3" fillId="3" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
-    <xf xfId="0" fontId="10" numFmtId="0" fillId="3" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
-    <xf xfId="0" fontId="10" numFmtId="0" fillId="0" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -913,51 +902,51 @@
       <c r="B6" s="5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="5">
-        <v>34.1</v>
+        <v>37.2</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>17</v>
       </c>
@@ -1039,511 +1028,511 @@
       </c>
       <c r="C1" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>29</v>
       </c>
       <c r="F1" s="8" t="s">
         <v>30</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>31</v>
       </c>
       <c r="H1" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="11">
-        <v>1665.95000000000005</v>
+        <v>2266.90999999999985</v>
       </c>
       <c r="C2" s="11">
-        <v>1763.0</v>
+        <v>2276.59999999999991</v>
       </c>
       <c r="D2" s="11">
-        <v>1640.79999999999995</v>
+        <v>1924.97000000000003</v>
       </c>
       <c r="E2" s="11">
-        <v>1683.45000000000005</v>
+        <v>2151.71000000000004</v>
       </c>
       <c r="F2" s="13">
-        <v>0.0105</v>
+        <v>-0.0508</v>
       </c>
       <c r="G2" s="9">
         <v>14</v>
       </c>
       <c r="H2" s="17">
-        <v>8887798</v>
+        <v>21842213</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B3" s="12">
-        <v>1702.0</v>
+        <v>2150.90999999999985</v>
       </c>
       <c r="C3" s="12">
-        <v>1856.84999999999991</v>
+        <v>2320.98000000000002</v>
       </c>
       <c r="D3" s="12">
-        <v>1579.099999999999909</v>
+        <v>2010.0</v>
       </c>
       <c r="E3" s="12">
-        <v>1795.84999999999991</v>
+        <v>2196.82000000000016</v>
       </c>
       <c r="F3" s="14">
-        <v>0.0668</v>
+        <v>0.021</v>
       </c>
       <c r="G3" s="10">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="H3" s="18">
-        <v>12434252</v>
+        <v>23840717</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="11">
-        <v>1808.90000000000009</v>
+        <v>2189.48999999999978</v>
       </c>
       <c r="C4" s="11">
-        <v>1885.95000000000005</v>
+        <v>2647.51000000000022</v>
       </c>
       <c r="D4" s="11">
-        <v>1664.59999999999991</v>
+        <v>2171.039999999999964</v>
       </c>
       <c r="E4" s="11">
-        <v>1838.099999999999909</v>
-[...2 lines deleted...]
-        <v>0.0235</v>
+        <v>2601.90000000000009</v>
+      </c>
+      <c r="F4" s="15">
+        <v>0.1844</v>
       </c>
       <c r="G4" s="9">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="H4" s="17">
-        <v>13514511</v>
+        <v>17385068</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="12">
-        <v>1850.0</v>
+        <v>2602.98999999999978</v>
       </c>
       <c r="C5" s="12">
-        <v>2001.59999999999991</v>
+        <v>2695.21000000000004</v>
       </c>
       <c r="D5" s="12">
-        <v>1670.0</v>
+        <v>2560.75</v>
       </c>
       <c r="E5" s="12">
-        <v>1965.84999999999991</v>
-[...2 lines deleted...]
-        <v>0.0695</v>
+        <v>2590.40000000000009</v>
+      </c>
+      <c r="F5" s="16">
+        <v>-0.0044</v>
       </c>
       <c r="G5" s="10">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H5" s="18">
-        <v>14536379</v>
+        <v>8338002</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="11">
-        <v>1972.0</v>
+        <v>2590.40000000000009</v>
       </c>
       <c r="C6" s="11">
-        <v>2078.75</v>
+        <v>2783.46000000000004</v>
       </c>
       <c r="D6" s="11">
-        <v>1927.15000000000009</v>
+        <v>2455.82999999999993</v>
       </c>
       <c r="E6" s="11">
-        <v>2031.84999999999991</v>
-[...2 lines deleted...]
-        <v>0.0336</v>
+        <v>2615.67999999999984</v>
+      </c>
+      <c r="F6" s="15">
+        <v>0.0098</v>
       </c>
       <c r="G6" s="9">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="H6" s="17">
-        <v>12906559</v>
+        <v>16436180</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B7" s="12">
-        <v>1999.0</v>
+        <v>2641.76000000000022</v>
       </c>
       <c r="C7" s="12">
-        <v>2009.45000000000005</v>
+        <v>3091.76000000000022</v>
       </c>
       <c r="D7" s="12">
-        <v>1868.049999999999955</v>
+        <v>2628.9699999999998</v>
       </c>
       <c r="E7" s="12">
-        <v>1930.45000000000005</v>
-[...2 lines deleted...]
-        <v>-0.0499</v>
+        <v>3051.30000000000018</v>
+      </c>
+      <c r="F7" s="14">
+        <v>0.1665</v>
       </c>
       <c r="G7" s="10">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H7" s="18">
-        <v>12300563</v>
+        <v>11896316</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="9" t="s">
         <v>39</v>
       </c>
       <c r="B8" s="11">
-        <v>1962.0</v>
+        <v>3074.010000000000218</v>
       </c>
       <c r="C8" s="11">
-        <v>1975.0</v>
+        <v>3349.57999999999993</v>
       </c>
       <c r="D8" s="11">
-        <v>1756.049999999999955</v>
+        <v>3050.21000000000004</v>
       </c>
       <c r="E8" s="11">
-        <v>1917.049999999999955</v>
-[...2 lines deleted...]
-        <v>-0.0069</v>
+        <v>3152.050000000000182</v>
+      </c>
+      <c r="F8" s="15">
+        <v>0.033</v>
       </c>
       <c r="G8" s="9">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="H8" s="17">
-        <v>12400624</v>
+        <v>11763556</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B9" s="12">
-        <v>1917.049999999999955</v>
+        <v>3153.92999999999984</v>
       </c>
       <c r="C9" s="12">
-        <v>2161.75</v>
+        <v>3742.26000000000022</v>
       </c>
       <c r="D9" s="12">
-        <v>1910.099999999999909</v>
+        <v>3118.82999999999993</v>
       </c>
       <c r="E9" s="12">
-        <v>2136.15000000000009</v>
+        <v>3712.80999999999995</v>
       </c>
       <c r="F9" s="14">
-        <v>0.1143</v>
+        <v>0.1779</v>
       </c>
       <c r="G9" s="10">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="H9" s="18">
-        <v>11156099</v>
+        <v>13668223</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B10" s="11">
-        <v>2131.0</v>
+        <v>3747.30999999999995</v>
       </c>
       <c r="C10" s="11">
-        <v>2275.0</v>
+        <v>3857.38000000000011</v>
       </c>
       <c r="D10" s="11">
-        <v>2087.30000000000018</v>
+        <v>3657.38000000000011</v>
       </c>
       <c r="E10" s="11">
-        <v>2258.80000000000018</v>
-[...2 lines deleted...]
-        <v>0.0574</v>
+        <v>3779.73999999999978</v>
+      </c>
+      <c r="F10" s="15">
+        <v>0.018</v>
       </c>
       <c r="G10" s="9">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H10" s="17">
-        <v>10792525</v>
+        <v>8995435</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B11" s="12">
-        <v>2163.0</v>
+        <v>3769.63000000000011</v>
       </c>
       <c r="C11" s="12">
-        <v>2334.80000000000018</v>
+        <v>4114.71000000000004</v>
       </c>
       <c r="D11" s="12">
-        <v>2120.25</v>
+        <v>3722.82000000000016</v>
       </c>
       <c r="E11" s="12">
-        <v>2132.80000000000018</v>
-[...2 lines deleted...]
-        <v>-0.0558</v>
+        <v>3797.48999999999978</v>
+      </c>
+      <c r="F11" s="14">
+        <v>0.0047</v>
       </c>
       <c r="G11" s="10">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H11" s="18">
-        <v>15453933</v>
+        <v>11331219</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="9" t="s">
         <v>43</v>
       </c>
       <c r="B12" s="11">
-        <v>2132.34999999999991</v>
+        <v>3450.82000000000016</v>
       </c>
       <c r="C12" s="11">
-        <v>2435.40000000000009</v>
+        <v>4048.67000000000007</v>
       </c>
       <c r="D12" s="11">
-        <v>2107.099999999999909</v>
+        <v>3304.46000000000004</v>
       </c>
       <c r="E12" s="11">
-        <v>2382.90000000000009</v>
+        <v>3325.38000000000011</v>
       </c>
       <c r="F12" s="13">
-        <v>0.1173</v>
+        <v>-0.1243</v>
       </c>
       <c r="G12" s="9">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H12" s="17">
-        <v>13551690</v>
+        <v>22538296</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B13" s="12">
-        <v>2382.90000000000009</v>
+        <v>3326.76999999999998</v>
       </c>
       <c r="C13" s="12">
-        <v>2393.69999999999982</v>
+        <v>3484.80000000000018</v>
       </c>
       <c r="D13" s="12">
-        <v>1965.0</v>
+        <v>3016.59000000000015</v>
       </c>
       <c r="E13" s="12">
-        <v>2169.90000000000009</v>
-[...2 lines deleted...]
-        <v>-0.0894</v>
+        <v>3160.099999999999909</v>
+      </c>
+      <c r="F13" s="16">
+        <v>-0.0497</v>
       </c>
       <c r="G13" s="10">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H13" s="18">
-        <v>24634158</v>
+        <v>28659845</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="9" t="s">
         <v>45</v>
       </c>
       <c r="B14" s="11">
-        <v>2169.099999999999909</v>
+        <v>3251.51000000000022</v>
       </c>
       <c r="C14" s="11">
-        <v>2340.59999999999991</v>
+        <v>3647.65999999999985</v>
       </c>
       <c r="D14" s="11">
-        <v>2027.0</v>
+        <v>3118.63000000000011</v>
       </c>
       <c r="E14" s="11">
-        <v>2215.40000000000009</v>
-[...2 lines deleted...]
-        <v>0.021</v>
+        <v>3424.19999999999982</v>
+      </c>
+      <c r="F14" s="15">
+        <v>0.0836</v>
       </c>
       <c r="G14" s="9">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H14" s="17">
-        <v>23946614</v>
+        <v>14015427</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="10" t="s">
         <v>46</v>
       </c>
       <c r="B15" s="12">
-        <v>2208.0</v>
+        <v>3424.19999999999982</v>
       </c>
       <c r="C15" s="12">
-        <v>2669.90000000000009</v>
+        <v>3614.40000000000009</v>
       </c>
       <c r="D15" s="12">
-        <v>2189.40000000000009</v>
+        <v>3236.0</v>
       </c>
       <c r="E15" s="12">
-        <v>2623.90000000000009</v>
-[...2 lines deleted...]
-        <v>0.1844</v>
+        <v>3342.90000000000009</v>
+      </c>
+      <c r="F15" s="16">
+        <v>-0.0237</v>
       </c>
       <c r="G15" s="10">
         <v>21</v>
       </c>
       <c r="H15" s="18">
-        <v>17385068</v>
+        <v>17692240</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="9" t="s">
         <v>47</v>
       </c>
       <c r="B16" s="11">
-        <v>2625.0</v>
+        <v>3330.0</v>
       </c>
       <c r="C16" s="11">
-        <v>2718.0</v>
+        <v>3334.0</v>
       </c>
       <c r="D16" s="11">
-        <v>2582.40000000000009</v>
+        <v>2822.59999999999991</v>
       </c>
       <c r="E16" s="11">
-        <v>2612.30000000000018</v>
-[...2 lines deleted...]
-        <v>-0.0044</v>
+        <v>2997.30000000000018</v>
+      </c>
+      <c r="F16" s="13">
+        <v>-0.1034</v>
       </c>
       <c r="G16" s="9">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H16" s="17">
-        <v>8338002</v>
+        <v>19846873</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="10" t="s">
         <v>48</v>
       </c>
       <c r="B17" s="12">
-        <v>2612.30000000000018</v>
+        <v>2988.40000000000009</v>
       </c>
       <c r="C17" s="12">
-        <v>2807.0</v>
+        <v>3169.0</v>
       </c>
       <c r="D17" s="12">
-        <v>2476.59999999999991</v>
+        <v>2902.30000000000018</v>
       </c>
       <c r="E17" s="12">
-        <v>2637.80000000000018</v>
+        <v>3119.59999999999991</v>
       </c>
       <c r="F17" s="14">
-        <v>0.0098</v>
+        <v>0.0408</v>
       </c>
       <c r="G17" s="10">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H17" s="18">
-        <v>16436180</v>
+        <v>18839597</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="9" t="s">
         <v>49</v>
       </c>
       <c r="B18" s="11">
-        <v>2664.099999999999909</v>
+        <v>2876.0</v>
       </c>
       <c r="C18" s="11">
-        <v>3117.90000000000009</v>
+        <v>3246.5</v>
       </c>
       <c r="D18" s="11">
-        <v>2651.19999999999982</v>
+        <v>2671.0</v>
       </c>
       <c r="E18" s="11">
-        <v>3077.099999999999909</v>
+        <v>2978.099999999999909</v>
       </c>
       <c r="F18" s="13">
-        <v>0.1665</v>
+        <v>-0.0454</v>
       </c>
       <c r="G18" s="9">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="H18" s="17">
-        <v>11896316</v>
+        <v>30120033</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="10" t="s">
         <v>50</v>
       </c>
       <c r="B19" s="12">
-        <v>3100.0</v>
+        <v>3000.0</v>
       </c>
       <c r="C19" s="12">
-        <v>3377.90000000000009</v>
+        <v>3009.19999999999982</v>
       </c>
       <c r="D19" s="12">
-        <v>3076.0</v>
+        <v>2728.59999999999991</v>
       </c>
       <c r="E19" s="12">
-        <v>3274.69999999999982</v>
-[...2 lines deleted...]
-        <v>0.0642</v>
+        <v>2792.099999999999909</v>
+      </c>
+      <c r="F19" s="16">
+        <v>-0.0625</v>
       </c>
       <c r="G19" s="10">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="H19" s="18">
-        <v>6416443</v>
+        <v>6233512</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G13"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
@@ -1560,319 +1549,319 @@
       </c>
       <c r="B1" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C1" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>29</v>
       </c>
       <c r="F1" s="8" t="s">
         <v>30</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B2" s="11">
-        <v>2592.0</v>
+        <v>3169.0</v>
       </c>
       <c r="C2" s="11">
-        <v>2677.0</v>
+        <v>3227.0</v>
       </c>
       <c r="D2" s="11">
-        <v>2548.0</v>
+        <v>3018.19999999999982</v>
       </c>
       <c r="E2" s="11">
-        <v>2617.80000000000018</v>
+        <v>3025.59999999999991</v>
       </c>
       <c r="F2" s="13">
-        <v>0.01</v>
+        <v>-0.0453</v>
       </c>
       <c r="G2" s="17">
-        <v>2107858</v>
+        <v>3618189</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="10" t="s">
         <v>53</v>
       </c>
       <c r="B3" s="12">
-        <v>2605.19999999999982</v>
+        <v>3026.0</v>
       </c>
       <c r="C3" s="12">
-        <v>2800.0</v>
+        <v>3103.90000000000009</v>
       </c>
       <c r="D3" s="12">
-        <v>2476.59999999999991</v>
+        <v>2902.30000000000018</v>
       </c>
       <c r="E3" s="12">
-        <v>2757.40000000000009</v>
+        <v>3054.90000000000009</v>
       </c>
       <c r="F3" s="14">
-        <v>0.0533</v>
+        <v>0.0097</v>
       </c>
       <c r="G3" s="18">
-        <v>9953933</v>
+        <v>9107475</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="9" t="s">
         <v>54</v>
       </c>
       <c r="B4" s="11">
-        <v>2800.0</v>
+        <v>3137.59999999999991</v>
       </c>
       <c r="C4" s="11">
-        <v>2807.0</v>
+        <v>3169.0</v>
       </c>
       <c r="D4" s="11">
-        <v>2649.099999999999909</v>
+        <v>3032.69999999999982</v>
       </c>
       <c r="E4" s="11">
-        <v>2680.59999999999991</v>
-[...2 lines deleted...]
-        <v>-0.0279</v>
+        <v>3129.40000000000009</v>
+      </c>
+      <c r="F4" s="15">
+        <v>0.0244</v>
       </c>
       <c r="G4" s="17">
-        <v>2507632</v>
+        <v>3785173</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="10" t="s">
         <v>55</v>
       </c>
       <c r="B5" s="12">
-        <v>2695.0</v>
+        <v>3070.0</v>
       </c>
       <c r="C5" s="12">
-        <v>2716.40000000000009</v>
+        <v>3114.90000000000009</v>
       </c>
       <c r="D5" s="12">
-        <v>2604.19999999999982</v>
+        <v>2936.099999999999909</v>
       </c>
       <c r="E5" s="12">
-        <v>2637.80000000000018</v>
-[...2 lines deleted...]
-        <v>-0.016</v>
+        <v>2989.5</v>
+      </c>
+      <c r="F5" s="16">
+        <v>-0.0447</v>
       </c>
       <c r="G5" s="18">
-        <v>1656247</v>
+        <v>3647732</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="9" t="s">
         <v>56</v>
       </c>
       <c r="B6" s="11">
-        <v>2664.099999999999909</v>
+        <v>2995.0</v>
       </c>
       <c r="C6" s="11">
-        <v>2874.90000000000009</v>
+        <v>3138.69999999999982</v>
       </c>
       <c r="D6" s="11">
-        <v>2651.19999999999982</v>
+        <v>2925.099999999999909</v>
       </c>
       <c r="E6" s="11">
-        <v>2837.90000000000009</v>
+        <v>2986.69999999999982</v>
       </c>
       <c r="F6" s="13">
-        <v>0.0759</v>
+        <v>-0.0009</v>
       </c>
       <c r="G6" s="17">
-        <v>4286211</v>
+        <v>3306337</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="10" t="s">
         <v>57</v>
       </c>
       <c r="B7" s="12">
-        <v>2844.19999999999982</v>
+        <v>3020.19999999999982</v>
       </c>
       <c r="C7" s="12">
-        <v>2954.69999999999982</v>
+        <v>3144.80000000000018</v>
       </c>
       <c r="D7" s="12">
-        <v>2839.90000000000009</v>
+        <v>2968.0</v>
       </c>
       <c r="E7" s="12">
-        <v>2926.19999999999982</v>
+        <v>3119.59999999999991</v>
       </c>
       <c r="F7" s="14">
-        <v>0.0311</v>
+        <v>0.0445</v>
       </c>
       <c r="G7" s="18">
-        <v>2024850</v>
+        <v>4027988</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="9" t="s">
         <v>58</v>
       </c>
       <c r="B8" s="11">
-        <v>2935.0</v>
+        <v>2876.0</v>
       </c>
       <c r="C8" s="11">
-        <v>2996.90000000000009</v>
+        <v>2959.40000000000009</v>
       </c>
       <c r="D8" s="11">
-        <v>2906.0</v>
+        <v>2671.0</v>
       </c>
       <c r="E8" s="11">
-        <v>2934.90000000000009</v>
+        <v>2890.0</v>
       </c>
       <c r="F8" s="13">
-        <v>0.003</v>
+        <v>-0.0736</v>
       </c>
       <c r="G8" s="17">
-        <v>1566982</v>
+        <v>13252787</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="10" t="s">
         <v>59</v>
       </c>
       <c r="B9" s="12">
-        <v>2946.0</v>
+        <v>2905.0</v>
       </c>
       <c r="C9" s="12">
-        <v>3100.80000000000018</v>
+        <v>2963.0</v>
       </c>
       <c r="D9" s="12">
-        <v>2935.30000000000018</v>
+        <v>2841.30000000000018</v>
       </c>
       <c r="E9" s="12">
-        <v>3020.30000000000018</v>
-[...2 lines deleted...]
-        <v>0.0291</v>
+        <v>2842.0</v>
+      </c>
+      <c r="F9" s="16">
+        <v>-0.0166</v>
       </c>
       <c r="G9" s="18">
-        <v>2952695</v>
+        <v>4363486</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="9" t="s">
         <v>60</v>
       </c>
       <c r="B10" s="11">
-        <v>3029.59999999999991</v>
+        <v>2840.0</v>
       </c>
       <c r="C10" s="11">
-        <v>3175.90000000000009</v>
+        <v>3055.099999999999909</v>
       </c>
       <c r="D10" s="11">
-        <v>3013.0</v>
+        <v>2829.099999999999909</v>
       </c>
       <c r="E10" s="11">
-        <v>3167.59999999999991</v>
-[...2 lines deleted...]
-        <v>0.0488</v>
+        <v>3022.0</v>
+      </c>
+      <c r="F10" s="15">
+        <v>0.0633</v>
       </c>
       <c r="G10" s="17">
-        <v>2006958</v>
+        <v>5492268</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="10" t="s">
         <v>61</v>
       </c>
       <c r="B11" s="12">
-        <v>3172.80000000000018</v>
+        <v>3056.0</v>
       </c>
       <c r="C11" s="12">
-        <v>3274.099999999999909</v>
+        <v>3246.5</v>
       </c>
       <c r="D11" s="12">
-        <v>3150.5</v>
+        <v>3049.80000000000018</v>
       </c>
       <c r="E11" s="12">
-        <v>3156.90000000000009</v>
-[...2 lines deleted...]
-        <v>-0.0034</v>
+        <v>3091.0</v>
+      </c>
+      <c r="F11" s="14">
+        <v>0.0228</v>
       </c>
       <c r="G11" s="18">
-        <v>2097617</v>
+        <v>6116652</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="9" t="s">
         <v>62</v>
       </c>
       <c r="B12" s="11">
-        <v>3145.90000000000009</v>
+        <v>3048.19999999999982</v>
       </c>
       <c r="C12" s="11">
-        <v>3377.90000000000009</v>
+        <v>3048.19999999999982</v>
       </c>
       <c r="D12" s="11">
-        <v>3132.80000000000018</v>
+        <v>2840.0</v>
       </c>
       <c r="E12" s="11">
-        <v>3334.5</v>
+        <v>2913.80000000000018</v>
       </c>
       <c r="F12" s="13">
-        <v>0.0563</v>
+        <v>-0.0573</v>
       </c>
       <c r="G12" s="17">
-        <v>2738767</v>
+        <v>3746461</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="10" t="s">
         <v>63</v>
       </c>
       <c r="B13" s="12">
-        <v>3332.80000000000018</v>
+        <v>2899.0</v>
       </c>
       <c r="C13" s="12">
-        <v>3343.19999999999982</v>
+        <v>2920.0</v>
       </c>
       <c r="D13" s="12">
-        <v>3265.099999999999909</v>
+        <v>2728.59999999999991</v>
       </c>
       <c r="E13" s="12">
-        <v>3274.69999999999982</v>
-[...2 lines deleted...]
-        <v>-0.0179</v>
+        <v>2792.099999999999909</v>
+      </c>
+      <c r="F13" s="16">
+        <v>-0.0418</v>
       </c>
       <c r="G13" s="18">
-        <v>638679</v>
+        <v>3381891</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:K31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
@@ -1905,748 +1894,742 @@
       </c>
       <c r="F1" s="8" t="s">
         <v>68</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>69</v>
       </c>
       <c r="H1" s="8" t="s">
         <v>70</v>
       </c>
       <c r="I1" s="8" t="s">
         <v>71</v>
       </c>
       <c r="J1" s="8" t="s">
         <v>72</v>
       </c>
       <c r="K1" s="8" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="9" t="s">
         <v>74</v>
       </c>
       <c r="B2" s="11">
-        <v>2914.90000000000009</v>
-[...2 lines deleted...]
-        <v>-0.0275</v>
+        <v>2792.099999999999909</v>
+      </c>
+      <c r="C2" s="13">
+        <v>-0.0174</v>
       </c>
       <c r="D2" s="9">
-        <v>34.1</v>
+        <v>37.2</v>
       </c>
       <c r="E2" s="9">
-        <v>0.81</v>
+        <v>1.08</v>
       </c>
       <c r="F2" s="9"/>
       <c r="G2" s="9"/>
       <c r="H2" s="9"/>
       <c r="I2" s="9"/>
       <c r="J2" s="9"/>
       <c r="K2" s="9"/>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="10" t="s">
         <v>75</v>
       </c>
       <c r="B3" s="12">
-        <v>2997.30000000000018</v>
-[...2 lines deleted...]
-        <v>-0.0079</v>
+        <v>2841.5</v>
+      </c>
+      <c r="C3" s="14">
+        <v>0.0094</v>
       </c>
       <c r="D3" s="10">
-        <v>38.5</v>
+        <v>40.3</v>
       </c>
       <c r="E3" s="10">
-        <v>0.67</v>
+        <v>0.45</v>
       </c>
       <c r="F3" s="10"/>
       <c r="G3" s="10"/>
       <c r="H3" s="10"/>
       <c r="I3" s="10"/>
       <c r="J3" s="10"/>
       <c r="K3" s="10"/>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="9" t="s">
         <v>76</v>
       </c>
       <c r="B4" s="11">
-        <v>3021.19999999999982</v>
-[...2 lines deleted...]
-        <v>-0.0015</v>
+        <v>2815.0</v>
+      </c>
+      <c r="C4" s="13">
+        <v>-0.0292</v>
       </c>
       <c r="D4" s="9">
-        <v>39.9</v>
+        <v>37.7</v>
       </c>
       <c r="E4" s="9">
-        <v>4.3</v>
+        <v>1.08</v>
       </c>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="9"/>
       <c r="I4" s="9"/>
       <c r="J4" s="9"/>
-      <c r="K4" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K4" s="9"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="10" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B5" s="12">
-        <v>3025.59999999999991</v>
+        <v>2899.69999999999982</v>
       </c>
       <c r="C5" s="14">
-        <v>0.0</v>
+        <v>0.0068</v>
       </c>
       <c r="D5" s="10">
-        <v>40.1</v>
+        <v>43.3</v>
       </c>
       <c r="E5" s="10">
-        <v>1.97</v>
+        <v>0.6</v>
       </c>
       <c r="F5" s="10"/>
       <c r="G5" s="10"/>
       <c r="H5" s="10"/>
       <c r="I5" s="10"/>
       <c r="J5" s="10"/>
       <c r="K5" s="10"/>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="9" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B6" s="11">
-        <v>3025.59999999999991</v>
-[...2 lines deleted...]
-        <v>-0.0333</v>
+        <v>2880.0</v>
+      </c>
+      <c r="C6" s="13">
+        <v>-0.0116</v>
       </c>
       <c r="D6" s="9">
-        <v>40.1</v>
+        <v>41.5</v>
       </c>
       <c r="E6" s="9">
-        <v>1.93</v>
+        <v>0.39</v>
       </c>
       <c r="F6" s="9"/>
       <c r="G6" s="9"/>
       <c r="H6" s="9"/>
       <c r="I6" s="9"/>
       <c r="J6" s="9"/>
       <c r="K6" s="9"/>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="10" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="B7" s="12">
-        <v>3129.90000000000009</v>
-[...2 lines deleted...]
-        <v>0.0033</v>
+        <v>2913.80000000000018</v>
+      </c>
+      <c r="C7" s="16">
+        <v>-0.0043</v>
       </c>
       <c r="D7" s="10">
-        <v>45.9</v>
+        <v>43.8</v>
       </c>
       <c r="E7" s="10">
-        <v>0.77</v>
+        <v>0.59</v>
       </c>
       <c r="F7" s="10"/>
       <c r="G7" s="10"/>
       <c r="H7" s="10"/>
       <c r="I7" s="10"/>
       <c r="J7" s="10"/>
       <c r="K7" s="10"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="9" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="B8" s="11">
-        <v>3119.59999999999991</v>
-[...2 lines deleted...]
-        <v>-0.03</v>
+        <v>2926.5</v>
+      </c>
+      <c r="C8" s="13">
+        <v>-0.0038</v>
       </c>
       <c r="D8" s="9">
-        <v>45.2</v>
+        <v>44.6</v>
       </c>
       <c r="E8" s="9">
-        <v>0.98</v>
+        <v>0.57</v>
       </c>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="9"/>
       <c r="I8" s="9"/>
       <c r="J8" s="9"/>
       <c r="K8" s="9"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="10" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B9" s="12">
-        <v>3216.0</v>
+        <v>2937.69999999999982</v>
       </c>
       <c r="C9" s="14">
-        <v>0.0288</v>
+        <v>0.0113</v>
       </c>
       <c r="D9" s="10">
-        <v>51.1</v>
+        <v>45.4</v>
       </c>
       <c r="E9" s="10">
-        <v>0.95</v>
+        <v>0.92</v>
       </c>
       <c r="F9" s="10"/>
       <c r="G9" s="10"/>
       <c r="H9" s="10"/>
       <c r="I9" s="10"/>
       <c r="J9" s="10"/>
       <c r="K9" s="10"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="9" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B10" s="11">
-        <v>3126.099999999999909</v>
-[...2 lines deleted...]
-        <v>-0.0177</v>
+        <v>2905.0</v>
+      </c>
+      <c r="C10" s="13">
+        <v>-0.0245</v>
       </c>
       <c r="D10" s="9">
-        <v>44.8</v>
+        <v>42.8</v>
       </c>
       <c r="E10" s="9">
-        <v>1.54</v>
+        <v>0.72</v>
       </c>
       <c r="F10" s="9"/>
       <c r="G10" s="9"/>
       <c r="H10" s="9"/>
       <c r="I10" s="9"/>
       <c r="J10" s="9"/>
       <c r="K10" s="9"/>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="10" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B11" s="12">
-        <v>3182.40000000000009</v>
-[...2 lines deleted...]
-        <v>-0.0026</v>
+        <v>2978.099999999999909</v>
+      </c>
+      <c r="C11" s="16">
+        <v>-0.0365</v>
       </c>
       <c r="D11" s="10">
-        <v>48.4</v>
+        <v>47.4</v>
       </c>
       <c r="E11" s="10">
-        <v>1.1</v>
+        <v>0.83</v>
       </c>
       <c r="F11" s="10"/>
       <c r="G11" s="10"/>
       <c r="H11" s="10"/>
       <c r="I11" s="10"/>
       <c r="J11" s="10"/>
       <c r="K11" s="10"/>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="9" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B12" s="11">
-        <v>3190.59999999999991</v>
-[...2 lines deleted...]
-        <v>0.0075</v>
+        <v>3091.0</v>
+      </c>
+      <c r="C12" s="15">
+        <v>0.0019</v>
       </c>
       <c r="D12" s="9">
-        <v>49.0</v>
+        <v>56.0</v>
       </c>
       <c r="E12" s="9">
-        <v>0.57</v>
+        <v>0.28</v>
       </c>
       <c r="F12" s="9"/>
       <c r="G12" s="9"/>
       <c r="H12" s="9"/>
       <c r="I12" s="9"/>
       <c r="J12" s="9"/>
       <c r="K12" s="9"/>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="10" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B13" s="12">
-        <v>3166.90000000000009</v>
-[...2 lines deleted...]
-        <v>0.0022</v>
+        <v>3085.0</v>
+      </c>
+      <c r="C13" s="16">
+        <v>-0.038</v>
       </c>
       <c r="D13" s="10">
-        <v>47.4</v>
+        <v>55.6</v>
       </c>
       <c r="E13" s="10">
-        <v>0.58</v>
+        <v>0.74</v>
       </c>
       <c r="F13" s="10"/>
       <c r="G13" s="10"/>
       <c r="H13" s="10"/>
-      <c r="I13" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I13" s="10"/>
       <c r="J13" s="10"/>
       <c r="K13" s="10"/>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="9" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="B14" s="11">
-        <v>3042.19999999999982</v>
-[...2 lines deleted...]
-        <v>0.0527</v>
+        <v>3206.90000000000009</v>
+      </c>
+      <c r="C14" s="15">
+        <v>0.0018</v>
       </c>
       <c r="D14" s="9">
-        <v>38.9</v>
+        <v>67.099999999999994</v>
       </c>
       <c r="E14" s="9">
-        <v>1.02</v>
+        <v>0.32</v>
       </c>
       <c r="F14" s="9"/>
       <c r="G14" s="9"/>
       <c r="H14" s="9"/>
       <c r="I14" s="9"/>
       <c r="J14" s="9"/>
       <c r="K14" s="9"/>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="10" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B15" s="12">
-        <v>2890.0</v>
-[...5 lines deleted...]
-        <v>25.3</v>
+        <v>3201.0</v>
+      </c>
+      <c r="C15" s="16">
+        <v>-0.0025</v>
+      </c>
+      <c r="D15" s="10">
+        <v>66.8</v>
       </c>
       <c r="E15" s="10">
-        <v>1.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.56</v>
+      </c>
+      <c r="F15" s="10"/>
       <c r="G15" s="10"/>
       <c r="H15" s="10"/>
       <c r="I15" s="10"/>
       <c r="J15" s="10"/>
       <c r="K15" s="10"/>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="9" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="B16" s="11">
-        <v>2898.80000000000018</v>
-[...5 lines deleted...]
-        <v>25.6</v>
+        <v>3209.0</v>
+      </c>
+      <c r="C16" s="15">
+        <v>0.0619</v>
+      </c>
+      <c r="D16" s="9">
+        <v>67.59999999999999</v>
       </c>
       <c r="E16" s="9">
-        <v>1.48</v>
-[...3 lines deleted...]
-      </c>
+        <v>2.19</v>
+      </c>
+      <c r="F16" s="9"/>
       <c r="G16" s="9"/>
       <c r="H16" s="9"/>
       <c r="I16" s="9"/>
-      <c r="J16" s="9"/>
-      <c r="K16" s="9"/>
+      <c r="J16" s="9" t="s">
+        <v>89</v>
+      </c>
+      <c r="K16" s="9" t="s">
+        <v>89</v>
+      </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="10" t="s">
         <v>90</v>
       </c>
       <c r="B17" s="12">
-        <v>2991.099999999999909</v>
+        <v>3022.0</v>
       </c>
       <c r="C17" s="14">
-        <v>0.0089</v>
-[...2 lines deleted...]
-        <v>29.0</v>
+        <v>0.0175</v>
+      </c>
+      <c r="D17" s="10">
+        <v>56.3</v>
       </c>
       <c r="E17" s="10">
-        <v>0.76</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.0</v>
+      </c>
+      <c r="F17" s="10"/>
       <c r="G17" s="10"/>
       <c r="H17" s="10"/>
       <c r="I17" s="10"/>
       <c r="J17" s="10"/>
       <c r="K17" s="10"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="9" t="s">
         <v>91</v>
       </c>
       <c r="B18" s="11">
-        <v>2964.69999999999982</v>
-[...5 lines deleted...]
-        <v>26.4</v>
+        <v>2970.0</v>
+      </c>
+      <c r="C18" s="15">
+        <v>0.0388</v>
+      </c>
+      <c r="D18" s="9">
+        <v>52.0</v>
       </c>
       <c r="E18" s="9">
-        <v>1.12</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.72</v>
+      </c>
+      <c r="F18" s="9"/>
       <c r="G18" s="9"/>
       <c r="H18" s="9"/>
-      <c r="I18" s="9"/>
+      <c r="I18" s="9" t="s">
+        <v>89</v>
+      </c>
       <c r="J18" s="9"/>
       <c r="K18" s="9"/>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="10" t="s">
         <v>92</v>
       </c>
       <c r="B19" s="12">
-        <v>3153.099999999999909</v>
-[...2 lines deleted...]
-        <v>-0.0052</v>
+        <v>2859.0</v>
+      </c>
+      <c r="C19" s="16">
+        <v>-0.0121</v>
       </c>
       <c r="D19" s="10">
-        <v>34.9</v>
+        <v>40.2</v>
       </c>
       <c r="E19" s="10">
-        <v>0.62</v>
+        <v>0.4</v>
       </c>
       <c r="F19" s="10"/>
       <c r="G19" s="10"/>
       <c r="H19" s="10"/>
       <c r="I19" s="10"/>
       <c r="J19" s="10"/>
       <c r="K19" s="10"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="9" t="s">
         <v>93</v>
       </c>
       <c r="B20" s="11">
-        <v>3169.69999999999982</v>
-[...2 lines deleted...]
-        <v>-0.0151</v>
+        <v>2894.099999999999909</v>
+      </c>
+      <c r="C20" s="15">
+        <v>0.0019</v>
       </c>
       <c r="D20" s="9">
-        <v>35.9</v>
+        <v>43.3</v>
       </c>
       <c r="E20" s="9">
-        <v>0.49</v>
+        <v>0.4</v>
       </c>
       <c r="F20" s="9"/>
       <c r="G20" s="9"/>
       <c r="H20" s="9"/>
       <c r="I20" s="9"/>
       <c r="J20" s="9"/>
       <c r="K20" s="9"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="10" t="s">
         <v>94</v>
       </c>
       <c r="B21" s="12">
-        <v>3218.30000000000018</v>
-[...2 lines deleted...]
-        <v>-0.0134</v>
+        <v>2888.5</v>
+      </c>
+      <c r="C21" s="14">
+        <v>0.0164</v>
       </c>
       <c r="D21" s="10">
-        <v>38.7</v>
+        <v>42.7</v>
       </c>
       <c r="E21" s="10">
-        <v>0.57</v>
+        <v>0.65</v>
       </c>
       <c r="F21" s="10"/>
       <c r="G21" s="10"/>
       <c r="H21" s="10"/>
       <c r="I21" s="10"/>
       <c r="J21" s="10"/>
       <c r="K21" s="10"/>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="9" t="s">
         <v>95</v>
       </c>
       <c r="B22" s="11">
-        <v>3262.099999999999909</v>
+        <v>2842.0</v>
       </c>
       <c r="C22" s="13">
-        <v>0.0048</v>
+        <v>-0.0117</v>
       </c>
       <c r="D22" s="9">
-        <v>41.5</v>
+        <v>37.0</v>
       </c>
       <c r="E22" s="9">
-        <v>0.98</v>
+        <v>0.41</v>
       </c>
       <c r="F22" s="9"/>
       <c r="G22" s="9"/>
       <c r="H22" s="9"/>
       <c r="I22" s="9"/>
       <c r="J22" s="9"/>
       <c r="K22" s="9"/>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="10" t="s">
         <v>96</v>
       </c>
       <c r="B23" s="12">
-        <v>3246.40000000000009</v>
-[...2 lines deleted...]
-        <v>-0.0289</v>
+        <v>2875.69999999999982</v>
+      </c>
+      <c r="C23" s="16">
+        <v>-0.0002</v>
       </c>
       <c r="D23" s="10">
-        <v>40.1</v>
+        <v>39.7</v>
       </c>
       <c r="E23" s="10">
-        <v>0.57</v>
+        <v>0.94</v>
       </c>
       <c r="F23" s="10"/>
       <c r="G23" s="10"/>
       <c r="H23" s="10"/>
       <c r="I23" s="10"/>
       <c r="J23" s="10"/>
       <c r="K23" s="10"/>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="9" t="s">
         <v>97</v>
       </c>
       <c r="B24" s="11">
-        <v>3342.90000000000009</v>
+        <v>2876.30000000000018</v>
       </c>
       <c r="C24" s="13">
-        <v>0.0109</v>
+        <v>-0.0136</v>
       </c>
       <c r="D24" s="9">
-        <v>46.5</v>
+        <v>39.7</v>
       </c>
       <c r="E24" s="9">
-        <v>2.19</v>
+        <v>0.68</v>
       </c>
       <c r="F24" s="9"/>
       <c r="G24" s="9"/>
       <c r="H24" s="9"/>
       <c r="I24" s="9"/>
       <c r="J24" s="9"/>
-      <c r="K24" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K24" s="9"/>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="10" t="s">
         <v>98</v>
       </c>
       <c r="B25" s="12">
-        <v>3306.90000000000009</v>
+        <v>2915.90000000000009</v>
       </c>
       <c r="C25" s="14">
-        <v>0.0</v>
+        <v>0.0034</v>
       </c>
       <c r="D25" s="10">
-        <v>43.3</v>
+        <v>42.8</v>
       </c>
       <c r="E25" s="10">
-        <v>0.21</v>
+        <v>0.77</v>
       </c>
       <c r="F25" s="10"/>
       <c r="G25" s="10"/>
       <c r="H25" s="10"/>
       <c r="I25" s="10"/>
       <c r="J25" s="10"/>
       <c r="K25" s="10"/>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="9" t="s">
         <v>99</v>
       </c>
       <c r="B26" s="11">
-        <v>3306.90000000000009</v>
-[...2 lines deleted...]
-        <v>-0.0074</v>
+        <v>2906.0</v>
+      </c>
+      <c r="C26" s="15">
+        <v>0.0055</v>
       </c>
       <c r="D26" s="9">
-        <v>43.3</v>
+        <v>41.7</v>
       </c>
       <c r="E26" s="9">
-        <v>0.2</v>
+        <v>0.76</v>
       </c>
       <c r="F26" s="9"/>
       <c r="G26" s="9"/>
       <c r="H26" s="9"/>
       <c r="I26" s="9"/>
       <c r="J26" s="9"/>
       <c r="K26" s="9"/>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="10" t="s">
         <v>100</v>
       </c>
       <c r="B27" s="12">
-        <v>3331.5</v>
-[...2 lines deleted...]
-        <v>-0.0068</v>
+        <v>2890.0</v>
+      </c>
+      <c r="C27" s="16">
+        <v>-0.0015</v>
       </c>
       <c r="D27" s="10">
-        <v>44.9</v>
+        <v>40.1</v>
       </c>
       <c r="E27" s="10">
-        <v>0.21</v>
+        <v>0.67</v>
       </c>
       <c r="F27" s="10"/>
       <c r="G27" s="10"/>
       <c r="H27" s="10"/>
       <c r="I27" s="10"/>
       <c r="J27" s="10"/>
       <c r="K27" s="10"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="9" t="s">
         <v>101</v>
       </c>
       <c r="B28" s="11">
-        <v>3354.40000000000009</v>
-[...2 lines deleted...]
-        <v>0.0175</v>
+        <v>2894.19999999999982</v>
+      </c>
+      <c r="C28" s="15">
+        <v>0.0008</v>
       </c>
       <c r="D28" s="9">
-        <v>46.4</v>
+        <v>40.4</v>
       </c>
       <c r="E28" s="9">
-        <v>0.68</v>
+        <v>1.05</v>
       </c>
       <c r="F28" s="9"/>
       <c r="G28" s="9"/>
       <c r="H28" s="9"/>
       <c r="I28" s="9"/>
       <c r="J28" s="9"/>
       <c r="K28" s="9"/>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="10" t="s">
         <v>102</v>
       </c>
       <c r="B29" s="12">
-        <v>3296.69999999999982</v>
+        <v>2892.0</v>
       </c>
       <c r="C29" s="14">
-        <v>0.0073</v>
+        <v>0.0077</v>
       </c>
       <c r="D29" s="10">
-        <v>42.0</v>
+        <v>40.2</v>
       </c>
       <c r="E29" s="10">
-        <v>0.44</v>
+        <v>1.02</v>
       </c>
       <c r="F29" s="10"/>
       <c r="G29" s="10"/>
       <c r="H29" s="10"/>
       <c r="I29" s="10"/>
       <c r="J29" s="10"/>
       <c r="K29" s="10"/>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="9" t="s">
         <v>103</v>
       </c>
       <c r="B30" s="11">
-        <v>3272.69999999999982</v>
-[...2 lines deleted...]
-        <v>-0.0111</v>
+        <v>2870.0</v>
+      </c>
+      <c r="C30" s="13">
+        <v>-0.0072</v>
       </c>
       <c r="D30" s="9">
-        <v>40.1</v>
+        <v>38.2</v>
       </c>
       <c r="E30" s="9">
-        <v>0.6</v>
+        <v>1.15</v>
       </c>
       <c r="F30" s="9"/>
       <c r="G30" s="9"/>
       <c r="H30" s="9"/>
       <c r="I30" s="9"/>
       <c r="J30" s="9"/>
       <c r="K30" s="9"/>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="10" t="s">
         <v>104</v>
       </c>
       <c r="B31" s="12">
-        <v>3309.30000000000018</v>
-[...2 lines deleted...]
-        <v>0.0017</v>
+        <v>2890.90000000000009</v>
+      </c>
+      <c r="C31" s="16">
+        <v>-0.0733</v>
       </c>
       <c r="D31" s="10">
-        <v>42.0</v>
+        <v>39.4</v>
       </c>
       <c r="E31" s="10">
-        <v>1.21</v>
+        <v>7.35</v>
       </c>
       <c r="F31" s="10"/>
       <c r="G31" s="10"/>
       <c r="H31" s="10"/>
       <c r="I31" s="10"/>
       <c r="J31" s="10"/>
-      <c r="K31" s="10"/>
+      <c r="K31" s="10" t="s">
+        <v>89</v>
+      </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">