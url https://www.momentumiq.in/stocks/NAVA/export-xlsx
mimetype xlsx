--- v1 (2026-09-14)
+++ v2 (2026-09-14)
@@ -23,51 +23,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Overview" sheetId="1" r:id="rId4"/>
     <sheet name="Monthly Summary" sheetId="2" r:id="rId5"/>
     <sheet name="Weekly Summary" sheetId="3" r:id="rId6"/>
     <sheet name="Indicator History" sheetId="4" r:id="rId7"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>NAVA — Nava Ltd.</t>
   </si>
   <si>
-    <t>NSE Equity · Power · Generated 14 Sep 2026, 02:00 PM</t>
+    <t>NSE Equity · Power · Generated 13 Sep 2026, 11:04 AM</t>
   </si>
   <si>
     <t>KEY METRICS</t>
   </si>
   <si>
     <t>Current Price</t>
   </si>
   <si>
     <t>₹551.85</t>
   </si>
   <si>
     <t>1 Day Change</t>
   </si>
   <si>
     <t>-1.16%</t>
   </si>
   <si>
     <t>52 Week High</t>
   </si>
   <si>
     <t>₹739.40</t>
   </si>
   <si>
     <t>52 Week Low</t>
   </si>