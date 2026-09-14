--- v0 (2026-07-02)
+++ v1 (2026-09-14)
@@ -23,360 +23,360 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Overview" sheetId="1" r:id="rId4"/>
     <sheet name="Monthly Summary" sheetId="2" r:id="rId5"/>
     <sheet name="Weekly Summary" sheetId="3" r:id="rId6"/>
     <sheet name="Indicator History" sheetId="4" r:id="rId7"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>NAVA — Nava Ltd.</t>
   </si>
   <si>
-    <t>NSE Equity · Power · Generated 02 Jul 2026, 08:04 AM</t>
+    <t>NSE Equity · Power · Generated 14 Sep 2026, 02:00 PM</t>
   </si>
   <si>
     <t>KEY METRICS</t>
   </si>
   <si>
     <t>Current Price</t>
   </si>
   <si>
-    <t>₹610.65</t>
+    <t>₹551.85</t>
   </si>
   <si>
     <t>1 Day Change</t>
   </si>
   <si>
-    <t>+1.06%</t>
+    <t>-1.16%</t>
   </si>
   <si>
     <t>52 Week High</t>
   </si>
   <si>
-    <t>₹1,347.80</t>
+    <t>₹739.40</t>
   </si>
   <si>
     <t>52 Week Low</t>
   </si>
   <si>
-    <t>₹356.05</t>
+    <t>₹414.54</t>
   </si>
   <si>
     <t>RSI (14)</t>
   </si>
   <si>
     <t>EMA 50</t>
   </si>
   <si>
-    <t>₹613.14</t>
+    <t>₹572.69</t>
   </si>
   <si>
     <t>EMA 200</t>
   </si>
   <si>
-    <t>₹600.20</t>
+    <t>₹583.19</t>
   </si>
   <si>
     <t>ATR (14)</t>
   </si>
   <si>
-    <t>₹17.28</t>
+    <t>₹13.86</t>
   </si>
   <si>
     <t>Volume Ratio</t>
   </si>
   <si>
-    <t>0.88×</t>
+    <t>0.66×</t>
   </si>
   <si>
     <t>Data Period</t>
   </si>
   <si>
-    <t>13 May 2024 to 22 Oct 2025</t>
+    <t>09 Apr 2025 to 11 Sep 2026</t>
   </si>
   <si>
     <t>ACTIVE TECHNICAL CONDITIONS</t>
   </si>
   <si>
-    <t>● No special conditions today</t>
+    <t>● Near 52W Low</t>
   </si>
   <si>
     <t>For educational purposes only. Not investment advice. Past performance does not guarantee future results.</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Open</t>
   </si>
   <si>
     <t>High</t>
   </si>
   <si>
     <t>Low</t>
   </si>
   <si>
     <t>Close</t>
   </si>
   <si>
     <t>Change %</t>
   </si>
   <si>
     <t>Trading Days</t>
   </si>
   <si>
     <t>Total Volume</t>
   </si>
   <si>
-    <t>May 2024</t>
-[...31 lines deleted...]
-  <si>
     <t>Apr 2025</t>
   </si>
   <si>
     <t>May 2025</t>
   </si>
   <si>
     <t>Jun 2025</t>
   </si>
   <si>
     <t>Jul 2025</t>
   </si>
   <si>
     <t>Aug 2025</t>
   </si>
   <si>
     <t>Sep 2025</t>
   </si>
   <si>
     <t>Oct 2025</t>
   </si>
   <si>
+    <t>Nov 2025</t>
+  </si>
+  <si>
+    <t>Dec 2025</t>
+  </si>
+  <si>
+    <t>Jan 2026</t>
+  </si>
+  <si>
+    <t>Feb 2026</t>
+  </si>
+  <si>
+    <t>Mar 2026</t>
+  </si>
+  <si>
+    <t>Apr 2026</t>
+  </si>
+  <si>
+    <t>May 2026</t>
+  </si>
+  <si>
+    <t>Jun 2026</t>
+  </si>
+  <si>
+    <t>Jul 2026</t>
+  </si>
+  <si>
+    <t>Aug 2026</t>
+  </si>
+  <si>
+    <t>Sep 2026</t>
+  </si>
+  <si>
     <t>Week</t>
   </si>
   <si>
-    <t>Week of 04 Aug</t>
-[...32 lines deleted...]
-    <t>Week of 20 Oct</t>
+    <t>Week of 22 Jun</t>
+  </si>
+  <si>
+    <t>Week of 29 Jun</t>
+  </si>
+  <si>
+    <t>Week of 06 Jul</t>
+  </si>
+  <si>
+    <t>Week of 13 Jul</t>
+  </si>
+  <si>
+    <t>Week of 20 Jul</t>
+  </si>
+  <si>
+    <t>Week of 27 Jul</t>
+  </si>
+  <si>
+    <t>Week of 03 Aug</t>
+  </si>
+  <si>
+    <t>Week of 10 Aug</t>
+  </si>
+  <si>
+    <t>Week of 17 Aug</t>
+  </si>
+  <si>
+    <t>Week of 24 Aug</t>
+  </si>
+  <si>
+    <t>Week of 31 Aug</t>
+  </si>
+  <si>
+    <t>Week of 07 Sep</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>1D Change %</t>
   </si>
   <si>
     <t>RSI</t>
   </si>
   <si>
     <t>Vol Ratio</t>
   </si>
   <si>
     <t>RSI&lt;30</t>
   </si>
   <si>
     <t>RSI&gt;70</t>
   </si>
   <si>
     <t>EMA Cross</t>
   </si>
   <si>
     <t>MACD Cross</t>
   </si>
   <si>
     <t>Breakout</t>
   </si>
   <si>
     <t>Vol Spike</t>
   </si>
   <si>
-    <t>01 Jul 2026</t>
-[...32 lines deleted...]
-    <t>16 Jun 2026</t>
+    <t>11 Sep 2026</t>
+  </si>
+  <si>
+    <t>10 Sep 2026</t>
+  </si>
+  <si>
+    <t>09 Sep 2026</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
-    <t>12 Jun 2026</t>
-[...50 lines deleted...]
-    <t>20 May 2026</t>
+    <t>08 Sep 2026</t>
+  </si>
+  <si>
+    <t>07 Sep 2026</t>
+  </si>
+  <si>
+    <t>04 Sep 2026</t>
+  </si>
+  <si>
+    <t>03 Sep 2026</t>
+  </si>
+  <si>
+    <t>02 Sep 2026</t>
+  </si>
+  <si>
+    <t>01 Sep 2026</t>
+  </si>
+  <si>
+    <t>31 Aug 2026</t>
+  </si>
+  <si>
+    <t>28 Aug 2026</t>
+  </si>
+  <si>
+    <t>27 Aug 2026</t>
+  </si>
+  <si>
+    <t>26 Aug 2026</t>
+  </si>
+  <si>
+    <t>25 Aug 2026</t>
+  </si>
+  <si>
+    <t>24 Aug 2026</t>
+  </si>
+  <si>
+    <t>21 Aug 2026</t>
+  </si>
+  <si>
+    <t>20 Aug 2026</t>
+  </si>
+  <si>
+    <t>19 Aug 2026</t>
+  </si>
+  <si>
+    <t>18 Aug 2026</t>
+  </si>
+  <si>
+    <t>17 Aug 2026</t>
+  </si>
+  <si>
+    <t>14 Aug 2026</t>
+  </si>
+  <si>
+    <t>13 Aug 2026</t>
+  </si>
+  <si>
+    <t>12 Aug 2026</t>
+  </si>
+  <si>
+    <t>11 Aug 2026</t>
+  </si>
+  <si>
+    <t>10 Aug 2026</t>
+  </si>
+  <si>
+    <t>07 Aug 2026</t>
+  </si>
+  <si>
+    <t>06 Aug 2026</t>
+  </si>
+  <si>
+    <t>05 Aug 2026</t>
+  </si>
+  <si>
+    <t>04 Aug 2026</t>
+  </si>
+  <si>
+    <t>03 Aug 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="₹#,##0.00"/>
     <numFmt numFmtId="165" formatCode="+0.00%;-0.00%"/>
   </numFmts>
   <fonts count="10">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -902,51 +902,51 @@
       <c r="B6" s="5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="5">
-        <v>51.3</v>
+        <v>41.8</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>17</v>
       </c>
@@ -1028,511 +1028,511 @@
       </c>
       <c r="C1" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>29</v>
       </c>
       <c r="F1" s="8" t="s">
         <v>30</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>31</v>
       </c>
       <c r="H1" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="11">
-        <v>497.0</v>
+        <v>458.85000000000002</v>
       </c>
       <c r="C2" s="11">
-        <v>538.89999999999998</v>
+        <v>496.20999999999998</v>
       </c>
       <c r="D2" s="11">
-        <v>483.35000000000002</v>
+        <v>443.82999999999998</v>
       </c>
       <c r="E2" s="11">
-        <v>486.64999999999998</v>
+        <v>447.97000000000003</v>
       </c>
       <c r="F2" s="13">
-        <v>-0.0208</v>
+        <v>-0.0237</v>
       </c>
       <c r="G2" s="9">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="H2" s="17">
-        <v>5881210</v>
+        <v>9097293</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B3" s="12">
-        <v>499.94999999999999</v>
+        <v>452.25</v>
       </c>
       <c r="C3" s="12">
-        <v>777.0</v>
+        <v>487.39999999999998</v>
       </c>
       <c r="D3" s="12">
-        <v>455.5</v>
+        <v>414.54000000000002</v>
       </c>
       <c r="E3" s="12">
-        <v>746.20000000000005</v>
+        <v>484.83999999999997</v>
       </c>
       <c r="F3" s="14">
-        <v>0.5333</v>
+        <v>0.0823</v>
       </c>
       <c r="G3" s="10">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="H3" s="18">
-        <v>12560899</v>
+        <v>9247920</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="11">
-        <v>749.95000000000005</v>
+        <v>485.68000000000001</v>
       </c>
       <c r="C4" s="11">
-        <v>930.0</v>
+        <v>603.10000000000002</v>
       </c>
       <c r="D4" s="11">
-        <v>703.5</v>
+        <v>469.68000000000001</v>
       </c>
       <c r="E4" s="11">
-        <v>914.89999999999998</v>
+        <v>597.44000000000005</v>
       </c>
       <c r="F4" s="15">
-        <v>0.2261</v>
+        <v>0.2322</v>
       </c>
       <c r="G4" s="9">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="H4" s="17">
-        <v>9405107</v>
+        <v>54226309</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="12">
-        <v>921.10000000000002</v>
+        <v>598.13</v>
       </c>
       <c r="C5" s="12">
-        <v>1019.0</v>
+        <v>631.15999999999997</v>
       </c>
       <c r="D5" s="12">
-        <v>853.20000000000005</v>
+        <v>568.13999999999999</v>
       </c>
       <c r="E5" s="12">
-        <v>952.45000000000005</v>
+        <v>619.88999999999999</v>
       </c>
       <c r="F5" s="14">
-        <v>0.041</v>
+        <v>0.0376</v>
       </c>
       <c r="G5" s="10">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H5" s="18">
-        <v>10008460</v>
+        <v>14299571</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="11">
-        <v>958.0</v>
+        <v>618.40999999999997</v>
       </c>
       <c r="C6" s="11">
-        <v>1347.79999999999995</v>
+        <v>706.080000000000041</v>
       </c>
       <c r="D6" s="11">
-        <v>930.0</v>
+        <v>569.090000000000032</v>
       </c>
       <c r="E6" s="11">
-        <v>1149.40000000000009</v>
+        <v>683.79999999999995</v>
       </c>
       <c r="F6" s="15">
-        <v>0.2068</v>
+        <v>0.1031</v>
       </c>
       <c r="G6" s="9">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="H6" s="17">
-        <v>16132463</v>
+        <v>35508469</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B7" s="12">
-        <v>1149.40000000000009</v>
+        <v>691.15999999999997</v>
       </c>
       <c r="C7" s="12">
-        <v>1152.65000000000009</v>
+        <v>730.94000000000005</v>
       </c>
       <c r="D7" s="12">
-        <v>864.0</v>
+        <v>641.42999999999995</v>
       </c>
       <c r="E7" s="12">
-        <v>962.20000000000005</v>
+        <v>647.35000000000002</v>
       </c>
       <c r="F7" s="16">
-        <v>-0.1629</v>
+        <v>-0.0533</v>
       </c>
       <c r="G7" s="10">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H7" s="18">
-        <v>4484543</v>
+        <v>13299029</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="9" t="s">
         <v>39</v>
       </c>
       <c r="B8" s="11">
-        <v>965.29999999999995</v>
+        <v>647.45000000000005</v>
       </c>
       <c r="C8" s="11">
-        <v>1122.90000000000009</v>
+        <v>656.35000000000002</v>
       </c>
       <c r="D8" s="11">
-        <v>877.10000000000002</v>
+        <v>589.029999999999973</v>
       </c>
       <c r="E8" s="11">
-        <v>1059.40000000000009</v>
-[...2 lines deleted...]
-        <v>0.101</v>
+        <v>615.38</v>
+      </c>
+      <c r="F8" s="13">
+        <v>-0.0494</v>
       </c>
       <c r="G8" s="9">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="H8" s="17">
-        <v>4361431</v>
+        <v>5613646</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B9" s="12">
-        <v>1063.0</v>
+        <v>615.42999999999995</v>
       </c>
       <c r="C9" s="12">
-        <v>1070.0</v>
+        <v>634.17999999999995</v>
       </c>
       <c r="D9" s="12">
-        <v>972.049999999999955</v>
+        <v>501.64999999999998</v>
       </c>
       <c r="E9" s="12">
-        <v>988.45000000000005</v>
+        <v>522.0</v>
       </c>
       <c r="F9" s="16">
-        <v>-0.067</v>
+        <v>-0.1517</v>
       </c>
       <c r="G9" s="10">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="H9" s="18">
-        <v>2733812</v>
+        <v>7550868</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B10" s="11">
-        <v>988.60000000000002</v>
+        <v>525.0</v>
       </c>
       <c r="C10" s="11">
-        <v>1014.89999999999998</v>
+        <v>587.049999999999955</v>
       </c>
       <c r="D10" s="11">
-        <v>387.30000000000001</v>
+        <v>512.0</v>
       </c>
       <c r="E10" s="11">
-        <v>441.44999999999999</v>
-[...2 lines deleted...]
-        <v>-0.5534</v>
+        <v>567.39999999999998</v>
+      </c>
+      <c r="F10" s="15">
+        <v>0.087</v>
       </c>
       <c r="G10" s="9">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H10" s="17">
-        <v>5279955</v>
+        <v>8977532</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B11" s="12">
-        <v>430.0</v>
+        <v>567.10000000000002</v>
       </c>
       <c r="C11" s="12">
-        <v>447.0</v>
+        <v>627.0</v>
       </c>
       <c r="D11" s="12">
-        <v>356.050000000000011</v>
+        <v>520.20000000000005</v>
       </c>
       <c r="E11" s="12">
-        <v>397.89999999999998</v>
+        <v>563.89999999999998</v>
       </c>
       <c r="F11" s="16">
-        <v>-0.0987</v>
+        <v>-0.0062</v>
       </c>
       <c r="G11" s="10">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H11" s="18">
-        <v>10911992</v>
+        <v>9291754</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="9" t="s">
         <v>43</v>
       </c>
       <c r="B12" s="11">
-        <v>397.89999999999998</v>
+        <v>529.0</v>
       </c>
       <c r="C12" s="11">
-        <v>535.70000000000005</v>
+        <v>605.45000000000005</v>
       </c>
       <c r="D12" s="11">
-        <v>375.25</v>
+        <v>522.54999999999995</v>
       </c>
       <c r="E12" s="11">
-        <v>518.75</v>
+        <v>595.60000000000002</v>
       </c>
       <c r="F12" s="15">
-        <v>0.3037</v>
+        <v>0.0562</v>
       </c>
       <c r="G12" s="9">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H12" s="17">
-        <v>11233660</v>
+        <v>5687261</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B13" s="12">
-        <v>516.89999999999998</v>
+        <v>563.049999999999955</v>
       </c>
       <c r="C13" s="12">
-        <v>548.95000000000005</v>
+        <v>589.0</v>
       </c>
       <c r="D13" s="12">
-        <v>396.30000000000001</v>
+        <v>529.0</v>
       </c>
       <c r="E13" s="12">
-        <v>454.94999999999999</v>
+        <v>531.45000000000005</v>
       </c>
       <c r="F13" s="16">
-        <v>-0.123</v>
+        <v>-0.1077</v>
       </c>
       <c r="G13" s="10">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H13" s="18">
-        <v>13979307</v>
+        <v>6440776</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="9" t="s">
         <v>45</v>
       </c>
       <c r="B14" s="11">
-        <v>459.30000000000001</v>
+        <v>545.0</v>
       </c>
       <c r="C14" s="11">
-        <v>495.0</v>
+        <v>736.79999999999995</v>
       </c>
       <c r="D14" s="11">
-        <v>421.0</v>
+        <v>541.75</v>
       </c>
       <c r="E14" s="11">
-        <v>492.39999999999998</v>
+        <v>661.85000000000002</v>
       </c>
       <c r="F14" s="15">
-        <v>0.0823</v>
+        <v>0.2454</v>
       </c>
       <c r="G14" s="9">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H14" s="17">
-        <v>9311139</v>
+        <v>37765791</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="10" t="s">
         <v>46</v>
       </c>
       <c r="B15" s="12">
-        <v>493.25</v>
+        <v>661.85000000000002</v>
       </c>
       <c r="C15" s="12">
-        <v>612.5</v>
+        <v>739.39999999999998</v>
       </c>
       <c r="D15" s="12">
-        <v>477.0</v>
+        <v>586.0</v>
       </c>
       <c r="E15" s="12">
-        <v>606.75</v>
-[...2 lines deleted...]
-        <v>0.2322</v>
+        <v>592.60000000000002</v>
+      </c>
+      <c r="F15" s="16">
+        <v>-0.1046</v>
       </c>
       <c r="G15" s="10">
         <v>21</v>
       </c>
       <c r="H15" s="18">
-        <v>54226309</v>
+        <v>13871480</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="9" t="s">
         <v>47</v>
       </c>
       <c r="B16" s="11">
-        <v>607.45000000000005</v>
+        <v>594.54999999999995</v>
       </c>
       <c r="C16" s="11">
-        <v>641.0</v>
+        <v>639.79999999999995</v>
       </c>
       <c r="D16" s="11">
-        <v>577.0</v>
+        <v>563.95000000000005</v>
       </c>
       <c r="E16" s="11">
-        <v>629.54999999999995</v>
+        <v>606.45000000000005</v>
       </c>
       <c r="F16" s="15">
-        <v>0.0376</v>
+        <v>0.0234</v>
       </c>
       <c r="G16" s="9">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H16" s="17">
-        <v>14299571</v>
+        <v>7287932</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="10" t="s">
         <v>48</v>
       </c>
       <c r="B17" s="12">
-        <v>628.049999999999955</v>
+        <v>613.0</v>
       </c>
       <c r="C17" s="12">
-        <v>710.0</v>
+        <v>628.20000000000005</v>
       </c>
       <c r="D17" s="12">
-        <v>572.25</v>
+        <v>547.0</v>
       </c>
       <c r="E17" s="12">
-        <v>687.60000000000002</v>
-[...2 lines deleted...]
-        <v>0.0922</v>
+        <v>553.45000000000005</v>
+      </c>
+      <c r="F17" s="16">
+        <v>-0.0874</v>
       </c>
       <c r="G17" s="10">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="H17" s="18">
-        <v>35508469</v>
+        <v>5149415</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="9" t="s">
         <v>49</v>
       </c>
       <c r="B18" s="11">
-        <v>695.0</v>
+        <v>561.79999999999995</v>
       </c>
       <c r="C18" s="11">
-        <v>735.0</v>
+        <v>600.45000000000005</v>
       </c>
       <c r="D18" s="11">
-        <v>645.0</v>
+        <v>545.14999999999998</v>
       </c>
       <c r="E18" s="11">
-        <v>650.95000000000005</v>
-[...2 lines deleted...]
-        <v>-0.0533</v>
+        <v>568.10000000000002</v>
+      </c>
+      <c r="F18" s="15">
+        <v>0.0265</v>
       </c>
       <c r="G18" s="9">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="H18" s="17">
-        <v>13299029</v>
+        <v>7519613</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="10" t="s">
         <v>50</v>
       </c>
       <c r="B19" s="12">
-        <v>651.049999999999955</v>
+        <v>569.89999999999998</v>
       </c>
       <c r="C19" s="12">
-        <v>660.0</v>
+        <v>580.0</v>
       </c>
       <c r="D19" s="12">
-        <v>605.5</v>
+        <v>546.5</v>
       </c>
       <c r="E19" s="12">
-        <v>610.64999999999998</v>
+        <v>551.85000000000002</v>
       </c>
       <c r="F19" s="16">
-        <v>-0.0619</v>
+        <v>-0.0286</v>
       </c>
       <c r="G19" s="10">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="H19" s="18">
-        <v>3652510</v>
+        <v>1519643</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G13"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
@@ -1549,319 +1549,319 @@
       </c>
       <c r="B1" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C1" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>29</v>
       </c>
       <c r="F1" s="8" t="s">
         <v>30</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B2" s="11">
-        <v>618.0</v>
+        <v>629.79999999999995</v>
       </c>
       <c r="C2" s="11">
-        <v>629.45000000000005</v>
+        <v>638.0</v>
       </c>
       <c r="D2" s="11">
-        <v>594.39999999999998</v>
+        <v>603.29999999999995</v>
       </c>
       <c r="E2" s="11">
-        <v>606.35000000000002</v>
+        <v>607.14999999999998</v>
       </c>
       <c r="F2" s="13">
-        <v>-0.0189</v>
+        <v>-0.036</v>
       </c>
       <c r="G2" s="17">
-        <v>1520458</v>
+        <v>855541</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="10" t="s">
         <v>53</v>
       </c>
       <c r="B3" s="12">
-        <v>606.0</v>
+        <v>607.20000000000005</v>
       </c>
       <c r="C3" s="12">
-        <v>631.0</v>
+        <v>626.0</v>
       </c>
       <c r="D3" s="12">
-        <v>572.25</v>
+        <v>596.89999999999998</v>
       </c>
       <c r="E3" s="12">
-        <v>581.60000000000002</v>
-[...2 lines deleted...]
-        <v>-0.0408</v>
+        <v>622.35000000000002</v>
+      </c>
+      <c r="F3" s="14">
+        <v>0.025</v>
       </c>
       <c r="G3" s="18">
-        <v>2617888</v>
+        <v>1122225</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="9" t="s">
         <v>54</v>
       </c>
       <c r="B4" s="11">
-        <v>581.60000000000002</v>
+        <v>625.29999999999995</v>
       </c>
       <c r="C4" s="11">
-        <v>710.0</v>
+        <v>628.20000000000005</v>
       </c>
       <c r="D4" s="11">
-        <v>574.049999999999955</v>
+        <v>586.0</v>
       </c>
       <c r="E4" s="11">
-        <v>671.85000000000002</v>
-[...2 lines deleted...]
-        <v>0.1552</v>
+        <v>599.75</v>
+      </c>
+      <c r="F4" s="13">
+        <v>-0.0363</v>
       </c>
       <c r="G4" s="17">
-        <v>22356022</v>
+        <v>1046962</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="10" t="s">
         <v>55</v>
       </c>
       <c r="B5" s="12">
-        <v>670.0</v>
+        <v>596.20000000000005</v>
       </c>
       <c r="C5" s="12">
-        <v>696.0</v>
+        <v>604.10000000000002</v>
       </c>
       <c r="D5" s="12">
-        <v>648.0</v>
+        <v>578.54999999999995</v>
       </c>
       <c r="E5" s="12">
-        <v>687.60000000000002</v>
-[...2 lines deleted...]
-        <v>0.0234</v>
+        <v>586.79999999999995</v>
+      </c>
+      <c r="F5" s="16">
+        <v>-0.0216</v>
       </c>
       <c r="G5" s="18">
-        <v>8456426</v>
+        <v>1002107</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="9" t="s">
         <v>56</v>
       </c>
       <c r="B6" s="11">
-        <v>695.0</v>
+        <v>583.85000000000002</v>
       </c>
       <c r="C6" s="11">
-        <v>721.0</v>
+        <v>590.0</v>
       </c>
       <c r="D6" s="11">
-        <v>675.79999999999995</v>
+        <v>547.0</v>
       </c>
       <c r="E6" s="11">
-        <v>678.64999999999998</v>
+        <v>554.79999999999995</v>
       </c>
       <c r="F6" s="13">
-        <v>-0.013</v>
+        <v>-0.0545</v>
       </c>
       <c r="G6" s="17">
-        <v>4798640</v>
+        <v>1203252</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="10" t="s">
         <v>57</v>
       </c>
       <c r="B7" s="12">
-        <v>685.95000000000005</v>
+        <v>559.049999999999955</v>
       </c>
       <c r="C7" s="12">
-        <v>718.0</v>
+        <v>578.54999999999995</v>
       </c>
       <c r="D7" s="12">
-        <v>676.10000000000002</v>
+        <v>547.0</v>
       </c>
       <c r="E7" s="12">
-        <v>703.85000000000002</v>
-[...2 lines deleted...]
-        <v>0.0371</v>
+        <v>553.45000000000005</v>
+      </c>
+      <c r="F7" s="16">
+        <v>-0.0024</v>
       </c>
       <c r="G7" s="18">
-        <v>2309514</v>
+        <v>1163301</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="9" t="s">
         <v>58</v>
       </c>
       <c r="B8" s="11">
-        <v>707.0</v>
+        <v>561.79999999999995</v>
       </c>
       <c r="C8" s="11">
-        <v>735.0</v>
+        <v>600.45000000000005</v>
       </c>
       <c r="D8" s="11">
-        <v>700.0</v>
+        <v>556.20000000000005</v>
       </c>
       <c r="E8" s="11">
-        <v>717.29999999999995</v>
+        <v>581.85000000000002</v>
       </c>
       <c r="F8" s="15">
-        <v>0.0191</v>
+        <v>0.0513</v>
       </c>
       <c r="G8" s="17">
-        <v>3533404</v>
+        <v>1473639</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="10" t="s">
         <v>59</v>
       </c>
       <c r="B9" s="12">
-        <v>712.0</v>
+        <v>579.79999999999995</v>
       </c>
       <c r="C9" s="12">
-        <v>727.60000000000002</v>
+        <v>598.5</v>
       </c>
       <c r="D9" s="12">
-        <v>675.0</v>
+        <v>560.5</v>
       </c>
       <c r="E9" s="12">
-        <v>683.14999999999998</v>
+        <v>572.64999999999998</v>
       </c>
       <c r="F9" s="16">
-        <v>-0.0476</v>
+        <v>-0.0158</v>
       </c>
       <c r="G9" s="18">
-        <v>1685244</v>
+        <v>2446313</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="9" t="s">
         <v>60</v>
       </c>
       <c r="B10" s="11">
-        <v>684.54999999999995</v>
+        <v>579.79999999999995</v>
       </c>
       <c r="C10" s="11">
-        <v>697.95000000000005</v>
+        <v>579.79999999999995</v>
       </c>
       <c r="D10" s="11">
-        <v>637.0</v>
+        <v>545.14999999999998</v>
       </c>
       <c r="E10" s="11">
-        <v>652.14999999999998</v>
+        <v>558.95000000000005</v>
       </c>
       <c r="F10" s="13">
-        <v>-0.0454</v>
+        <v>-0.0239</v>
       </c>
       <c r="G10" s="17">
-        <v>1781368</v>
+        <v>1537737</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="10" t="s">
         <v>61</v>
       </c>
       <c r="B11" s="12">
-        <v>650.0</v>
+        <v>559.20000000000005</v>
       </c>
       <c r="C11" s="12">
-        <v>650.0</v>
+        <v>586.39999999999998</v>
       </c>
       <c r="D11" s="12">
-        <v>617.95000000000005</v>
+        <v>554.39999999999998</v>
       </c>
       <c r="E11" s="12">
-        <v>624.45000000000005</v>
-[...2 lines deleted...]
-        <v>-0.0425</v>
+        <v>564.85000000000002</v>
+      </c>
+      <c r="F11" s="14">
+        <v>0.0106</v>
       </c>
       <c r="G11" s="18">
-        <v>1377966</v>
+        <v>1768320</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="9" t="s">
         <v>62</v>
       </c>
       <c r="B12" s="11">
-        <v>621.0</v>
+        <v>567.70000000000005</v>
       </c>
       <c r="C12" s="11">
-        <v>628.5</v>
+        <v>572.5</v>
       </c>
       <c r="D12" s="11">
-        <v>605.5</v>
+        <v>554.29999999999995</v>
       </c>
       <c r="E12" s="11">
-        <v>613.25</v>
+        <v>560.20000000000005</v>
       </c>
       <c r="F12" s="13">
-        <v>-0.0179</v>
+        <v>-0.0082</v>
       </c>
       <c r="G12" s="17">
-        <v>1092967</v>
+        <v>985468</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="10" t="s">
         <v>63</v>
       </c>
       <c r="B13" s="12">
-        <v>614.35000000000002</v>
+        <v>563.0</v>
       </c>
       <c r="C13" s="12">
-        <v>626.79999999999995</v>
+        <v>580.0</v>
       </c>
       <c r="D13" s="12">
-        <v>605.5</v>
+        <v>546.5</v>
       </c>
       <c r="E13" s="12">
-        <v>610.64999999999998</v>
+        <v>551.85000000000002</v>
       </c>
       <c r="F13" s="16">
-        <v>-0.0042</v>
+        <v>-0.0149</v>
       </c>
       <c r="G13" s="18">
-        <v>372436</v>
+        <v>827779</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:K31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
@@ -1894,738 +1894,746 @@
       </c>
       <c r="F1" s="8" t="s">
         <v>68</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>69</v>
       </c>
       <c r="H1" s="8" t="s">
         <v>70</v>
       </c>
       <c r="I1" s="8" t="s">
         <v>71</v>
       </c>
       <c r="J1" s="8" t="s">
         <v>72</v>
       </c>
       <c r="K1" s="8" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="9" t="s">
         <v>74</v>
       </c>
       <c r="B2" s="11">
-        <v>612.85000000000002</v>
-[...2 lines deleted...]
-        <v>0.0106</v>
+        <v>551.85000000000002</v>
+      </c>
+      <c r="C2" s="13">
+        <v>-0.0116</v>
       </c>
       <c r="D2" s="9">
-        <v>51.3</v>
+        <v>41.8</v>
       </c>
       <c r="E2" s="9">
-        <v>0.88</v>
+        <v>0.66</v>
       </c>
       <c r="F2" s="9"/>
       <c r="G2" s="9"/>
       <c r="H2" s="9"/>
       <c r="I2" s="9"/>
       <c r="J2" s="9"/>
       <c r="K2" s="9"/>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="10" t="s">
         <v>75</v>
       </c>
       <c r="B3" s="12">
-        <v>606.45000000000005</v>
-[...2 lines deleted...]
-        <v>0.0122</v>
+        <v>558.35000000000002</v>
+      </c>
+      <c r="C3" s="16">
+        <v>-0.005</v>
       </c>
       <c r="D3" s="10">
-        <v>48.4</v>
+        <v>45.5</v>
       </c>
       <c r="E3" s="10">
-        <v>0.56</v>
+        <v>0.32</v>
       </c>
       <c r="F3" s="10"/>
       <c r="G3" s="10"/>
       <c r="H3" s="10"/>
       <c r="I3" s="10"/>
       <c r="J3" s="10"/>
       <c r="K3" s="10"/>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="9" t="s">
         <v>76</v>
       </c>
       <c r="B4" s="11">
-        <v>599.14999999999998</v>
-[...2 lines deleted...]
-        <v>-0.0132</v>
+        <v>561.14999999999998</v>
+      </c>
+      <c r="C4" s="15">
+        <v>0.0119</v>
       </c>
       <c r="D4" s="9">
-        <v>45.0</v>
+        <v>47.1</v>
       </c>
       <c r="E4" s="9">
-        <v>0.56</v>
+        <v>0.99</v>
       </c>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="9"/>
-      <c r="I4" s="9"/>
+      <c r="I4" s="9" t="s">
+        <v>77</v>
+      </c>
       <c r="J4" s="9"/>
       <c r="K4" s="9"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="10" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B5" s="12">
-        <v>607.14999999999998</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>554.54999999999995</v>
+      </c>
+      <c r="C5" s="16">
+        <v>-0.0031</v>
       </c>
       <c r="D5" s="10">
-        <v>48.2</v>
+        <v>42.6</v>
       </c>
       <c r="E5" s="10">
-        <v>0.41</v>
+        <v>0.4</v>
       </c>
       <c r="F5" s="10"/>
       <c r="G5" s="10"/>
       <c r="H5" s="10"/>
       <c r="I5" s="10"/>
       <c r="J5" s="10"/>
       <c r="K5" s="10"/>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="9" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B6" s="11">
-        <v>607.14999999999998</v>
+        <v>556.25</v>
       </c>
       <c r="C6" s="13">
-        <v>-0.0048</v>
+        <v>-0.0071</v>
       </c>
       <c r="D6" s="9">
-        <v>48.2</v>
+        <v>43.4</v>
       </c>
       <c r="E6" s="9">
-        <v>0.39</v>
+        <v>0.36</v>
       </c>
       <c r="F6" s="9"/>
       <c r="G6" s="9"/>
       <c r="H6" s="9"/>
       <c r="I6" s="9"/>
       <c r="J6" s="9"/>
       <c r="K6" s="9"/>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="10" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B7" s="12">
-        <v>610.049999999999955</v>
-[...2 lines deleted...]
-        <v>-0.001</v>
+        <v>560.20000000000005</v>
+      </c>
+      <c r="C7" s="14">
+        <v>0.0054</v>
       </c>
       <c r="D7" s="10">
-        <v>49.3</v>
+        <v>45.5</v>
       </c>
       <c r="E7" s="10">
-        <v>0.68</v>
+        <v>0.57</v>
       </c>
       <c r="F7" s="10"/>
       <c r="G7" s="10"/>
       <c r="H7" s="10"/>
       <c r="I7" s="10"/>
       <c r="J7" s="10"/>
       <c r="K7" s="10"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="9" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B8" s="11">
-        <v>610.64999999999998</v>
+        <v>557.20000000000005</v>
       </c>
       <c r="C8" s="13">
-        <v>-0.0184</v>
+        <v>-0.0063</v>
       </c>
       <c r="D8" s="9">
-        <v>49.6</v>
+        <v>43.6</v>
       </c>
       <c r="E8" s="9">
-        <v>0.75</v>
+        <v>0.67</v>
       </c>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="9"/>
       <c r="I8" s="9"/>
       <c r="J8" s="9"/>
       <c r="K8" s="9"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="10" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B9" s="12">
-        <v>622.10000000000002</v>
-[...2 lines deleted...]
-        <v>0.0009</v>
+        <v>560.75</v>
+      </c>
+      <c r="C9" s="16">
+        <v>-0.0051</v>
       </c>
       <c r="D9" s="10">
-        <v>53.8</v>
+        <v>45.3</v>
       </c>
       <c r="E9" s="10">
-        <v>0.46</v>
+        <v>0.31</v>
       </c>
       <c r="F9" s="10"/>
       <c r="G9" s="10"/>
       <c r="H9" s="10"/>
       <c r="I9" s="10"/>
       <c r="J9" s="10"/>
       <c r="K9" s="10"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="9" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B10" s="11">
-        <v>621.54999999999995</v>
-[...2 lines deleted...]
-        <v>0.0235</v>
+        <v>563.60000000000002</v>
+      </c>
+      <c r="C10" s="13">
+        <v>-0.0079</v>
       </c>
       <c r="D10" s="9">
-        <v>53.6</v>
+        <v>46.7</v>
       </c>
       <c r="E10" s="9">
-        <v>1.2</v>
+        <v>0.48</v>
       </c>
       <c r="F10" s="9"/>
       <c r="G10" s="9"/>
       <c r="H10" s="9"/>
       <c r="I10" s="9"/>
       <c r="J10" s="9"/>
       <c r="K10" s="9"/>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="10" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B11" s="12">
-        <v>607.29999999999995</v>
-[...2 lines deleted...]
-        <v>-0.0053</v>
+        <v>568.10000000000002</v>
+      </c>
+      <c r="C11" s="14">
+        <v>0.0058</v>
       </c>
       <c r="D11" s="10">
         <v>48.9</v>
       </c>
       <c r="E11" s="10">
-        <v>0.65</v>
+        <v>0.84</v>
       </c>
       <c r="F11" s="10"/>
       <c r="G11" s="10"/>
       <c r="H11" s="10"/>
       <c r="I11" s="10"/>
       <c r="J11" s="10"/>
       <c r="K11" s="10"/>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="9" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B12" s="11">
-        <v>610.54999999999995</v>
-[...2 lines deleted...]
-        <v>-0.0074</v>
+        <v>564.85000000000002</v>
+      </c>
+      <c r="C12" s="15">
+        <v>0.015</v>
       </c>
       <c r="D12" s="9">
-        <v>50.0</v>
+        <v>47.2</v>
       </c>
       <c r="E12" s="9">
-        <v>0.74</v>
+        <v>1.54</v>
       </c>
       <c r="F12" s="9"/>
       <c r="G12" s="9"/>
       <c r="H12" s="9"/>
       <c r="I12" s="9"/>
       <c r="J12" s="9"/>
       <c r="K12" s="9"/>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="10" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B13" s="12">
-        <v>615.10000000000002</v>
-[...2 lines deleted...]
-        <v>0.019</v>
+        <v>556.5</v>
+      </c>
+      <c r="C13" s="16">
+        <v>-0.0202</v>
       </c>
       <c r="D13" s="10">
-        <v>51.5</v>
+        <v>42.9</v>
       </c>
       <c r="E13" s="10">
-        <v>3.9</v>
+        <v>0.54</v>
       </c>
       <c r="F13" s="10"/>
       <c r="G13" s="10"/>
       <c r="H13" s="10"/>
-      <c r="I13" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I13" s="10"/>
       <c r="J13" s="10"/>
-      <c r="K13" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K13" s="10"/>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="9" t="s">
         <v>87</v>
       </c>
       <c r="B14" s="11">
-        <v>584.25</v>
+        <v>567.95000000000005</v>
       </c>
       <c r="C14" s="15">
-        <v>0.0323</v>
+        <v>0.0018</v>
       </c>
       <c r="D14" s="9">
-        <v>41.0</v>
+        <v>47.9</v>
       </c>
       <c r="E14" s="9">
-        <v>0.77</v>
+        <v>0.67</v>
       </c>
       <c r="F14" s="9"/>
       <c r="G14" s="9"/>
       <c r="H14" s="9"/>
       <c r="I14" s="9"/>
       <c r="J14" s="9"/>
       <c r="K14" s="9"/>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="10" t="s">
         <v>88</v>
       </c>
       <c r="B15" s="12">
-        <v>565.95000000000005</v>
+        <v>566.95000000000005</v>
       </c>
       <c r="C15" s="16">
-        <v>-0.0077</v>
+        <v>-0.0001</v>
       </c>
       <c r="D15" s="10">
-        <v>33.4</v>
+        <v>47.4</v>
       </c>
       <c r="E15" s="10">
-        <v>0.44</v>
+        <v>0.67</v>
       </c>
       <c r="F15" s="10"/>
       <c r="G15" s="10"/>
       <c r="H15" s="10"/>
-      <c r="I15" s="10"/>
+      <c r="I15" s="10" t="s">
+        <v>77</v>
+      </c>
       <c r="J15" s="10"/>
       <c r="K15" s="10"/>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="9" t="s">
         <v>89</v>
       </c>
       <c r="B16" s="11">
-        <v>570.35000000000002</v>
-[...2 lines deleted...]
-        <v>-0.0408</v>
+        <v>567.0</v>
+      </c>
+      <c r="C16" s="15">
+        <v>0.0144</v>
       </c>
       <c r="D16" s="9">
-        <v>34.4</v>
+        <v>47.4</v>
       </c>
       <c r="E16" s="9">
-        <v>0.72</v>
+        <v>1.66</v>
       </c>
       <c r="F16" s="9"/>
       <c r="G16" s="9"/>
       <c r="H16" s="9"/>
       <c r="I16" s="9"/>
       <c r="J16" s="9"/>
       <c r="K16" s="9"/>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="10" t="s">
         <v>90</v>
       </c>
       <c r="B17" s="12">
-        <v>594.60000000000002</v>
+        <v>558.95000000000005</v>
       </c>
       <c r="C17" s="14">
-        <v>0.0144</v>
+        <v>0.004</v>
       </c>
       <c r="D17" s="10">
-        <v>40.6</v>
+        <v>43.7</v>
       </c>
       <c r="E17" s="10">
-        <v>0.54</v>
+        <v>0.55</v>
       </c>
       <c r="F17" s="10"/>
       <c r="G17" s="10"/>
       <c r="H17" s="10"/>
       <c r="I17" s="10"/>
       <c r="J17" s="10"/>
       <c r="K17" s="10"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="9" t="s">
         <v>91</v>
       </c>
       <c r="B18" s="11">
-        <v>586.14999999999998</v>
-[...2 lines deleted...]
-        <v>-0.0157</v>
+        <v>556.75</v>
+      </c>
+      <c r="C18" s="15">
+        <v>0.0137</v>
       </c>
       <c r="D18" s="9">
-        <v>36.9</v>
+        <v>42.6</v>
       </c>
       <c r="E18" s="9">
-        <v>0.55</v>
+        <v>0.45</v>
       </c>
       <c r="F18" s="9"/>
       <c r="G18" s="9"/>
       <c r="H18" s="9"/>
       <c r="I18" s="9"/>
       <c r="J18" s="9"/>
       <c r="K18" s="9"/>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="10" t="s">
         <v>92</v>
       </c>
       <c r="B19" s="12">
-        <v>595.5</v>
+        <v>549.20000000000005</v>
       </c>
       <c r="C19" s="16">
-        <v>-0.0125</v>
+        <v>-0.0174</v>
       </c>
       <c r="D19" s="10">
-        <v>39.4</v>
+        <v>39.0</v>
       </c>
       <c r="E19" s="10">
-        <v>0.46</v>
+        <v>1.16</v>
       </c>
       <c r="F19" s="10"/>
       <c r="G19" s="10"/>
       <c r="H19" s="10"/>
       <c r="I19" s="10"/>
       <c r="J19" s="10"/>
       <c r="K19" s="10"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="9" t="s">
         <v>93</v>
       </c>
       <c r="B20" s="11">
-        <v>603.049999999999955</v>
+        <v>558.89999999999998</v>
       </c>
       <c r="C20" s="13">
-        <v>-0.0036</v>
+        <v>-0.0013</v>
       </c>
       <c r="D20" s="9">
-        <v>41.5</v>
+        <v>42.2</v>
       </c>
       <c r="E20" s="9">
-        <v>0.36</v>
+        <v>0.82</v>
       </c>
       <c r="F20" s="9"/>
       <c r="G20" s="9"/>
       <c r="H20" s="9"/>
       <c r="I20" s="9"/>
       <c r="J20" s="9"/>
       <c r="K20" s="9"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="10" t="s">
         <v>94</v>
       </c>
       <c r="B21" s="12">
-        <v>605.20000000000005</v>
-[...2 lines deleted...]
-        <v>0.006</v>
+        <v>559.64999999999998</v>
+      </c>
+      <c r="C21" s="16">
+        <v>-0.0227</v>
       </c>
       <c r="D21" s="10">
-        <v>42.1</v>
+        <v>42.4</v>
       </c>
       <c r="E21" s="10">
-        <v>0.64</v>
+        <v>1.6</v>
       </c>
       <c r="F21" s="10"/>
       <c r="G21" s="10"/>
       <c r="H21" s="10"/>
       <c r="I21" s="10"/>
       <c r="J21" s="10"/>
       <c r="K21" s="10"/>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="9" t="s">
         <v>95</v>
       </c>
       <c r="B22" s="11">
-        <v>601.60000000000002</v>
-[...2 lines deleted...]
-        <v>0.0069</v>
+        <v>572.64999999999998</v>
+      </c>
+      <c r="C22" s="13">
+        <v>-0.0146</v>
       </c>
       <c r="D22" s="9">
-        <v>40.8</v>
+        <v>46.8</v>
       </c>
       <c r="E22" s="9">
-        <v>0.3</v>
+        <v>3.66</v>
       </c>
       <c r="F22" s="9"/>
       <c r="G22" s="9"/>
       <c r="H22" s="9"/>
       <c r="I22" s="9"/>
       <c r="J22" s="9"/>
-      <c r="K22" s="9"/>
+      <c r="K22" s="9" t="s">
+        <v>77</v>
+      </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="10" t="s">
         <v>96</v>
       </c>
       <c r="B23" s="12">
-        <v>597.5</v>
-[...2 lines deleted...]
-        <v>0.0083</v>
+        <v>581.14999999999998</v>
+      </c>
+      <c r="C23" s="16">
+        <v>-0.0137</v>
       </c>
       <c r="D23" s="10">
-        <v>39.3</v>
+        <v>50.0</v>
       </c>
       <c r="E23" s="10">
-        <v>0.44</v>
+        <v>1.02</v>
       </c>
       <c r="F23" s="10"/>
       <c r="G23" s="10"/>
       <c r="H23" s="10"/>
       <c r="I23" s="10"/>
       <c r="J23" s="10"/>
       <c r="K23" s="10"/>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="9" t="s">
         <v>97</v>
       </c>
       <c r="B24" s="11">
-        <v>592.60000000000002</v>
-[...2 lines deleted...]
-        <v>-0.0364</v>
+        <v>589.20000000000005</v>
+      </c>
+      <c r="C24" s="15">
+        <v>0.0352</v>
       </c>
       <c r="D24" s="9">
-        <v>37.6</v>
+        <v>53.2</v>
       </c>
       <c r="E24" s="9">
-        <v>0.7</v>
+        <v>2.74</v>
       </c>
       <c r="F24" s="9"/>
       <c r="G24" s="9"/>
       <c r="H24" s="9"/>
       <c r="I24" s="9"/>
       <c r="J24" s="9"/>
-      <c r="K24" s="9"/>
+      <c r="K24" s="9" t="s">
+        <v>77</v>
+      </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="10" t="s">
         <v>98</v>
       </c>
       <c r="B25" s="12">
-        <v>615.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>569.14999999999998</v>
+      </c>
+      <c r="C25" s="16">
+        <v>-0.0139</v>
       </c>
       <c r="D25" s="10">
-        <v>42.8</v>
+        <v>45.1</v>
       </c>
       <c r="E25" s="10">
-        <v>0.37</v>
+        <v>0.48</v>
       </c>
       <c r="F25" s="10"/>
       <c r="G25" s="10"/>
       <c r="H25" s="10"/>
       <c r="I25" s="10"/>
       <c r="J25" s="10"/>
       <c r="K25" s="10"/>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="9" t="s">
         <v>99</v>
       </c>
       <c r="B26" s="11">
-        <v>615.0</v>
-[...2 lines deleted...]
-        <v>0.0084</v>
+        <v>577.14999999999998</v>
+      </c>
+      <c r="C26" s="13">
+        <v>-0.0081</v>
       </c>
       <c r="D26" s="9">
-        <v>42.8</v>
+        <v>48.2</v>
       </c>
       <c r="E26" s="9">
-        <v>0.37</v>
+        <v>0.7</v>
       </c>
       <c r="F26" s="9"/>
       <c r="G26" s="9"/>
       <c r="H26" s="9"/>
       <c r="I26" s="9"/>
       <c r="J26" s="9"/>
       <c r="K26" s="9"/>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="10" t="s">
         <v>100</v>
       </c>
       <c r="B27" s="12">
-        <v>609.85000000000002</v>
+        <v>581.85000000000002</v>
       </c>
       <c r="C27" s="16">
-        <v>-0.0066</v>
+        <v>-0.0208</v>
       </c>
       <c r="D27" s="10">
-        <v>41.2</v>
+        <v>50.1</v>
       </c>
       <c r="E27" s="10">
-        <v>0.45</v>
+        <v>0.87</v>
       </c>
       <c r="F27" s="10"/>
       <c r="G27" s="10"/>
       <c r="H27" s="10"/>
       <c r="I27" s="10"/>
       <c r="J27" s="10"/>
       <c r="K27" s="10"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="9" t="s">
         <v>101</v>
       </c>
       <c r="B28" s="11">
-        <v>613.89999999999998</v>
+        <v>594.20000000000005</v>
       </c>
       <c r="C28" s="15">
-        <v>0.008</v>
+        <v>0.021</v>
       </c>
       <c r="D28" s="9">
-        <v>42.0</v>
+        <v>55.2</v>
       </c>
       <c r="E28" s="9">
-        <v>0.63</v>
+        <v>1.66</v>
       </c>
       <c r="F28" s="9"/>
       <c r="G28" s="9"/>
       <c r="H28" s="9"/>
       <c r="I28" s="9"/>
       <c r="J28" s="9"/>
       <c r="K28" s="9"/>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="10" t="s">
         <v>102</v>
       </c>
       <c r="B29" s="12">
-        <v>609.049999999999955</v>
+        <v>582.0</v>
       </c>
       <c r="C29" s="14">
-        <v>0.0013</v>
+        <v>0.018</v>
       </c>
       <c r="D29" s="10">
-        <v>40.6</v>
+        <v>50.5</v>
       </c>
       <c r="E29" s="10">
-        <v>0.5</v>
+        <v>0.62</v>
       </c>
       <c r="F29" s="10"/>
       <c r="G29" s="10"/>
       <c r="H29" s="10"/>
       <c r="I29" s="10"/>
       <c r="J29" s="10"/>
       <c r="K29" s="10"/>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="9" t="s">
         <v>103</v>
       </c>
       <c r="B30" s="11">
-        <v>608.25</v>
+        <v>571.70000000000005</v>
       </c>
       <c r="C30" s="13">
-        <v>-0.0304</v>
+        <v>-0.0141</v>
       </c>
       <c r="D30" s="9">
-        <v>40.4</v>
+        <v>46.1</v>
       </c>
       <c r="E30" s="9">
-        <v>0.58</v>
+        <v>0.81</v>
       </c>
       <c r="F30" s="9"/>
       <c r="G30" s="9"/>
       <c r="H30" s="9"/>
-      <c r="I30" s="9"/>
+      <c r="I30" s="9" t="s">
+        <v>77</v>
+      </c>
       <c r="J30" s="9"/>
       <c r="K30" s="9"/>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="10" t="s">
         <v>104</v>
       </c>
       <c r="B31" s="12">
-        <v>627.35000000000002</v>
+        <v>579.89999999999998</v>
       </c>
       <c r="C31" s="14">
-        <v>0.0406</v>
+        <v>0.0478</v>
       </c>
       <c r="D31" s="10">
-        <v>44.0</v>
+        <v>49.4</v>
       </c>
       <c r="E31" s="10">
-        <v>1.22</v>
+        <v>2.21</v>
       </c>
       <c r="F31" s="10"/>
       <c r="G31" s="10"/>
       <c r="H31" s="10"/>
       <c r="I31" s="10"/>
       <c r="J31" s="10"/>
-      <c r="K31" s="10"/>
+      <c r="K31" s="10" t="s">
+        <v>77</v>
+      </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">