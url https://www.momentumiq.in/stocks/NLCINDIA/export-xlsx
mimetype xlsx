--- v0 (2026-07-02)
+++ v1 (2026-09-13)
@@ -23,371 +23,371 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Overview" sheetId="1" r:id="rId4"/>
     <sheet name="Monthly Summary" sheetId="2" r:id="rId5"/>
     <sheet name="Weekly Summary" sheetId="3" r:id="rId6"/>
     <sheet name="Indicator History" sheetId="4" r:id="rId7"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>NLCINDIA — NLC India Ltd.</t>
   </si>
   <si>
-    <t>NSE Equity · Power · Generated 02 Jul 2026, 07:48 AM</t>
+    <t>NSE Equity · Power · Generated 13 Sep 2026, 10:50 AM</t>
   </si>
   <si>
     <t>KEY METRICS</t>
   </si>
   <si>
     <t>Current Price</t>
   </si>
   <si>
-    <t>₹267.50</t>
+    <t>₹264.40</t>
   </si>
   <si>
     <t>1 Day Change</t>
   </si>
   <si>
-    <t>-1.52%</t>
+    <t>-2.22%</t>
   </si>
   <si>
     <t>52 Week High</t>
   </si>
   <si>
-    <t>₹311.80</t>
+    <t>₹387.80</t>
   </si>
   <si>
     <t>52 Week Low</t>
   </si>
   <si>
-    <t>₹186.03</t>
+    <t>₹208.63</t>
   </si>
   <si>
     <t>RSI (14)</t>
   </si>
   <si>
     <t>EMA 50</t>
   </si>
   <si>
-    <t>₹320.15</t>
+    <t>₹285.03</t>
   </si>
   <si>
     <t>EMA 200</t>
   </si>
   <si>
-    <t>₹288.80</t>
+    <t>₹285.20</t>
   </si>
   <si>
     <t>ATR (14)</t>
   </si>
   <si>
-    <t>₹9.62</t>
+    <t>₹6.98</t>
   </si>
   <si>
     <t>Volume Ratio</t>
   </si>
   <si>
-    <t>0.21×</t>
+    <t>0.82×</t>
   </si>
   <si>
     <t>Data Period</t>
   </si>
   <si>
-    <t>13 May 2024 to 22 Oct 2025</t>
+    <t>09 Apr 2025 to 11 Sep 2026</t>
   </si>
   <si>
     <t>ACTIVE TECHNICAL CONDITIONS</t>
   </si>
   <si>
-    <t>● No special conditions today</t>
+    <t>● EMA50 &lt; EMA200</t>
   </si>
   <si>
     <t>For educational purposes only. Not investment advice. Past performance does not guarantee future results.</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Open</t>
   </si>
   <si>
     <t>High</t>
   </si>
   <si>
     <t>Low</t>
   </si>
   <si>
     <t>Close</t>
   </si>
   <si>
     <t>Change %</t>
   </si>
   <si>
     <t>Trading Days</t>
   </si>
   <si>
     <t>Total Volume</t>
   </si>
   <si>
-    <t>May 2024</t>
-[...31 lines deleted...]
-  <si>
     <t>Apr 2025</t>
   </si>
   <si>
     <t>May 2025</t>
   </si>
   <si>
     <t>Jun 2025</t>
   </si>
   <si>
     <t>Jul 2025</t>
   </si>
   <si>
     <t>Aug 2025</t>
   </si>
   <si>
     <t>Sep 2025</t>
   </si>
   <si>
     <t>Oct 2025</t>
   </si>
   <si>
+    <t>Nov 2025</t>
+  </si>
+  <si>
+    <t>Dec 2025</t>
+  </si>
+  <si>
+    <t>Jan 2026</t>
+  </si>
+  <si>
+    <t>Feb 2026</t>
+  </si>
+  <si>
+    <t>Mar 2026</t>
+  </si>
+  <si>
+    <t>Apr 2026</t>
+  </si>
+  <si>
+    <t>May 2026</t>
+  </si>
+  <si>
+    <t>Jun 2026</t>
+  </si>
+  <si>
+    <t>Jul 2026</t>
+  </si>
+  <si>
+    <t>Aug 2026</t>
+  </si>
+  <si>
+    <t>Sep 2026</t>
+  </si>
+  <si>
     <t>Week</t>
   </si>
   <si>
-    <t>Week of 04 Aug</t>
-[...32 lines deleted...]
-    <t>Week of 20 Oct</t>
+    <t>Week of 22 Jun</t>
+  </si>
+  <si>
+    <t>Week of 29 Jun</t>
+  </si>
+  <si>
+    <t>Week of 06 Jul</t>
+  </si>
+  <si>
+    <t>Week of 13 Jul</t>
+  </si>
+  <si>
+    <t>Week of 20 Jul</t>
+  </si>
+  <si>
+    <t>Week of 27 Jul</t>
+  </si>
+  <si>
+    <t>Week of 03 Aug</t>
+  </si>
+  <si>
+    <t>Week of 10 Aug</t>
+  </si>
+  <si>
+    <t>Week of 17 Aug</t>
+  </si>
+  <si>
+    <t>Week of 24 Aug</t>
+  </si>
+  <si>
+    <t>Week of 31 Aug</t>
+  </si>
+  <si>
+    <t>Week of 07 Sep</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>1D Change %</t>
   </si>
   <si>
     <t>RSI</t>
   </si>
   <si>
     <t>Vol Ratio</t>
   </si>
   <si>
     <t>RSI&lt;30</t>
   </si>
   <si>
     <t>RSI&gt;70</t>
   </si>
   <si>
     <t>EMA Cross</t>
   </si>
   <si>
     <t>MACD Cross</t>
   </si>
   <si>
     <t>Breakout</t>
   </si>
   <si>
     <t>Vol Spike</t>
   </si>
   <si>
-    <t>01 Jul 2026</t>
-[...5 lines deleted...]
-    <t>29 Jun 2026</t>
+    <t>11 Sep 2026</t>
+  </si>
+  <si>
+    <t>10 Sep 2026</t>
+  </si>
+  <si>
+    <t>09 Sep 2026</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
-    <t>26 Jun 2026</t>
-[...77 lines deleted...]
-    <t>20 May 2026</t>
+    <t>08 Sep 2026</t>
+  </si>
+  <si>
+    <t>07 Sep 2026</t>
+  </si>
+  <si>
+    <t>04 Sep 2026</t>
+  </si>
+  <si>
+    <t>03 Sep 2026</t>
+  </si>
+  <si>
+    <t>02 Sep 2026</t>
+  </si>
+  <si>
+    <t>01 Sep 2026</t>
+  </si>
+  <si>
+    <t>31 Aug 2026</t>
+  </si>
+  <si>
+    <t>28 Aug 2026</t>
+  </si>
+  <si>
+    <t>27 Aug 2026</t>
+  </si>
+  <si>
+    <t>26 Aug 2026</t>
+  </si>
+  <si>
+    <t>25 Aug 2026</t>
+  </si>
+  <si>
+    <t>24 Aug 2026</t>
+  </si>
+  <si>
+    <t>21 Aug 2026</t>
+  </si>
+  <si>
+    <t>20 Aug 2026</t>
+  </si>
+  <si>
+    <t>19 Aug 2026</t>
+  </si>
+  <si>
+    <t>18 Aug 2026</t>
+  </si>
+  <si>
+    <t>17 Aug 2026</t>
+  </si>
+  <si>
+    <t>14 Aug 2026</t>
+  </si>
+  <si>
+    <t>13 Aug 2026</t>
+  </si>
+  <si>
+    <t>12 Aug 2026</t>
+  </si>
+  <si>
+    <t>11 Aug 2026</t>
+  </si>
+  <si>
+    <t>10 Aug 2026</t>
+  </si>
+  <si>
+    <t>07 Aug 2026</t>
+  </si>
+  <si>
+    <t>06 Aug 2026</t>
+  </si>
+  <si>
+    <t>05 Aug 2026</t>
+  </si>
+  <si>
+    <t>04 Aug 2026</t>
+  </si>
+  <si>
+    <t>03 Aug 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="₹#,##0.00"/>
     <numFmt numFmtId="165" formatCode="+0.00%;-0.00%"/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="12">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="9"/>
       <color rgb="FFFFFFFF"/>
@@ -399,168 +399,193 @@
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF64748B"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF64748B"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
+      <b val="1"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="10"/>
+      <color rgb="FFDC2626"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF64748B"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
-      <color rgb="FF16A34A"/>
+      <color rgb="FFDC2626"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
-      <color rgb="FFDC2626"/>
+      <color rgb="FF16A34A"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="1"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FF16A34A"/>
       <name val="Calibri"/>
     </font>
   </fonts>
-  <fills count="4">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1E3A8A"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFEF2F2"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF8FAFC"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FFE2E8F0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFE2E8F0"/>
       </left>
       <right style="thin">
         <color rgb="FFE2E8F0"/>
       </right>
       <top style="thin">
         <color rgb="FFE2E8F0"/>
       </top>
       <bottom style="thin">
         <color rgb="FFE2E8F0"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="19">
+  <cellXfs count="20">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
-    <xf xfId="0" fontId="3" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="6" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="7" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="7" numFmtId="0" fillId="2" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="8" numFmtId="0" fillId="2" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="164" fillId="3" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
-[...2 lines deleted...]
-    <xf xfId="0" fontId="9" numFmtId="165" fillId="3" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="164" fillId="4" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="9" numFmtId="165" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="10" numFmtId="165" fillId="4" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="9" numFmtId="165" fillId="4" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="10" numFmtId="165" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="3" fillId="0" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="3" fillId="3" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="3" fillId="4" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="11" numFmtId="0" fillId="4" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -902,51 +927,51 @@
       <c r="B6" s="5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="5">
-        <v>44.4</v>
+        <v>34.6</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>17</v>
       </c>
@@ -1028,511 +1053,511 @@
       </c>
       <c r="C1" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>29</v>
       </c>
       <c r="F1" s="8" t="s">
         <v>30</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>31</v>
       </c>
       <c r="H1" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="11">
-        <v>217.44999999999999</v>
+        <v>225.71000000000001</v>
       </c>
       <c r="C2" s="11">
-        <v>249.15000000000001</v>
+        <v>245.72999999999999</v>
       </c>
       <c r="D2" s="11">
-        <v>208.59999999999999</v>
+        <v>219.41</v>
       </c>
       <c r="E2" s="11">
-        <v>236.5</v>
+        <v>223.069999999999993</v>
       </c>
       <c r="F2" s="13">
-        <v>0.0876</v>
+        <v>-0.0117</v>
       </c>
       <c r="G2" s="9">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="H2" s="17">
-        <v>87014582</v>
+        <v>15605009</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B3" s="12">
-        <v>248.0</v>
+        <v>223.080000000000013</v>
       </c>
       <c r="C3" s="12">
-        <v>250.94999999999999</v>
+        <v>252.59</v>
       </c>
       <c r="D3" s="12">
-        <v>193.0</v>
+        <v>208.63</v>
       </c>
       <c r="E3" s="12">
-        <v>240.15000000000001</v>
+        <v>236.93000000000001</v>
       </c>
       <c r="F3" s="14">
-        <v>0.0154</v>
+        <v>0.0621</v>
       </c>
       <c r="G3" s="10">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="H3" s="18">
-        <v>118469616</v>
+        <v>43702114</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="11">
-        <v>240.0</v>
+        <v>237.25</v>
       </c>
       <c r="C4" s="11">
-        <v>311.80000000000001</v>
+        <v>241.41999999999999</v>
       </c>
       <c r="D4" s="11">
-        <v>236.25</v>
+        <v>216.72</v>
       </c>
       <c r="E4" s="11">
-        <v>287.86000000000001</v>
+        <v>225.71000000000001</v>
       </c>
       <c r="F4" s="13">
-        <v>0.1987</v>
+        <v>-0.0474</v>
       </c>
       <c r="G4" s="9">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="H4" s="17">
-        <v>281471842</v>
+        <v>23715138</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="12">
-        <v>290.55000000000001</v>
+        <v>227.40000000000001</v>
       </c>
       <c r="C5" s="12">
-        <v>293.5</v>
+        <v>243.28</v>
       </c>
       <c r="D5" s="12">
-        <v>253.30000000000001</v>
+        <v>216.34</v>
       </c>
       <c r="E5" s="12">
-        <v>275.10000000000002</v>
-[...2 lines deleted...]
-        <v>-0.0443</v>
+        <v>237.44999999999999</v>
+      </c>
+      <c r="F5" s="14">
+        <v>0.052</v>
       </c>
       <c r="G5" s="10">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H5" s="18">
-        <v>75067718</v>
+        <v>39281634</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="11">
-        <v>275.64999999999998</v>
+        <v>237.44999999999999</v>
       </c>
       <c r="C6" s="11">
-        <v>294.5</v>
+        <v>246.12</v>
       </c>
       <c r="D6" s="11">
-        <v>258.5</v>
+        <v>217.59999999999999</v>
       </c>
       <c r="E6" s="11">
-        <v>282.5</v>
+        <v>220.69</v>
       </c>
       <c r="F6" s="13">
-        <v>0.0269</v>
+        <v>-0.0706</v>
       </c>
       <c r="G6" s="9">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="H6" s="17">
-        <v>75427412</v>
+        <v>19209596</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B7" s="12">
-        <v>282.5</v>
+        <v>221.22</v>
       </c>
       <c r="C7" s="12">
-        <v>296.80000000000001</v>
+        <v>287.86000000000001</v>
       </c>
       <c r="D7" s="12">
-        <v>231.65000000000001</v>
+        <v>220.49000000000001</v>
       </c>
       <c r="E7" s="12">
-        <v>257.5</v>
-[...2 lines deleted...]
-        <v>-0.0885</v>
+        <v>281.31</v>
+      </c>
+      <c r="F7" s="14">
+        <v>0.2747</v>
       </c>
       <c r="G7" s="10">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H7" s="18">
-        <v>46892454</v>
+        <v>88556474</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="9" t="s">
         <v>39</v>
       </c>
       <c r="B8" s="11">
-        <v>257.5</v>
+        <v>279.81</v>
       </c>
       <c r="C8" s="11">
-        <v>266.0</v>
+        <v>288.10000000000002</v>
       </c>
       <c r="D8" s="11">
-        <v>226.25</v>
+        <v>247.47999999999999</v>
       </c>
       <c r="E8" s="11">
-        <v>258.85000000000002</v>
+        <v>258.62</v>
       </c>
       <c r="F8" s="13">
-        <v>0.0052</v>
+        <v>-0.0807</v>
       </c>
       <c r="G8" s="9">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="H8" s="17">
-        <v>29947034</v>
+        <v>45597433</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B9" s="12">
-        <v>261.19999999999999</v>
+        <v>258.72000000000003</v>
       </c>
       <c r="C9" s="12">
-        <v>276.10000000000002</v>
+        <v>263.44999999999999</v>
       </c>
       <c r="D9" s="12">
-        <v>231.050000000000011</v>
+        <v>235.34999999999999</v>
       </c>
       <c r="E9" s="12">
-        <v>248.80000000000001</v>
+        <v>239.78</v>
       </c>
       <c r="F9" s="15">
-        <v>-0.0388</v>
+        <v>-0.0728</v>
       </c>
       <c r="G9" s="10">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="H9" s="18">
-        <v>31444888</v>
+        <v>19720778</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B10" s="11">
-        <v>240.81</v>
+        <v>241.16999999999999</v>
       </c>
       <c r="C10" s="11">
-        <v>249.41</v>
+        <v>255.16999999999999</v>
       </c>
       <c r="D10" s="11">
-        <v>196.53</v>
+        <v>226.77000000000001</v>
       </c>
       <c r="E10" s="11">
-        <v>221.91999999999999</v>
+        <v>246.71000000000001</v>
       </c>
       <c r="F10" s="16">
-        <v>-0.108</v>
+        <v>0.0289</v>
       </c>
       <c r="G10" s="9">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H10" s="17">
-        <v>33711210</v>
+        <v>25550377</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B11" s="12">
-        <v>216.0</v>
+        <v>247.66999999999999</v>
       </c>
       <c r="C11" s="12">
-        <v>237.40000000000001</v>
+        <v>273.0099999999999909</v>
       </c>
       <c r="D11" s="12">
-        <v>186.030000000000001</v>
+        <v>239.050000000000011</v>
       </c>
       <c r="E11" s="12">
-        <v>207.039999999999992</v>
-[...2 lines deleted...]
-        <v>-0.0671</v>
+        <v>259.10000000000002</v>
+      </c>
+      <c r="F11" s="14">
+        <v>0.0502</v>
       </c>
       <c r="G11" s="10">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H11" s="18">
-        <v>91496590</v>
+        <v>42616205</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="9" t="s">
         <v>43</v>
       </c>
       <c r="B12" s="11">
-        <v>212.0</v>
+        <v>247.59999999999999</v>
       </c>
       <c r="C12" s="11">
-        <v>269.060000000000002</v>
+        <v>271.25</v>
       </c>
       <c r="D12" s="11">
-        <v>197.069999999999993</v>
+        <v>241.55000000000001</v>
       </c>
       <c r="E12" s="11">
-        <v>244.66999999999999</v>
-[...2 lines deleted...]
-        <v>0.1818</v>
+        <v>260.050000000000011</v>
+      </c>
+      <c r="F12" s="16">
+        <v>0.0037</v>
       </c>
       <c r="G12" s="9">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H12" s="17">
-        <v>70456057</v>
+        <v>30739844</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B13" s="12">
-        <v>244.94</v>
+        <v>246.5</v>
       </c>
       <c r="C13" s="12">
-        <v>254.0</v>
+        <v>276.0</v>
       </c>
       <c r="D13" s="12">
-        <v>214.0099999999999909</v>
+        <v>236.0</v>
       </c>
       <c r="E13" s="12">
-        <v>227.58000000000001</v>
-[...2 lines deleted...]
-        <v>-0.0698</v>
+        <v>268.60000000000002</v>
+      </c>
+      <c r="F13" s="14">
+        <v>0.0329</v>
       </c>
       <c r="G13" s="10">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H13" s="18">
-        <v>22544186</v>
+        <v>61076498</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="9" t="s">
         <v>45</v>
       </c>
       <c r="B14" s="11">
-        <v>227.59</v>
+        <v>274.80000000000001</v>
       </c>
       <c r="C14" s="11">
-        <v>257.69999999999999</v>
+        <v>328.69999999999999</v>
       </c>
       <c r="D14" s="11">
-        <v>212.84999999999999</v>
+        <v>261.10000000000002</v>
       </c>
       <c r="E14" s="11">
-        <v>241.72</v>
-[...2 lines deleted...]
-        <v>0.0621</v>
+        <v>316.60000000000002</v>
+      </c>
+      <c r="F14" s="16">
+        <v>0.1787</v>
       </c>
       <c r="G14" s="9">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H14" s="17">
-        <v>43835185</v>
+        <v>135703931</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="10" t="s">
         <v>46</v>
       </c>
       <c r="B15" s="12">
-        <v>242.050000000000011</v>
+        <v>316.60000000000002</v>
       </c>
       <c r="C15" s="12">
-        <v>246.30000000000001</v>
+        <v>387.80000000000001</v>
       </c>
       <c r="D15" s="12">
-        <v>221.099999999999994</v>
+        <v>306.30000000000001</v>
       </c>
       <c r="E15" s="12">
-        <v>230.27000000000001</v>
-[...2 lines deleted...]
-        <v>-0.0474</v>
+        <v>347.55000000000001</v>
+      </c>
+      <c r="F15" s="14">
+        <v>0.0978</v>
       </c>
       <c r="G15" s="10">
         <v>21</v>
       </c>
       <c r="H15" s="18">
-        <v>23715138</v>
+        <v>185395675</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="9" t="s">
         <v>47</v>
       </c>
       <c r="B16" s="11">
-        <v>232.0</v>
+        <v>350.60000000000002</v>
       </c>
       <c r="C16" s="11">
-        <v>248.19999999999999</v>
+        <v>352.85000000000002</v>
       </c>
       <c r="D16" s="11">
-        <v>220.71000000000001</v>
+        <v>305.10000000000002</v>
       </c>
       <c r="E16" s="11">
-        <v>242.25</v>
+        <v>322.0</v>
       </c>
       <c r="F16" s="13">
-        <v>0.052</v>
+        <v>-0.0735</v>
       </c>
       <c r="G16" s="9">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H16" s="17">
-        <v>39281634</v>
+        <v>168197479</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="10" t="s">
         <v>48</v>
       </c>
       <c r="B17" s="12">
-        <v>242.25</v>
+        <v>321.55000000000001</v>
       </c>
       <c r="C17" s="12">
-        <v>251.099999999999994</v>
+        <v>323.25</v>
       </c>
       <c r="D17" s="12">
-        <v>222.0</v>
+        <v>279.89999999999998</v>
       </c>
       <c r="E17" s="12">
-        <v>225.15000000000001</v>
+        <v>297.89999999999998</v>
       </c>
       <c r="F17" s="15">
-        <v>-0.0706</v>
+        <v>-0.0748</v>
       </c>
       <c r="G17" s="10">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="H17" s="18">
-        <v>19209596</v>
+        <v>50383768</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="9" t="s">
         <v>49</v>
       </c>
       <c r="B18" s="11">
-        <v>225.69</v>
+        <v>299.80000000000001</v>
       </c>
       <c r="C18" s="11">
-        <v>291.95999999999998</v>
+        <v>307.69999999999999</v>
       </c>
       <c r="D18" s="11">
-        <v>224.94999999999999</v>
+        <v>263.30000000000001</v>
       </c>
       <c r="E18" s="11">
-        <v>285.31999999999999</v>
+        <v>267.39999999999998</v>
       </c>
       <c r="F18" s="13">
-        <v>0.2672</v>
+        <v>-0.1024</v>
       </c>
       <c r="G18" s="9">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="H18" s="17">
-        <v>88556474</v>
+        <v>38843317</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="10" t="s">
         <v>50</v>
       </c>
       <c r="B19" s="12">
-        <v>283.80000000000001</v>
+        <v>271.75</v>
       </c>
       <c r="C19" s="12">
-        <v>292.19999999999999</v>
+        <v>282.30000000000001</v>
       </c>
       <c r="D19" s="12">
-        <v>262.19999999999999</v>
+        <v>263.55000000000001</v>
       </c>
       <c r="E19" s="12">
-        <v>267.5</v>
+        <v>264.39999999999998</v>
       </c>
       <c r="F19" s="15">
-        <v>-0.0625</v>
+        <v>-0.0112</v>
       </c>
       <c r="G19" s="10">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="H19" s="18">
-        <v>30162466</v>
+        <v>14926410</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G13"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
@@ -1549,319 +1574,319 @@
       </c>
       <c r="B1" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C1" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>29</v>
       </c>
       <c r="F1" s="8" t="s">
         <v>30</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B2" s="11">
-        <v>234.30000000000001</v>
+        <v>322.39999999999998</v>
       </c>
       <c r="C2" s="11">
-        <v>251.099999999999994</v>
+        <v>329.10000000000002</v>
       </c>
       <c r="D2" s="11">
-        <v>226.25</v>
+        <v>318.14999999999998</v>
       </c>
       <c r="E2" s="11">
-        <v>232.34</v>
-[...2 lines deleted...]
-        <v>-0.0084</v>
+        <v>320.10000000000002</v>
+      </c>
+      <c r="F2" s="13">
+        <v>-0.0071</v>
       </c>
       <c r="G2" s="17">
-        <v>9285451</v>
+        <v>15915705</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="10" t="s">
         <v>53</v>
       </c>
       <c r="B3" s="12">
-        <v>232.34</v>
+        <v>320.89999999999998</v>
       </c>
       <c r="C3" s="12">
-        <v>245.55000000000001</v>
+        <v>328.89999999999998</v>
       </c>
       <c r="D3" s="12">
-        <v>229.25</v>
+        <v>311.75</v>
       </c>
       <c r="E3" s="12">
-        <v>237.59</v>
-[...2 lines deleted...]
-        <v>0.0226</v>
+        <v>313.5</v>
+      </c>
+      <c r="F3" s="15">
+        <v>-0.0206</v>
       </c>
       <c r="G3" s="18">
-        <v>3570994</v>
+        <v>14781929</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="9" t="s">
         <v>54</v>
       </c>
       <c r="B4" s="11">
-        <v>239.099999999999994</v>
+        <v>312.64999999999998</v>
       </c>
       <c r="C4" s="11">
-        <v>243.31999999999999</v>
+        <v>315.39999999999998</v>
       </c>
       <c r="D4" s="11">
-        <v>234.11000000000001</v>
+        <v>292.69999999999999</v>
       </c>
       <c r="E4" s="11">
-        <v>234.69999999999999</v>
+        <v>314.89999999999998</v>
       </c>
       <c r="F4" s="16">
-        <v>-0.0122</v>
+        <v>0.0045</v>
       </c>
       <c r="G4" s="17">
-        <v>2723830</v>
+        <v>14206394</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="10" t="s">
         <v>55</v>
       </c>
       <c r="B5" s="12">
-        <v>234.75</v>
+        <v>310.0</v>
       </c>
       <c r="C5" s="12">
-        <v>239.090000000000003</v>
+        <v>311.69999999999999</v>
       </c>
       <c r="D5" s="12">
-        <v>222.0</v>
+        <v>294.19999999999999</v>
       </c>
       <c r="E5" s="12">
-        <v>225.15000000000001</v>
+        <v>295.60000000000002</v>
       </c>
       <c r="F5" s="15">
-        <v>-0.0407</v>
+        <v>-0.0613</v>
       </c>
       <c r="G5" s="18">
-        <v>2895186</v>
+        <v>9297332</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="9" t="s">
         <v>56</v>
       </c>
       <c r="B6" s="11">
-        <v>225.69</v>
+        <v>296.0</v>
       </c>
       <c r="C6" s="11">
-        <v>238.88</v>
+        <v>300.30000000000001</v>
       </c>
       <c r="D6" s="11">
-        <v>224.94999999999999</v>
+        <v>279.89999999999998</v>
       </c>
       <c r="E6" s="11">
-        <v>228.53</v>
+        <v>292.80000000000001</v>
       </c>
       <c r="F6" s="13">
-        <v>0.015</v>
+        <v>-0.0095</v>
       </c>
       <c r="G6" s="17">
-        <v>4250831</v>
+        <v>10644797</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="10" t="s">
         <v>57</v>
       </c>
       <c r="B7" s="12">
-        <v>230.0</v>
+        <v>295.0</v>
       </c>
       <c r="C7" s="12">
-        <v>266.19999999999999</v>
+        <v>304.19999999999999</v>
       </c>
       <c r="D7" s="12">
-        <v>228.80000000000001</v>
+        <v>291.0</v>
       </c>
       <c r="E7" s="12">
-        <v>262.74000000000001</v>
+        <v>297.89999999999998</v>
       </c>
       <c r="F7" s="14">
-        <v>0.1497</v>
+        <v>0.0174</v>
       </c>
       <c r="G7" s="18">
-        <v>26824562</v>
+        <v>10801314</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="9" t="s">
         <v>58</v>
       </c>
       <c r="B8" s="11">
-        <v>263.0</v>
+        <v>299.80000000000001</v>
       </c>
       <c r="C8" s="11">
-        <v>268.64999999999998</v>
+        <v>307.69999999999999</v>
       </c>
       <c r="D8" s="11">
-        <v>254.099999999999994</v>
+        <v>295.94999999999999</v>
       </c>
       <c r="E8" s="11">
-        <v>260.26999999999998</v>
+        <v>304.39999999999998</v>
       </c>
       <c r="F8" s="16">
-        <v>-0.0094</v>
+        <v>0.0218</v>
       </c>
       <c r="G8" s="17">
-        <v>11425297</v>
+        <v>7960224</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="10" t="s">
         <v>59</v>
       </c>
       <c r="B9" s="12">
-        <v>260.050000000000011</v>
+        <v>289.10000000000002</v>
       </c>
       <c r="C9" s="12">
-        <v>290.45999999999998</v>
+        <v>291.30000000000001</v>
       </c>
       <c r="D9" s="12">
-        <v>258.050000000000011</v>
+        <v>271.64999999999998</v>
       </c>
       <c r="E9" s="12">
-        <v>279.52999999999997</v>
-[...2 lines deleted...]
-        <v>0.074</v>
+        <v>275.39999999999998</v>
+      </c>
+      <c r="F9" s="15">
+        <v>-0.0953</v>
       </c>
       <c r="G9" s="18">
-        <v>36178373</v>
+        <v>17193877</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="9" t="s">
         <v>60</v>
       </c>
       <c r="B10" s="11">
-        <v>280.30000000000001</v>
+        <v>276.0</v>
       </c>
       <c r="C10" s="11">
-        <v>291.95999999999998</v>
+        <v>278.89999999999998</v>
       </c>
       <c r="D10" s="11">
-        <v>275.85000000000002</v>
+        <v>263.30000000000001</v>
       </c>
       <c r="E10" s="11">
-        <v>283.25</v>
+        <v>269.80000000000001</v>
       </c>
       <c r="F10" s="13">
-        <v>0.0133</v>
+        <v>-0.0203</v>
       </c>
       <c r="G10" s="17">
-        <v>16130743</v>
+        <v>6920586</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="10" t="s">
         <v>61</v>
       </c>
       <c r="B11" s="12">
-        <v>282.94999999999999</v>
+        <v>270.30000000000001</v>
       </c>
       <c r="C11" s="12">
-        <v>292.19999999999999</v>
+        <v>276.80000000000001</v>
       </c>
       <c r="D11" s="12">
         <v>268.0</v>
       </c>
       <c r="E11" s="12">
-        <v>270.050000000000011</v>
-[...2 lines deleted...]
-        <v>-0.0466</v>
+        <v>270.60000000000002</v>
+      </c>
+      <c r="F11" s="14">
+        <v>0.003</v>
       </c>
       <c r="G11" s="18">
-        <v>15431540</v>
+        <v>4709837</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="9" t="s">
         <v>62</v>
       </c>
       <c r="B12" s="11">
-        <v>269.75</v>
+        <v>270.60000000000002</v>
       </c>
       <c r="C12" s="11">
-        <v>274.69999999999999</v>
+        <v>281.35000000000002</v>
       </c>
       <c r="D12" s="11">
-        <v>262.19999999999999</v>
+        <v>266.050000000000011</v>
       </c>
       <c r="E12" s="11">
-        <v>264.39999999999998</v>
+        <v>273.050000000000011</v>
       </c>
       <c r="F12" s="16">
-        <v>-0.0209</v>
+        <v>0.0091</v>
       </c>
       <c r="G12" s="17">
-        <v>6363251</v>
+        <v>7756732</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="10" t="s">
         <v>63</v>
       </c>
       <c r="B13" s="12">
-        <v>265.60000000000002</v>
+        <v>275.80000000000001</v>
       </c>
       <c r="C13" s="12">
-        <v>269.19999999999999</v>
+        <v>282.30000000000001</v>
       </c>
       <c r="D13" s="12">
-        <v>262.80000000000001</v>
+        <v>263.55000000000001</v>
       </c>
       <c r="E13" s="12">
-        <v>267.5</v>
-[...2 lines deleted...]
-        <v>0.0117</v>
+        <v>264.39999999999998</v>
+      </c>
+      <c r="F13" s="15">
+        <v>-0.0317</v>
       </c>
       <c r="G13" s="18">
-        <v>2114343</v>
+        <v>9228471</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:K31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
@@ -1894,733 +1919,735 @@
       </c>
       <c r="F1" s="8" t="s">
         <v>68</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>69</v>
       </c>
       <c r="H1" s="8" t="s">
         <v>70</v>
       </c>
       <c r="I1" s="8" t="s">
         <v>71</v>
       </c>
       <c r="J1" s="8" t="s">
         <v>72</v>
       </c>
       <c r="K1" s="8" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="9" t="s">
         <v>74</v>
       </c>
       <c r="B2" s="11">
-        <v>317.10000000000002</v>
-[...2 lines deleted...]
-        <v>-0.0152</v>
+        <v>264.39999999999998</v>
+      </c>
+      <c r="C2" s="13">
+        <v>-0.0222</v>
       </c>
       <c r="D2" s="9">
-        <v>44.4</v>
+        <v>34.6</v>
       </c>
       <c r="E2" s="9">
-        <v>0.21</v>
+        <v>0.82</v>
       </c>
       <c r="F2" s="9"/>
       <c r="G2" s="9"/>
       <c r="H2" s="9"/>
       <c r="I2" s="9"/>
       <c r="J2" s="9"/>
       <c r="K2" s="9"/>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="10" t="s">
         <v>75</v>
       </c>
       <c r="B3" s="12">
-        <v>322.0</v>
+        <v>270.39999999999998</v>
       </c>
       <c r="C3" s="15">
-        <v>-0.0175</v>
+        <v>-0.0042</v>
       </c>
       <c r="D3" s="10">
-        <v>47.6</v>
+        <v>40.2</v>
       </c>
       <c r="E3" s="10">
-        <v>0.32</v>
+        <v>0.75</v>
       </c>
       <c r="F3" s="10"/>
       <c r="G3" s="10"/>
       <c r="H3" s="10"/>
       <c r="I3" s="10"/>
       <c r="J3" s="10"/>
       <c r="K3" s="10"/>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="9" t="s">
         <v>76</v>
       </c>
       <c r="B4" s="11">
-        <v>327.75</v>
+        <v>271.55000000000001</v>
       </c>
       <c r="C4" s="13">
-        <v>0.0239</v>
+        <v>-0.0026</v>
       </c>
       <c r="D4" s="9">
-        <v>51.6</v>
+        <v>41.4</v>
       </c>
       <c r="E4" s="9">
-        <v>0.83</v>
+        <v>3.3</v>
       </c>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="9"/>
-      <c r="I4" s="9" t="s">
+      <c r="I4" s="9"/>
+      <c r="J4" s="9"/>
+      <c r="K4" s="9" t="s">
         <v>77</v>
       </c>
-      <c r="J4" s="9"/>
-      <c r="K4" s="9"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="10" t="s">
         <v>78</v>
       </c>
       <c r="B5" s="12">
-        <v>320.10000000000002</v>
+        <v>272.25</v>
       </c>
       <c r="C5" s="14">
-        <v>0.0</v>
+        <v>0.011</v>
       </c>
       <c r="D5" s="10">
-        <v>46.0</v>
+        <v>42.1</v>
       </c>
       <c r="E5" s="10">
-        <v>0.3</v>
+        <v>0.52</v>
       </c>
       <c r="F5" s="10"/>
       <c r="G5" s="10"/>
       <c r="H5" s="10"/>
       <c r="I5" s="10"/>
       <c r="J5" s="10"/>
       <c r="K5" s="10"/>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="9" t="s">
         <v>79</v>
       </c>
       <c r="B6" s="11">
-        <v>320.10000000000002</v>
-[...2 lines deleted...]
-        <v>-0.0158</v>
+        <v>269.30000000000001</v>
+      </c>
+      <c r="C6" s="13">
+        <v>-0.0137</v>
       </c>
       <c r="D6" s="9">
-        <v>46.0</v>
+        <v>38.0</v>
       </c>
       <c r="E6" s="9">
-        <v>0.29</v>
+        <v>0.92</v>
       </c>
       <c r="F6" s="9"/>
       <c r="G6" s="9"/>
       <c r="H6" s="9"/>
       <c r="I6" s="9"/>
       <c r="J6" s="9"/>
       <c r="K6" s="9"/>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="10" t="s">
         <v>80</v>
       </c>
       <c r="B7" s="12">
-        <v>325.25</v>
+        <v>273.050000000000011</v>
       </c>
       <c r="C7" s="15">
-        <v>-0.0058</v>
+        <v>-0.0067</v>
       </c>
       <c r="D7" s="10">
-        <v>49.3</v>
+        <v>41.5</v>
       </c>
       <c r="E7" s="10">
-        <v>0.3</v>
+        <v>0.39</v>
       </c>
       <c r="F7" s="10"/>
       <c r="G7" s="10"/>
       <c r="H7" s="10"/>
       <c r="I7" s="10"/>
       <c r="J7" s="10"/>
       <c r="K7" s="10"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="9" t="s">
         <v>81</v>
       </c>
       <c r="B8" s="11">
-        <v>327.14999999999998</v>
-[...2 lines deleted...]
-        <v>-0.0014</v>
+        <v>274.89999999999998</v>
+      </c>
+      <c r="C8" s="13">
+        <v>-0.0022</v>
       </c>
       <c r="D8" s="9">
-        <v>50.6</v>
+        <v>43.3</v>
       </c>
       <c r="E8" s="9">
-        <v>0.49</v>
+        <v>0.55</v>
       </c>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="9"/>
       <c r="I8" s="9"/>
       <c r="J8" s="9"/>
       <c r="K8" s="9"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="10" t="s">
         <v>82</v>
       </c>
       <c r="B9" s="12">
-        <v>327.60000000000002</v>
+        <v>275.5</v>
       </c>
       <c r="C9" s="14">
-        <v>0.0183</v>
+        <v>0.0044</v>
       </c>
       <c r="D9" s="10">
-        <v>50.9</v>
+        <v>43.9</v>
       </c>
       <c r="E9" s="10">
-        <v>0.74</v>
+        <v>0.99</v>
       </c>
       <c r="F9" s="10"/>
       <c r="G9" s="10"/>
       <c r="H9" s="10"/>
       <c r="I9" s="10"/>
       <c r="J9" s="10"/>
       <c r="K9" s="10"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="9" t="s">
         <v>83</v>
       </c>
       <c r="B10" s="11">
-        <v>321.69999999999999</v>
+        <v>274.30000000000001</v>
       </c>
       <c r="C10" s="16">
-        <v>-0.0063</v>
+        <v>0.0258</v>
       </c>
       <c r="D10" s="9">
-        <v>47.2</v>
+        <v>42.5</v>
       </c>
       <c r="E10" s="9">
-        <v>0.82</v>
+        <v>1.09</v>
       </c>
       <c r="F10" s="9"/>
       <c r="G10" s="9"/>
       <c r="H10" s="9"/>
-      <c r="I10" s="9"/>
+      <c r="I10" s="9" t="s">
+        <v>77</v>
+      </c>
       <c r="J10" s="9"/>
       <c r="K10" s="9"/>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="10" t="s">
         <v>84</v>
       </c>
       <c r="B11" s="12">
-        <v>323.75</v>
-[...2 lines deleted...]
-        <v>0.041</v>
+        <v>267.39999999999998</v>
+      </c>
+      <c r="C11" s="15">
+        <v>-0.0118</v>
       </c>
       <c r="D11" s="10">
-        <v>48.4</v>
+        <v>33.4</v>
       </c>
       <c r="E11" s="10">
-        <v>1.06</v>
+        <v>1.1</v>
       </c>
       <c r="F11" s="10"/>
       <c r="G11" s="10"/>
       <c r="H11" s="10"/>
       <c r="I11" s="10"/>
       <c r="J11" s="10"/>
       <c r="K11" s="10"/>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="9" t="s">
         <v>85</v>
       </c>
       <c r="B12" s="11">
-        <v>311.0</v>
+        <v>270.60000000000002</v>
       </c>
       <c r="C12" s="16">
-        <v>-0.0078</v>
+        <v>0.0067</v>
       </c>
       <c r="D12" s="9">
-        <v>39.8</v>
+        <v>35.8</v>
       </c>
       <c r="E12" s="9">
-        <v>0.34</v>
+        <v>0.5</v>
       </c>
       <c r="F12" s="9"/>
       <c r="G12" s="9"/>
       <c r="H12" s="9"/>
       <c r="I12" s="9"/>
       <c r="J12" s="9"/>
       <c r="K12" s="9"/>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="10" t="s">
         <v>86</v>
       </c>
       <c r="B13" s="12">
-        <v>313.44999999999999</v>
+        <v>268.80000000000001</v>
       </c>
       <c r="C13" s="15">
-        <v>-0.014</v>
+        <v>-0.0096</v>
       </c>
       <c r="D13" s="10">
-        <v>41.1</v>
+        <v>33.3</v>
       </c>
       <c r="E13" s="10">
-        <v>0.65</v>
+        <v>0.36</v>
       </c>
       <c r="F13" s="10"/>
       <c r="G13" s="10"/>
       <c r="H13" s="10"/>
       <c r="I13" s="10"/>
       <c r="J13" s="10"/>
       <c r="K13" s="10"/>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="9" t="s">
         <v>87</v>
       </c>
       <c r="B14" s="11">
-        <v>316.30000000000001</v>
-[...2 lines deleted...]
-        <v>0.0192</v>
+        <v>271.39999999999998</v>
+      </c>
+      <c r="C14" s="16">
+        <v>0.0004</v>
       </c>
       <c r="D14" s="9">
-        <v>42.2</v>
+        <v>35.1</v>
       </c>
       <c r="E14" s="9">
-        <v>1.28</v>
+        <v>0.33</v>
       </c>
       <c r="F14" s="9"/>
       <c r="G14" s="9"/>
       <c r="H14" s="9"/>
       <c r="I14" s="9"/>
       <c r="J14" s="9"/>
       <c r="K14" s="9"/>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="10" t="s">
         <v>88</v>
       </c>
       <c r="B15" s="12">
-        <v>310.35000000000002</v>
-[...2 lines deleted...]
-        <v>0.0024</v>
+        <v>271.30000000000001</v>
+      </c>
+      <c r="C15" s="15">
+        <v>-0.0066</v>
       </c>
       <c r="D15" s="10">
-        <v>38.3</v>
+        <v>35.0</v>
       </c>
       <c r="E15" s="10">
-        <v>1.43</v>
+        <v>0.3</v>
       </c>
       <c r="F15" s="10"/>
       <c r="G15" s="10"/>
       <c r="H15" s="10"/>
       <c r="I15" s="10"/>
       <c r="J15" s="10"/>
       <c r="K15" s="10"/>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="9" t="s">
         <v>89</v>
       </c>
       <c r="B16" s="11">
-        <v>309.60000000000002</v>
+        <v>273.10000000000002</v>
       </c>
       <c r="C16" s="16">
-        <v>-0.0554</v>
+        <v>0.0122</v>
       </c>
       <c r="D16" s="9">
-        <v>37.8</v>
+        <v>36.2</v>
       </c>
       <c r="E16" s="9">
-        <v>3.06</v>
+        <v>0.88</v>
       </c>
       <c r="F16" s="9"/>
       <c r="G16" s="9"/>
       <c r="H16" s="9"/>
       <c r="I16" s="9"/>
       <c r="J16" s="9"/>
-      <c r="K16" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K16" s="9"/>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="10" t="s">
         <v>90</v>
       </c>
       <c r="B17" s="12">
-        <v>327.75</v>
+        <v>269.80000000000001</v>
       </c>
       <c r="C17" s="15">
-        <v>-0.0238</v>
+        <v>-0.0083</v>
       </c>
       <c r="D17" s="10">
-        <v>46.1</v>
+        <v>32.2</v>
       </c>
       <c r="E17" s="10">
-        <v>2.44</v>
+        <v>0.47</v>
       </c>
       <c r="F17" s="10"/>
       <c r="G17" s="10"/>
       <c r="H17" s="10"/>
       <c r="I17" s="10"/>
       <c r="J17" s="10"/>
-      <c r="K17" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K17" s="10"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="9" t="s">
         <v>91</v>
       </c>
       <c r="B18" s="11">
-        <v>335.75</v>
+        <v>272.050000000000011</v>
       </c>
       <c r="C18" s="16">
-        <v>-0.0025</v>
+        <v>0.0149</v>
       </c>
       <c r="D18" s="9">
-        <v>50.6</v>
+        <v>33.5</v>
       </c>
       <c r="E18" s="9">
-        <v>0.38</v>
+        <v>0.66</v>
       </c>
       <c r="F18" s="9"/>
       <c r="G18" s="9"/>
       <c r="H18" s="9"/>
       <c r="I18" s="9"/>
       <c r="J18" s="9"/>
       <c r="K18" s="9"/>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="10" t="s">
         <v>92</v>
       </c>
       <c r="B19" s="12">
-        <v>336.60000000000002</v>
+        <v>268.050000000000011</v>
       </c>
       <c r="C19" s="15">
-        <v>-0.0059</v>
-[...2 lines deleted...]
-        <v>51.1</v>
+        <v>-0.0311</v>
+      </c>
+      <c r="D19" s="19">
+        <v>28.6</v>
       </c>
       <c r="E19" s="10">
-        <v>0.36</v>
-[...1 lines deleted...]
-      <c r="F19" s="10"/>
+        <v>0.94</v>
+      </c>
+      <c r="F19" s="10" t="s">
+        <v>77</v>
+      </c>
       <c r="G19" s="10"/>
       <c r="H19" s="10"/>
       <c r="I19" s="10"/>
       <c r="J19" s="10"/>
       <c r="K19" s="10"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="9" t="s">
         <v>93</v>
       </c>
       <c r="B20" s="11">
-        <v>338.60000000000002</v>
-[...2 lines deleted...]
-        <v>-0.0214</v>
+        <v>276.64999999999998</v>
+      </c>
+      <c r="C20" s="13">
+        <v>-0.0036</v>
       </c>
       <c r="D20" s="9">
-        <v>52.3</v>
+        <v>33.6</v>
       </c>
       <c r="E20" s="9">
-        <v>0.3</v>
+        <v>0.38</v>
       </c>
       <c r="F20" s="9"/>
       <c r="G20" s="9"/>
       <c r="H20" s="9"/>
       <c r="I20" s="9"/>
       <c r="J20" s="9"/>
       <c r="K20" s="9"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="10" t="s">
         <v>94</v>
       </c>
       <c r="B21" s="12">
-        <v>346.0</v>
-[...2 lines deleted...]
-        <v>-0.0089</v>
+        <v>277.64999999999998</v>
+      </c>
+      <c r="C21" s="14">
+        <v>0.0082</v>
       </c>
       <c r="D21" s="10">
-        <v>56.5</v>
+        <v>34.2</v>
       </c>
       <c r="E21" s="10">
-        <v>0.36</v>
+        <v>0.61</v>
       </c>
       <c r="F21" s="10"/>
       <c r="G21" s="10"/>
       <c r="H21" s="10"/>
       <c r="I21" s="10"/>
       <c r="J21" s="10"/>
       <c r="K21" s="10"/>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="9" t="s">
         <v>95</v>
       </c>
       <c r="B22" s="11">
-        <v>349.10000000000002</v>
-[...2 lines deleted...]
-        <v>0.0379</v>
+        <v>275.39999999999998</v>
+      </c>
+      <c r="C22" s="16">
+        <v>0.0038</v>
       </c>
       <c r="D22" s="9">
-        <v>58.3</v>
+        <v>31.5</v>
       </c>
       <c r="E22" s="9">
-        <v>0.71</v>
+        <v>0.58</v>
       </c>
       <c r="F22" s="9"/>
       <c r="G22" s="9"/>
       <c r="H22" s="9"/>
       <c r="I22" s="9"/>
       <c r="J22" s="9"/>
       <c r="K22" s="9"/>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="10" t="s">
         <v>96</v>
       </c>
       <c r="B23" s="12">
-        <v>336.35000000000002</v>
+        <v>274.35000000000002</v>
       </c>
       <c r="C23" s="15">
-        <v>-0.0322</v>
+        <v>-0.0087</v>
       </c>
       <c r="D23" s="10">
-        <v>52.4</v>
+        <v>30.3</v>
       </c>
       <c r="E23" s="10">
-        <v>0.53</v>
+        <v>0.85</v>
       </c>
       <c r="F23" s="10"/>
       <c r="G23" s="10"/>
       <c r="H23" s="10"/>
       <c r="I23" s="10"/>
       <c r="J23" s="10"/>
       <c r="K23" s="10"/>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="9" t="s">
         <v>97</v>
       </c>
       <c r="B24" s="11">
-        <v>347.55000000000001</v>
-[...2 lines deleted...]
-        <v>-0.0067</v>
+        <v>276.75</v>
+      </c>
+      <c r="C24" s="13">
+        <v>-0.0325</v>
       </c>
       <c r="D24" s="9">
-        <v>59.3</v>
+        <v>31.5</v>
       </c>
       <c r="E24" s="9">
-        <v>1.06</v>
+        <v>1.3</v>
       </c>
       <c r="F24" s="9"/>
       <c r="G24" s="9"/>
       <c r="H24" s="9"/>
       <c r="I24" s="9"/>
       <c r="J24" s="9"/>
       <c r="K24" s="9"/>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="10" t="s">
         <v>98</v>
       </c>
       <c r="B25" s="12">
-        <v>349.89999999999998</v>
+        <v>286.050000000000011</v>
       </c>
       <c r="C25" s="14">
-        <v>0.0</v>
+        <v>0.0025</v>
       </c>
       <c r="D25" s="10">
-        <v>60.9</v>
+        <v>36.8</v>
       </c>
       <c r="E25" s="10">
-        <v>0.64</v>
+        <v>1.1</v>
       </c>
       <c r="F25" s="10"/>
       <c r="G25" s="10"/>
       <c r="H25" s="10"/>
       <c r="I25" s="10"/>
       <c r="J25" s="10"/>
       <c r="K25" s="10"/>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="9" t="s">
         <v>99</v>
       </c>
       <c r="B26" s="11">
-        <v>349.89999999999998</v>
+        <v>285.35000000000002</v>
       </c>
       <c r="C26" s="13">
-        <v>0.0189</v>
+        <v>-0.0626</v>
       </c>
       <c r="D26" s="9">
-        <v>60.9</v>
+        <v>36.0</v>
       </c>
       <c r="E26" s="9">
-        <v>0.64</v>
+        <v>3.82</v>
       </c>
       <c r="F26" s="9"/>
       <c r="G26" s="9"/>
       <c r="H26" s="9"/>
       <c r="I26" s="9"/>
       <c r="J26" s="9"/>
-      <c r="K26" s="9"/>
+      <c r="K26" s="9" t="s">
+        <v>77</v>
+      </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="10" t="s">
         <v>100</v>
       </c>
       <c r="B27" s="12">
-        <v>343.39999999999998</v>
+        <v>304.39999999999998</v>
       </c>
       <c r="C27" s="14">
-        <v>0.0045</v>
+        <v>0.0013</v>
       </c>
       <c r="D27" s="10">
-        <v>58.2</v>
+        <v>51.6</v>
       </c>
       <c r="E27" s="10">
-        <v>0.82</v>
+        <v>0.79</v>
       </c>
       <c r="F27" s="10"/>
       <c r="G27" s="10"/>
       <c r="H27" s="10"/>
       <c r="I27" s="10"/>
       <c r="J27" s="10"/>
       <c r="K27" s="10"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="9" t="s">
         <v>101</v>
       </c>
       <c r="B28" s="11">
-        <v>341.85000000000002</v>
+        <v>304.0</v>
       </c>
       <c r="C28" s="16">
-        <v>-0.0081</v>
+        <v>0.0023</v>
       </c>
       <c r="D28" s="9">
-        <v>57.6</v>
+        <v>51.2</v>
       </c>
       <c r="E28" s="9">
-        <v>0.3</v>
+        <v>0.75</v>
       </c>
       <c r="F28" s="9"/>
       <c r="G28" s="9"/>
       <c r="H28" s="9"/>
       <c r="I28" s="9"/>
       <c r="J28" s="9"/>
       <c r="K28" s="9"/>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="10" t="s">
         <v>102</v>
       </c>
       <c r="B29" s="12">
-        <v>344.64999999999998</v>
-[...2 lines deleted...]
-        <v>-0.0167</v>
+        <v>303.30000000000001</v>
+      </c>
+      <c r="C29" s="14">
+        <v>0.0086</v>
       </c>
       <c r="D29" s="10">
-        <v>59.1</v>
+        <v>50.5</v>
       </c>
       <c r="E29" s="10">
-        <v>0.32</v>
+        <v>0.96</v>
       </c>
       <c r="F29" s="10"/>
       <c r="G29" s="10"/>
       <c r="H29" s="10"/>
       <c r="I29" s="10"/>
       <c r="J29" s="10"/>
       <c r="K29" s="10"/>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="9" t="s">
         <v>103</v>
       </c>
       <c r="B30" s="11">
-        <v>350.5</v>
+        <v>300.69999999999999</v>
       </c>
       <c r="C30" s="16">
-        <v>-0.0117</v>
+        <v>0.0089</v>
       </c>
       <c r="D30" s="9">
-        <v>62.2</v>
+        <v>48.0</v>
       </c>
       <c r="E30" s="9">
-        <v>0.38</v>
+        <v>0.67</v>
       </c>
       <c r="F30" s="9"/>
       <c r="G30" s="9"/>
       <c r="H30" s="9"/>
       <c r="I30" s="9"/>
       <c r="J30" s="9"/>
       <c r="K30" s="9"/>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="10" t="s">
         <v>104</v>
       </c>
       <c r="B31" s="12">
-        <v>354.64999999999998</v>
-[...2 lines deleted...]
-        <v>-0.0103</v>
+        <v>298.050000000000011</v>
+      </c>
+      <c r="C31" s="14">
+        <v>0.0005</v>
       </c>
       <c r="D31" s="10">
-        <v>64.5</v>
+        <v>45.4</v>
       </c>
       <c r="E31" s="10">
-        <v>0.3</v>
+        <v>0.63</v>
       </c>
       <c r="F31" s="10"/>
       <c r="G31" s="10"/>
       <c r="H31" s="10"/>
       <c r="I31" s="10"/>
       <c r="J31" s="10"/>
       <c r="K31" s="10"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>