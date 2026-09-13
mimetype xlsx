--- v0 (2026-07-02)
+++ v1 (2026-09-13)
@@ -23,360 +23,360 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Overview" sheetId="1" r:id="rId4"/>
     <sheet name="Monthly Summary" sheetId="2" r:id="rId5"/>
     <sheet name="Weekly Summary" sheetId="3" r:id="rId6"/>
     <sheet name="Indicator History" sheetId="4" r:id="rId7"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>NMDC — NMDC</t>
   </si>
   <si>
-    <t>NSE Equity · Metals · Generated 02 Jul 2026, 08:02 AM</t>
+    <t>NSE Equity · Metals · Generated 13 Sep 2026, 10:51 AM</t>
   </si>
   <si>
     <t>KEY METRICS</t>
   </si>
   <si>
     <t>Current Price</t>
   </si>
   <si>
-    <t>₹75.61</t>
+    <t>₹82.40</t>
   </si>
   <si>
     <t>1 Day Change</t>
   </si>
   <si>
-    <t>-1.01%</t>
+    <t>-2.60%</t>
   </si>
   <si>
     <t>52 Week High</t>
   </si>
   <si>
-    <t>₹286.35</t>
+    <t>₹97.49</t>
   </si>
   <si>
     <t>52 Week Low</t>
   </si>
   <si>
-    <t>₹59.53</t>
+    <t>₹56.98</t>
   </si>
   <si>
     <t>RSI (14)</t>
   </si>
   <si>
     <t>EMA 50</t>
   </si>
   <si>
-    <t>₹87.71</t>
+    <t>₹85.32</t>
   </si>
   <si>
     <t>EMA 200</t>
   </si>
   <si>
-    <t>₹83.10</t>
+    <t>₹84.30</t>
   </si>
   <si>
     <t>ATR (14)</t>
   </si>
   <si>
-    <t>₹2.15</t>
+    <t>₹1.97</t>
   </si>
   <si>
     <t>Volume Ratio</t>
   </si>
   <si>
-    <t>0.91×</t>
+    <t>0.53×</t>
   </si>
   <si>
     <t>Data Period</t>
   </si>
   <si>
-    <t>13 May 2024 to 22 Oct 2025</t>
+    <t>08 Apr 2025 to 11 Sep 2026</t>
   </si>
   <si>
     <t>ACTIVE TECHNICAL CONDITIONS</t>
   </si>
   <si>
     <t>● No special conditions today</t>
   </si>
   <si>
     <t>For educational purposes only. Not investment advice. Past performance does not guarantee future results.</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Open</t>
   </si>
   <si>
     <t>High</t>
   </si>
   <si>
     <t>Low</t>
   </si>
   <si>
     <t>Close</t>
   </si>
   <si>
     <t>Change %</t>
   </si>
   <si>
     <t>Trading Days</t>
   </si>
   <si>
     <t>Total Volume</t>
   </si>
   <si>
-    <t>May 2024</t>
-[...31 lines deleted...]
-  <si>
     <t>Apr 2025</t>
   </si>
   <si>
     <t>May 2025</t>
   </si>
   <si>
     <t>Jun 2025</t>
   </si>
   <si>
     <t>Jul 2025</t>
   </si>
   <si>
     <t>Aug 2025</t>
   </si>
   <si>
     <t>Sep 2025</t>
   </si>
   <si>
     <t>Oct 2025</t>
   </si>
   <si>
+    <t>Nov 2025</t>
+  </si>
+  <si>
+    <t>Dec 2025</t>
+  </si>
+  <si>
+    <t>Jan 2026</t>
+  </si>
+  <si>
+    <t>Feb 2026</t>
+  </si>
+  <si>
+    <t>Mar 2026</t>
+  </si>
+  <si>
+    <t>Apr 2026</t>
+  </si>
+  <si>
+    <t>May 2026</t>
+  </si>
+  <si>
+    <t>Jun 2026</t>
+  </si>
+  <si>
+    <t>Jul 2026</t>
+  </si>
+  <si>
+    <t>Aug 2026</t>
+  </si>
+  <si>
+    <t>Sep 2026</t>
+  </si>
+  <si>
     <t>Week</t>
   </si>
   <si>
-    <t>Week of 04 Aug</t>
-[...32 lines deleted...]
-    <t>Week of 20 Oct</t>
+    <t>Week of 22 Jun</t>
+  </si>
+  <si>
+    <t>Week of 29 Jun</t>
+  </si>
+  <si>
+    <t>Week of 06 Jul</t>
+  </si>
+  <si>
+    <t>Week of 13 Jul</t>
+  </si>
+  <si>
+    <t>Week of 20 Jul</t>
+  </si>
+  <si>
+    <t>Week of 27 Jul</t>
+  </si>
+  <si>
+    <t>Week of 03 Aug</t>
+  </si>
+  <si>
+    <t>Week of 10 Aug</t>
+  </si>
+  <si>
+    <t>Week of 17 Aug</t>
+  </si>
+  <si>
+    <t>Week of 24 Aug</t>
+  </si>
+  <si>
+    <t>Week of 31 Aug</t>
+  </si>
+  <si>
+    <t>Week of 07 Sep</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>1D Change %</t>
   </si>
   <si>
     <t>RSI</t>
   </si>
   <si>
     <t>Vol Ratio</t>
   </si>
   <si>
     <t>RSI&lt;30</t>
   </si>
   <si>
     <t>RSI&gt;70</t>
   </si>
   <si>
     <t>EMA Cross</t>
   </si>
   <si>
     <t>MACD Cross</t>
   </si>
   <si>
     <t>Breakout</t>
   </si>
   <si>
     <t>Vol Spike</t>
   </si>
   <si>
-    <t>01 Jul 2026</t>
-[...59 lines deleted...]
-    <t>02 Jun 2026</t>
+    <t>11 Sep 2026</t>
+  </si>
+  <si>
+    <t>10 Sep 2026</t>
+  </si>
+  <si>
+    <t>09 Sep 2026</t>
+  </si>
+  <si>
+    <t>08 Sep 2026</t>
+  </si>
+  <si>
+    <t>07 Sep 2026</t>
+  </si>
+  <si>
+    <t>04 Sep 2026</t>
+  </si>
+  <si>
+    <t>03 Sep 2026</t>
+  </si>
+  <si>
+    <t>02 Sep 2026</t>
+  </si>
+  <si>
+    <t>01 Sep 2026</t>
+  </si>
+  <si>
+    <t>31 Aug 2026</t>
+  </si>
+  <si>
+    <t>28 Aug 2026</t>
+  </si>
+  <si>
+    <t>27 Aug 2026</t>
+  </si>
+  <si>
+    <t>26 Aug 2026</t>
+  </si>
+  <si>
+    <t>25 Aug 2026</t>
+  </si>
+  <si>
+    <t>24 Aug 2026</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
-    <t>01 Jun 2026</t>
-[...23 lines deleted...]
-    <t>20 May 2026</t>
+    <t>21 Aug 2026</t>
+  </si>
+  <si>
+    <t>20 Aug 2026</t>
+  </si>
+  <si>
+    <t>19 Aug 2026</t>
+  </si>
+  <si>
+    <t>18 Aug 2026</t>
+  </si>
+  <si>
+    <t>17 Aug 2026</t>
+  </si>
+  <si>
+    <t>14 Aug 2026</t>
+  </si>
+  <si>
+    <t>13 Aug 2026</t>
+  </si>
+  <si>
+    <t>12 Aug 2026</t>
+  </si>
+  <si>
+    <t>11 Aug 2026</t>
+  </si>
+  <si>
+    <t>10 Aug 2026</t>
+  </si>
+  <si>
+    <t>07 Aug 2026</t>
+  </si>
+  <si>
+    <t>06 Aug 2026</t>
+  </si>
+  <si>
+    <t>05 Aug 2026</t>
+  </si>
+  <si>
+    <t>04 Aug 2026</t>
+  </si>
+  <si>
+    <t>03 Aug 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="₹#,##0.00"/>
     <numFmt numFmtId="165" formatCode="+0.00%;-0.00%"/>
   </numFmts>
   <fonts count="10">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -512,55 +512,55 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="19">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="7" numFmtId="0" fillId="2" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="3" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="8" numFmtId="165" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="8" numFmtId="165" fillId="3" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="9" numFmtId="165" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="9" numFmtId="165" fillId="3" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
-    <xf xfId="0" fontId="9" numFmtId="165" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="3" fillId="0" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="3" fillId="3" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
-    <xf xfId="0" fontId="8" numFmtId="165" fillId="3" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -902,51 +902,51 @@
       <c r="B6" s="5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="5">
-        <v>37.1</v>
+        <v>40.9</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>17</v>
       </c>
@@ -1028,511 +1028,511 @@
       </c>
       <c r="C1" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>29</v>
       </c>
       <c r="F1" s="8" t="s">
         <v>30</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>31</v>
       </c>
       <c r="H1" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="11">
-        <v>255.40000000000001</v>
+        <v>60.3</v>
       </c>
       <c r="C2" s="11">
-        <v>286.35000000000002</v>
+        <v>66.14</v>
       </c>
       <c r="D2" s="11">
-        <v>246.19999999999999</v>
+        <v>56.98</v>
       </c>
       <c r="E2" s="11">
-        <v>260.14999999999998</v>
+        <v>62.009999999999998</v>
       </c>
       <c r="F2" s="13">
-        <v>0.0186</v>
+        <v>0.0284</v>
       </c>
       <c r="G2" s="9">
         <v>14</v>
       </c>
-      <c r="H2" s="16">
-        <v>183789851</v>
+      <c r="H2" s="17">
+        <v>319763776</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B3" s="12">
-        <v>273.0</v>
+        <v>62.62</v>
       </c>
       <c r="C3" s="12">
-        <v>275.60000000000002</v>
+        <v>70.53</v>
       </c>
       <c r="D3" s="12">
-        <v>211.15000000000001</v>
+        <v>59.34</v>
       </c>
       <c r="E3" s="12">
-        <v>246.050000000000011</v>
+        <v>68.12</v>
       </c>
       <c r="F3" s="14">
-        <v>-0.0542</v>
+        <v>0.0985</v>
       </c>
       <c r="G3" s="10">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>232783912</v>
+        <v>21</v>
+      </c>
+      <c r="H3" s="18">
+        <v>463063513</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="11">
-        <v>245.0</v>
+        <v>68.049999999999997</v>
       </c>
       <c r="C4" s="11">
-        <v>255.40000000000001</v>
+        <v>71.95</v>
       </c>
       <c r="D4" s="11">
-        <v>220.88</v>
+        <v>63.94</v>
       </c>
       <c r="E4" s="11">
-        <v>241.61000000000001</v>
+        <v>67.0</v>
       </c>
       <c r="F4" s="15">
-        <v>-0.018</v>
+        <v>-0.0164</v>
       </c>
       <c r="G4" s="9">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>234820113</v>
+        <v>21</v>
+      </c>
+      <c r="H4" s="17">
+        <v>418552792</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="12">
-        <v>242.69999999999999</v>
+        <v>66.88</v>
       </c>
       <c r="C5" s="12">
-        <v>249.13999999999999</v>
+        <v>70.44</v>
       </c>
       <c r="D5" s="12">
-        <v>210.060000000000002</v>
+        <v>64.13</v>
       </c>
       <c r="E5" s="12">
-        <v>222.66</v>
+        <v>67.75</v>
       </c>
       <c r="F5" s="14">
-        <v>-0.0784</v>
+        <v>0.0112</v>
       </c>
       <c r="G5" s="10">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>212332358</v>
+        <v>23</v>
+      </c>
+      <c r="H5" s="18">
+        <v>572817086</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="11">
-        <v>221.0</v>
+        <v>68.079999999999998</v>
       </c>
       <c r="C6" s="11">
-        <v>247.19999999999999</v>
+        <v>70.56999999999999</v>
       </c>
       <c r="D6" s="11">
-        <v>204.90000000000001</v>
+        <v>66.18000000000001</v>
       </c>
       <c r="E6" s="11">
-        <v>244.91</v>
-[...2 lines deleted...]
-        <v>0.0999</v>
+        <v>66.77</v>
+      </c>
+      <c r="F6" s="15">
+        <v>-0.0145</v>
       </c>
       <c r="G6" s="9">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>271181132</v>
+        <v>19</v>
+      </c>
+      <c r="H6" s="17">
+        <v>316379632</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B7" s="12">
-        <v>244.75</v>
+        <v>66.95999999999999</v>
       </c>
       <c r="C7" s="12">
-        <v>247.40000000000001</v>
+        <v>76.14</v>
       </c>
       <c r="D7" s="12">
-        <v>210.0</v>
+        <v>66.8</v>
       </c>
       <c r="E7" s="12">
-        <v>221.87</v>
+        <v>74.099999999999994</v>
       </c>
       <c r="F7" s="14">
-        <v>-0.0941</v>
+        <v>0.1098</v>
       </c>
       <c r="G7" s="10">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>290111621</v>
+        <v>22</v>
+      </c>
+      <c r="H7" s="18">
+        <v>507448823</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="9" t="s">
         <v>39</v>
       </c>
       <c r="B8" s="11">
-        <v>223.5</v>
+        <v>74.31999999999999</v>
       </c>
       <c r="C8" s="11">
-        <v>246.24000000000001</v>
+        <v>76.90000000000001</v>
       </c>
       <c r="D8" s="11">
-        <v>215.21000000000001</v>
+        <v>70.73</v>
       </c>
       <c r="E8" s="11">
-        <v>230.069999999999993</v>
-[...2 lines deleted...]
-        <v>0.037</v>
+        <v>73.55</v>
+      </c>
+      <c r="F8" s="15">
+        <v>-0.0074</v>
       </c>
       <c r="G8" s="9">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>260567319</v>
+        <v>22</v>
+      </c>
+      <c r="H8" s="17">
+        <v>355437186</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B9" s="12">
-        <v>231.94</v>
+        <v>73.56</v>
       </c>
       <c r="C9" s="12">
-        <v>248.49000000000001</v>
+        <v>76.31999999999999</v>
       </c>
       <c r="D9" s="12">
-        <v>65.55</v>
+        <v>70.11</v>
       </c>
       <c r="E9" s="12">
-        <v>65.92</v>
-[...2 lines deleted...]
-        <v>-0.7135</v>
+        <v>71.73999999999999</v>
+      </c>
+      <c r="F9" s="16">
+        <v>-0.0246</v>
       </c>
       <c r="G9" s="10">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>340942377</v>
+        <v>20</v>
+      </c>
+      <c r="H9" s="18">
+        <v>385478011</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B10" s="11">
-        <v>66.28</v>
+        <v>72.010000000000005</v>
       </c>
       <c r="C10" s="11">
-        <v>69.060000000000002</v>
+        <v>82.14</v>
       </c>
       <c r="D10" s="11">
-        <v>59.7</v>
+        <v>71.060000000000002</v>
       </c>
       <c r="E10" s="11">
-        <v>66.099999999999994</v>
+        <v>80.72</v>
       </c>
       <c r="F10" s="13">
-        <v>0.0027</v>
+        <v>0.1252</v>
       </c>
       <c r="G10" s="9">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>566407427</v>
+        <v>22</v>
+      </c>
+      <c r="H10" s="17">
+        <v>488913916</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B11" s="12">
-        <v>63.21</v>
+        <v>80.72</v>
       </c>
       <c r="C11" s="12">
-        <v>68.14</v>
+        <v>84.16</v>
       </c>
       <c r="D11" s="12">
-        <v>60.14</v>
+        <v>73.81</v>
       </c>
       <c r="E11" s="12">
-        <v>62.48</v>
-[...2 lines deleted...]
-        <v>-0.0548</v>
+        <v>78.81</v>
+      </c>
+      <c r="F11" s="16">
+        <v>-0.0237</v>
       </c>
       <c r="G11" s="10">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>373069814</v>
+        <v>22</v>
+      </c>
+      <c r="H11" s="18">
+        <v>620679904</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="9" t="s">
         <v>43</v>
       </c>
       <c r="B12" s="11">
-        <v>62.71</v>
+        <v>78.36</v>
       </c>
       <c r="C12" s="11">
-        <v>70.48999999999999</v>
+        <v>83.84</v>
       </c>
       <c r="D12" s="11">
-        <v>61.090000000000003</v>
+        <v>76.11</v>
       </c>
       <c r="E12" s="11">
-        <v>68.89</v>
+        <v>81.73999999999999</v>
       </c>
       <c r="F12" s="13">
-        <v>0.1026</v>
+        <v>0.0372</v>
       </c>
       <c r="G12" s="9">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>488656125</v>
+        <v>20</v>
+      </c>
+      <c r="H12" s="17">
+        <v>574040908</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B13" s="12">
-        <v>68.010000000000005</v>
+        <v>78.98</v>
       </c>
       <c r="C13" s="12">
-        <v>70.98</v>
+        <v>82.2</v>
       </c>
       <c r="D13" s="12">
-        <v>59.53</v>
+        <v>74.55</v>
       </c>
       <c r="E13" s="12">
-        <v>64.79000000000001</v>
-[...2 lines deleted...]
-        <v>-0.0595</v>
+        <v>76.27</v>
+      </c>
+      <c r="F13" s="16">
+        <v>-0.0669</v>
       </c>
       <c r="G13" s="10">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>467960211</v>
+        <v>22</v>
+      </c>
+      <c r="H13" s="18">
+        <v>516458606</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="9" t="s">
         <v>45</v>
       </c>
       <c r="B14" s="11">
-        <v>65.43000000000001</v>
+        <v>78.56</v>
       </c>
       <c r="C14" s="11">
-        <v>73.69</v>
+        <v>92.77</v>
       </c>
       <c r="D14" s="11">
-        <v>62.0</v>
+        <v>75.61</v>
       </c>
       <c r="E14" s="11">
-        <v>71.17</v>
+        <v>90.37</v>
       </c>
       <c r="F14" s="13">
-        <v>0.0985</v>
+        <v>0.1849</v>
       </c>
       <c r="G14" s="9">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>467233588</v>
+        <v>22</v>
+      </c>
+      <c r="H14" s="17">
+        <v>632820135</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="10" t="s">
         <v>46</v>
       </c>
       <c r="B15" s="12">
-        <v>71.099999999999994</v>
+        <v>90.37</v>
       </c>
       <c r="C15" s="12">
-        <v>75.17</v>
+        <v>94.25</v>
       </c>
       <c r="D15" s="12">
-        <v>66.8</v>
+        <v>86.38</v>
       </c>
       <c r="E15" s="12">
-        <v>70.0</v>
-[...2 lines deleted...]
-        <v>-0.0164</v>
+        <v>87.98999999999999</v>
+      </c>
+      <c r="F15" s="16">
+        <v>-0.0263</v>
       </c>
       <c r="G15" s="10">
         <v>21</v>
       </c>
-      <c r="H15" s="17">
-        <v>418552792</v>
+      <c r="H15" s="18">
+        <v>393489386</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="9" t="s">
         <v>47</v>
       </c>
       <c r="B16" s="11">
-        <v>69.88</v>
+        <v>89.099999999999994</v>
       </c>
       <c r="C16" s="11">
-        <v>73.59999999999999</v>
+        <v>97.48999999999999</v>
       </c>
       <c r="D16" s="11">
-        <v>67.0</v>
+        <v>83.92</v>
       </c>
       <c r="E16" s="11">
-        <v>70.79000000000001</v>
-[...2 lines deleted...]
-        <v>0.0113</v>
+        <v>85.16</v>
+      </c>
+      <c r="F16" s="15">
+        <v>-0.0322</v>
       </c>
       <c r="G16" s="9">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>572817086</v>
+        <v>22</v>
+      </c>
+      <c r="H16" s="17">
+        <v>735201317</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="10" t="s">
         <v>48</v>
       </c>
       <c r="B17" s="12">
-        <v>71.13</v>
+        <v>85.16</v>
       </c>
       <c r="C17" s="12">
-        <v>73.0</v>
+        <v>86.93000000000001</v>
       </c>
       <c r="D17" s="12">
-        <v>68.19</v>
+        <v>81.77</v>
       </c>
       <c r="E17" s="12">
-        <v>68.8</v>
-[...2 lines deleted...]
-        <v>-0.0281</v>
+        <v>85.040000000000006</v>
+      </c>
+      <c r="F17" s="16">
+        <v>-0.0014</v>
       </c>
       <c r="G17" s="10">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>316379632</v>
+        <v>22</v>
+      </c>
+      <c r="H17" s="18">
+        <v>357345856</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="9" t="s">
         <v>49</v>
       </c>
       <c r="B18" s="11">
-        <v>69.0</v>
+        <v>85.59999999999999</v>
       </c>
       <c r="C18" s="11">
-        <v>78.45</v>
+        <v>89.099999999999994</v>
       </c>
       <c r="D18" s="11">
-        <v>68.83</v>
+        <v>81.049999999999997</v>
       </c>
       <c r="E18" s="11">
-        <v>76.34999999999999</v>
+        <v>88.2</v>
       </c>
       <c r="F18" s="13">
-        <v>0.1097</v>
+        <v>0.0372</v>
       </c>
       <c r="G18" s="9">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>507448823</v>
+        <v>21</v>
+      </c>
+      <c r="H18" s="17">
+        <v>410748900</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="10" t="s">
         <v>50</v>
       </c>
       <c r="B19" s="12">
-        <v>76.58</v>
+        <v>86.81</v>
       </c>
       <c r="C19" s="12">
-        <v>79.23999999999999</v>
+        <v>87.40000000000001</v>
       </c>
       <c r="D19" s="12">
-        <v>74.43000000000001</v>
+        <v>82.25</v>
       </c>
       <c r="E19" s="12">
-        <v>75.61</v>
-[...2 lines deleted...]
-        <v>-0.0097</v>
+        <v>82.40000000000001</v>
+      </c>
+      <c r="F19" s="16">
+        <v>-0.0658</v>
       </c>
       <c r="G19" s="10">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>232407100</v>
+        <v>9</v>
+      </c>
+      <c r="H19" s="18">
+        <v>115690481</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G13"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
@@ -1549,319 +1549,319 @@
       </c>
       <c r="B1" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C1" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>29</v>
       </c>
       <c r="F1" s="8" t="s">
         <v>30</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B2" s="11">
-        <v>70.89</v>
+        <v>88.84999999999999</v>
       </c>
       <c r="C2" s="11">
-        <v>72.98</v>
+        <v>89.099999999999994</v>
       </c>
       <c r="D2" s="11">
-        <v>70.040000000000006</v>
+        <v>84.0</v>
       </c>
       <c r="E2" s="11">
-        <v>71.069999999999993</v>
-[...5 lines deleted...]
-        <v>69192478</v>
+        <v>84.94</v>
+      </c>
+      <c r="F2" s="15">
+        <v>-0.044</v>
+      </c>
+      <c r="G2" s="17">
+        <v>126667211</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="10" t="s">
         <v>53</v>
       </c>
       <c r="B3" s="12">
-        <v>71.2</v>
+        <v>85.0</v>
       </c>
       <c r="C3" s="12">
-        <v>73.0</v>
+        <v>86.93000000000001</v>
       </c>
       <c r="D3" s="12">
-        <v>69.0</v>
+        <v>83.51000000000001</v>
       </c>
       <c r="E3" s="12">
-        <v>69.40000000000001</v>
+        <v>85.40000000000001</v>
       </c>
       <c r="F3" s="14">
-        <v>-0.0235</v>
-[...2 lines deleted...]
-        <v>85479647</v>
+        <v>0.0054</v>
+      </c>
+      <c r="G3" s="18">
+        <v>138151812</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="9" t="s">
         <v>54</v>
       </c>
       <c r="B4" s="11">
-        <v>70.22</v>
+        <v>84.91</v>
       </c>
       <c r="C4" s="11">
-        <v>72.72</v>
+        <v>86.049999999999997</v>
       </c>
       <c r="D4" s="11">
-        <v>69.3</v>
+        <v>83.0</v>
       </c>
       <c r="E4" s="11">
-        <v>70.16</v>
-[...5 lines deleted...]
-        <v>86497229</v>
+        <v>84.92</v>
+      </c>
+      <c r="F4" s="15">
+        <v>-0.0056</v>
+      </c>
+      <c r="G4" s="17">
+        <v>52972565</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="10" t="s">
         <v>55</v>
       </c>
       <c r="B5" s="12">
-        <v>70.8</v>
+        <v>84.010000000000005</v>
       </c>
       <c r="C5" s="12">
-        <v>71.3</v>
+        <v>85.95</v>
       </c>
       <c r="D5" s="12">
-        <v>68.19</v>
+        <v>82.70999999999999</v>
       </c>
       <c r="E5" s="12">
-        <v>68.8</v>
-[...5 lines deleted...]
-        <v>62199241</v>
+        <v>83.22</v>
+      </c>
+      <c r="F5" s="16">
+        <v>-0.02</v>
+      </c>
+      <c r="G5" s="18">
+        <v>96999038</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="9" t="s">
         <v>56</v>
       </c>
       <c r="B6" s="11">
-        <v>69.0</v>
+        <v>83.75</v>
       </c>
       <c r="C6" s="11">
-        <v>74.90000000000001</v>
+        <v>84.90000000000001</v>
       </c>
       <c r="D6" s="11">
-        <v>68.83</v>
+        <v>81.77</v>
       </c>
       <c r="E6" s="11">
-        <v>74.53</v>
+        <v>83.56</v>
       </c>
       <c r="F6" s="13">
-        <v>0.0833</v>
-[...2 lines deleted...]
-        <v>126192844</v>
+        <v>0.0041</v>
+      </c>
+      <c r="G6" s="17">
+        <v>76290499</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="10" t="s">
         <v>57</v>
       </c>
       <c r="B7" s="12">
-        <v>75.099999999999994</v>
+        <v>84.0</v>
       </c>
       <c r="C7" s="12">
-        <v>76.78</v>
+        <v>86.45</v>
       </c>
       <c r="D7" s="12">
-        <v>73.61</v>
+        <v>83.010000000000005</v>
       </c>
       <c r="E7" s="12">
-        <v>76.47</v>
-[...5 lines deleted...]
-        <v>124017378</v>
+        <v>85.040000000000006</v>
+      </c>
+      <c r="F7" s="14">
+        <v>0.0177</v>
+      </c>
+      <c r="G7" s="18">
+        <v>77539596</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="9" t="s">
         <v>58</v>
       </c>
       <c r="B8" s="11">
-        <v>76.8</v>
+        <v>85.59999999999999</v>
       </c>
       <c r="C8" s="11">
-        <v>77.73</v>
+        <v>87.19</v>
       </c>
       <c r="D8" s="11">
-        <v>75.019999999999996</v>
+        <v>83.049999999999997</v>
       </c>
       <c r="E8" s="11">
-        <v>76.53</v>
-[...5 lines deleted...]
-        <v>84728667</v>
+        <v>84.92</v>
+      </c>
+      <c r="F8" s="15">
+        <v>-0.0014</v>
+      </c>
+      <c r="G8" s="17">
+        <v>94002952</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="10" t="s">
         <v>59</v>
       </c>
       <c r="B9" s="12">
-        <v>76.68000000000001</v>
+        <v>84.95999999999999</v>
       </c>
       <c r="C9" s="12">
-        <v>78.45</v>
+        <v>86.98999999999999</v>
       </c>
       <c r="D9" s="12">
-        <v>74.81999999999999</v>
+        <v>83.14</v>
       </c>
       <c r="E9" s="12">
-        <v>74.98999999999999</v>
-[...5 lines deleted...]
-        <v>124600571</v>
+        <v>84.40000000000001</v>
+      </c>
+      <c r="F9" s="16">
+        <v>-0.0061</v>
+      </c>
+      <c r="G9" s="18">
+        <v>83244496</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="9" t="s">
         <v>60</v>
       </c>
       <c r="B10" s="11">
-        <v>75.23999999999999</v>
+        <v>83.099999999999994</v>
       </c>
       <c r="C10" s="11">
-        <v>77.98</v>
+        <v>85.5</v>
       </c>
       <c r="D10" s="11">
-        <v>74.54000000000001</v>
+        <v>81.049999999999997</v>
       </c>
       <c r="E10" s="11">
-        <v>77.099999999999994</v>
+        <v>84.61</v>
       </c>
       <c r="F10" s="13">
-        <v>0.0281</v>
-[...2 lines deleted...]
-        <v>95405632</v>
+        <v>0.0025</v>
+      </c>
+      <c r="G10" s="17">
+        <v>114841425</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="10" t="s">
         <v>61</v>
       </c>
       <c r="B11" s="12">
-        <v>77.59</v>
+        <v>84.65000000000001</v>
       </c>
       <c r="C11" s="12">
-        <v>79.23999999999999</v>
+        <v>89.099999999999994</v>
       </c>
       <c r="D11" s="12">
-        <v>75.64</v>
+        <v>84.51000000000001</v>
       </c>
       <c r="E11" s="12">
-        <v>77.13</v>
-[...5 lines deleted...]
-        <v>105265609</v>
+        <v>86.76000000000001</v>
+      </c>
+      <c r="F11" s="14">
+        <v>0.0254</v>
+      </c>
+      <c r="G11" s="18">
+        <v>101753974</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="9" t="s">
         <v>62</v>
       </c>
       <c r="B12" s="11">
-        <v>77.0</v>
+        <v>86.3</v>
       </c>
       <c r="C12" s="11">
-        <v>77.77</v>
+        <v>88.2</v>
       </c>
       <c r="D12" s="11">
-        <v>74.62</v>
+        <v>84.19</v>
       </c>
       <c r="E12" s="11">
-        <v>74.91</v>
+        <v>84.7</v>
       </c>
       <c r="F12" s="15">
-        <v>-0.0288</v>
-[...2 lines deleted...]
-        <v>62493218</v>
+        <v>-0.0237</v>
+      </c>
+      <c r="G12" s="17">
+        <v>71343282</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="10" t="s">
         <v>63</v>
       </c>
       <c r="B13" s="12">
-        <v>75.44</v>
+        <v>85.29000000000001</v>
       </c>
       <c r="C13" s="12">
-        <v>76.19</v>
+        <v>86.12</v>
       </c>
       <c r="D13" s="12">
-        <v>74.43000000000001</v>
+        <v>82.25</v>
       </c>
       <c r="E13" s="12">
-        <v>75.61</v>
-[...5 lines deleted...]
-        <v>17152004</v>
+        <v>82.40000000000001</v>
+      </c>
+      <c r="F13" s="16">
+        <v>-0.0272</v>
+      </c>
+      <c r="G13" s="18">
+        <v>61253252</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:K31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
@@ -1894,739 +1894,731 @@
       </c>
       <c r="F1" s="8" t="s">
         <v>68</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>69</v>
       </c>
       <c r="H1" s="8" t="s">
         <v>70</v>
       </c>
       <c r="I1" s="8" t="s">
         <v>71</v>
       </c>
       <c r="J1" s="8" t="s">
         <v>72</v>
       </c>
       <c r="K1" s="8" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="9" t="s">
         <v>74</v>
       </c>
       <c r="B2" s="11">
-        <v>84.3</v>
+        <v>82.40000000000001</v>
       </c>
       <c r="C2" s="15">
-        <v>-0.0101</v>
+        <v>-0.026</v>
       </c>
       <c r="D2" s="9">
-        <v>37.1</v>
+        <v>40.9</v>
       </c>
       <c r="E2" s="9">
-        <v>0.91</v>
+        <v>0.53</v>
       </c>
       <c r="F2" s="9"/>
       <c r="G2" s="9"/>
       <c r="H2" s="9"/>
       <c r="I2" s="9"/>
       <c r="J2" s="9"/>
       <c r="K2" s="9"/>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="10" t="s">
         <v>75</v>
       </c>
       <c r="B3" s="12">
-        <v>85.16</v>
-[...2 lines deleted...]
-        <v>-0.0034</v>
+        <v>84.59999999999999</v>
+      </c>
+      <c r="C3" s="16">
+        <v>-0.014</v>
       </c>
       <c r="D3" s="10">
-        <v>39.5</v>
+        <v>47.6</v>
       </c>
       <c r="E3" s="10">
-        <v>1.43</v>
+        <v>0.55</v>
       </c>
       <c r="F3" s="10"/>
       <c r="G3" s="10"/>
       <c r="H3" s="10"/>
       <c r="I3" s="10"/>
       <c r="J3" s="10"/>
       <c r="K3" s="10"/>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="9" t="s">
         <v>76</v>
       </c>
       <c r="B4" s="11">
-        <v>85.45</v>
+        <v>85.8</v>
       </c>
       <c r="C4" s="13">
-        <v>0.006</v>
+        <v>0.0129</v>
       </c>
       <c r="D4" s="9">
-        <v>40.3</v>
+        <v>51.9</v>
       </c>
       <c r="E4" s="9">
-        <v>1.34</v>
+        <v>0.79</v>
       </c>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="9"/>
       <c r="I4" s="9"/>
       <c r="J4" s="9"/>
       <c r="K4" s="9"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="10" t="s">
         <v>77</v>
       </c>
       <c r="B5" s="12">
-        <v>84.94</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>84.70999999999999</v>
+      </c>
+      <c r="C5" s="14">
+        <v>0.0103</v>
       </c>
       <c r="D5" s="10">
-        <v>38.2</v>
+        <v>47.9</v>
       </c>
       <c r="E5" s="10">
-        <v>0.68</v>
+        <v>0.67</v>
       </c>
       <c r="F5" s="10"/>
       <c r="G5" s="10"/>
       <c r="H5" s="10"/>
       <c r="I5" s="10"/>
       <c r="J5" s="10"/>
       <c r="K5" s="10"/>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="9" t="s">
         <v>78</v>
       </c>
       <c r="B6" s="11">
-        <v>84.94</v>
+        <v>83.84999999999999</v>
       </c>
       <c r="C6" s="15">
-        <v>-0.0089</v>
+        <v>-0.01</v>
       </c>
       <c r="D6" s="9">
-        <v>38.2</v>
+        <v>44.5</v>
       </c>
       <c r="E6" s="9">
-        <v>0.65</v>
+        <v>0.87</v>
       </c>
       <c r="F6" s="9"/>
       <c r="G6" s="9"/>
       <c r="H6" s="9"/>
       <c r="I6" s="9"/>
       <c r="J6" s="9"/>
       <c r="K6" s="9"/>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="10" t="s">
         <v>79</v>
       </c>
       <c r="B7" s="12">
-        <v>85.7</v>
-[...2 lines deleted...]
-        <v>0.0052</v>
+        <v>84.7</v>
+      </c>
+      <c r="C7" s="14">
+        <v>0.0061</v>
       </c>
       <c r="D7" s="10">
-        <v>40.0</v>
+        <v>47.3</v>
       </c>
       <c r="E7" s="10">
-        <v>1.04</v>
+        <v>0.71</v>
       </c>
       <c r="F7" s="10"/>
       <c r="G7" s="10"/>
       <c r="H7" s="10"/>
       <c r="I7" s="10"/>
       <c r="J7" s="10"/>
       <c r="K7" s="10"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="9" t="s">
         <v>80</v>
       </c>
       <c r="B8" s="11">
-        <v>85.26000000000001</v>
+        <v>84.19</v>
       </c>
       <c r="C8" s="15">
-        <v>-0.0332</v>
+        <v>-0.0182</v>
       </c>
       <c r="D8" s="9">
-        <v>38.5</v>
+        <v>45.4</v>
       </c>
       <c r="E8" s="9">
-        <v>1.45</v>
+        <v>0.72</v>
       </c>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="9"/>
       <c r="I8" s="9"/>
       <c r="J8" s="9"/>
       <c r="K8" s="9"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="10" t="s">
         <v>81</v>
       </c>
       <c r="B9" s="12">
-        <v>88.19</v>
+        <v>85.75</v>
       </c>
       <c r="C9" s="14">
-        <v>-0.0026</v>
+        <v>0.0007</v>
       </c>
       <c r="D9" s="10">
-        <v>45.6</v>
+        <v>50.6</v>
       </c>
       <c r="E9" s="10">
-        <v>0.53</v>
+        <v>0.88</v>
       </c>
       <c r="F9" s="10"/>
       <c r="G9" s="10"/>
       <c r="H9" s="10"/>
       <c r="I9" s="10"/>
       <c r="J9" s="10"/>
       <c r="K9" s="10"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="9" t="s">
         <v>82</v>
       </c>
       <c r="B10" s="11">
-        <v>88.42</v>
+        <v>85.69</v>
       </c>
       <c r="C10" s="15">
-        <v>-0.0012</v>
+        <v>-0.0285</v>
       </c>
       <c r="D10" s="9">
-        <v>46.3</v>
+        <v>50.4</v>
       </c>
       <c r="E10" s="9">
-        <v>0.63</v>
+        <v>0.59</v>
       </c>
       <c r="F10" s="9"/>
       <c r="G10" s="9"/>
       <c r="H10" s="9"/>
       <c r="I10" s="9"/>
       <c r="J10" s="9"/>
       <c r="K10" s="9"/>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="10" t="s">
         <v>83</v>
       </c>
       <c r="B11" s="12">
-        <v>88.53</v>
-[...2 lines deleted...]
-        <v>0.006</v>
+        <v>88.2</v>
+      </c>
+      <c r="C11" s="14">
+        <v>0.0166</v>
       </c>
       <c r="D11" s="10">
-        <v>46.6</v>
+        <v>60.0</v>
       </c>
       <c r="E11" s="10">
-        <v>0.43</v>
+        <v>0.86</v>
       </c>
       <c r="F11" s="10"/>
       <c r="G11" s="10"/>
       <c r="H11" s="10"/>
       <c r="I11" s="10"/>
       <c r="J11" s="10"/>
       <c r="K11" s="10"/>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="9" t="s">
         <v>84</v>
       </c>
       <c r="B12" s="11">
-        <v>88.0</v>
-[...2 lines deleted...]
-        <v>-0.001</v>
+        <v>86.76000000000001</v>
+      </c>
+      <c r="C12" s="13">
+        <v>0.0121</v>
       </c>
       <c r="D12" s="9">
-        <v>45.0</v>
+        <v>55.5</v>
       </c>
       <c r="E12" s="9">
-        <v>0.48</v>
+        <v>0.72</v>
       </c>
       <c r="F12" s="9"/>
       <c r="G12" s="9"/>
       <c r="H12" s="9"/>
       <c r="I12" s="9"/>
       <c r="J12" s="9"/>
       <c r="K12" s="9"/>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="10" t="s">
         <v>85</v>
       </c>
       <c r="B13" s="12">
-        <v>88.090000000000003</v>
-[...2 lines deleted...]
-        <v>-0.0043</v>
+        <v>85.72</v>
+      </c>
+      <c r="C13" s="16">
+        <v>-0.0282</v>
       </c>
       <c r="D13" s="10">
-        <v>45.2</v>
+        <v>51.9</v>
       </c>
       <c r="E13" s="10">
-        <v>0.71</v>
+        <v>0.83</v>
       </c>
       <c r="F13" s="10"/>
       <c r="G13" s="10"/>
       <c r="H13" s="10"/>
       <c r="I13" s="10"/>
       <c r="J13" s="10"/>
       <c r="K13" s="10"/>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="9" t="s">
         <v>86</v>
       </c>
       <c r="B14" s="11">
-        <v>90.93000000000001</v>
+        <v>88.20999999999999</v>
       </c>
       <c r="C14" s="13">
-        <v>0.0278</v>
+        <v>0.0264</v>
       </c>
       <c r="D14" s="9">
-        <v>51.6</v>
+        <v>63.4</v>
       </c>
       <c r="E14" s="9">
-        <v>0.56</v>
+        <v>1.35</v>
       </c>
       <c r="F14" s="9"/>
       <c r="G14" s="9"/>
       <c r="H14" s="9"/>
       <c r="I14" s="9"/>
       <c r="J14" s="9"/>
       <c r="K14" s="9"/>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="10" t="s">
         <v>87</v>
       </c>
       <c r="B15" s="12">
-        <v>88.47</v>
-[...2 lines deleted...]
-        <v>0.0002</v>
+        <v>85.94</v>
+      </c>
+      <c r="C15" s="14">
+        <v>0.0005</v>
       </c>
       <c r="D15" s="10">
-        <v>45.5</v>
+        <v>54.9</v>
       </c>
       <c r="E15" s="10">
-        <v>0.64</v>
+        <v>0.85</v>
       </c>
       <c r="F15" s="10"/>
       <c r="G15" s="10"/>
       <c r="H15" s="10"/>
       <c r="I15" s="10"/>
       <c r="J15" s="10"/>
       <c r="K15" s="10"/>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="9" t="s">
         <v>88</v>
       </c>
       <c r="B16" s="11">
-        <v>88.45</v>
-[...2 lines deleted...]
-        <v>-0.0177</v>
+        <v>85.90000000000001</v>
+      </c>
+      <c r="C16" s="13">
+        <v>0.0152</v>
       </c>
       <c r="D16" s="9">
-        <v>45.4</v>
+        <v>54.7</v>
       </c>
       <c r="E16" s="9">
-        <v>0.91</v>
+        <v>1.48</v>
       </c>
       <c r="F16" s="9"/>
       <c r="G16" s="9"/>
       <c r="H16" s="9"/>
-      <c r="I16" s="9"/>
+      <c r="I16" s="9" t="s">
+        <v>89</v>
+      </c>
       <c r="J16" s="9"/>
       <c r="K16" s="9"/>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="10" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B17" s="12">
-        <v>90.040000000000006</v>
-[...2 lines deleted...]
-        <v>0.005</v>
+        <v>84.61</v>
+      </c>
+      <c r="C17" s="14">
+        <v>0.0079</v>
       </c>
       <c r="D17" s="10">
         <v>48.9</v>
       </c>
       <c r="E17" s="10">
-        <v>0.99</v>
+        <v>1.02</v>
       </c>
       <c r="F17" s="10"/>
       <c r="G17" s="10"/>
       <c r="H17" s="10"/>
       <c r="I17" s="10"/>
       <c r="J17" s="10"/>
       <c r="K17" s="10"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="9" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B18" s="11">
-        <v>89.59</v>
-[...2 lines deleted...]
-        <v>-0.0356</v>
+        <v>83.95</v>
+      </c>
+      <c r="C18" s="13">
+        <v>0.0072</v>
       </c>
       <c r="D18" s="9">
-        <v>47.9</v>
+        <v>45.5</v>
       </c>
       <c r="E18" s="9">
-        <v>0.79</v>
+        <v>0.9</v>
       </c>
       <c r="F18" s="9"/>
       <c r="G18" s="9"/>
       <c r="H18" s="9"/>
       <c r="I18" s="9"/>
       <c r="J18" s="9"/>
       <c r="K18" s="9"/>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="10" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B19" s="12">
-        <v>92.90000000000001</v>
-[...2 lines deleted...]
-        <v>-0.019</v>
+        <v>83.34999999999999</v>
+      </c>
+      <c r="C19" s="16">
+        <v>-0.01</v>
       </c>
       <c r="D19" s="10">
-        <v>55.6</v>
+        <v>42.4</v>
       </c>
       <c r="E19" s="10">
-        <v>1.28</v>
+        <v>1.12</v>
       </c>
       <c r="F19" s="10"/>
       <c r="G19" s="10"/>
       <c r="H19" s="10"/>
       <c r="I19" s="10"/>
       <c r="J19" s="10"/>
       <c r="K19" s="10"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="9" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B20" s="11">
-        <v>94.7</v>
+        <v>84.19</v>
       </c>
       <c r="C20" s="15">
-        <v>-0.014</v>
+        <v>-0.0153</v>
       </c>
       <c r="D20" s="9">
-        <v>60.5</v>
+        <v>45.8</v>
       </c>
       <c r="E20" s="9">
-        <v>1.02</v>
+        <v>1.04</v>
       </c>
       <c r="F20" s="9"/>
       <c r="G20" s="9"/>
       <c r="H20" s="9"/>
       <c r="I20" s="9"/>
       <c r="J20" s="9"/>
       <c r="K20" s="9"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="10" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B21" s="12">
-        <v>96.040000000000006</v>
-[...2 lines deleted...]
-        <v>0.0077</v>
+        <v>85.5</v>
+      </c>
+      <c r="C21" s="14">
+        <v>0.013</v>
       </c>
       <c r="D21" s="10">
-        <v>64.5</v>
+        <v>52.0</v>
       </c>
       <c r="E21" s="10">
-        <v>1.63</v>
+        <v>2.33</v>
       </c>
       <c r="F21" s="10"/>
       <c r="G21" s="10"/>
       <c r="H21" s="10"/>
       <c r="I21" s="10"/>
       <c r="J21" s="10"/>
-      <c r="K21" s="10"/>
+      <c r="K21" s="10" t="s">
+        <v>89</v>
+      </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="9" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B22" s="11">
-        <v>95.31</v>
-[...2 lines deleted...]
-        <v>0.0318</v>
+        <v>84.40000000000001</v>
+      </c>
+      <c r="C22" s="15">
+        <v>-0.0071</v>
       </c>
       <c r="D22" s="9">
-        <v>63.2</v>
+        <v>46.4</v>
       </c>
       <c r="E22" s="9">
-        <v>3.64</v>
+        <v>1.12</v>
       </c>
       <c r="F22" s="9"/>
       <c r="G22" s="9"/>
       <c r="H22" s="9"/>
-      <c r="I22" s="9" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="I22" s="9"/>
+      <c r="J22" s="9"/>
+      <c r="K22" s="9"/>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="10" t="s">
         <v>96</v>
       </c>
       <c r="B23" s="12">
-        <v>92.37</v>
-[...2 lines deleted...]
-        <v>0.0498</v>
+        <v>85.0</v>
+      </c>
+      <c r="C23" s="16">
+        <v>-0.0105</v>
       </c>
       <c r="D23" s="10">
-        <v>57.9</v>
+        <v>49.3</v>
       </c>
       <c r="E23" s="10">
-        <v>3.13</v>
+        <v>0.66</v>
       </c>
       <c r="F23" s="10"/>
       <c r="G23" s="10"/>
       <c r="H23" s="10"/>
       <c r="I23" s="10"/>
       <c r="J23" s="10"/>
-      <c r="K23" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K23" s="10"/>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="9" t="s">
         <v>97</v>
       </c>
       <c r="B24" s="11">
-        <v>87.98999999999999</v>
-[...2 lines deleted...]
-        <v>-0.0465</v>
+        <v>85.90000000000001</v>
+      </c>
+      <c r="C24" s="13">
+        <v>0.0053</v>
       </c>
       <c r="D24" s="9">
-        <v>47.1</v>
+        <v>54.1</v>
       </c>
       <c r="E24" s="9">
-        <v>2.43</v>
+        <v>1.08</v>
       </c>
       <c r="F24" s="9"/>
       <c r="G24" s="9"/>
       <c r="H24" s="9"/>
       <c r="I24" s="9"/>
       <c r="J24" s="9"/>
-      <c r="K24" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K24" s="9"/>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="10" t="s">
         <v>98</v>
       </c>
       <c r="B25" s="12">
-        <v>92.28</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>85.45</v>
+      </c>
+      <c r="C25" s="16">
+        <v>-0.0004</v>
       </c>
       <c r="D25" s="10">
-        <v>61.3</v>
+        <v>51.9</v>
       </c>
       <c r="E25" s="10">
-        <v>1.24</v>
+        <v>0.85</v>
       </c>
       <c r="F25" s="10"/>
       <c r="G25" s="10"/>
       <c r="H25" s="10"/>
-      <c r="I25" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I25" s="10"/>
       <c r="J25" s="10"/>
       <c r="K25" s="10"/>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="9" t="s">
         <v>99</v>
       </c>
       <c r="B26" s="11">
-        <v>92.28</v>
+        <v>85.48</v>
       </c>
       <c r="C26" s="13">
-        <v>0.0178</v>
+        <v>0.0066</v>
       </c>
       <c r="D26" s="9">
-        <v>61.3</v>
+        <v>52.1</v>
       </c>
       <c r="E26" s="9">
         <v>1.24</v>
       </c>
       <c r="F26" s="9"/>
       <c r="G26" s="9"/>
       <c r="H26" s="9"/>
       <c r="I26" s="9"/>
       <c r="J26" s="9"/>
       <c r="K26" s="9"/>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="10" t="s">
         <v>100</v>
       </c>
       <c r="B27" s="12">
-        <v>90.67</v>
-[...2 lines deleted...]
-        <v>0.0053</v>
+        <v>84.92</v>
+      </c>
+      <c r="C27" s="16">
+        <v>-0.0148</v>
       </c>
       <c r="D27" s="10">
-        <v>57.1</v>
+        <v>49.5</v>
       </c>
       <c r="E27" s="10">
-        <v>0.87</v>
+        <v>0.54</v>
       </c>
       <c r="F27" s="10"/>
       <c r="G27" s="10"/>
       <c r="H27" s="10"/>
       <c r="I27" s="10"/>
       <c r="J27" s="10"/>
       <c r="K27" s="10"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="9" t="s">
         <v>101</v>
       </c>
       <c r="B28" s="11">
-        <v>90.19</v>
+        <v>86.2</v>
       </c>
       <c r="C28" s="13">
-        <v>0.0266</v>
+        <v>0.0047</v>
       </c>
       <c r="D28" s="9">
         <v>55.8</v>
       </c>
       <c r="E28" s="9">
-        <v>0.74</v>
+        <v>1.49</v>
       </c>
       <c r="F28" s="9"/>
       <c r="G28" s="9"/>
       <c r="H28" s="9"/>
       <c r="I28" s="9"/>
       <c r="J28" s="9"/>
       <c r="K28" s="9"/>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="10" t="s">
         <v>102</v>
       </c>
       <c r="B29" s="12">
-        <v>87.84999999999999</v>
+        <v>85.8</v>
       </c>
       <c r="C29" s="14">
-        <v>-0.0035</v>
+        <v>0.019</v>
       </c>
       <c r="D29" s="10">
-        <v>48.7</v>
+        <v>54.1</v>
       </c>
       <c r="E29" s="10">
-        <v>0.72</v>
+        <v>1.23</v>
       </c>
       <c r="F29" s="10"/>
       <c r="G29" s="10"/>
       <c r="H29" s="10"/>
       <c r="I29" s="10"/>
       <c r="J29" s="10"/>
       <c r="K29" s="10"/>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="9" t="s">
         <v>103</v>
       </c>
       <c r="B30" s="11">
-        <v>88.16</v>
-[...2 lines deleted...]
-        <v>-0.0036</v>
+        <v>84.2</v>
+      </c>
+      <c r="C30" s="13">
+        <v>0.0048</v>
       </c>
       <c r="D30" s="9">
-        <v>49.7</v>
+        <v>46.5</v>
       </c>
       <c r="E30" s="9">
-        <v>0.52</v>
+        <v>1.2</v>
       </c>
       <c r="F30" s="9"/>
       <c r="G30" s="9"/>
       <c r="H30" s="9"/>
       <c r="I30" s="9"/>
       <c r="J30" s="9"/>
       <c r="K30" s="9"/>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="10" t="s">
         <v>104</v>
       </c>
       <c r="B31" s="12">
-        <v>88.48</v>
-[...2 lines deleted...]
-        <v>-0.0061</v>
+        <v>83.8</v>
+      </c>
+      <c r="C31" s="16">
+        <v>-0.0146</v>
       </c>
       <c r="D31" s="10">
-        <v>50.6</v>
+        <v>44.4</v>
       </c>
       <c r="E31" s="10">
-        <v>0.82</v>
+        <v>1.15</v>
       </c>
       <c r="F31" s="10"/>
       <c r="G31" s="10"/>
       <c r="H31" s="10"/>
       <c r="I31" s="10"/>
       <c r="J31" s="10"/>
       <c r="K31" s="10"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>