--- v0 (2026-07-02)
+++ v1 (2026-10-05)
@@ -23,360 +23,360 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Overview" sheetId="1" r:id="rId4"/>
     <sheet name="Monthly Summary" sheetId="2" r:id="rId5"/>
     <sheet name="Weekly Summary" sheetId="3" r:id="rId6"/>
     <sheet name="Indicator History" sheetId="4" r:id="rId7"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>NUVOCO — Nuvoco Vistas Corporation Ltd.</t>
   </si>
   <si>
-    <t>NSE Equity · Construction Materials · Generated 02 Jul 2026, 08:05 AM</t>
+    <t>NSE Equity · Construction Materials · Generated 05 Oct 2026, 11:46 AM</t>
   </si>
   <si>
     <t>KEY METRICS</t>
   </si>
   <si>
     <t>Current Price</t>
   </si>
   <si>
-    <t>₹422.25</t>
+    <t>₹322.10</t>
   </si>
   <si>
     <t>1 Day Change</t>
   </si>
   <si>
-    <t>+2.72%</t>
+    <t>+0.00%</t>
   </si>
   <si>
     <t>52 Week High</t>
   </si>
   <si>
     <t>₹477.50</t>
   </si>
   <si>
     <t>52 Week Low</t>
   </si>
   <si>
-    <t>₹287.05</t>
+    <t>₹276.25</t>
   </si>
   <si>
     <t>RSI (14)</t>
   </si>
   <si>
     <t>EMA 50</t>
   </si>
   <si>
-    <t>₹314.00</t>
+    <t>₹330.66</t>
   </si>
   <si>
     <t>EMA 200</t>
   </si>
   <si>
-    <t>₹340.32</t>
+    <t>₹330.28</t>
   </si>
   <si>
     <t>ATR (14)</t>
   </si>
   <si>
-    <t>₹9.60</t>
+    <t>₹13.92</t>
   </si>
   <si>
     <t>Volume Ratio</t>
   </si>
   <si>
-    <t>0.89×</t>
+    <t>3.01×</t>
   </si>
   <si>
     <t>Data Period</t>
   </si>
   <si>
-    <t>13 May 2024 to 22 Oct 2025</t>
+    <t>06 May 2025 to 02 Oct 2026</t>
   </si>
   <si>
     <t>ACTIVE TECHNICAL CONDITIONS</t>
   </si>
   <si>
-    <t>● No special conditions today</t>
+    <t>● Volume Spike</t>
   </si>
   <si>
     <t>For educational purposes only. Not investment advice. Past performance does not guarantee future results.</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Open</t>
   </si>
   <si>
     <t>High</t>
   </si>
   <si>
     <t>Low</t>
   </si>
   <si>
     <t>Close</t>
   </si>
   <si>
     <t>Change %</t>
   </si>
   <si>
     <t>Trading Days</t>
   </si>
   <si>
     <t>Total Volume</t>
   </si>
   <si>
-    <t>May 2024</t>
-[...34 lines deleted...]
-  <si>
     <t>May 2025</t>
   </si>
   <si>
     <t>Jun 2025</t>
   </si>
   <si>
     <t>Jul 2025</t>
   </si>
   <si>
     <t>Aug 2025</t>
   </si>
   <si>
     <t>Sep 2025</t>
   </si>
   <si>
     <t>Oct 2025</t>
   </si>
   <si>
+    <t>Nov 2025</t>
+  </si>
+  <si>
+    <t>Dec 2025</t>
+  </si>
+  <si>
+    <t>Jan 2026</t>
+  </si>
+  <si>
+    <t>Feb 2026</t>
+  </si>
+  <si>
+    <t>Mar 2026</t>
+  </si>
+  <si>
+    <t>Apr 2026</t>
+  </si>
+  <si>
+    <t>May 2026</t>
+  </si>
+  <si>
+    <t>Jun 2026</t>
+  </si>
+  <si>
+    <t>Jul 2026</t>
+  </si>
+  <si>
+    <t>Aug 2026</t>
+  </si>
+  <si>
+    <t>Sep 2026</t>
+  </si>
+  <si>
+    <t>Oct 2026</t>
+  </si>
+  <si>
     <t>Week</t>
   </si>
   <si>
-    <t>Week of 04 Aug</t>
-[...32 lines deleted...]
-    <t>Week of 20 Oct</t>
+    <t>Week of 13 Jul</t>
+  </si>
+  <si>
+    <t>Week of 20 Jul</t>
+  </si>
+  <si>
+    <t>Week of 27 Jul</t>
+  </si>
+  <si>
+    <t>Week of 03 Aug</t>
+  </si>
+  <si>
+    <t>Week of 10 Aug</t>
+  </si>
+  <si>
+    <t>Week of 17 Aug</t>
+  </si>
+  <si>
+    <t>Week of 24 Aug</t>
+  </si>
+  <si>
+    <t>Week of 31 Aug</t>
+  </si>
+  <si>
+    <t>Week of 07 Sep</t>
+  </si>
+  <si>
+    <t>Week of 14 Sep</t>
+  </si>
+  <si>
+    <t>Week of 21 Sep</t>
+  </si>
+  <si>
+    <t>Week of 28 Sep</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>1D Change %</t>
   </si>
   <si>
     <t>RSI</t>
   </si>
   <si>
     <t>Vol Ratio</t>
   </si>
   <si>
     <t>RSI&lt;30</t>
   </si>
   <si>
     <t>RSI&gt;70</t>
   </si>
   <si>
     <t>EMA Cross</t>
   </si>
   <si>
     <t>MACD Cross</t>
   </si>
   <si>
     <t>Breakout</t>
   </si>
   <si>
     <t>Vol Spike</t>
   </si>
   <si>
-    <t>01 Jul 2026</t>
-[...65 lines deleted...]
-    <t>29 May 2026</t>
+    <t>02 Oct 2026</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
-    <t>28 May 2026</t>
-[...17 lines deleted...]
-    <t>20 May 2026</t>
+    <t>01 Oct 2026</t>
+  </si>
+  <si>
+    <t>30 Sep 2026</t>
+  </si>
+  <si>
+    <t>29 Sep 2026</t>
+  </si>
+  <si>
+    <t>28 Sep 2026</t>
+  </si>
+  <si>
+    <t>25 Sep 2026</t>
+  </si>
+  <si>
+    <t>24 Sep 2026</t>
+  </si>
+  <si>
+    <t>23 Sep 2026</t>
+  </si>
+  <si>
+    <t>22 Sep 2026</t>
+  </si>
+  <si>
+    <t>21 Sep 2026</t>
+  </si>
+  <si>
+    <t>18 Sep 2026</t>
+  </si>
+  <si>
+    <t>16 Sep 2026</t>
+  </si>
+  <si>
+    <t>14 Sep 2026</t>
+  </si>
+  <si>
+    <t>11 Sep 2026</t>
+  </si>
+  <si>
+    <t>10 Sep 2026</t>
+  </si>
+  <si>
+    <t>09 Sep 2026</t>
+  </si>
+  <si>
+    <t>08 Sep 2026</t>
+  </si>
+  <si>
+    <t>07 Sep 2026</t>
+  </si>
+  <si>
+    <t>04 Sep 2026</t>
+  </si>
+  <si>
+    <t>03 Sep 2026</t>
+  </si>
+  <si>
+    <t>02 Sep 2026</t>
+  </si>
+  <si>
+    <t>01 Sep 2026</t>
+  </si>
+  <si>
+    <t>31 Aug 2026</t>
+  </si>
+  <si>
+    <t>28 Aug 2026</t>
+  </si>
+  <si>
+    <t>27 Aug 2026</t>
+  </si>
+  <si>
+    <t>26 Aug 2026</t>
+  </si>
+  <si>
+    <t>25 Aug 2026</t>
+  </si>
+  <si>
+    <t>24 Aug 2026</t>
+  </si>
+  <si>
+    <t>21 Aug 2026</t>
+  </si>
+  <si>
+    <t>20 Aug 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="₹#,##0.00"/>
     <numFmt numFmtId="165" formatCode="+0.00%;-0.00%"/>
   </numFmts>
   <fonts count="10">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -422,60 +422,60 @@
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF64748B"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
-      <color rgb="FFDC2626"/>
+      <color rgb="FF16A34A"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
-      <color rgb="FF16A34A"/>
+      <color rgb="FFDC2626"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1E3A8A"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF8FAFC"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="3">
     <border>
@@ -902,51 +902,51 @@
       <c r="B6" s="5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="5">
-        <v>48.8</v>
+        <v>44.6</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>17</v>
       </c>
@@ -1028,511 +1028,511 @@
       </c>
       <c r="C1" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>29</v>
       </c>
       <c r="F1" s="8" t="s">
         <v>30</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>31</v>
       </c>
       <c r="H1" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="11">
-        <v>317.19999999999999</v>
+        <v>340.25</v>
       </c>
       <c r="C2" s="11">
-        <v>326.39999999999998</v>
+        <v>364.5</v>
       </c>
       <c r="D2" s="11">
-        <v>308.050000000000011</v>
+        <v>322.35000000000002</v>
       </c>
       <c r="E2" s="11">
-        <v>314.44999999999999</v>
+        <v>357.85000000000002</v>
       </c>
       <c r="F2" s="13">
-        <v>-0.0087</v>
+        <v>0.0517</v>
       </c>
       <c r="G2" s="9">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="H2" s="17">
-        <v>1923945</v>
+        <v>6592791</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B3" s="12">
-        <v>325.75</v>
+        <v>356.75</v>
       </c>
       <c r="C3" s="12">
-        <v>374.89999999999998</v>
+        <v>366.5</v>
       </c>
       <c r="D3" s="12">
-        <v>299.0</v>
+        <v>335.44999999999999</v>
       </c>
       <c r="E3" s="12">
-        <v>363.050000000000011</v>
+        <v>354.19999999999999</v>
       </c>
       <c r="F3" s="14">
-        <v>0.1546</v>
+        <v>-0.0102</v>
       </c>
       <c r="G3" s="10">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="H3" s="18">
-        <v>9910846</v>
+        <v>4817784</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="11">
-        <v>363.64999999999998</v>
+        <v>353.0</v>
       </c>
       <c r="C4" s="11">
-        <v>376.5</v>
+        <v>438.39999999999998</v>
       </c>
       <c r="D4" s="11">
-        <v>329.94999999999999</v>
+        <v>351.19999999999999</v>
       </c>
       <c r="E4" s="11">
-        <v>354.64999999999998</v>
+        <v>430.55000000000001</v>
       </c>
       <c r="F4" s="13">
-        <v>-0.0231</v>
+        <v>0.2156</v>
       </c>
       <c r="G4" s="9">
         <v>23</v>
       </c>
       <c r="H4" s="17">
-        <v>14969373</v>
+        <v>20552931</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="12">
-        <v>350.0</v>
+        <v>427.35000000000002</v>
       </c>
       <c r="C5" s="12">
-        <v>353.0</v>
+        <v>469.80000000000001</v>
       </c>
       <c r="D5" s="12">
-        <v>323.94999999999999</v>
+        <v>421.39999999999998</v>
       </c>
       <c r="E5" s="12">
-        <v>339.80000000000001</v>
+        <v>456.050000000000011</v>
       </c>
       <c r="F5" s="15">
-        <v>-0.0419</v>
+        <v>0.0592</v>
       </c>
       <c r="G5" s="10">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="H5" s="18">
-        <v>5591687</v>
+        <v>8301738</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="11">
-        <v>342.0</v>
+        <v>456.14999999999998</v>
       </c>
       <c r="C6" s="11">
-        <v>379.25</v>
+        <v>477.5</v>
       </c>
       <c r="D6" s="11">
-        <v>335.80000000000001</v>
+        <v>410.60000000000002</v>
       </c>
       <c r="E6" s="11">
-        <v>359.44999999999999</v>
+        <v>419.60000000000002</v>
       </c>
       <c r="F6" s="16">
-        <v>0.0578</v>
+        <v>-0.0799</v>
       </c>
       <c r="G6" s="9">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H6" s="17">
-        <v>16615936</v>
+        <v>6962245</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B7" s="12">
-        <v>359.89999999999998</v>
+        <v>417.10000000000002</v>
       </c>
       <c r="C7" s="12">
-        <v>371.0</v>
+        <v>439.85000000000002</v>
       </c>
       <c r="D7" s="12">
-        <v>322.25</v>
+        <v>402.75</v>
       </c>
       <c r="E7" s="12">
-        <v>352.69999999999999</v>
-[...2 lines deleted...]
-        <v>-0.0188</v>
+        <v>414.64999999999998</v>
+      </c>
+      <c r="F7" s="14">
+        <v>-0.0118</v>
       </c>
       <c r="G7" s="10">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H7" s="18">
-        <v>9092433</v>
+        <v>4831322</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="9" t="s">
         <v>39</v>
       </c>
       <c r="B8" s="11">
-        <v>354.35000000000002</v>
+        <v>415.5</v>
       </c>
       <c r="C8" s="11">
-        <v>362.64999999999998</v>
+        <v>417.89999999999998</v>
       </c>
       <c r="D8" s="11">
-        <v>327.39999999999998</v>
+        <v>345.60000000000002</v>
       </c>
       <c r="E8" s="11">
-        <v>350.75</v>
-[...2 lines deleted...]
-        <v>-0.0055</v>
+        <v>356.44999999999999</v>
+      </c>
+      <c r="F8" s="16">
+        <v>-0.1404</v>
       </c>
       <c r="G8" s="9">
         <v>20</v>
       </c>
       <c r="H8" s="17">
-        <v>1792095</v>
+        <v>14921448</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B9" s="12">
-        <v>350.75</v>
+        <v>358.64999999999998</v>
       </c>
       <c r="C9" s="12">
-        <v>385.64999999999998</v>
+        <v>376.60000000000002</v>
       </c>
       <c r="D9" s="12">
-        <v>345.89999999999998</v>
+        <v>329.050000000000011</v>
       </c>
       <c r="E9" s="12">
-        <v>350.25</v>
-[...1 lines deleted...]
-      <c r="F9" s="15">
+        <v>355.94999999999999</v>
+      </c>
+      <c r="F9" s="14">
         <v>-0.0014</v>
       </c>
       <c r="G9" s="10">
         <v>22</v>
       </c>
       <c r="H9" s="18">
-        <v>4582367</v>
+        <v>8850558</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B10" s="11">
-        <v>348.0</v>
+        <v>356.39999999999998</v>
       </c>
       <c r="C10" s="11">
-        <v>362.0</v>
+        <v>363.94999999999999</v>
       </c>
       <c r="D10" s="11">
-        <v>330.10000000000002</v>
+        <v>337.85000000000002</v>
       </c>
       <c r="E10" s="11">
-        <v>350.5</v>
+        <v>347.75</v>
       </c>
       <c r="F10" s="16">
-        <v>0.0007</v>
+        <v>-0.023</v>
       </c>
       <c r="G10" s="9">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H10" s="17">
-        <v>4679220</v>
+        <v>5061343</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B11" s="12">
-        <v>339.35000000000002</v>
+        <v>330.050000000000011</v>
       </c>
       <c r="C11" s="12">
-        <v>368.0</v>
+        <v>361.75</v>
       </c>
       <c r="D11" s="12">
-        <v>301.5</v>
+        <v>321.30000000000001</v>
       </c>
       <c r="E11" s="12">
-        <v>313.44999999999999</v>
-[...2 lines deleted...]
-        <v>-0.1057</v>
+        <v>328.14999999999998</v>
+      </c>
+      <c r="F11" s="14">
+        <v>-0.0564</v>
       </c>
       <c r="G11" s="10">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H11" s="18">
-        <v>3049795</v>
+        <v>4390250</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="9" t="s">
         <v>43</v>
       </c>
       <c r="B12" s="11">
-        <v>310.60000000000002</v>
+        <v>316.0</v>
       </c>
       <c r="C12" s="11">
-        <v>341.80000000000001</v>
+        <v>329.0</v>
       </c>
       <c r="D12" s="11">
-        <v>287.050000000000011</v>
+        <v>276.25</v>
       </c>
       <c r="E12" s="11">
-        <v>307.80000000000001</v>
-[...2 lines deleted...]
-        <v>-0.018</v>
+        <v>281.10000000000002</v>
+      </c>
+      <c r="F12" s="16">
+        <v>-0.1434</v>
       </c>
       <c r="G12" s="9">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H12" s="17">
-        <v>6041500</v>
+        <v>8646837</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B13" s="12">
-        <v>307.0</v>
+        <v>284.94999999999999</v>
       </c>
       <c r="C13" s="12">
-        <v>343.050000000000011</v>
+        <v>318.0</v>
       </c>
       <c r="D13" s="12">
-        <v>295.0</v>
+        <v>279.89999999999998</v>
       </c>
       <c r="E13" s="12">
-        <v>319.25</v>
-[...2 lines deleted...]
-        <v>0.0372</v>
+        <v>296.69999999999999</v>
+      </c>
+      <c r="F13" s="15">
+        <v>0.0555</v>
       </c>
       <c r="G13" s="10">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H13" s="18">
-        <v>4939907</v>
+        <v>11674043</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="9" t="s">
         <v>45</v>
       </c>
       <c r="B14" s="11">
-        <v>351.0</v>
+        <v>296.69999999999999</v>
       </c>
       <c r="C14" s="11">
-        <v>364.5</v>
+        <v>365.75</v>
       </c>
       <c r="D14" s="11">
-        <v>322.35000000000002</v>
+        <v>288.44999999999999</v>
       </c>
       <c r="E14" s="11">
-        <v>357.85000000000002</v>
-[...2 lines deleted...]
-        <v>0.1209</v>
+        <v>348.64999999999998</v>
+      </c>
+      <c r="F14" s="13">
+        <v>0.1751</v>
       </c>
       <c r="G14" s="9">
         <v>21</v>
       </c>
       <c r="H14" s="17">
-        <v>10245336</v>
+        <v>16218203</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="10" t="s">
         <v>46</v>
       </c>
       <c r="B15" s="12">
-        <v>356.75</v>
+        <v>345.19999999999999</v>
       </c>
       <c r="C15" s="12">
-        <v>366.5</v>
+        <v>351.19999999999999</v>
       </c>
       <c r="D15" s="12">
-        <v>335.44999999999999</v>
+        <v>300.19999999999999</v>
       </c>
       <c r="E15" s="12">
-        <v>354.19999999999999</v>
-[...2 lines deleted...]
-        <v>-0.0102</v>
+        <v>303.050000000000011</v>
+      </c>
+      <c r="F15" s="14">
+        <v>-0.1308</v>
       </c>
       <c r="G15" s="10">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H15" s="18">
-        <v>4817784</v>
+        <v>6162203</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="9" t="s">
         <v>47</v>
       </c>
       <c r="B16" s="11">
-        <v>353.0</v>
+        <v>302.85000000000002</v>
       </c>
       <c r="C16" s="11">
-        <v>438.39999999999998</v>
+        <v>398.0</v>
       </c>
       <c r="D16" s="11">
-        <v>351.19999999999999</v>
+        <v>302.85000000000002</v>
       </c>
       <c r="E16" s="11">
-        <v>430.55000000000001</v>
-[...2 lines deleted...]
-        <v>0.2156</v>
+        <v>344.64999999999998</v>
+      </c>
+      <c r="F16" s="13">
+        <v>0.1373</v>
       </c>
       <c r="G16" s="9">
         <v>23</v>
       </c>
       <c r="H16" s="17">
-        <v>20552931</v>
+        <v>92371054</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="10" t="s">
         <v>48</v>
       </c>
       <c r="B17" s="12">
-        <v>427.35000000000002</v>
+        <v>349.75</v>
       </c>
       <c r="C17" s="12">
-        <v>469.80000000000001</v>
+        <v>357.60000000000002</v>
       </c>
       <c r="D17" s="12">
-        <v>421.39999999999998</v>
+        <v>317.0</v>
       </c>
       <c r="E17" s="12">
-        <v>456.050000000000011</v>
+        <v>318.89999999999998</v>
       </c>
       <c r="F17" s="14">
-        <v>0.0592</v>
+        <v>-0.0747</v>
       </c>
       <c r="G17" s="10">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="H17" s="18">
-        <v>8301738</v>
+        <v>5106138</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="9" t="s">
         <v>49</v>
       </c>
       <c r="B18" s="11">
-        <v>456.14999999999998</v>
+        <v>318.80000000000001</v>
       </c>
       <c r="C18" s="11">
-        <v>477.5</v>
+        <v>354.80000000000001</v>
       </c>
       <c r="D18" s="11">
-        <v>410.60000000000002</v>
+        <v>307.94999999999999</v>
       </c>
       <c r="E18" s="11">
-        <v>419.60000000000002</v>
+        <v>337.80000000000001</v>
       </c>
       <c r="F18" s="13">
-        <v>-0.0799</v>
+        <v>0.0593</v>
       </c>
       <c r="G18" s="9">
         <v>22</v>
       </c>
       <c r="H18" s="17">
-        <v>6962245</v>
+        <v>8772236</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="10" t="s">
         <v>50</v>
       </c>
       <c r="B19" s="12">
-        <v>417.10000000000002</v>
+        <v>332.0</v>
       </c>
       <c r="C19" s="12">
-        <v>439.85000000000002</v>
+        <v>336.69999999999999</v>
       </c>
       <c r="D19" s="12">
-        <v>402.75</v>
+        <v>316.5</v>
       </c>
       <c r="E19" s="12">
-        <v>422.25</v>
+        <v>322.10000000000002</v>
       </c>
       <c r="F19" s="14">
-        <v>0.0063</v>
+        <v>-0.0465</v>
       </c>
       <c r="G19" s="10">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="H19" s="18">
-        <v>3452674</v>
+        <v>2250414</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G13"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
@@ -1549,319 +1549,319 @@
       </c>
       <c r="B1" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C1" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>29</v>
       </c>
       <c r="F1" s="8" t="s">
         <v>30</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B2" s="11">
-        <v>423.39999999999998</v>
+        <v>308.64999999999998</v>
       </c>
       <c r="C2" s="11">
-        <v>447.30000000000001</v>
+        <v>398.0</v>
       </c>
       <c r="D2" s="11">
-        <v>421.39999999999998</v>
+        <v>308.64999999999998</v>
       </c>
       <c r="E2" s="11">
-        <v>440.050000000000011</v>
-[...2 lines deleted...]
-        <v>0.0393</v>
+        <v>348.75</v>
+      </c>
+      <c r="F2" s="13">
+        <v>0.1299</v>
       </c>
       <c r="G2" s="17">
-        <v>2761186</v>
+        <v>81351140</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="10" t="s">
         <v>53</v>
       </c>
       <c r="B3" s="12">
-        <v>441.0</v>
+        <v>349.0</v>
       </c>
       <c r="C3" s="12">
-        <v>460.89999999999998</v>
+        <v>368.5</v>
       </c>
       <c r="D3" s="12">
-        <v>440.55000000000001</v>
+        <v>343.94999999999999</v>
       </c>
       <c r="E3" s="12">
-        <v>452.19999999999999</v>
-[...2 lines deleted...]
-        <v>0.0276</v>
+        <v>356.050000000000011</v>
+      </c>
+      <c r="F3" s="15">
+        <v>0.0209</v>
       </c>
       <c r="G3" s="18">
-        <v>2334699</v>
+        <v>7780410</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="9" t="s">
         <v>54</v>
       </c>
       <c r="B4" s="11">
-        <v>457.85000000000002</v>
+        <v>359.94999999999999</v>
       </c>
       <c r="C4" s="11">
-        <v>468.0</v>
+        <v>360.44999999999999</v>
       </c>
       <c r="D4" s="11">
-        <v>448.85000000000002</v>
+        <v>343.0</v>
       </c>
       <c r="E4" s="11">
-        <v>457.35000000000002</v>
+        <v>344.64999999999998</v>
       </c>
       <c r="F4" s="16">
-        <v>0.0114</v>
+        <v>-0.032</v>
       </c>
       <c r="G4" s="17">
-        <v>1539523</v>
+        <v>1581726</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="10" t="s">
         <v>55</v>
       </c>
       <c r="B5" s="12">
-        <v>462.0</v>
+        <v>349.75</v>
       </c>
       <c r="C5" s="12">
-        <v>469.80000000000001</v>
+        <v>357.60000000000002</v>
       </c>
       <c r="D5" s="12">
-        <v>450.10000000000002</v>
+        <v>344.64999999999998</v>
       </c>
       <c r="E5" s="12">
-        <v>456.050000000000011</v>
+        <v>345.80000000000001</v>
       </c>
       <c r="F5" s="15">
-        <v>-0.0028</v>
+        <v>0.0033</v>
       </c>
       <c r="G5" s="18">
-        <v>1282880</v>
+        <v>1563460</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="9" t="s">
         <v>56</v>
       </c>
       <c r="B6" s="11">
-        <v>456.14999999999998</v>
+        <v>345.80000000000001</v>
       </c>
       <c r="C6" s="11">
-        <v>477.5</v>
+        <v>348.75</v>
       </c>
       <c r="D6" s="11">
-        <v>454.35000000000002</v>
+        <v>326.39999999999998</v>
       </c>
       <c r="E6" s="11">
-        <v>463.89999999999998</v>
+        <v>331.55000000000001</v>
       </c>
       <c r="F6" s="16">
-        <v>0.0172</v>
+        <v>-0.0412</v>
       </c>
       <c r="G6" s="17">
-        <v>1963681</v>
+        <v>1312068</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="10" t="s">
         <v>57</v>
       </c>
       <c r="B7" s="12">
-        <v>461.0</v>
+        <v>330.10000000000002</v>
       </c>
       <c r="C7" s="12">
-        <v>467.0</v>
+        <v>331.89999999999998</v>
       </c>
       <c r="D7" s="12">
-        <v>425.75</v>
+        <v>317.0</v>
       </c>
       <c r="E7" s="12">
-        <v>428.64999999999998</v>
-[...2 lines deleted...]
-        <v>-0.076</v>
+        <v>322.050000000000011</v>
+      </c>
+      <c r="F7" s="14">
+        <v>-0.0287</v>
       </c>
       <c r="G7" s="18">
-        <v>1024865</v>
+        <v>976928</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="9" t="s">
         <v>58</v>
       </c>
       <c r="B8" s="11">
-        <v>428.94999999999999</v>
+        <v>321.64999999999998</v>
       </c>
       <c r="C8" s="11">
-        <v>450.19999999999999</v>
+        <v>329.85000000000002</v>
       </c>
       <c r="D8" s="11">
-        <v>427.050000000000011</v>
+        <v>319.30000000000001</v>
       </c>
       <c r="E8" s="11">
-        <v>447.44999999999999</v>
-[...2 lines deleted...]
-        <v>0.0439</v>
+        <v>324.85000000000002</v>
+      </c>
+      <c r="F8" s="13">
+        <v>0.0087</v>
       </c>
       <c r="G8" s="17">
-        <v>704941</v>
+        <v>1103683</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="10" t="s">
         <v>59</v>
       </c>
       <c r="B9" s="12">
-        <v>447.44999999999999</v>
+        <v>323.64999999999998</v>
       </c>
       <c r="C9" s="12">
-        <v>453.25</v>
+        <v>354.80000000000001</v>
       </c>
       <c r="D9" s="12">
-        <v>416.14999999999998</v>
+        <v>310.30000000000001</v>
       </c>
       <c r="E9" s="12">
-        <v>419.89999999999998</v>
+        <v>352.14999999999998</v>
       </c>
       <c r="F9" s="15">
-        <v>-0.0616</v>
+        <v>0.084</v>
       </c>
       <c r="G9" s="18">
-        <v>1780924</v>
+        <v>3689719</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="9" t="s">
         <v>60</v>
       </c>
       <c r="B10" s="11">
-        <v>419.94999999999999</v>
+        <v>352.85000000000002</v>
       </c>
       <c r="C10" s="11">
-        <v>432.94999999999999</v>
+        <v>353.44999999999999</v>
       </c>
       <c r="D10" s="11">
-        <v>409.55000000000001</v>
+        <v>325.25</v>
       </c>
       <c r="E10" s="11">
-        <v>424.35000000000002</v>
+        <v>330.14999999999998</v>
       </c>
       <c r="F10" s="16">
-        <v>0.0106</v>
+        <v>-0.0625</v>
       </c>
       <c r="G10" s="17">
-        <v>1958389</v>
+        <v>1639612</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="10" t="s">
         <v>61</v>
       </c>
       <c r="B11" s="12">
-        <v>424.19999999999999</v>
+        <v>330.85000000000002</v>
       </c>
       <c r="C11" s="12">
-        <v>439.85000000000002</v>
+        <v>333.5</v>
       </c>
       <c r="D11" s="12">
-        <v>416.44999999999999</v>
+        <v>307.94999999999999</v>
       </c>
       <c r="E11" s="12">
-        <v>432.85000000000002</v>
+        <v>328.60000000000002</v>
       </c>
       <c r="F11" s="14">
-        <v>0.02</v>
+        <v>-0.0047</v>
       </c>
       <c r="G11" s="18">
-        <v>564842</v>
+        <v>1547522</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="9" t="s">
         <v>62</v>
       </c>
       <c r="B12" s="11">
-        <v>428.0</v>
+        <v>328.60000000000002</v>
       </c>
       <c r="C12" s="11">
-        <v>433.85000000000002</v>
+        <v>348.75</v>
       </c>
       <c r="D12" s="11">
-        <v>402.75</v>
+        <v>324.0</v>
       </c>
       <c r="E12" s="11">
-        <v>410.94999999999999</v>
+        <v>335.44999999999999</v>
       </c>
       <c r="F12" s="13">
-        <v>-0.0506</v>
+        <v>0.0208</v>
       </c>
       <c r="G12" s="17">
-        <v>2154436</v>
+        <v>1185451</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="10" t="s">
         <v>63</v>
       </c>
       <c r="B13" s="12">
-        <v>415.0</v>
+        <v>335.39999999999998</v>
       </c>
       <c r="C13" s="12">
-        <v>424.80000000000001</v>
+        <v>344.050000000000011</v>
       </c>
       <c r="D13" s="12">
-        <v>407.85000000000002</v>
+        <v>316.5</v>
       </c>
       <c r="E13" s="12">
-        <v>422.25</v>
+        <v>322.10000000000002</v>
       </c>
       <c r="F13" s="14">
-        <v>0.0275</v>
+        <v>-0.0398</v>
       </c>
       <c r="G13" s="18">
-        <v>262841</v>
+        <v>3110345</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:K31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
@@ -1894,731 +1894,749 @@
       </c>
       <c r="F1" s="8" t="s">
         <v>68</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>69</v>
       </c>
       <c r="H1" s="8" t="s">
         <v>70</v>
       </c>
       <c r="I1" s="8" t="s">
         <v>71</v>
       </c>
       <c r="J1" s="8" t="s">
         <v>72</v>
       </c>
       <c r="K1" s="8" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="9" t="s">
         <v>74</v>
       </c>
       <c r="B2" s="11">
-        <v>311.30000000000001</v>
-[...2 lines deleted...]
-        <v>0.0272</v>
+        <v>322.10000000000002</v>
+      </c>
+      <c r="C2" s="13">
+        <v>0.0</v>
       </c>
       <c r="D2" s="9">
-        <v>48.8</v>
+        <v>44.6</v>
       </c>
       <c r="E2" s="9">
-        <v>0.89</v>
+        <v>3.0099999999999998</v>
       </c>
       <c r="F2" s="9"/>
       <c r="G2" s="9"/>
       <c r="H2" s="9"/>
       <c r="I2" s="9"/>
       <c r="J2" s="9"/>
-      <c r="K2" s="9"/>
+      <c r="K2" s="9" t="s">
+        <v>75</v>
+      </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="10" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B3" s="12">
-        <v>303.050000000000011</v>
-[...2 lines deleted...]
-        <v>-0.0036</v>
+        <v>322.10000000000002</v>
+      </c>
+      <c r="C3" s="14">
+        <v>-0.0465</v>
       </c>
       <c r="D3" s="10">
-        <v>42.3</v>
+        <v>44.6</v>
       </c>
       <c r="E3" s="10">
-        <v>0.61</v>
+        <v>2.87</v>
       </c>
       <c r="F3" s="10"/>
       <c r="G3" s="10"/>
       <c r="H3" s="10"/>
       <c r="I3" s="10"/>
       <c r="J3" s="10"/>
-      <c r="K3" s="10"/>
+      <c r="K3" s="10" t="s">
+        <v>75</v>
+      </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="9" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B4" s="11">
-        <v>304.14999999999998</v>
+        <v>337.80000000000001</v>
       </c>
       <c r="C4" s="13">
-        <v>-0.0067</v>
+        <v>0.023</v>
       </c>
       <c r="D4" s="9">
-        <v>43.0</v>
+        <v>54.1</v>
       </c>
       <c r="E4" s="9">
-        <v>0.66</v>
+        <v>0.53</v>
       </c>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="9"/>
       <c r="I4" s="9"/>
       <c r="J4" s="9"/>
       <c r="K4" s="9"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="10" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B5" s="12">
-        <v>306.19999999999999</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>330.19999999999999</v>
+      </c>
+      <c r="C5" s="15">
+        <v>0.0133</v>
       </c>
       <c r="D5" s="10">
-        <v>44.2</v>
+        <v>49.2</v>
       </c>
       <c r="E5" s="10">
-        <v>0.96</v>
+        <v>1.12</v>
       </c>
       <c r="F5" s="10"/>
       <c r="G5" s="10"/>
       <c r="H5" s="10"/>
       <c r="I5" s="10"/>
       <c r="J5" s="10"/>
       <c r="K5" s="10"/>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="9" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B6" s="11">
-        <v>306.19999999999999</v>
-[...2 lines deleted...]
-        <v>-0.0252</v>
+        <v>325.85000000000002</v>
+      </c>
+      <c r="C6" s="16">
+        <v>-0.0286</v>
       </c>
       <c r="D6" s="9">
-        <v>44.2</v>
+        <v>46.2</v>
       </c>
       <c r="E6" s="9">
-        <v>0.53</v>
+        <v>0.54</v>
       </c>
       <c r="F6" s="9"/>
       <c r="G6" s="9"/>
       <c r="H6" s="9"/>
       <c r="I6" s="9"/>
       <c r="J6" s="9"/>
       <c r="K6" s="9"/>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="10" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B7" s="12">
-        <v>314.10000000000002</v>
-[...2 lines deleted...]
-        <v>0.0208</v>
+        <v>335.44999999999999</v>
+      </c>
+      <c r="C7" s="15">
+        <v>0.0013</v>
       </c>
       <c r="D7" s="10">
-        <v>48.8</v>
+        <v>52.6</v>
       </c>
       <c r="E7" s="10">
-        <v>0.44</v>
+        <v>0.51</v>
       </c>
       <c r="F7" s="10"/>
       <c r="G7" s="10"/>
       <c r="H7" s="10"/>
       <c r="I7" s="10"/>
       <c r="J7" s="10"/>
       <c r="K7" s="10"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="9" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B8" s="11">
-        <v>307.69999999999999</v>
-[...2 lines deleted...]
-        <v>-0.0196</v>
+        <v>335.0</v>
+      </c>
+      <c r="C8" s="16">
+        <v>-0.0283</v>
       </c>
       <c r="D8" s="9">
-        <v>44.5</v>
+        <v>52.4</v>
       </c>
       <c r="E8" s="9">
-        <v>0.53</v>
+        <v>0.64</v>
       </c>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="9"/>
       <c r="I8" s="9"/>
       <c r="J8" s="9"/>
       <c r="K8" s="9"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="10" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B9" s="12">
-        <v>313.85000000000002</v>
-[...2 lines deleted...]
-        <v>0.0035</v>
+        <v>344.75</v>
+      </c>
+      <c r="C9" s="15">
+        <v>0.0174</v>
       </c>
       <c r="D9" s="10">
-        <v>48.1</v>
+        <v>59.7</v>
       </c>
       <c r="E9" s="10">
-        <v>0.36</v>
+        <v>0.76</v>
       </c>
       <c r="F9" s="10"/>
       <c r="G9" s="10"/>
       <c r="H9" s="10"/>
       <c r="I9" s="10"/>
       <c r="J9" s="10"/>
       <c r="K9" s="10"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="9" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B10" s="11">
-        <v>312.75</v>
-[...2 lines deleted...]
-        <v>0.0026</v>
+        <v>338.85000000000002</v>
+      </c>
+      <c r="C10" s="13">
+        <v>0.0251</v>
       </c>
       <c r="D10" s="9">
-        <v>47.4</v>
+        <v>56.2</v>
       </c>
       <c r="E10" s="9">
-        <v>0.35</v>
+        <v>0.72</v>
       </c>
       <c r="F10" s="9"/>
       <c r="G10" s="9"/>
-      <c r="H10" s="9"/>
-      <c r="I10" s="9"/>
+      <c r="H10" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="I10" s="9" t="s">
+        <v>75</v>
+      </c>
       <c r="J10" s="9"/>
       <c r="K10" s="9"/>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="10" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B11" s="12">
-        <v>311.94999999999999</v>
+        <v>330.55000000000001</v>
       </c>
       <c r="C11" s="15">
-        <v>-0.0259</v>
+        <v>0.0059</v>
       </c>
       <c r="D11" s="10">
-        <v>46.9</v>
+        <v>50.7</v>
       </c>
       <c r="E11" s="10">
-        <v>0.55</v>
+        <v>0.29</v>
       </c>
       <c r="F11" s="10"/>
       <c r="G11" s="10"/>
       <c r="H11" s="10"/>
       <c r="I11" s="10"/>
       <c r="J11" s="10"/>
       <c r="K11" s="10"/>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="9" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B12" s="11">
-        <v>320.25</v>
-[...2 lines deleted...]
-        <v>0.0316</v>
+        <v>328.60000000000002</v>
+      </c>
+      <c r="C12" s="13">
+        <v>0.0301</v>
       </c>
       <c r="D12" s="9">
-        <v>51.6</v>
+        <v>49.4</v>
       </c>
       <c r="E12" s="9">
-        <v>1.01</v>
+        <v>1.58</v>
       </c>
       <c r="F12" s="9"/>
       <c r="G12" s="9"/>
       <c r="H12" s="9"/>
       <c r="I12" s="9"/>
       <c r="J12" s="9"/>
       <c r="K12" s="9"/>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="10" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B13" s="12">
-        <v>310.44999999999999</v>
+        <v>316.19999999999999</v>
       </c>
       <c r="C13" s="15">
-        <v>-0.0104</v>
+        <v>0.0078</v>
       </c>
       <c r="D13" s="10">
-        <v>45.6</v>
+        <v>39.4</v>
       </c>
       <c r="E13" s="10">
-        <v>0.32</v>
+        <v>0.79</v>
       </c>
       <c r="F13" s="10"/>
       <c r="G13" s="10"/>
       <c r="H13" s="10"/>
       <c r="I13" s="10"/>
       <c r="J13" s="10"/>
       <c r="K13" s="10"/>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="9" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B14" s="11">
-        <v>310.55000000000001</v>
-[...2 lines deleted...]
-        <v>0.0307</v>
+        <v>330.14999999999998</v>
+      </c>
+      <c r="C14" s="13">
+        <v>0.0</v>
       </c>
       <c r="D14" s="9">
-        <v>45.5</v>
+        <v>47.7</v>
       </c>
       <c r="E14" s="9">
-        <v>1.01</v>
+        <v>0.27</v>
       </c>
       <c r="F14" s="9"/>
       <c r="G14" s="9"/>
       <c r="H14" s="9"/>
       <c r="I14" s="9"/>
       <c r="J14" s="9"/>
       <c r="K14" s="9"/>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="10" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B15" s="12">
-        <v>301.30000000000001</v>
-[...2 lines deleted...]
-        <v>-0.0271</v>
+        <v>330.14999999999998</v>
+      </c>
+      <c r="C15" s="14">
+        <v>-0.0035</v>
       </c>
       <c r="D15" s="10">
-        <v>39.4</v>
+        <v>47.7</v>
       </c>
       <c r="E15" s="10">
-        <v>0.74</v>
+        <v>0.27</v>
       </c>
       <c r="F15" s="10"/>
       <c r="G15" s="10"/>
       <c r="H15" s="10"/>
       <c r="I15" s="10"/>
       <c r="J15" s="10"/>
       <c r="K15" s="10"/>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="9" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B16" s="11">
-        <v>309.69999999999999</v>
-[...2 lines deleted...]
-        <v>-0.017</v>
+        <v>331.30000000000001</v>
+      </c>
+      <c r="C16" s="16">
+        <v>-0.0103</v>
       </c>
       <c r="D16" s="9">
-        <v>43.5</v>
+        <v>48.5</v>
       </c>
       <c r="E16" s="9">
-        <v>0.43</v>
+        <v>0.68</v>
       </c>
       <c r="F16" s="9"/>
       <c r="G16" s="9"/>
       <c r="H16" s="9"/>
       <c r="I16" s="9"/>
       <c r="J16" s="9"/>
       <c r="K16" s="9"/>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="10" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B17" s="12">
-        <v>315.050000000000011</v>
+        <v>334.75</v>
       </c>
       <c r="C17" s="14">
-        <v>0.0138</v>
+        <v>-0.015</v>
       </c>
       <c r="D17" s="10">
-        <v>46.3</v>
+        <v>51.0</v>
       </c>
       <c r="E17" s="10">
-        <v>0.57</v>
+        <v>0.81</v>
       </c>
       <c r="F17" s="10"/>
       <c r="G17" s="10"/>
       <c r="H17" s="10"/>
       <c r="I17" s="10"/>
       <c r="J17" s="10"/>
       <c r="K17" s="10"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="9" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B18" s="11">
-        <v>310.75</v>
-[...2 lines deleted...]
-        <v>-0.0263</v>
+        <v>339.85000000000002</v>
+      </c>
+      <c r="C18" s="16">
+        <v>-0.0152</v>
       </c>
       <c r="D18" s="9">
-        <v>43.6</v>
+        <v>54.7</v>
       </c>
       <c r="E18" s="9">
-        <v>0.55</v>
+        <v>0.31</v>
       </c>
       <c r="F18" s="9"/>
       <c r="G18" s="9"/>
-      <c r="H18" s="9"/>
+      <c r="H18" s="9" t="s">
+        <v>75</v>
+      </c>
       <c r="I18" s="9"/>
       <c r="J18" s="9"/>
       <c r="K18" s="9"/>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="10" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B19" s="12">
-        <v>319.14999999999998</v>
-[...2 lines deleted...]
-        <v>-0.0102</v>
+        <v>345.10000000000002</v>
+      </c>
+      <c r="C19" s="14">
+        <v>-0.02</v>
       </c>
       <c r="D19" s="10">
-        <v>48.1</v>
+        <v>58.9</v>
       </c>
       <c r="E19" s="10">
-        <v>0.39</v>
+        <v>2.26</v>
       </c>
       <c r="F19" s="10"/>
       <c r="G19" s="10"/>
       <c r="H19" s="10"/>
       <c r="I19" s="10"/>
       <c r="J19" s="10"/>
-      <c r="K19" s="10"/>
+      <c r="K19" s="10" t="s">
+        <v>75</v>
+      </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="9" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B20" s="11">
-        <v>322.44999999999999</v>
+        <v>352.14999999999998</v>
       </c>
       <c r="C20" s="13">
-        <v>-0.0189</v>
+        <v>0.0416</v>
       </c>
       <c r="D20" s="9">
-        <v>49.9</v>
+        <v>65.099999999999994</v>
       </c>
       <c r="E20" s="9">
-        <v>0.44</v>
+        <v>4.19</v>
       </c>
       <c r="F20" s="9"/>
       <c r="G20" s="9"/>
       <c r="H20" s="9"/>
       <c r="I20" s="9"/>
       <c r="J20" s="9"/>
-      <c r="K20" s="9"/>
+      <c r="K20" s="9" t="s">
+        <v>75</v>
+      </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="10" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B21" s="12">
-        <v>328.64999999999998</v>
+        <v>338.10000000000002</v>
       </c>
       <c r="C21" s="15">
-        <v>-0.0222</v>
+        <v>0.0303</v>
       </c>
       <c r="D21" s="10">
-        <v>53.6</v>
+        <v>56.7</v>
       </c>
       <c r="E21" s="10">
-        <v>0.4</v>
+        <v>2.37</v>
       </c>
       <c r="F21" s="10"/>
       <c r="G21" s="10"/>
       <c r="H21" s="10"/>
-      <c r="I21" s="10"/>
+      <c r="I21" s="10" t="s">
+        <v>75</v>
+      </c>
       <c r="J21" s="10"/>
-      <c r="K21" s="10"/>
+      <c r="K21" s="10" t="s">
+        <v>75</v>
+      </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="9" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B22" s="11">
-        <v>336.10000000000002</v>
+        <v>328.14999999999998</v>
       </c>
       <c r="C22" s="13">
-        <v>-0.017</v>
+        <v>0.0164</v>
       </c>
       <c r="D22" s="9">
-        <v>58.3</v>
+        <v>48.5</v>
       </c>
       <c r="E22" s="9">
-        <v>0.36</v>
+        <v>2.5</v>
       </c>
       <c r="F22" s="9"/>
       <c r="G22" s="9"/>
       <c r="H22" s="9"/>
       <c r="I22" s="9"/>
       <c r="J22" s="9"/>
-      <c r="K22" s="9"/>
+      <c r="K22" s="9" t="s">
+        <v>75</v>
+      </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="10" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B23" s="12">
-        <v>341.89999999999998</v>
+        <v>322.85000000000002</v>
       </c>
       <c r="C23" s="15">
-        <v>-0.0194</v>
+        <v>0.0124</v>
       </c>
       <c r="D23" s="10">
-        <v>62.3</v>
+        <v>43.3</v>
       </c>
       <c r="E23" s="10">
-        <v>0.46</v>
+        <v>2.56</v>
       </c>
       <c r="F23" s="10"/>
       <c r="G23" s="10"/>
       <c r="H23" s="10"/>
       <c r="I23" s="10"/>
       <c r="J23" s="10"/>
-      <c r="K23" s="10"/>
+      <c r="K23" s="10" t="s">
+        <v>75</v>
+      </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="9" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B24" s="11">
-        <v>348.64999999999998</v>
+        <v>318.89999999999998</v>
       </c>
       <c r="C24" s="16">
-        <v>0.0509</v>
+        <v>-0.0183</v>
       </c>
       <c r="D24" s="9">
-        <v>67.2</v>
+        <v>38.9</v>
       </c>
       <c r="E24" s="9">
-        <v>6.49</v>
+        <v>0.62</v>
       </c>
       <c r="F24" s="9"/>
       <c r="G24" s="9"/>
       <c r="H24" s="9"/>
       <c r="I24" s="9"/>
-      <c r="J24" s="9" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="J24" s="9"/>
+      <c r="K24" s="9"/>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="10" t="s">
         <v>98</v>
       </c>
       <c r="B25" s="12">
-        <v>331.75</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>324.85000000000002</v>
+      </c>
+      <c r="C25" s="15">
+        <v>0.0022</v>
       </c>
       <c r="D25" s="10">
-        <v>59.8</v>
+        <v>43.6</v>
       </c>
       <c r="E25" s="10">
-        <v>0.36</v>
+        <v>0.95</v>
       </c>
       <c r="F25" s="10"/>
       <c r="G25" s="10"/>
       <c r="H25" s="10"/>
       <c r="I25" s="10"/>
       <c r="J25" s="10"/>
       <c r="K25" s="10"/>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="9" t="s">
         <v>99</v>
       </c>
       <c r="B26" s="11">
-        <v>331.75</v>
+        <v>324.14999999999998</v>
       </c>
       <c r="C26" s="16">
-        <v>0.013</v>
+        <v>-0.0015</v>
       </c>
       <c r="D26" s="9">
-        <v>59.8</v>
+        <v>42.8</v>
       </c>
       <c r="E26" s="9">
-        <v>0.34</v>
+        <v>1.55</v>
       </c>
       <c r="F26" s="9"/>
       <c r="G26" s="9"/>
       <c r="H26" s="9"/>
       <c r="I26" s="9"/>
       <c r="J26" s="9"/>
       <c r="K26" s="9"/>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="10" t="s">
         <v>100</v>
       </c>
       <c r="B27" s="12">
-        <v>327.5</v>
-[...1 lines deleted...]
-      <c r="C27" s="14">
+        <v>324.64999999999998</v>
+      </c>
+      <c r="C27" s="15">
         <v>0.0103</v>
       </c>
       <c r="D27" s="10">
-        <v>57.7</v>
+        <v>43.2</v>
       </c>
       <c r="E27" s="10">
-        <v>0.33</v>
+        <v>1.06</v>
       </c>
       <c r="F27" s="10"/>
       <c r="G27" s="10"/>
       <c r="H27" s="10"/>
       <c r="I27" s="10"/>
       <c r="J27" s="10"/>
       <c r="K27" s="10"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="9" t="s">
         <v>101</v>
       </c>
       <c r="B28" s="11">
-        <v>324.14999999999998</v>
-[...2 lines deleted...]
-        <v>0.0101</v>
+        <v>321.35000000000002</v>
+      </c>
+      <c r="C28" s="13">
+        <v>0.0023</v>
       </c>
       <c r="D28" s="9">
-        <v>56.0</v>
+        <v>40.0</v>
       </c>
       <c r="E28" s="9">
-        <v>0.31</v>
+        <v>0.37</v>
       </c>
       <c r="F28" s="9"/>
       <c r="G28" s="9"/>
       <c r="H28" s="9"/>
       <c r="I28" s="9"/>
       <c r="J28" s="9"/>
       <c r="K28" s="9"/>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="10" t="s">
         <v>102</v>
       </c>
       <c r="B29" s="12">
-        <v>320.89999999999998</v>
-[...2 lines deleted...]
-        <v>-0.0245</v>
+        <v>320.60000000000002</v>
+      </c>
+      <c r="C29" s="14">
+        <v>-0.0045</v>
       </c>
       <c r="D29" s="10">
-        <v>54.4</v>
+        <v>39.2</v>
       </c>
       <c r="E29" s="10">
-        <v>0.3</v>
+        <v>0.46</v>
       </c>
       <c r="F29" s="10"/>
       <c r="G29" s="10"/>
       <c r="H29" s="10"/>
       <c r="I29" s="10"/>
       <c r="J29" s="10"/>
       <c r="K29" s="10"/>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="9" t="s">
         <v>103</v>
       </c>
       <c r="B30" s="11">
-        <v>328.94999999999999</v>
-[...2 lines deleted...]
-        <v>0.0453</v>
+        <v>322.050000000000011</v>
+      </c>
+      <c r="C30" s="13">
+        <v>0.0011</v>
       </c>
       <c r="D30" s="9">
-        <v>59.5</v>
+        <v>40.1</v>
       </c>
       <c r="E30" s="9">
-        <v>1.12</v>
+        <v>0.6</v>
       </c>
       <c r="F30" s="9"/>
       <c r="G30" s="9"/>
       <c r="H30" s="9"/>
       <c r="I30" s="9"/>
       <c r="J30" s="9"/>
       <c r="K30" s="9"/>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="10" t="s">
         <v>104</v>
       </c>
       <c r="B31" s="12">
-        <v>314.69999999999999</v>
+        <v>321.69999999999999</v>
       </c>
       <c r="C31" s="15">
-        <v>-0.0101</v>
+        <v>0.01</v>
       </c>
       <c r="D31" s="10">
-        <v>52.2</v>
+        <v>39.8</v>
       </c>
       <c r="E31" s="10">
-        <v>0.12</v>
+        <v>0.71</v>
       </c>
       <c r="F31" s="10"/>
       <c r="G31" s="10"/>
       <c r="H31" s="10"/>
       <c r="I31" s="10"/>
       <c r="J31" s="10"/>
       <c r="K31" s="10"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>