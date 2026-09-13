--- v0 (2026-07-02)
+++ v1 (2026-09-13)
@@ -23,371 +23,371 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Overview" sheetId="1" r:id="rId4"/>
     <sheet name="Monthly Summary" sheetId="2" r:id="rId5"/>
     <sheet name="Weekly Summary" sheetId="3" r:id="rId6"/>
     <sheet name="Indicator History" sheetId="4" r:id="rId7"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>OFSS — Oracle Financial Services</t>
   </si>
   <si>
-    <t>NSE Equity · Information Technology · Generated 02 Jul 2026, 07:44 AM</t>
+    <t>NSE Equity · Information Technology · Generated 13 Sep 2026, 10:48 AM</t>
   </si>
   <si>
     <t>KEY METRICS</t>
   </si>
   <si>
     <t>Current Price</t>
   </si>
   <si>
-    <t>₹8,620.50</t>
+    <t>₹11,763.00</t>
   </si>
   <si>
     <t>1 Day Change</t>
   </si>
   <si>
-    <t>+0.81%</t>
+    <t>+0.32%</t>
   </si>
   <si>
     <t>52 Week High</t>
   </si>
   <si>
-    <t>₹13,220.00</t>
+    <t>₹12,540.00</t>
   </si>
   <si>
     <t>52 Week Low</t>
   </si>
   <si>
-    <t>₹7,022.55</t>
+    <t>₹6,060.86</t>
   </si>
   <si>
     <t>RSI (14)</t>
   </si>
   <si>
     <t>EMA 50</t>
   </si>
   <si>
-    <t>₹9,560.15</t>
+    <t>₹11,450.80</t>
   </si>
   <si>
     <t>EMA 200</t>
   </si>
   <si>
-    <t>₹8,589.43</t>
+    <t>₹9,589.88</t>
   </si>
   <si>
     <t>ATR (14)</t>
   </si>
   <si>
-    <t>₹407.75</t>
+    <t>₹291.85</t>
   </si>
   <si>
     <t>Volume Ratio</t>
   </si>
   <si>
-    <t>0.9×</t>
+    <t>1.17×</t>
   </si>
   <si>
     <t>Data Period</t>
   </si>
   <si>
-    <t>13 May 2024 to 22 Oct 2025</t>
+    <t>08 Apr 2025 to 11 Sep 2026</t>
   </si>
   <si>
     <t>ACTIVE TECHNICAL CONDITIONS</t>
   </si>
   <si>
-    <t>● Near 52W High</t>
+    <t>● No special conditions today</t>
   </si>
   <si>
     <t>For educational purposes only. Not investment advice. Past performance does not guarantee future results.</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Open</t>
   </si>
   <si>
     <t>High</t>
   </si>
   <si>
     <t>Low</t>
   </si>
   <si>
     <t>Close</t>
   </si>
   <si>
     <t>Change %</t>
   </si>
   <si>
     <t>Trading Days</t>
   </si>
   <si>
     <t>Total Volume</t>
   </si>
   <si>
-    <t>May 2024</t>
-[...31 lines deleted...]
-  <si>
     <t>Apr 2025</t>
   </si>
   <si>
     <t>May 2025</t>
   </si>
   <si>
     <t>Jun 2025</t>
   </si>
   <si>
     <t>Jul 2025</t>
   </si>
   <si>
     <t>Aug 2025</t>
   </si>
   <si>
     <t>Sep 2025</t>
   </si>
   <si>
     <t>Oct 2025</t>
   </si>
   <si>
+    <t>Nov 2025</t>
+  </si>
+  <si>
+    <t>Dec 2025</t>
+  </si>
+  <si>
+    <t>Jan 2026</t>
+  </si>
+  <si>
+    <t>Feb 2026</t>
+  </si>
+  <si>
+    <t>Mar 2026</t>
+  </si>
+  <si>
+    <t>Apr 2026</t>
+  </si>
+  <si>
+    <t>May 2026</t>
+  </si>
+  <si>
+    <t>Jun 2026</t>
+  </si>
+  <si>
+    <t>Jul 2026</t>
+  </si>
+  <si>
+    <t>Aug 2026</t>
+  </si>
+  <si>
+    <t>Sep 2026</t>
+  </si>
+  <si>
     <t>Week</t>
   </si>
   <si>
-    <t>Week of 04 Aug</t>
-[...32 lines deleted...]
-    <t>Week of 20 Oct</t>
+    <t>Week of 22 Jun</t>
+  </si>
+  <si>
+    <t>Week of 29 Jun</t>
+  </si>
+  <si>
+    <t>Week of 06 Jul</t>
+  </si>
+  <si>
+    <t>Week of 13 Jul</t>
+  </si>
+  <si>
+    <t>Week of 20 Jul</t>
+  </si>
+  <si>
+    <t>Week of 27 Jul</t>
+  </si>
+  <si>
+    <t>Week of 03 Aug</t>
+  </si>
+  <si>
+    <t>Week of 10 Aug</t>
+  </si>
+  <si>
+    <t>Week of 17 Aug</t>
+  </si>
+  <si>
+    <t>Week of 24 Aug</t>
+  </si>
+  <si>
+    <t>Week of 31 Aug</t>
+  </si>
+  <si>
+    <t>Week of 07 Sep</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>1D Change %</t>
   </si>
   <si>
     <t>RSI</t>
   </si>
   <si>
     <t>Vol Ratio</t>
   </si>
   <si>
     <t>RSI&lt;30</t>
   </si>
   <si>
     <t>RSI&gt;70</t>
   </si>
   <si>
     <t>EMA Cross</t>
   </si>
   <si>
     <t>MACD Cross</t>
   </si>
   <si>
     <t>Breakout</t>
   </si>
   <si>
     <t>Vol Spike</t>
   </si>
   <si>
-    <t>01 Jul 2026</t>
-[...5 lines deleted...]
-    <t>29 Jun 2026</t>
+    <t>11 Sep 2026</t>
+  </si>
+  <si>
+    <t>10 Sep 2026</t>
+  </si>
+  <si>
+    <t>09 Sep 2026</t>
+  </si>
+  <si>
+    <t>08 Sep 2026</t>
+  </si>
+  <si>
+    <t>07 Sep 2026</t>
+  </si>
+  <si>
+    <t>04 Sep 2026</t>
+  </si>
+  <si>
+    <t>03 Sep 2026</t>
+  </si>
+  <si>
+    <t>02 Sep 2026</t>
+  </si>
+  <si>
+    <t>01 Sep 2026</t>
+  </si>
+  <si>
+    <t>31 Aug 2026</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
-    <t>26 Jun 2026</t>
-[...77 lines deleted...]
-    <t>20 May 2026</t>
+    <t>28 Aug 2026</t>
+  </si>
+  <si>
+    <t>27 Aug 2026</t>
+  </si>
+  <si>
+    <t>26 Aug 2026</t>
+  </si>
+  <si>
+    <t>25 Aug 2026</t>
+  </si>
+  <si>
+    <t>24 Aug 2026</t>
+  </si>
+  <si>
+    <t>21 Aug 2026</t>
+  </si>
+  <si>
+    <t>20 Aug 2026</t>
+  </si>
+  <si>
+    <t>19 Aug 2026</t>
+  </si>
+  <si>
+    <t>18 Aug 2026</t>
+  </si>
+  <si>
+    <t>17 Aug 2026</t>
+  </si>
+  <si>
+    <t>14 Aug 2026</t>
+  </si>
+  <si>
+    <t>13 Aug 2026</t>
+  </si>
+  <si>
+    <t>12 Aug 2026</t>
+  </si>
+  <si>
+    <t>11 Aug 2026</t>
+  </si>
+  <si>
+    <t>10 Aug 2026</t>
+  </si>
+  <si>
+    <t>07 Aug 2026</t>
+  </si>
+  <si>
+    <t>06 Aug 2026</t>
+  </si>
+  <si>
+    <t>05 Aug 2026</t>
+  </si>
+  <si>
+    <t>04 Aug 2026</t>
+  </si>
+  <si>
+    <t>03 Aug 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="₹#,##0.00"/>
     <numFmt numFmtId="165" formatCode="+0.00%;-0.00%"/>
   </numFmts>
-  <fonts count="11">
+  <fonts count="10">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="9"/>
       <color rgb="FFFFFFFF"/>
@@ -422,64 +422,55 @@
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF64748B"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
-      <color rgb="FFDC2626"/>
+      <color rgb="FF16A34A"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
-      <i val="0"/>
-[...7 lines deleted...]
-      <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFDC2626"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1E3A8A"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF8FAFC"/>
         <bgColor rgb="FF000000"/>
@@ -500,78 +491,76 @@
       <top/>
       <bottom style="thin">
         <color rgb="FFE2E8F0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFE2E8F0"/>
       </left>
       <right style="thin">
         <color rgb="FFE2E8F0"/>
       </right>
       <top style="thin">
         <color rgb="FFE2E8F0"/>
       </top>
       <bottom style="thin">
         <color rgb="FFE2E8F0"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="21">
+  <cellXfs count="19">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="7" numFmtId="0" fillId="2" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="3" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="8" numFmtId="165" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="8" numFmtId="165" fillId="3" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="9" numFmtId="165" fillId="3" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="9" numFmtId="165" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
-    <xf xfId="0" fontId="8" numFmtId="165" fillId="3" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="3" fillId="0" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="3" fillId="3" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
-    <xf xfId="0" fontId="10" numFmtId="0" fillId="0" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
-    <xf xfId="0" fontId="10" numFmtId="0" fillId="3" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -913,51 +902,51 @@
       <c r="B6" s="5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="5">
-        <v>69.5</v>
+        <v>49.7</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>17</v>
       </c>
@@ -1039,511 +1028,511 @@
       </c>
       <c r="C1" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>29</v>
       </c>
       <c r="F1" s="8" t="s">
         <v>30</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>31</v>
       </c>
       <c r="H1" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="11">
-        <v>7580.0</v>
+        <v>6887.22000000000025</v>
       </c>
       <c r="C2" s="11">
-        <v>7984.0</v>
+        <v>8254.93000000000029</v>
       </c>
       <c r="D2" s="11">
-        <v>7368.050000000000182</v>
+        <v>6715.61999999999989</v>
       </c>
       <c r="E2" s="11">
-        <v>7454.94999999999982</v>
+        <v>8089.81999999999971</v>
       </c>
       <c r="F2" s="13">
-        <v>-0.0165</v>
+        <v>0.1746</v>
       </c>
       <c r="G2" s="9">
         <v>14</v>
       </c>
       <c r="H2" s="17">
-        <v>1640540</v>
+        <v>2779082</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B3" s="12">
-        <v>7526.0</v>
+        <v>8162.63000000000011</v>
       </c>
       <c r="C3" s="12">
-        <v>10050.0</v>
+        <v>8371.64999999999964</v>
       </c>
       <c r="D3" s="12">
-        <v>7022.55000000000018</v>
+        <v>7594.80000000000018</v>
       </c>
       <c r="E3" s="12">
-        <v>9882.25</v>
+        <v>8101.21000000000004</v>
       </c>
       <c r="F3" s="14">
-        <v>0.3256</v>
+        <v>0.0014</v>
       </c>
       <c r="G3" s="10">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="H3" s="18">
-        <v>8496799</v>
+        <v>2766519</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="11">
-        <v>9905.20000000000073</v>
+        <v>8088.28999999999996</v>
       </c>
       <c r="C4" s="11">
-        <v>11443.60000000000036</v>
+        <v>9357.68000000000029</v>
       </c>
       <c r="D4" s="11">
-        <v>9890.14999999999964</v>
+        <v>7914.0600000000004</v>
       </c>
       <c r="E4" s="11">
-        <v>11044.85000000000036</v>
-[...2 lines deleted...]
-        <v>0.1176</v>
+        <v>8602.36000000000058</v>
+      </c>
+      <c r="F4" s="13">
+        <v>0.0619</v>
       </c>
       <c r="G4" s="9">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="H4" s="17">
-        <v>8466100</v>
+        <v>4429419</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="12">
-        <v>11180.20000000000073</v>
+        <v>8673.20000000000073</v>
       </c>
       <c r="C5" s="12">
-        <v>11307.0</v>
+        <v>8757.45000000000073</v>
       </c>
       <c r="D5" s="12">
-        <v>9605.049999999999272</v>
+        <v>8084.9399999999996</v>
       </c>
       <c r="E5" s="12">
-        <v>10988.70000000000073</v>
-[...2 lines deleted...]
-        <v>-0.0051</v>
+        <v>8113.18000000000029</v>
+      </c>
+      <c r="F5" s="15">
+        <v>-0.0569</v>
       </c>
       <c r="G5" s="10">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H5" s="18">
-        <v>8975676</v>
+        <v>2767249</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="11">
-        <v>10874.049999999999272</v>
+        <v>8113.18000000000029</v>
       </c>
       <c r="C6" s="11">
-        <v>12619.0</v>
+        <v>8550.67000000000007</v>
       </c>
       <c r="D6" s="11">
-        <v>10651.25</v>
+        <v>7920.76000000000022</v>
       </c>
       <c r="E6" s="11">
-        <v>11458.70000000000073</v>
-[...2 lines deleted...]
-        <v>0.0428</v>
+        <v>7939.43000000000029</v>
+      </c>
+      <c r="F6" s="16">
+        <v>-0.0214</v>
       </c>
       <c r="G6" s="9">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="H6" s="17">
-        <v>7631960</v>
+        <v>1571713</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B7" s="12">
-        <v>11400.10000000000036</v>
+        <v>7975.32999999999993</v>
       </c>
       <c r="C7" s="12">
-        <v>11881.85000000000036</v>
+        <v>9525.20999999999913</v>
       </c>
       <c r="D7" s="12">
-        <v>10428.85000000000036</v>
+        <v>7793.92000000000007</v>
       </c>
       <c r="E7" s="12">
-        <v>10886.5</v>
-[...2 lines deleted...]
-        <v>-0.0499</v>
+        <v>8044.25</v>
+      </c>
+      <c r="F7" s="14">
+        <v>0.0132</v>
       </c>
       <c r="G7" s="10">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H7" s="18">
-        <v>3471630</v>
+        <v>5669013</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="9" t="s">
         <v>39</v>
       </c>
       <c r="B8" s="11">
-        <v>10886.5</v>
+        <v>8041.38000000000011</v>
       </c>
       <c r="C8" s="11">
-        <v>12141.95000000000073</v>
+        <v>8981.45999999999913</v>
       </c>
       <c r="D8" s="11">
-        <v>10725.14999999999964</v>
+        <v>8019.35999999999967</v>
       </c>
       <c r="E8" s="11">
-        <v>11696.45000000000073</v>
-[...2 lines deleted...]
-        <v>0.0744</v>
+        <v>8151.47000000000025</v>
+      </c>
+      <c r="F8" s="13">
+        <v>0.0133</v>
       </c>
       <c r="G8" s="9">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="H8" s="17">
-        <v>2251787</v>
+        <v>3120648</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B9" s="12">
-        <v>11695.0</v>
+        <v>8223.40999999999985</v>
       </c>
       <c r="C9" s="12">
-        <v>13220.0</v>
+        <v>8425.0</v>
       </c>
       <c r="D9" s="12">
-        <v>11670.89999999999964</v>
+        <v>7812.1899999999996</v>
       </c>
       <c r="E9" s="12">
-        <v>12789.45000000000073</v>
-[...2 lines deleted...]
-        <v>0.0934</v>
+        <v>7881.21000000000004</v>
+      </c>
+      <c r="F9" s="15">
+        <v>-0.0332</v>
       </c>
       <c r="G9" s="10">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="H9" s="18">
-        <v>3558007</v>
+        <v>2179910</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B10" s="11">
-        <v>12789.45000000000073</v>
+        <v>7922.52999999999975</v>
       </c>
       <c r="C10" s="11">
-        <v>12879.95000000000073</v>
+        <v>8048.42000000000007</v>
       </c>
       <c r="D10" s="11">
-        <v>8941.0</v>
+        <v>7314.9399999999996</v>
       </c>
       <c r="E10" s="11">
-        <v>9122.049999999999272</v>
-[...2 lines deleted...]
-        <v>-0.2868</v>
+        <v>7472.90999999999985</v>
+      </c>
+      <c r="F10" s="16">
+        <v>-0.0518</v>
       </c>
       <c r="G10" s="9">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H10" s="17">
-        <v>4572460</v>
+        <v>2262327</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B11" s="12">
-        <v>8838.10000000000036</v>
+        <v>7485.0600000000004</v>
       </c>
       <c r="C11" s="12">
-        <v>9514.89999999999964</v>
+        <v>8044.0</v>
       </c>
       <c r="D11" s="12">
-        <v>7545.0</v>
+        <v>7246.89000000000033</v>
       </c>
       <c r="E11" s="12">
-        <v>7763.89999999999964</v>
-[...2 lines deleted...]
-        <v>-0.1489</v>
+        <v>7543.88000000000011</v>
+      </c>
+      <c r="F11" s="14">
+        <v>0.0095</v>
       </c>
       <c r="G11" s="10">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H11" s="18">
-        <v>2115383</v>
+        <v>3037301</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="9" t="s">
         <v>43</v>
       </c>
       <c r="B12" s="11">
-        <v>7801.75</v>
+        <v>7631.36999999999989</v>
       </c>
       <c r="C12" s="11">
-        <v>8151.0</v>
+        <v>7792.26000000000022</v>
       </c>
       <c r="D12" s="11">
-        <v>7131.89999999999964</v>
+        <v>6221.27000000000044</v>
       </c>
       <c r="E12" s="11">
-        <v>7850.89999999999964</v>
-[...2 lines deleted...]
-        <v>0.0112</v>
+        <v>6738.9399999999996</v>
+      </c>
+      <c r="F12" s="16">
+        <v>-0.1067</v>
       </c>
       <c r="G12" s="9">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H12" s="17">
-        <v>3779789</v>
+        <v>3600658</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B13" s="12">
-        <v>7709.0</v>
+        <v>6566.86999999999989</v>
       </c>
       <c r="C13" s="12">
-        <v>8899.5</v>
+        <v>6980.5</v>
       </c>
       <c r="D13" s="12">
-        <v>7038.0</v>
+        <v>6060.85999999999967</v>
       </c>
       <c r="E13" s="12">
-        <v>8721.5</v>
-[...2 lines deleted...]
-        <v>0.1109</v>
+        <v>6731.0</v>
+      </c>
+      <c r="F13" s="15">
+        <v>-0.0012</v>
       </c>
       <c r="G13" s="10">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H13" s="18">
-        <v>3613452</v>
+        <v>4163358</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="9" t="s">
         <v>45</v>
       </c>
       <c r="B14" s="11">
-        <v>8800.0</v>
+        <v>6756.4399999999996</v>
       </c>
       <c r="C14" s="11">
-        <v>8883.5</v>
+        <v>9551.3700000000008</v>
       </c>
       <c r="D14" s="11">
-        <v>7933.5</v>
+        <v>6518.26000000000022</v>
       </c>
       <c r="E14" s="11">
-        <v>8462.5</v>
+        <v>9455.61000000000058</v>
       </c>
       <c r="F14" s="13">
-        <v>-0.0297</v>
+        <v>0.4048</v>
       </c>
       <c r="G14" s="9">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H14" s="17">
-        <v>2791622</v>
+        <v>8329958</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="10" t="s">
         <v>46</v>
       </c>
       <c r="B15" s="12">
-        <v>8449.0</v>
+        <v>9455.61000000000058</v>
       </c>
       <c r="C15" s="12">
-        <v>9775.0</v>
+        <v>10584.5</v>
       </c>
       <c r="D15" s="12">
-        <v>8267.0</v>
+        <v>8646.5</v>
       </c>
       <c r="E15" s="12">
-        <v>8986.0</v>
+        <v>9964.0</v>
       </c>
       <c r="F15" s="14">
-        <v>0.0619</v>
+        <v>0.0538</v>
       </c>
       <c r="G15" s="10">
         <v>21</v>
       </c>
       <c r="H15" s="18">
-        <v>4429419</v>
+        <v>5237892</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="9" t="s">
         <v>47</v>
       </c>
       <c r="B16" s="11">
-        <v>9060.0</v>
+        <v>10069.0</v>
       </c>
       <c r="C16" s="11">
-        <v>9148.0</v>
+        <v>11055.0</v>
       </c>
       <c r="D16" s="11">
-        <v>8445.5</v>
+        <v>9050.0</v>
       </c>
       <c r="E16" s="11">
-        <v>8475.0</v>
+        <v>10775.5</v>
       </c>
       <c r="F16" s="13">
-        <v>-0.0569</v>
+        <v>0.0814</v>
       </c>
       <c r="G16" s="9">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H16" s="17">
-        <v>2767249</v>
+        <v>6651673</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="10" t="s">
         <v>48</v>
       </c>
       <c r="B17" s="12">
-        <v>8475.0</v>
+        <v>10665.0</v>
       </c>
       <c r="C17" s="12">
-        <v>8932.0</v>
+        <v>11979.0</v>
       </c>
       <c r="D17" s="12">
-        <v>8274.0</v>
+        <v>9937.0</v>
       </c>
       <c r="E17" s="12">
-        <v>8293.5</v>
-[...2 lines deleted...]
-        <v>-0.0214</v>
+        <v>11186.0</v>
+      </c>
+      <c r="F17" s="14">
+        <v>0.0381</v>
       </c>
       <c r="G17" s="10">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H17" s="18">
-        <v>1571713</v>
+        <v>10163237</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="9" t="s">
         <v>49</v>
       </c>
       <c r="B18" s="11">
-        <v>8331.0</v>
+        <v>11186.0</v>
       </c>
       <c r="C18" s="11">
-        <v>9950.0</v>
+        <v>12540.0</v>
       </c>
       <c r="D18" s="11">
-        <v>8141.5</v>
+        <v>11160.0</v>
       </c>
       <c r="E18" s="11">
-        <v>8403.0</v>
-[...2 lines deleted...]
-        <v>0.0132</v>
+        <v>12540.0</v>
+      </c>
+      <c r="F18" s="13">
+        <v>0.121</v>
       </c>
       <c r="G18" s="9">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="H18" s="17">
-        <v>5669013</v>
+        <v>4571952</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="10" t="s">
         <v>50</v>
       </c>
       <c r="B19" s="12">
-        <v>8400.0</v>
+        <v>12350.0</v>
       </c>
       <c r="C19" s="12">
-        <v>9382.0</v>
+        <v>12353.0</v>
       </c>
       <c r="D19" s="12">
-        <v>8377.0</v>
+        <v>11550.0</v>
       </c>
       <c r="E19" s="12">
-        <v>8620.5</v>
-[...2 lines deleted...]
-        <v>0.0259</v>
+        <v>11763.0</v>
+      </c>
+      <c r="F19" s="15">
+        <v>-0.062</v>
       </c>
       <c r="G19" s="10">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="H19" s="18">
-        <v>2173418</v>
+        <v>1687975</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G13"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
@@ -1560,319 +1549,319 @@
       </c>
       <c r="B1" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C1" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>29</v>
       </c>
       <c r="F1" s="8" t="s">
         <v>30</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B2" s="11">
-        <v>8355.5</v>
+        <v>9700.0</v>
       </c>
       <c r="C2" s="11">
-        <v>8627.5</v>
+        <v>11035.0</v>
       </c>
       <c r="D2" s="11">
-        <v>8319.5</v>
+        <v>9614.0</v>
       </c>
       <c r="E2" s="11">
-        <v>8424.0</v>
-[...2 lines deleted...]
-        <v>0.0082</v>
+        <v>10974.5</v>
+      </c>
+      <c r="F2" s="13">
+        <v>0.1314</v>
       </c>
       <c r="G2" s="17">
-        <v>322637</v>
+        <v>2331758</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="10" t="s">
         <v>53</v>
       </c>
       <c r="B3" s="12">
-        <v>8409.0</v>
+        <v>10974.5</v>
       </c>
       <c r="C3" s="12">
-        <v>8718.5</v>
+        <v>11279.0</v>
       </c>
       <c r="D3" s="12">
-        <v>8363.0</v>
+        <v>10550.0</v>
       </c>
       <c r="E3" s="12">
-        <v>8586.5</v>
+        <v>11248.0</v>
       </c>
       <c r="F3" s="14">
-        <v>0.0193</v>
+        <v>0.0249</v>
       </c>
       <c r="G3" s="18">
-        <v>285046</v>
+        <v>1707681</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="9" t="s">
         <v>54</v>
       </c>
       <c r="B4" s="11">
-        <v>8660.0</v>
+        <v>11159.0</v>
       </c>
       <c r="C4" s="11">
-        <v>8860.0</v>
+        <v>11685.0</v>
       </c>
       <c r="D4" s="11">
-        <v>8491.0</v>
+        <v>10780.0</v>
       </c>
       <c r="E4" s="11">
-        <v>8624.0</v>
-[...2 lines deleted...]
-        <v>0.0044</v>
+        <v>11651.0</v>
+      </c>
+      <c r="F4" s="13">
+        <v>0.0358</v>
       </c>
       <c r="G4" s="17">
-        <v>374296</v>
+        <v>1040894</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="10" t="s">
         <v>55</v>
       </c>
       <c r="B5" s="12">
-        <v>8670.5</v>
+        <v>11625.0</v>
       </c>
       <c r="C5" s="12">
-        <v>8932.0</v>
+        <v>11958.0</v>
       </c>
       <c r="D5" s="12">
-        <v>8274.0</v>
+        <v>11337.0</v>
       </c>
       <c r="E5" s="12">
-        <v>8293.5</v>
-[...2 lines deleted...]
-        <v>-0.0383</v>
+        <v>11771.0</v>
+      </c>
+      <c r="F5" s="14">
+        <v>0.0103</v>
       </c>
       <c r="G5" s="18">
-        <v>464910</v>
+        <v>1521063</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="9" t="s">
         <v>56</v>
       </c>
       <c r="B6" s="11">
-        <v>8331.0</v>
+        <v>11800.0</v>
       </c>
       <c r="C6" s="11">
-        <v>8546.5</v>
+        <v>11979.0</v>
       </c>
       <c r="D6" s="11">
-        <v>8141.5</v>
+        <v>9937.0</v>
       </c>
       <c r="E6" s="11">
-        <v>8280.0</v>
-[...2 lines deleted...]
-        <v>-0.0016</v>
+        <v>10652.0</v>
+      </c>
+      <c r="F6" s="16">
+        <v>-0.0951</v>
       </c>
       <c r="G6" s="17">
-        <v>510825</v>
+        <v>4844162</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="10" t="s">
         <v>57</v>
       </c>
       <c r="B7" s="12">
-        <v>8340.0</v>
+        <v>10760.0</v>
       </c>
       <c r="C7" s="12">
-        <v>9950.0</v>
+        <v>11695.0</v>
       </c>
       <c r="D7" s="12">
-        <v>8266.5</v>
+        <v>10665.0</v>
       </c>
       <c r="E7" s="12">
-        <v>8979.0</v>
+        <v>11186.0</v>
       </c>
       <c r="F7" s="14">
-        <v>0.0844</v>
+        <v>0.0501</v>
       </c>
       <c r="G7" s="18">
-        <v>3614927</v>
+        <v>1782214</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="9" t="s">
         <v>58</v>
       </c>
       <c r="B8" s="11">
-        <v>8975.0</v>
+        <v>11186.0</v>
       </c>
       <c r="C8" s="11">
-        <v>9215.0</v>
+        <v>11898.0</v>
       </c>
       <c r="D8" s="11">
-        <v>8866.0</v>
+        <v>11160.0</v>
       </c>
       <c r="E8" s="11">
-        <v>9018.0</v>
-[...2 lines deleted...]
-        <v>0.0043</v>
+        <v>11805.0</v>
+      </c>
+      <c r="F8" s="13">
+        <v>0.0553</v>
       </c>
       <c r="G8" s="17">
-        <v>701548</v>
+        <v>1072898</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="10" t="s">
         <v>59</v>
       </c>
       <c r="B9" s="12">
-        <v>8900.0</v>
+        <v>11805.0</v>
       </c>
       <c r="C9" s="12">
-        <v>9211.5</v>
+        <v>11968.0</v>
       </c>
       <c r="D9" s="12">
-        <v>8500.0</v>
+        <v>11318.0</v>
       </c>
       <c r="E9" s="12">
-        <v>8515.0</v>
-[...2 lines deleted...]
-        <v>-0.0558</v>
+        <v>11828.0</v>
+      </c>
+      <c r="F9" s="14">
+        <v>0.0019</v>
       </c>
       <c r="G9" s="18">
-        <v>622673</v>
+        <v>983912</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="9" t="s">
         <v>60</v>
       </c>
       <c r="B10" s="11">
-        <v>8570.5</v>
+        <v>11815.0</v>
       </c>
       <c r="C10" s="11">
-        <v>8984.0</v>
+        <v>11920.0</v>
       </c>
       <c r="D10" s="11">
-        <v>8310.0</v>
+        <v>11614.0</v>
       </c>
       <c r="E10" s="11">
-        <v>8962.0</v>
-[...2 lines deleted...]
-        <v>0.0525</v>
+        <v>11724.0</v>
+      </c>
+      <c r="F10" s="16">
+        <v>-0.0088</v>
       </c>
       <c r="G10" s="17">
-        <v>605651</v>
+        <v>772394</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="10" t="s">
         <v>61</v>
       </c>
       <c r="B11" s="12">
-        <v>8939.0</v>
+        <v>11720.0</v>
       </c>
       <c r="C11" s="12">
-        <v>9382.0</v>
+        <v>12275.0</v>
       </c>
       <c r="D11" s="12">
-        <v>8900.0</v>
+        <v>11355.0</v>
       </c>
       <c r="E11" s="12">
-        <v>9213.0</v>
+        <v>12190.0</v>
       </c>
       <c r="F11" s="14">
-        <v>0.028</v>
+        <v>0.0397</v>
       </c>
       <c r="G11" s="18">
-        <v>801818</v>
+        <v>1255637</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="9" t="s">
         <v>62</v>
       </c>
       <c r="B12" s="11">
-        <v>9190.0</v>
+        <v>12196.0</v>
       </c>
       <c r="C12" s="11">
-        <v>9280.0</v>
+        <v>12540.0</v>
       </c>
       <c r="D12" s="11">
-        <v>8721.0</v>
+        <v>11951.0</v>
       </c>
       <c r="E12" s="11">
-        <v>8780.5</v>
-[...2 lines deleted...]
-        <v>-0.0469</v>
+        <v>12058.0</v>
+      </c>
+      <c r="F12" s="16">
+        <v>-0.0108</v>
       </c>
       <c r="G12" s="17">
-        <v>727283</v>
+        <v>1318294</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="10" t="s">
         <v>63</v>
       </c>
       <c r="B13" s="12">
-        <v>8745.0</v>
+        <v>12105.0</v>
       </c>
       <c r="C13" s="12">
-        <v>8754.0</v>
+        <v>12110.0</v>
       </c>
       <c r="D13" s="12">
-        <v>8550.0</v>
+        <v>11550.0</v>
       </c>
       <c r="E13" s="12">
-        <v>8620.5</v>
-[...2 lines deleted...]
-        <v>-0.0182</v>
+        <v>11763.0</v>
+      </c>
+      <c r="F13" s="15">
+        <v>-0.0245</v>
       </c>
       <c r="G13" s="18">
-        <v>257706</v>
+        <v>856792</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:K31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
@@ -1905,764 +1894,742 @@
       </c>
       <c r="F1" s="8" t="s">
         <v>68</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>69</v>
       </c>
       <c r="H1" s="8" t="s">
         <v>70</v>
       </c>
       <c r="I1" s="8" t="s">
         <v>71</v>
       </c>
       <c r="J1" s="8" t="s">
         <v>72</v>
       </c>
       <c r="K1" s="8" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="9" t="s">
         <v>74</v>
       </c>
       <c r="B2" s="11">
-        <v>10863.0</v>
-[...2 lines deleted...]
-        <v>0.0081</v>
+        <v>11763.0</v>
+      </c>
+      <c r="C2" s="13">
+        <v>0.0032</v>
       </c>
       <c r="D2" s="9">
-        <v>69.5</v>
+        <v>49.7</v>
       </c>
       <c r="E2" s="9">
-        <v>0.9</v>
+        <v>1.17</v>
       </c>
       <c r="F2" s="9"/>
       <c r="G2" s="9"/>
       <c r="H2" s="9"/>
       <c r="I2" s="9"/>
       <c r="J2" s="9"/>
       <c r="K2" s="9"/>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="10" t="s">
         <v>75</v>
       </c>
       <c r="B3" s="12">
-        <v>10775.5</v>
-[...2 lines deleted...]
-        <v>-0.0091</v>
+        <v>11725.0</v>
+      </c>
+      <c r="C3" s="14">
+        <v>0.0082</v>
       </c>
       <c r="D3" s="10">
-        <v>68.3</v>
+        <v>48.8</v>
       </c>
       <c r="E3" s="10">
-        <v>0.77</v>
+        <v>0.79</v>
       </c>
       <c r="F3" s="10"/>
       <c r="G3" s="10"/>
       <c r="H3" s="10"/>
       <c r="I3" s="10"/>
       <c r="J3" s="10"/>
       <c r="K3" s="10"/>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="9" t="s">
         <v>76</v>
       </c>
       <c r="B4" s="11">
-        <v>10874.5</v>
-[...5 lines deleted...]
-        <v>71.2</v>
+        <v>11630.0</v>
+      </c>
+      <c r="C4" s="16">
+        <v>-0.0127</v>
+      </c>
+      <c r="D4" s="9">
+        <v>46.4</v>
       </c>
       <c r="E4" s="9">
-        <v>1.32</v>
+        <v>0.75</v>
       </c>
       <c r="F4" s="9"/>
-      <c r="G4" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G4" s="9"/>
       <c r="H4" s="9"/>
       <c r="I4" s="9"/>
       <c r="J4" s="9"/>
       <c r="K4" s="9"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="10" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B5" s="12">
-        <v>10974.5</v>
-[...5 lines deleted...]
-        <v>74.2</v>
+        <v>11780.0</v>
+      </c>
+      <c r="C5" s="15">
+        <v>-0.0057</v>
+      </c>
+      <c r="D5" s="10">
+        <v>49.8</v>
       </c>
       <c r="E5" s="10">
-        <v>3.07</v>
+        <v>0.48</v>
       </c>
       <c r="F5" s="10"/>
-      <c r="G5" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G5" s="10"/>
       <c r="H5" s="10"/>
       <c r="I5" s="10"/>
       <c r="J5" s="10"/>
-      <c r="K5" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K5" s="10"/>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="9" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B6" s="11">
-        <v>10974.5</v>
-[...5 lines deleted...]
-        <v>74.2</v>
+        <v>11847.0</v>
+      </c>
+      <c r="C6" s="16">
+        <v>-0.0175</v>
+      </c>
+      <c r="D6" s="9">
+        <v>51.4</v>
       </c>
       <c r="E6" s="9">
-        <v>3.25</v>
+        <v>0.84</v>
       </c>
       <c r="F6" s="9"/>
-      <c r="G6" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G6" s="9"/>
       <c r="H6" s="9"/>
       <c r="I6" s="9"/>
-      <c r="J6" s="9" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="J6" s="9"/>
+      <c r="K6" s="9"/>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="10" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="B7" s="12">
-        <v>10468.5</v>
-[...2 lines deleted...]
-        <v>0.0614</v>
+        <v>12058.0</v>
+      </c>
+      <c r="C7" s="15">
+        <v>-0.0075</v>
       </c>
       <c r="D7" s="10">
-        <v>68.5</v>
+        <v>56.6</v>
       </c>
       <c r="E7" s="10">
-        <v>2.49</v>
+        <v>0.77</v>
       </c>
       <c r="F7" s="10"/>
       <c r="G7" s="10"/>
       <c r="H7" s="10"/>
-      <c r="I7" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I7" s="10"/>
       <c r="J7" s="10"/>
-      <c r="K7" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K7" s="10"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="9" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="B8" s="11">
-        <v>9862.5</v>
-[...2 lines deleted...]
-        <v>0.0135</v>
+        <v>12149.0</v>
+      </c>
+      <c r="C8" s="16">
+        <v>-0.0007</v>
       </c>
       <c r="D8" s="9">
-        <v>58.2</v>
+        <v>59.0</v>
       </c>
       <c r="E8" s="9">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="9"/>
       <c r="I8" s="9"/>
       <c r="J8" s="9"/>
       <c r="K8" s="9"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="10" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B9" s="12">
-        <v>9731.5</v>
-[...2 lines deleted...]
-        <v>0.0096</v>
+        <v>12158.0</v>
+      </c>
+      <c r="C9" s="15">
+        <v>-0.0024</v>
       </c>
       <c r="D9" s="10">
-        <v>55.3</v>
+        <v>59.2</v>
       </c>
       <c r="E9" s="10">
-        <v>0.89</v>
+        <v>1.1</v>
       </c>
       <c r="F9" s="10"/>
       <c r="G9" s="10"/>
       <c r="H9" s="10"/>
       <c r="I9" s="10"/>
       <c r="J9" s="10"/>
       <c r="K9" s="10"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="9" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B10" s="11">
-        <v>9638.5</v>
-[...2 lines deleted...]
-        <v>0.0254</v>
+        <v>12187.0</v>
+      </c>
+      <c r="C10" s="16">
+        <v>-0.0281</v>
       </c>
       <c r="D10" s="9">
-        <v>53.1</v>
+        <v>59.9</v>
       </c>
       <c r="E10" s="9">
-        <v>0.91</v>
+        <v>0.96</v>
       </c>
       <c r="F10" s="9"/>
       <c r="G10" s="9"/>
       <c r="H10" s="9"/>
       <c r="I10" s="9"/>
       <c r="J10" s="9"/>
       <c r="K10" s="9"/>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="10" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B11" s="12">
-        <v>9399.5</v>
-[...2 lines deleted...]
-        <v>-0.0048</v>
+        <v>12540.0</v>
+      </c>
+      <c r="C11" s="14">
+        <v>0.0287</v>
       </c>
       <c r="D11" s="10">
-        <v>47.0</v>
+        <v>69.099999999999994</v>
       </c>
       <c r="E11" s="10">
-        <v>0.42</v>
+        <v>2.21</v>
       </c>
       <c r="F11" s="10"/>
       <c r="G11" s="10"/>
       <c r="H11" s="10"/>
       <c r="I11" s="10"/>
-      <c r="J11" s="10"/>
-      <c r="K11" s="10"/>
+      <c r="J11" s="10" t="s">
+        <v>84</v>
+      </c>
+      <c r="K11" s="10" t="s">
+        <v>84</v>
+      </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="9" t="s">
         <v>85</v>
       </c>
       <c r="B12" s="11">
-        <v>9444.5</v>
+        <v>12190.0</v>
       </c>
       <c r="C12" s="13">
-        <v>-0.0059</v>
+        <v>0.0283</v>
       </c>
       <c r="D12" s="9">
-        <v>48.1</v>
+        <v>64.0</v>
       </c>
       <c r="E12" s="9">
-        <v>0.54</v>
+        <v>2.1</v>
       </c>
       <c r="F12" s="9"/>
       <c r="G12" s="9"/>
       <c r="H12" s="9"/>
-      <c r="I12" s="9"/>
-[...1 lines deleted...]
-      <c r="K12" s="9"/>
+      <c r="I12" s="9" t="s">
+        <v>84</v>
+      </c>
+      <c r="J12" s="9" t="s">
+        <v>84</v>
+      </c>
+      <c r="K12" s="9" t="s">
+        <v>84</v>
+      </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="10" t="s">
         <v>86</v>
       </c>
       <c r="B13" s="12">
-        <v>9500.5</v>
+        <v>11855.0</v>
       </c>
       <c r="C13" s="14">
-        <v>0.0136</v>
+        <v>0.0047</v>
       </c>
       <c r="D13" s="10">
-        <v>49.4</v>
+        <v>57.8</v>
       </c>
       <c r="E13" s="10">
-        <v>0.9</v>
+        <v>0.95</v>
       </c>
       <c r="F13" s="10"/>
       <c r="G13" s="10"/>
       <c r="H13" s="10"/>
       <c r="I13" s="10"/>
       <c r="J13" s="10"/>
       <c r="K13" s="10"/>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="9" t="s">
         <v>87</v>
       </c>
       <c r="B14" s="11">
-        <v>9327.5</v>
-[...2 lines deleted...]
-        <v>0.0067</v>
+        <v>11800.0</v>
+      </c>
+      <c r="C14" s="13">
+        <v>0.0061</v>
       </c>
       <c r="D14" s="9">
-        <v>45.2</v>
+        <v>56.7</v>
       </c>
       <c r="E14" s="9">
-        <v>0.49</v>
+        <v>1.46</v>
       </c>
       <c r="F14" s="9"/>
       <c r="G14" s="9"/>
       <c r="H14" s="9"/>
       <c r="I14" s="9"/>
       <c r="J14" s="9"/>
       <c r="K14" s="9"/>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="10" t="s">
         <v>88</v>
       </c>
       <c r="B15" s="12">
-        <v>9265.5</v>
-[...2 lines deleted...]
-        <v>-0.0216</v>
+        <v>11729.0</v>
+      </c>
+      <c r="C15" s="14">
+        <v>0.0183</v>
       </c>
       <c r="D15" s="10">
-        <v>43.7</v>
+        <v>55.2</v>
       </c>
       <c r="E15" s="10">
-        <v>1.22</v>
+        <v>0.97</v>
       </c>
       <c r="F15" s="10"/>
       <c r="G15" s="10"/>
       <c r="H15" s="10"/>
       <c r="I15" s="10"/>
       <c r="J15" s="10"/>
       <c r="K15" s="10"/>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="9" t="s">
         <v>89</v>
       </c>
       <c r="B16" s="11">
-        <v>9470.0</v>
-[...1 lines deleted...]
-      <c r="C16" s="13">
+        <v>11518.0</v>
+      </c>
+      <c r="C16" s="16">
         <v>-0.0176</v>
       </c>
       <c r="D16" s="9">
-        <v>47.7</v>
+        <v>50.7</v>
       </c>
       <c r="E16" s="9">
-        <v>0.49</v>
+        <v>0.71</v>
       </c>
       <c r="F16" s="9"/>
       <c r="G16" s="9"/>
       <c r="H16" s="9"/>
       <c r="I16" s="9"/>
       <c r="J16" s="9"/>
       <c r="K16" s="9"/>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="10" t="s">
         <v>90</v>
       </c>
       <c r="B17" s="12">
-        <v>9639.5</v>
-[...2 lines deleted...]
-        <v>-0.0119</v>
+        <v>11724.0</v>
+      </c>
+      <c r="C17" s="15">
+        <v>-0.0086</v>
       </c>
       <c r="D17" s="10">
-        <v>51.3</v>
+        <v>55.8</v>
       </c>
       <c r="E17" s="10">
-        <v>0.83</v>
+        <v>0.48</v>
       </c>
       <c r="F17" s="10"/>
       <c r="G17" s="10"/>
       <c r="H17" s="10"/>
       <c r="I17" s="10"/>
       <c r="J17" s="10"/>
       <c r="K17" s="10"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="9" t="s">
         <v>91</v>
       </c>
       <c r="B18" s="11">
-        <v>9756.0</v>
+        <v>11826.0</v>
       </c>
       <c r="C18" s="13">
-        <v>-0.0182</v>
+        <v>0.0044</v>
       </c>
       <c r="D18" s="9">
-        <v>53.9</v>
+        <v>58.5</v>
       </c>
       <c r="E18" s="9">
-        <v>0.54</v>
+        <v>0.76</v>
       </c>
       <c r="F18" s="9"/>
       <c r="G18" s="9"/>
       <c r="H18" s="9"/>
       <c r="I18" s="9"/>
       <c r="J18" s="9"/>
       <c r="K18" s="9"/>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="10" t="s">
         <v>92</v>
       </c>
       <c r="B19" s="12">
-        <v>9936.5</v>
-[...2 lines deleted...]
-        <v>-0.016</v>
+        <v>11774.0</v>
+      </c>
+      <c r="C19" s="14">
+        <v>0.013</v>
       </c>
       <c r="D19" s="10">
-        <v>58.1</v>
+        <v>57.5</v>
       </c>
       <c r="E19" s="10">
-        <v>0.66</v>
+        <v>0.57</v>
       </c>
       <c r="F19" s="10"/>
       <c r="G19" s="10"/>
       <c r="H19" s="10"/>
       <c r="I19" s="10"/>
       <c r="J19" s="10"/>
       <c r="K19" s="10"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="9" t="s">
         <v>93</v>
       </c>
       <c r="B20" s="11">
-        <v>10098.0</v>
-[...2 lines deleted...]
-        <v>0.0101</v>
+        <v>11623.0</v>
+      </c>
+      <c r="C20" s="16">
+        <v>-0.0141</v>
       </c>
       <c r="D20" s="9">
-        <v>62.2</v>
+        <v>54.6</v>
       </c>
       <c r="E20" s="9">
-        <v>0.93</v>
+        <v>0.27</v>
       </c>
       <c r="F20" s="9"/>
       <c r="G20" s="9"/>
       <c r="H20" s="9"/>
       <c r="I20" s="9"/>
       <c r="J20" s="9"/>
       <c r="K20" s="9"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="10" t="s">
         <v>94</v>
       </c>
       <c r="B21" s="12">
-        <v>9997.5</v>
-[...2 lines deleted...]
-        <v>-0.0335</v>
+        <v>11789.0</v>
+      </c>
+      <c r="C21" s="15">
+        <v>-0.0033</v>
       </c>
       <c r="D21" s="10">
-        <v>60.6</v>
+        <v>58.7</v>
       </c>
       <c r="E21" s="10">
-        <v>0.79</v>
+        <v>0.31</v>
       </c>
       <c r="F21" s="10"/>
       <c r="G21" s="10"/>
       <c r="H21" s="10"/>
       <c r="I21" s="10"/>
       <c r="J21" s="10"/>
       <c r="K21" s="10"/>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="9" t="s">
         <v>95</v>
       </c>
       <c r="B22" s="11">
-        <v>10344.5</v>
-[...5 lines deleted...]
-        <v>70.099999999999994</v>
+        <v>11828.0</v>
+      </c>
+      <c r="C22" s="13">
+        <v>0.0357</v>
+      </c>
+      <c r="D22" s="9">
+        <v>59.7</v>
       </c>
       <c r="E22" s="9">
-        <v>1.77</v>
+        <v>0.6</v>
       </c>
       <c r="F22" s="9"/>
-      <c r="G22" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G22" s="9"/>
       <c r="H22" s="9"/>
       <c r="I22" s="9"/>
       <c r="J22" s="9"/>
       <c r="K22" s="9"/>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="10" t="s">
         <v>96</v>
       </c>
       <c r="B23" s="12">
-        <v>10191.0</v>
-[...2 lines deleted...]
-        <v>0.0228</v>
+        <v>11420.0</v>
+      </c>
+      <c r="C23" s="15">
+        <v>-0.0222</v>
       </c>
       <c r="D23" s="10">
-        <v>68.0</v>
+        <v>52.0</v>
       </c>
       <c r="E23" s="10">
-        <v>1.27</v>
+        <v>0.27</v>
       </c>
       <c r="F23" s="10"/>
       <c r="G23" s="10"/>
       <c r="H23" s="10"/>
       <c r="I23" s="10"/>
       <c r="J23" s="10"/>
       <c r="K23" s="10"/>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="9" t="s">
         <v>97</v>
       </c>
       <c r="B24" s="11">
-        <v>9964.0</v>
-[...2 lines deleted...]
-        <v>-0.0326</v>
+        <v>11679.0</v>
+      </c>
+      <c r="C24" s="16">
+        <v>-0.0182</v>
       </c>
       <c r="D24" s="9">
-        <v>64.7</v>
+        <v>58.6</v>
       </c>
       <c r="E24" s="9">
-        <v>2.4</v>
+        <v>0.55</v>
       </c>
       <c r="F24" s="9"/>
       <c r="G24" s="9"/>
       <c r="H24" s="9"/>
       <c r="I24" s="9"/>
       <c r="J24" s="9"/>
-      <c r="K24" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K24" s="9"/>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="10" t="s">
         <v>98</v>
       </c>
       <c r="B25" s="12">
-        <v>10299.5</v>
+        <v>11896.0</v>
       </c>
       <c r="C25" s="14">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>75.5</v>
+        <v>0.0005</v>
+      </c>
+      <c r="D25" s="10">
+        <v>65.099999999999994</v>
       </c>
       <c r="E25" s="10">
-        <v>1.68</v>
+        <v>0.54</v>
       </c>
       <c r="F25" s="10"/>
-      <c r="G25" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G25" s="10"/>
       <c r="H25" s="10"/>
       <c r="I25" s="10"/>
       <c r="J25" s="10"/>
       <c r="K25" s="10"/>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="9" t="s">
         <v>99</v>
       </c>
       <c r="B26" s="11">
-        <v>10299.5</v>
-[...5 lines deleted...]
-        <v>75.5</v>
+        <v>11890.0</v>
+      </c>
+      <c r="C26" s="13">
+        <v>0.0072</v>
+      </c>
+      <c r="D26" s="9">
+        <v>65.0</v>
       </c>
       <c r="E26" s="9">
-        <v>1.71</v>
+        <v>0.28</v>
       </c>
       <c r="F26" s="9"/>
-      <c r="G26" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G26" s="9"/>
       <c r="H26" s="9"/>
-      <c r="I26" s="9" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I26" s="9"/>
+      <c r="J26" s="9"/>
       <c r="K26" s="9"/>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="10" t="s">
         <v>100</v>
       </c>
       <c r="B27" s="12">
-        <v>9882.0</v>
+        <v>11805.0</v>
       </c>
       <c r="C27" s="14">
-        <v>0.0184</v>
-[...2 lines deleted...]
-        <v>70.099999999999994</v>
+        <v>0.006</v>
+      </c>
+      <c r="D27" s="10">
+        <v>63.6</v>
       </c>
       <c r="E27" s="10">
-        <v>0.98</v>
+        <v>0.41</v>
       </c>
       <c r="F27" s="10"/>
-      <c r="G27" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G27" s="10"/>
       <c r="H27" s="10"/>
-      <c r="I27" s="10"/>
+      <c r="I27" s="10" t="s">
+        <v>84</v>
+      </c>
       <c r="J27" s="10"/>
       <c r="K27" s="10"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="9" t="s">
         <v>101</v>
       </c>
       <c r="B28" s="11">
-        <v>9703.0</v>
-[...2 lines deleted...]
-        <v>0.0187</v>
+        <v>11735.0</v>
+      </c>
+      <c r="C28" s="16">
+        <v>-0.002</v>
       </c>
       <c r="D28" s="9">
-        <v>67.3</v>
+        <v>62.5</v>
       </c>
       <c r="E28" s="9">
-        <v>0.65</v>
+        <v>0.48</v>
       </c>
       <c r="F28" s="9"/>
       <c r="G28" s="9"/>
       <c r="H28" s="9"/>
       <c r="I28" s="9"/>
       <c r="J28" s="9"/>
       <c r="K28" s="9"/>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="10" t="s">
         <v>102</v>
       </c>
       <c r="B29" s="12">
-        <v>9525.0</v>
-[...2 lines deleted...]
-        <v>-0.0211</v>
+        <v>11759.0</v>
+      </c>
+      <c r="C29" s="14">
+        <v>0.0137</v>
       </c>
       <c r="D29" s="10">
-        <v>64.099999999999994</v>
+        <v>63.1</v>
       </c>
       <c r="E29" s="10">
-        <v>0.64</v>
+        <v>0.5</v>
       </c>
       <c r="F29" s="10"/>
       <c r="G29" s="10"/>
       <c r="H29" s="10"/>
       <c r="I29" s="10"/>
       <c r="J29" s="10"/>
       <c r="K29" s="10"/>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="9" t="s">
         <v>103</v>
       </c>
       <c r="B30" s="11">
-        <v>9730.5</v>
-[...5 lines deleted...]
-        <v>71.5</v>
+        <v>11600.0</v>
+      </c>
+      <c r="C30" s="13">
+        <v>0.0236</v>
+      </c>
+      <c r="D30" s="9">
+        <v>60.7</v>
       </c>
       <c r="E30" s="9">
-        <v>0.41</v>
+        <v>0.54</v>
       </c>
       <c r="F30" s="9"/>
-      <c r="G30" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G30" s="9"/>
       <c r="H30" s="9"/>
       <c r="I30" s="9"/>
       <c r="J30" s="9"/>
       <c r="K30" s="9"/>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="10" t="s">
         <v>104</v>
       </c>
       <c r="B31" s="12">
-        <v>9703.5</v>
+        <v>11332.0</v>
       </c>
       <c r="C31" s="14">
-        <v>0.006</v>
-[...2 lines deleted...]
-        <v>71.099999999999994</v>
+        <v>0.0131</v>
+      </c>
+      <c r="D31" s="10">
+        <v>56.3</v>
       </c>
       <c r="E31" s="10">
-        <v>0.67</v>
+        <v>0.35</v>
       </c>
       <c r="F31" s="10"/>
-      <c r="G31" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G31" s="10"/>
       <c r="H31" s="10"/>
       <c r="I31" s="10"/>
       <c r="J31" s="10"/>
       <c r="K31" s="10"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>