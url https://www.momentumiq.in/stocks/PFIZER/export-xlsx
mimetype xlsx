--- v0 (2026-07-02)
+++ v1 (2026-09-13)
@@ -23,374 +23,374 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Overview" sheetId="1" r:id="rId4"/>
     <sheet name="Monthly Summary" sheetId="2" r:id="rId5"/>
     <sheet name="Weekly Summary" sheetId="3" r:id="rId6"/>
     <sheet name="Indicator History" sheetId="4" r:id="rId7"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
   <si>
     <t>PFIZER — Pfizer</t>
   </si>
   <si>
-    <t>NSE Equity · Pharmaceuticals · Generated 02 Jul 2026, 08:00 AM</t>
+    <t>NSE Equity · Pharmaceuticals · Generated 13 Sep 2026, 10:52 AM</t>
   </si>
   <si>
     <t>KEY METRICS</t>
   </si>
   <si>
     <t>Current Price</t>
   </si>
   <si>
-    <t>₹5,351.50</t>
+    <t>₹4,060.20</t>
   </si>
   <si>
     <t>1 Day Change</t>
   </si>
   <si>
-    <t>+0.77%</t>
+    <t>-0.86%</t>
   </si>
   <si>
     <t>52 Week High</t>
   </si>
   <si>
-    <t>₹6,451.15</t>
+    <t>₹5,873.50</t>
   </si>
   <si>
     <t>52 Week Low</t>
   </si>
   <si>
-    <t>₹3,701.00</t>
+    <t>₹3,784.48</t>
   </si>
   <si>
     <t>RSI (14)</t>
   </si>
   <si>
     <t>EMA 50</t>
   </si>
   <si>
-    <t>₹4,597.05</t>
+    <t>₹4,648.45</t>
   </si>
   <si>
     <t>EMA 200</t>
   </si>
   <si>
-    <t>₹4,855.87</t>
+    <t>₹4,756.05</t>
   </si>
   <si>
     <t>ATR (14)</t>
   </si>
   <si>
-    <t>₹90.90</t>
+    <t>₹114.27</t>
   </si>
   <si>
     <t>Volume Ratio</t>
   </si>
   <si>
-    <t>0.59×</t>
+    <t>1.75×</t>
   </si>
   <si>
     <t>Data Period</t>
   </si>
   <si>
-    <t>13 May 2024 to 22 Oct 2025</t>
+    <t>08 Apr 2025 to 11 Sep 2026</t>
   </si>
   <si>
     <t>ACTIVE TECHNICAL CONDITIONS</t>
   </si>
   <si>
-    <t>● MACD &gt; Signal</t>
+    <t>● RSI Below 30</t>
   </si>
   <si>
     <t>● Near 52W Low</t>
   </si>
   <si>
     <t>For educational purposes only. Not investment advice. Past performance does not guarantee future results.</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Open</t>
   </si>
   <si>
     <t>High</t>
   </si>
   <si>
     <t>Low</t>
   </si>
   <si>
     <t>Close</t>
   </si>
   <si>
     <t>Change %</t>
   </si>
   <si>
     <t>Trading Days</t>
   </si>
   <si>
     <t>Total Volume</t>
   </si>
   <si>
-    <t>May 2024</t>
-[...31 lines deleted...]
-  <si>
     <t>Apr 2025</t>
   </si>
   <si>
     <t>May 2025</t>
   </si>
   <si>
     <t>Jun 2025</t>
   </si>
   <si>
     <t>Jul 2025</t>
   </si>
   <si>
     <t>Aug 2025</t>
   </si>
   <si>
     <t>Sep 2025</t>
   </si>
   <si>
     <t>Oct 2025</t>
   </si>
   <si>
+    <t>Nov 2025</t>
+  </si>
+  <si>
+    <t>Dec 2025</t>
+  </si>
+  <si>
+    <t>Jan 2026</t>
+  </si>
+  <si>
+    <t>Feb 2026</t>
+  </si>
+  <si>
+    <t>Mar 2026</t>
+  </si>
+  <si>
+    <t>Apr 2026</t>
+  </si>
+  <si>
+    <t>May 2026</t>
+  </si>
+  <si>
+    <t>Jun 2026</t>
+  </si>
+  <si>
+    <t>Jul 2026</t>
+  </si>
+  <si>
+    <t>Aug 2026</t>
+  </si>
+  <si>
+    <t>Sep 2026</t>
+  </si>
+  <si>
     <t>Week</t>
   </si>
   <si>
-    <t>Week of 04 Aug</t>
-[...32 lines deleted...]
-    <t>Week of 20 Oct</t>
+    <t>Week of 22 Jun</t>
+  </si>
+  <si>
+    <t>Week of 29 Jun</t>
+  </si>
+  <si>
+    <t>Week of 06 Jul</t>
+  </si>
+  <si>
+    <t>Week of 13 Jul</t>
+  </si>
+  <si>
+    <t>Week of 20 Jul</t>
+  </si>
+  <si>
+    <t>Week of 27 Jul</t>
+  </si>
+  <si>
+    <t>Week of 03 Aug</t>
+  </si>
+  <si>
+    <t>Week of 10 Aug</t>
+  </si>
+  <si>
+    <t>Week of 17 Aug</t>
+  </si>
+  <si>
+    <t>Week of 24 Aug</t>
+  </si>
+  <si>
+    <t>Week of 31 Aug</t>
+  </si>
+  <si>
+    <t>Week of 07 Sep</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>1D Change %</t>
   </si>
   <si>
     <t>RSI</t>
   </si>
   <si>
     <t>Vol Ratio</t>
   </si>
   <si>
     <t>RSI&lt;30</t>
   </si>
   <si>
     <t>RSI&gt;70</t>
   </si>
   <si>
     <t>EMA Cross</t>
   </si>
   <si>
     <t>MACD Cross</t>
   </si>
   <si>
     <t>Breakout</t>
   </si>
   <si>
     <t>Vol Spike</t>
   </si>
   <si>
-    <t>01 Jul 2026</t>
+    <t>11 Sep 2026</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
-    <t>30 Jun 2026</t>
-[...83 lines deleted...]
-    <t>20 May 2026</t>
+    <t>10 Sep 2026</t>
+  </si>
+  <si>
+    <t>09 Sep 2026</t>
+  </si>
+  <si>
+    <t>08 Sep 2026</t>
+  </si>
+  <si>
+    <t>07 Sep 2026</t>
+  </si>
+  <si>
+    <t>04 Sep 2026</t>
+  </si>
+  <si>
+    <t>03 Sep 2026</t>
+  </si>
+  <si>
+    <t>02 Sep 2026</t>
+  </si>
+  <si>
+    <t>01 Sep 2026</t>
+  </si>
+  <si>
+    <t>31 Aug 2026</t>
+  </si>
+  <si>
+    <t>28 Aug 2026</t>
+  </si>
+  <si>
+    <t>27 Aug 2026</t>
+  </si>
+  <si>
+    <t>26 Aug 2026</t>
+  </si>
+  <si>
+    <t>25 Aug 2026</t>
+  </si>
+  <si>
+    <t>24 Aug 2026</t>
+  </si>
+  <si>
+    <t>21 Aug 2026</t>
+  </si>
+  <si>
+    <t>20 Aug 2026</t>
+  </si>
+  <si>
+    <t>19 Aug 2026</t>
+  </si>
+  <si>
+    <t>18 Aug 2026</t>
+  </si>
+  <si>
+    <t>17 Aug 2026</t>
+  </si>
+  <si>
+    <t>14 Aug 2026</t>
+  </si>
+  <si>
+    <t>13 Aug 2026</t>
+  </si>
+  <si>
+    <t>12 Aug 2026</t>
+  </si>
+  <si>
+    <t>11 Aug 2026</t>
+  </si>
+  <si>
+    <t>10 Aug 2026</t>
+  </si>
+  <si>
+    <t>07 Aug 2026</t>
+  </si>
+  <si>
+    <t>06 Aug 2026</t>
+  </si>
+  <si>
+    <t>05 Aug 2026</t>
+  </si>
+  <si>
+    <t>04 Aug 2026</t>
+  </si>
+  <si>
+    <t>03 Aug 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="₹#,##0.00"/>
     <numFmt numFmtId="165" formatCode="+0.00%;-0.00%"/>
   </numFmts>
-  <fonts count="11">
+  <fonts count="13">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="9"/>
       <color rgb="FFFFFFFF"/>
@@ -446,50 +446,68 @@
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF16A34A"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFDC2626"/>
       <name val="Calibri"/>
     </font>
+    <font>
+      <b val="1"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FF16A34A"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="1"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFDC2626"/>
+      <name val="Calibri"/>
+    </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1E3A8A"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF0FDF4"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF8FAFC"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
@@ -509,77 +527,81 @@
       <top/>
       <bottom style="thin">
         <color rgb="FFE2E8F0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFE2E8F0"/>
       </left>
       <right style="thin">
         <color rgb="FFE2E8F0"/>
       </right>
       <top style="thin">
         <color rgb="FFE2E8F0"/>
       </top>
       <bottom style="thin">
         <color rgb="FFE2E8F0"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="20">
+  <cellXfs count="24">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="4" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="7" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="8" numFmtId="0" fillId="2" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="4" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="9" numFmtId="165" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="9" numFmtId="165" fillId="4" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="10" numFmtId="165" fillId="4" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
-    <xf xfId="0" fontId="9" numFmtId="165" fillId="4" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="10" numFmtId="165" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="3" fillId="0" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="3" fillId="4" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="11" numFmtId="0" fillId="0" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="11" numFmtId="0" fillId="4" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="12" numFmtId="0" fillId="0" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="12" numFmtId="0" fillId="4" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -921,51 +943,51 @@
       <c r="B6" s="5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="5">
-        <v>44.5</v>
+        <v>18.5</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>17</v>
       </c>
@@ -1053,511 +1075,511 @@
       </c>
       <c r="C1" s="9" t="s">
         <v>28</v>
       </c>
       <c r="D1" s="9" t="s">
         <v>29</v>
       </c>
       <c r="E1" s="9" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="9" t="s">
         <v>31</v>
       </c>
       <c r="G1" s="9" t="s">
         <v>32</v>
       </c>
       <c r="H1" s="9" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B2" s="12">
-        <v>4329.94999999999982</v>
+        <v>3878.30999999999995</v>
       </c>
       <c r="C2" s="12">
-        <v>4680.0</v>
+        <v>4241.90999999999985</v>
       </c>
       <c r="D2" s="12">
-        <v>4252.0</v>
+        <v>3784.48000000000002</v>
       </c>
       <c r="E2" s="12">
-        <v>4609.75</v>
+        <v>4171.73999999999978</v>
       </c>
       <c r="F2" s="14">
-        <v>0.0646</v>
+        <v>0.0757</v>
       </c>
       <c r="G2" s="10">
         <v>14</v>
       </c>
       <c r="H2" s="18">
-        <v>381207</v>
+        <v>294191</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="11" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="13">
-        <v>4810.25</v>
+        <v>4188.9399999999996</v>
       </c>
       <c r="C3" s="13">
-        <v>5018.14999999999964</v>
+        <v>5511.36999999999989</v>
       </c>
       <c r="D3" s="13">
-        <v>4475.0</v>
+        <v>3984.48000000000002</v>
       </c>
       <c r="E3" s="13">
-        <v>4528.55000000000018</v>
+        <v>5455.0</v>
       </c>
       <c r="F3" s="15">
-        <v>-0.0176</v>
+        <v>0.3076</v>
       </c>
       <c r="G3" s="11">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="H3" s="19">
-        <v>852922</v>
+        <v>2340383</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B4" s="12">
-        <v>4569.0</v>
+        <v>5432.35999999999967</v>
       </c>
       <c r="C4" s="12">
-        <v>5675.0</v>
+        <v>5824.0</v>
       </c>
       <c r="D4" s="12">
-        <v>4543.94999999999982</v>
+        <v>5289.51000000000022</v>
       </c>
       <c r="E4" s="12">
-        <v>5650.80000000000018</v>
+        <v>5517.39000000000033</v>
       </c>
       <c r="F4" s="14">
-        <v>0.2478</v>
+        <v>0.0114</v>
       </c>
       <c r="G4" s="10">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="H4" s="18">
-        <v>1134256</v>
+        <v>739216</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="11" t="s">
         <v>37</v>
       </c>
       <c r="B5" s="13">
-        <v>5630.050000000000182</v>
+        <v>5586.88000000000011</v>
       </c>
       <c r="C5" s="13">
-        <v>6100.0</v>
+        <v>5729.72999999999956</v>
       </c>
       <c r="D5" s="13">
-        <v>5514.35000000000036</v>
+        <v>5179.0</v>
       </c>
       <c r="E5" s="13">
-        <v>6065.050000000000182</v>
+        <v>5194.5</v>
       </c>
       <c r="F5" s="16">
-        <v>0.0733</v>
+        <v>-0.0585</v>
       </c>
       <c r="G5" s="11">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H5" s="19">
-        <v>1172493</v>
+        <v>817521</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B6" s="12">
-        <v>6100.0</v>
+        <v>5246.0</v>
       </c>
       <c r="C6" s="12">
-        <v>6451.14999999999964</v>
+        <v>5873.5</v>
       </c>
       <c r="D6" s="12">
-        <v>5380.0</v>
+        <v>4915.0</v>
       </c>
       <c r="E6" s="12">
-        <v>5722.050000000000182</v>
+        <v>5156.0</v>
       </c>
       <c r="F6" s="17">
-        <v>-0.0566</v>
+        <v>-0.0074</v>
       </c>
       <c r="G6" s="10">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="H6" s="18">
-        <v>1296411</v>
+        <v>1293664</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B7" s="13">
-        <v>5768.050000000000182</v>
+        <v>5200.0</v>
       </c>
       <c r="C7" s="13">
-        <v>6020.0</v>
+        <v>5292.0</v>
       </c>
       <c r="D7" s="13">
-        <v>5052.69999999999982</v>
+        <v>4770.5</v>
       </c>
       <c r="E7" s="13">
-        <v>5097.89999999999964</v>
-[...2 lines deleted...]
-        <v>-0.1091</v>
+        <v>5036.0</v>
+      </c>
+      <c r="F7" s="16">
+        <v>-0.0233</v>
       </c>
       <c r="G7" s="11">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H7" s="19">
-        <v>995020</v>
+        <v>343668</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B8" s="12">
-        <v>5120.0</v>
+        <v>5200.0</v>
       </c>
       <c r="C8" s="12">
-        <v>5448.0</v>
+        <v>5578.5</v>
       </c>
       <c r="D8" s="12">
-        <v>5036.64999999999964</v>
+        <v>5101.0</v>
       </c>
       <c r="E8" s="12">
-        <v>5313.25</v>
+        <v>5209.0</v>
       </c>
       <c r="F8" s="14">
-        <v>0.0422</v>
+        <v>0.0344</v>
       </c>
       <c r="G8" s="10">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="H8" s="18">
-        <v>336156</v>
+        <v>711624</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B9" s="13">
-        <v>5314.0</v>
+        <v>5212.5</v>
       </c>
       <c r="C9" s="13">
-        <v>5469.0</v>
+        <v>5339.0</v>
       </c>
       <c r="D9" s="13">
-        <v>4601.0</v>
+        <v>4948.0</v>
       </c>
       <c r="E9" s="13">
-        <v>5281.5</v>
-[...2 lines deleted...]
-        <v>-0.006</v>
+        <v>4975.0</v>
+      </c>
+      <c r="F9" s="16">
+        <v>-0.0449</v>
       </c>
       <c r="G9" s="11">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="H9" s="19">
-        <v>1118838</v>
+        <v>657288</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B10" s="12">
-        <v>5270.0</v>
+        <v>4976.0</v>
       </c>
       <c r="C10" s="12">
-        <v>5544.0</v>
+        <v>5166.30000000000018</v>
       </c>
       <c r="D10" s="12">
-        <v>4413.050000000000182</v>
+        <v>4855.19999999999982</v>
       </c>
       <c r="E10" s="12">
-        <v>4538.19999999999982</v>
-[...2 lines deleted...]
-        <v>-0.1407</v>
+        <v>4987.69999999999982</v>
+      </c>
+      <c r="F10" s="14">
+        <v>0.0026</v>
       </c>
       <c r="G10" s="10">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H10" s="18">
-        <v>624434</v>
+        <v>435335</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B11" s="13">
-        <v>4575.0</v>
+        <v>4940.0</v>
       </c>
       <c r="C11" s="13">
-        <v>4575.0</v>
+        <v>5002.19999999999982</v>
       </c>
       <c r="D11" s="13">
-        <v>3910.0</v>
+        <v>4541.0</v>
       </c>
       <c r="E11" s="13">
-        <v>4050.75</v>
-[...2 lines deleted...]
-        <v>-0.1074</v>
+        <v>4563.60000000000036</v>
+      </c>
+      <c r="F11" s="16">
+        <v>-0.085</v>
       </c>
       <c r="G11" s="11">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H11" s="19">
-        <v>1834695</v>
+        <v>248267</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B12" s="12">
-        <v>4130.0</v>
+        <v>4550.0</v>
       </c>
       <c r="C12" s="12">
-        <v>4196.0</v>
+        <v>5257.0</v>
       </c>
       <c r="D12" s="12">
-        <v>3865.0</v>
+        <v>4460.0</v>
       </c>
       <c r="E12" s="12">
-        <v>4004.5</v>
-[...2 lines deleted...]
-        <v>-0.0114</v>
+        <v>5062.19999999999982</v>
+      </c>
+      <c r="F12" s="14">
+        <v>0.1093</v>
       </c>
       <c r="G12" s="10">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H12" s="18">
-        <v>610488</v>
+        <v>1340802</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B13" s="13">
-        <v>3992.5</v>
+        <v>4912.0</v>
       </c>
       <c r="C13" s="13">
-        <v>4365.0</v>
+        <v>5008.0</v>
       </c>
       <c r="D13" s="13">
-        <v>3701.0</v>
+        <v>4522.0</v>
       </c>
       <c r="E13" s="13">
-        <v>4292.80000000000018</v>
+        <v>4720.5</v>
       </c>
       <c r="F13" s="16">
-        <v>0.072</v>
+        <v>-0.0675</v>
       </c>
       <c r="G13" s="11">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H13" s="19">
-        <v>408302</v>
+        <v>427958</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="10" t="s">
         <v>46</v>
       </c>
       <c r="B14" s="12">
-        <v>4310.5</v>
+        <v>4746.10000000000036</v>
       </c>
       <c r="C14" s="12">
-        <v>5671.30000000000018</v>
+        <v>5045.0</v>
       </c>
       <c r="D14" s="12">
-        <v>4100.10000000000036</v>
+        <v>4648.0</v>
       </c>
       <c r="E14" s="12">
-        <v>5613.30000000000018</v>
-[...2 lines deleted...]
-        <v>0.3076</v>
+        <v>4710.60000000000036</v>
+      </c>
+      <c r="F14" s="17">
+        <v>-0.0021</v>
       </c>
       <c r="G14" s="10">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H14" s="18">
-        <v>2342420</v>
+        <v>353944</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="11" t="s">
         <v>47</v>
       </c>
       <c r="B15" s="13">
-        <v>5590.0</v>
+        <v>4752.0</v>
       </c>
       <c r="C15" s="13">
-        <v>5993.0</v>
+        <v>5035.39999999999964</v>
       </c>
       <c r="D15" s="13">
-        <v>5443.0</v>
+        <v>4521.0</v>
       </c>
       <c r="E15" s="13">
-        <v>5677.5</v>
+        <v>4598.5</v>
       </c>
       <c r="F15" s="16">
-        <v>0.0114</v>
+        <v>-0.0238</v>
       </c>
       <c r="G15" s="11">
         <v>21</v>
       </c>
       <c r="H15" s="19">
-        <v>739216</v>
+        <v>482529</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="10" t="s">
         <v>48</v>
       </c>
       <c r="B16" s="12">
-        <v>5749.0</v>
+        <v>4580.0</v>
       </c>
       <c r="C16" s="12">
-        <v>5896.0</v>
+        <v>4708.10000000000036</v>
       </c>
       <c r="D16" s="12">
-        <v>5179.0</v>
+        <v>4360.10000000000036</v>
       </c>
       <c r="E16" s="12">
-        <v>5194.5</v>
+        <v>4439.39999999999964</v>
       </c>
       <c r="F16" s="17">
-        <v>-0.0851</v>
+        <v>-0.0346</v>
       </c>
       <c r="G16" s="10">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H16" s="18">
-        <v>817521</v>
+        <v>743250</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="11" t="s">
         <v>49</v>
       </c>
       <c r="B17" s="13">
-        <v>5246.0</v>
+        <v>4449.89999999999964</v>
       </c>
       <c r="C17" s="13">
-        <v>5873.5</v>
+        <v>4848.10000000000036</v>
       </c>
       <c r="D17" s="13">
-        <v>4915.0</v>
+        <v>4426.0</v>
       </c>
       <c r="E17" s="13">
-        <v>5156.0</v>
+        <v>4823.89999999999964</v>
       </c>
       <c r="F17" s="15">
-        <v>-0.0074</v>
+        <v>0.0866</v>
       </c>
       <c r="G17" s="11">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H17" s="19">
-        <v>1293664</v>
+        <v>691886</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="10" t="s">
         <v>50</v>
       </c>
       <c r="B18" s="12">
-        <v>5200.0</v>
+        <v>4823.89999999999964</v>
       </c>
       <c r="C18" s="12">
-        <v>5292.0</v>
+        <v>5149.0</v>
       </c>
       <c r="D18" s="12">
-        <v>4770.5</v>
+        <v>4673.0</v>
       </c>
       <c r="E18" s="12">
-        <v>5036.0</v>
+        <v>4684.39999999999964</v>
       </c>
       <c r="F18" s="17">
-        <v>-0.0233</v>
+        <v>-0.0289</v>
       </c>
       <c r="G18" s="10">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="H18" s="18">
-        <v>343668</v>
+        <v>1156378</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="11" t="s">
         <v>51</v>
       </c>
       <c r="B19" s="13">
-        <v>5200.0</v>
+        <v>4684.39999999999964</v>
       </c>
       <c r="C19" s="13">
-        <v>5578.5</v>
+        <v>4707.80000000000018</v>
       </c>
       <c r="D19" s="13">
-        <v>5101.0</v>
+        <v>4054.0</v>
       </c>
       <c r="E19" s="13">
-        <v>5351.5</v>
+        <v>4060.19999999999982</v>
       </c>
       <c r="F19" s="16">
-        <v>0.0626</v>
+        <v>-0.1333</v>
       </c>
       <c r="G19" s="11">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="H19" s="19">
-        <v>621536</v>
+        <v>800430</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G13"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
@@ -1574,319 +1596,319 @@
       </c>
       <c r="B1" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C1" s="9" t="s">
         <v>28</v>
       </c>
       <c r="D1" s="9" t="s">
         <v>29</v>
       </c>
       <c r="E1" s="9" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="9" t="s">
         <v>31</v>
       </c>
       <c r="G1" s="9" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="10" t="s">
         <v>53</v>
       </c>
       <c r="B2" s="12">
-        <v>5000.0</v>
+        <v>4533.69999999999982</v>
       </c>
       <c r="C2" s="12">
-        <v>5118.0</v>
+        <v>4569.69999999999982</v>
       </c>
       <c r="D2" s="12">
-        <v>4921.0</v>
+        <v>4431.0</v>
       </c>
       <c r="E2" s="12">
-        <v>4993.0</v>
+        <v>4460.69999999999982</v>
       </c>
       <c r="F2" s="17">
-        <v>-0.0014</v>
+        <v>-0.0161</v>
       </c>
       <c r="G2" s="18">
-        <v>85601</v>
+        <v>118180</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="11" t="s">
         <v>54</v>
       </c>
       <c r="B3" s="13">
-        <v>4995.0</v>
+        <v>4460.69999999999982</v>
       </c>
       <c r="C3" s="13">
-        <v>5513.5</v>
+        <v>4584.5</v>
       </c>
       <c r="D3" s="13">
-        <v>4915.0</v>
+        <v>4360.10000000000036</v>
       </c>
       <c r="E3" s="13">
-        <v>5328.0</v>
-[...2 lines deleted...]
-        <v>0.0671</v>
+        <v>4568.60000000000036</v>
+      </c>
+      <c r="F3" s="15">
+        <v>0.0242</v>
       </c>
       <c r="G3" s="19">
-        <v>491368</v>
+        <v>220392</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="10" t="s">
         <v>55</v>
       </c>
       <c r="B4" s="12">
-        <v>5400.0</v>
+        <v>4589.89999999999964</v>
       </c>
       <c r="C4" s="12">
-        <v>5873.5</v>
+        <v>4747.80000000000018</v>
       </c>
       <c r="D4" s="12">
-        <v>5354.5</v>
+        <v>4503.39999999999964</v>
       </c>
       <c r="E4" s="12">
-        <v>5668.5</v>
+        <v>4731.39999999999964</v>
       </c>
       <c r="F4" s="14">
-        <v>0.0639</v>
+        <v>0.0356</v>
       </c>
       <c r="G4" s="18">
-        <v>569030</v>
+        <v>132571</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="11" t="s">
         <v>56</v>
       </c>
       <c r="B5" s="13">
-        <v>5670.5</v>
+        <v>4731.39999999999964</v>
       </c>
       <c r="C5" s="13">
-        <v>5697.5</v>
+        <v>4770.0</v>
       </c>
       <c r="D5" s="13">
-        <v>5105.5</v>
+        <v>4502.60000000000036</v>
       </c>
       <c r="E5" s="13">
-        <v>5156.0</v>
-[...2 lines deleted...]
-        <v>-0.0904</v>
+        <v>4566.89999999999964</v>
+      </c>
+      <c r="F5" s="16">
+        <v>-0.0348</v>
       </c>
       <c r="G5" s="19">
-        <v>132812</v>
+        <v>138000</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="10" t="s">
         <v>57</v>
       </c>
       <c r="B6" s="12">
-        <v>5200.0</v>
+        <v>4545.0</v>
       </c>
       <c r="C6" s="12">
-        <v>5269.5</v>
+        <v>4701.0</v>
       </c>
       <c r="D6" s="12">
-        <v>5079.5</v>
+        <v>4531.19999999999982</v>
       </c>
       <c r="E6" s="12">
-        <v>5118.0</v>
-[...2 lines deleted...]
-        <v>-0.0074</v>
+        <v>4623.60000000000036</v>
+      </c>
+      <c r="F6" s="14">
+        <v>0.0124</v>
       </c>
       <c r="G6" s="18">
-        <v>89797</v>
+        <v>85473</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="11" t="s">
         <v>58</v>
       </c>
       <c r="B7" s="13">
-        <v>5118.0</v>
+        <v>4623.60000000000036</v>
       </c>
       <c r="C7" s="13">
-        <v>5292.0</v>
+        <v>4848.10000000000036</v>
       </c>
       <c r="D7" s="13">
-        <v>5082.5</v>
+        <v>4602.10000000000036</v>
       </c>
       <c r="E7" s="13">
-        <v>5227.0</v>
-[...2 lines deleted...]
-        <v>0.0213</v>
+        <v>4823.89999999999964</v>
+      </c>
+      <c r="F7" s="15">
+        <v>0.0433</v>
       </c>
       <c r="G7" s="19">
-        <v>86162</v>
+        <v>252035</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="10" t="s">
         <v>59</v>
       </c>
       <c r="B8" s="12">
-        <v>5227.0</v>
+        <v>4823.89999999999964</v>
       </c>
       <c r="C8" s="12">
-        <v>5250.0</v>
+        <v>4934.60000000000036</v>
       </c>
       <c r="D8" s="12">
-        <v>5095.5</v>
+        <v>4804.89999999999964</v>
       </c>
       <c r="E8" s="12">
-        <v>5107.5</v>
-[...2 lines deleted...]
-        <v>-0.0229</v>
+        <v>4880.60000000000036</v>
+      </c>
+      <c r="F8" s="14">
+        <v>0.0118</v>
       </c>
       <c r="G8" s="18">
-        <v>66812</v>
+        <v>114942</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="11" t="s">
         <v>60</v>
       </c>
       <c r="B9" s="13">
-        <v>5150.0</v>
+        <v>4910.0</v>
       </c>
       <c r="C9" s="13">
-        <v>5174.0</v>
+        <v>5149.0</v>
       </c>
       <c r="D9" s="13">
-        <v>4770.5</v>
+        <v>4840.0</v>
       </c>
       <c r="E9" s="13">
-        <v>4931.0</v>
-[...2 lines deleted...]
-        <v>-0.0346</v>
+        <v>4874.80000000000018</v>
+      </c>
+      <c r="F9" s="16">
+        <v>-0.0012</v>
       </c>
       <c r="G9" s="19">
-        <v>68260</v>
+        <v>258720</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="10" t="s">
         <v>61</v>
       </c>
       <c r="B10" s="12">
-        <v>4933.0</v>
+        <v>4860.10000000000036</v>
       </c>
       <c r="C10" s="12">
-        <v>5442.0</v>
+        <v>5030.0</v>
       </c>
       <c r="D10" s="12">
-        <v>4857.5</v>
+        <v>4751.19999999999982</v>
       </c>
       <c r="E10" s="12">
-        <v>5222.5</v>
+        <v>4978.19999999999982</v>
       </c>
       <c r="F10" s="14">
-        <v>0.0591</v>
+        <v>0.0212</v>
       </c>
       <c r="G10" s="18">
-        <v>445550</v>
+        <v>652744</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="11" t="s">
         <v>62</v>
       </c>
       <c r="B11" s="13">
-        <v>5269.0</v>
+        <v>5020.0</v>
       </c>
       <c r="C11" s="13">
-        <v>5340.0</v>
+        <v>5020.0</v>
       </c>
       <c r="D11" s="13">
-        <v>5159.5</v>
+        <v>4690.10000000000036</v>
       </c>
       <c r="E11" s="13">
-        <v>5333.0</v>
+        <v>4703.80000000000018</v>
       </c>
       <c r="F11" s="16">
-        <v>0.0212</v>
+        <v>-0.0551</v>
       </c>
       <c r="G11" s="19">
-        <v>71843</v>
+        <v>119515</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="10" t="s">
         <v>63</v>
       </c>
       <c r="B12" s="12">
-        <v>5270.0</v>
+        <v>4705.0</v>
       </c>
       <c r="C12" s="12">
-        <v>5578.5</v>
+        <v>4732.10000000000036</v>
       </c>
       <c r="D12" s="12">
-        <v>5249.0</v>
+        <v>4575.0</v>
       </c>
       <c r="E12" s="12">
-        <v>5354.0</v>
-[...2 lines deleted...]
-        <v>0.0039</v>
+        <v>4609.69999999999982</v>
+      </c>
+      <c r="F12" s="17">
+        <v>-0.02</v>
       </c>
       <c r="G12" s="18">
-        <v>118116</v>
+        <v>75231</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="11" t="s">
         <v>64</v>
       </c>
       <c r="B13" s="13">
-        <v>5354.0</v>
+        <v>4598.80000000000018</v>
       </c>
       <c r="C13" s="13">
-        <v>5400.0</v>
+        <v>4610.0</v>
       </c>
       <c r="D13" s="13">
-        <v>5300.0</v>
+        <v>4054.0</v>
       </c>
       <c r="E13" s="13">
-        <v>5351.5</v>
-[...2 lines deleted...]
-        <v>-0.0005</v>
+        <v>4060.19999999999982</v>
+      </c>
+      <c r="F13" s="16">
+        <v>-0.1192</v>
       </c>
       <c r="G13" s="19">
-        <v>18664</v>
+        <v>735656</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:K31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
@@ -1919,738 +1941,756 @@
       </c>
       <c r="F1" s="9" t="s">
         <v>69</v>
       </c>
       <c r="G1" s="9" t="s">
         <v>70</v>
       </c>
       <c r="H1" s="9" t="s">
         <v>71</v>
       </c>
       <c r="I1" s="9" t="s">
         <v>72</v>
       </c>
       <c r="J1" s="9" t="s">
         <v>73</v>
       </c>
       <c r="K1" s="9" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="10" t="s">
         <v>75</v>
       </c>
       <c r="B2" s="12">
-        <v>4473.60000000000036</v>
-[...5 lines deleted...]
-        <v>44.5</v>
+        <v>4060.19999999999982</v>
+      </c>
+      <c r="C2" s="17">
+        <v>-0.0086</v>
+      </c>
+      <c r="D2" s="20">
+        <v>18.5</v>
       </c>
       <c r="E2" s="10">
-        <v>0.59</v>
-[...1 lines deleted...]
-      <c r="F2" s="10"/>
+        <v>1.75</v>
+      </c>
+      <c r="F2" s="10" t="s">
+        <v>76</v>
+      </c>
       <c r="G2" s="10"/>
       <c r="H2" s="10"/>
-      <c r="I2" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I2" s="10"/>
       <c r="J2" s="10"/>
       <c r="K2" s="10"/>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="11" t="s">
         <v>77</v>
       </c>
       <c r="B3" s="13">
-        <v>4439.39999999999964</v>
+        <v>4095.40000000000009</v>
       </c>
       <c r="C3" s="16">
-        <v>0.0078</v>
-[...2 lines deleted...]
-        <v>40.8</v>
+        <v>-0.0181</v>
+      </c>
+      <c r="D3" s="21">
+        <v>19.2</v>
       </c>
       <c r="E3" s="11">
-        <v>0.48</v>
-[...1 lines deleted...]
-      <c r="F3" s="11"/>
+        <v>3.67</v>
+      </c>
+      <c r="F3" s="11" t="s">
+        <v>76</v>
+      </c>
       <c r="G3" s="11"/>
       <c r="H3" s="11"/>
       <c r="I3" s="11"/>
       <c r="J3" s="11"/>
-      <c r="K3" s="11"/>
+      <c r="K3" s="11" t="s">
+        <v>76</v>
+      </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="10" t="s">
         <v>78</v>
       </c>
       <c r="B4" s="12">
-        <v>4404.89999999999964</v>
+        <v>4171.0</v>
       </c>
       <c r="C4" s="17">
-        <v>-0.0125</v>
-[...2 lines deleted...]
-        <v>36.9</v>
+        <v>-0.0324</v>
+      </c>
+      <c r="D4" s="20">
+        <v>20.9</v>
       </c>
       <c r="E4" s="10">
-        <v>3.28</v>
-[...1 lines deleted...]
-      <c r="F4" s="10"/>
+        <v>2.09</v>
+      </c>
+      <c r="F4" s="10" t="s">
+        <v>76</v>
+      </c>
       <c r="G4" s="10"/>
       <c r="H4" s="10"/>
       <c r="I4" s="10"/>
       <c r="J4" s="10"/>
       <c r="K4" s="10" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="11" t="s">
         <v>79</v>
       </c>
       <c r="B5" s="13">
-        <v>4460.69999999999982</v>
+        <v>4310.69999999999982</v>
       </c>
       <c r="C5" s="16">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>41.0</v>
+        <v>-0.0622</v>
+      </c>
+      <c r="D5" s="21">
+        <v>24.6</v>
       </c>
       <c r="E5" s="11">
-        <v>0.52</v>
-[...1 lines deleted...]
-      <c r="F5" s="11"/>
+        <v>3.04</v>
+      </c>
+      <c r="F5" s="11" t="s">
+        <v>76</v>
+      </c>
       <c r="G5" s="11"/>
       <c r="H5" s="11"/>
       <c r="I5" s="11"/>
       <c r="J5" s="11"/>
-      <c r="K5" s="11"/>
+      <c r="K5" s="11" t="s">
+        <v>76</v>
+      </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="10" t="s">
         <v>80</v>
       </c>
       <c r="B6" s="12">
-        <v>4460.69999999999982</v>
+        <v>4596.5</v>
       </c>
       <c r="C6" s="17">
-        <v>-0.0103</v>
+        <v>-0.0029</v>
       </c>
       <c r="D6" s="10">
-        <v>41.0</v>
+        <v>37.0</v>
       </c>
       <c r="E6" s="10">
-        <v>0.52</v>
+        <v>0.33</v>
       </c>
       <c r="F6" s="10"/>
       <c r="G6" s="10"/>
       <c r="H6" s="10"/>
       <c r="I6" s="10"/>
       <c r="J6" s="10"/>
       <c r="K6" s="10"/>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="11" t="s">
         <v>81</v>
       </c>
       <c r="B7" s="13">
-        <v>4507.19999999999982</v>
+        <v>4609.69999999999982</v>
       </c>
       <c r="C7" s="16">
-        <v>0.0023</v>
+        <v>-0.0073</v>
       </c>
       <c r="D7" s="11">
-        <v>44.5</v>
+        <v>37.8</v>
       </c>
       <c r="E7" s="11">
-        <v>0.41</v>
+        <v>0.59</v>
       </c>
       <c r="F7" s="11"/>
       <c r="G7" s="11"/>
       <c r="H7" s="11"/>
       <c r="I7" s="11"/>
       <c r="J7" s="11"/>
       <c r="K7" s="11"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="10" t="s">
         <v>82</v>
       </c>
       <c r="B8" s="12">
-        <v>4497.0</v>
+        <v>4643.69999999999982</v>
       </c>
       <c r="C8" s="14">
-        <v>0.0076</v>
+        <v>0.0035</v>
       </c>
       <c r="D8" s="10">
-        <v>43.5</v>
+        <v>39.9</v>
       </c>
       <c r="E8" s="10">
-        <v>1.0</v>
+        <v>0.2</v>
       </c>
       <c r="F8" s="10"/>
       <c r="G8" s="10"/>
       <c r="H8" s="10"/>
       <c r="I8" s="10"/>
       <c r="J8" s="10"/>
       <c r="K8" s="10"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="11" t="s">
         <v>83</v>
       </c>
       <c r="B9" s="13">
-        <v>4463.30000000000018</v>
-[...2 lines deleted...]
-        <v>-0.0155</v>
+        <v>4627.60000000000036</v>
+      </c>
+      <c r="C9" s="16">
+        <v>-0.0082</v>
       </c>
       <c r="D9" s="11">
-        <v>40.2</v>
+        <v>38.4</v>
       </c>
       <c r="E9" s="11">
-        <v>1.93</v>
+        <v>0.17</v>
       </c>
       <c r="F9" s="11"/>
       <c r="G9" s="11"/>
       <c r="H9" s="11"/>
       <c r="I9" s="11"/>
       <c r="J9" s="11"/>
       <c r="K9" s="11"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="10" t="s">
         <v>84</v>
       </c>
       <c r="B10" s="12">
-        <v>4533.69999999999982</v>
+        <v>4665.89999999999964</v>
       </c>
       <c r="C10" s="17">
-        <v>-0.0012</v>
+        <v>-0.0039</v>
       </c>
       <c r="D10" s="10">
-        <v>45.4</v>
+        <v>40.6</v>
       </c>
       <c r="E10" s="10">
-        <v>0.74</v>
+        <v>0.22</v>
       </c>
       <c r="F10" s="10"/>
       <c r="G10" s="10"/>
       <c r="H10" s="10"/>
       <c r="I10" s="10"/>
       <c r="J10" s="10"/>
       <c r="K10" s="10"/>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="11" t="s">
         <v>85</v>
       </c>
       <c r="B11" s="13">
-        <v>4539.30000000000018</v>
+        <v>4684.39999999999964</v>
       </c>
       <c r="C11" s="16">
-        <v>0.0102</v>
+        <v>-0.0041</v>
       </c>
       <c r="D11" s="11">
-        <v>45.8</v>
+        <v>41.7</v>
       </c>
       <c r="E11" s="11">
-        <v>0.74</v>
+        <v>0.19</v>
       </c>
       <c r="F11" s="11"/>
       <c r="G11" s="11"/>
       <c r="H11" s="11"/>
       <c r="I11" s="11"/>
       <c r="J11" s="11"/>
       <c r="K11" s="11"/>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="10" t="s">
         <v>86</v>
       </c>
       <c r="B12" s="12">
-        <v>4493.5</v>
+        <v>4703.80000000000018</v>
       </c>
       <c r="C12" s="17">
-        <v>-0.0021</v>
+        <v>-0.0077</v>
       </c>
       <c r="D12" s="10">
-        <v>41.6</v>
+        <v>42.9</v>
       </c>
       <c r="E12" s="10">
-        <v>0.53</v>
+        <v>0.47</v>
       </c>
       <c r="F12" s="10"/>
       <c r="G12" s="10"/>
       <c r="H12" s="10"/>
       <c r="I12" s="10"/>
       <c r="J12" s="10"/>
       <c r="K12" s="10"/>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="11" t="s">
         <v>87</v>
       </c>
       <c r="B13" s="13">
-        <v>4503.10000000000036</v>
-[...2 lines deleted...]
-        <v>-0.0033</v>
+        <v>4740.39999999999964</v>
+      </c>
+      <c r="C13" s="16">
+        <v>-0.0129</v>
       </c>
       <c r="D13" s="11">
-        <v>42.2</v>
+        <v>45.0</v>
       </c>
       <c r="E13" s="11">
-        <v>0.64</v>
+        <v>0.37</v>
       </c>
       <c r="F13" s="11"/>
       <c r="G13" s="11"/>
       <c r="H13" s="11"/>
       <c r="I13" s="11"/>
       <c r="J13" s="11"/>
       <c r="K13" s="11"/>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="10" t="s">
         <v>88</v>
       </c>
       <c r="B14" s="12">
-        <v>4509.19999999999982</v>
-[...2 lines deleted...]
-        <v>-0.0139</v>
+        <v>4802.5</v>
+      </c>
+      <c r="C14" s="14">
+        <v>0.0094</v>
       </c>
       <c r="D14" s="10">
-        <v>42.4</v>
+        <v>48.8</v>
       </c>
       <c r="E14" s="10">
-        <v>0.54</v>
+        <v>0.46</v>
       </c>
       <c r="F14" s="10"/>
       <c r="G14" s="10"/>
       <c r="H14" s="10"/>
       <c r="I14" s="10"/>
       <c r="J14" s="10"/>
       <c r="K14" s="10"/>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="11" t="s">
         <v>89</v>
       </c>
       <c r="B15" s="13">
-        <v>4572.89999999999964</v>
+        <v>4758.0</v>
       </c>
       <c r="C15" s="16">
-        <v>0.0077</v>
+        <v>-0.0253</v>
       </c>
       <c r="D15" s="11">
-        <v>46.4</v>
+        <v>45.8</v>
       </c>
       <c r="E15" s="11">
-        <v>1.17</v>
+        <v>0.43</v>
       </c>
       <c r="F15" s="11"/>
       <c r="G15" s="11"/>
       <c r="H15" s="11"/>
-      <c r="I15" s="11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I15" s="11"/>
       <c r="J15" s="11"/>
       <c r="K15" s="11"/>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="10" t="s">
         <v>90</v>
       </c>
       <c r="B16" s="12">
-        <v>4537.80000000000018</v>
+        <v>4881.5</v>
       </c>
       <c r="C16" s="17">
-        <v>-0.0119</v>
+        <v>-0.0194</v>
       </c>
       <c r="D16" s="10">
-        <v>43.7</v>
+        <v>54.2</v>
       </c>
       <c r="E16" s="10">
-        <v>0.42</v>
+        <v>0.32</v>
       </c>
       <c r="F16" s="10"/>
       <c r="G16" s="10"/>
       <c r="H16" s="10"/>
       <c r="I16" s="10"/>
       <c r="J16" s="10"/>
       <c r="K16" s="10"/>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="11" t="s">
         <v>91</v>
       </c>
       <c r="B17" s="13">
-        <v>4592.5</v>
-[...2 lines deleted...]
-        <v>0.0143</v>
+        <v>4978.19999999999982</v>
+      </c>
+      <c r="C17" s="15">
+        <v>0.0118</v>
       </c>
       <c r="D17" s="11">
-        <v>47.1</v>
+        <v>62.5</v>
       </c>
       <c r="E17" s="11">
-        <v>0.62</v>
+        <v>1.0</v>
       </c>
       <c r="F17" s="11"/>
       <c r="G17" s="11"/>
       <c r="H17" s="11"/>
       <c r="I17" s="11"/>
       <c r="J17" s="11"/>
       <c r="K17" s="11"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="10" t="s">
         <v>92</v>
       </c>
       <c r="B18" s="12">
-        <v>4527.89999999999964</v>
+        <v>4920.0</v>
       </c>
       <c r="C18" s="14">
-        <v>0.0161</v>
+        <v>0.0001</v>
       </c>
       <c r="D18" s="10">
-        <v>42.2</v>
+        <v>59.0</v>
       </c>
       <c r="E18" s="10">
-        <v>6.0099999999999998</v>
+        <v>4.84</v>
       </c>
       <c r="F18" s="10"/>
       <c r="G18" s="10"/>
       <c r="H18" s="10"/>
       <c r="I18" s="10"/>
       <c r="J18" s="10"/>
       <c r="K18" s="10" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="11" t="s">
         <v>93</v>
       </c>
       <c r="B19" s="13">
-        <v>4456.30000000000018</v>
-[...2 lines deleted...]
-        <v>0.0077</v>
+        <v>4919.5</v>
+      </c>
+      <c r="C19" s="15">
+        <v>0.025</v>
       </c>
       <c r="D19" s="11">
-        <v>36.0</v>
+        <v>58.9</v>
       </c>
       <c r="E19" s="11">
-        <v>1.12</v>
+        <v>3.37</v>
       </c>
       <c r="F19" s="11"/>
       <c r="G19" s="11"/>
       <c r="H19" s="11"/>
       <c r="I19" s="11"/>
       <c r="J19" s="11"/>
-      <c r="K19" s="11"/>
+      <c r="K19" s="11" t="s">
+        <v>76</v>
+      </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="10" t="s">
         <v>94</v>
       </c>
       <c r="B20" s="12">
-        <v>4422.39999999999964</v>
+        <v>4799.30000000000018</v>
       </c>
       <c r="C20" s="17">
-        <v>-0.0097</v>
+        <v>-0.0062</v>
       </c>
       <c r="D20" s="10">
-        <v>32.9</v>
+        <v>50.7</v>
       </c>
       <c r="E20" s="10">
-        <v>0.9</v>
+        <v>1.87</v>
       </c>
       <c r="F20" s="10"/>
       <c r="G20" s="10"/>
       <c r="H20" s="10"/>
       <c r="I20" s="10"/>
       <c r="J20" s="10"/>
       <c r="K20" s="10"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="11" t="s">
         <v>95</v>
       </c>
       <c r="B21" s="13">
-        <v>4465.5</v>
-[...2 lines deleted...]
-        <v>-0.0109</v>
+        <v>4829.10000000000036</v>
+      </c>
+      <c r="C21" s="16">
+        <v>-0.0094</v>
       </c>
       <c r="D21" s="11">
-        <v>34.9</v>
+        <v>53.1</v>
       </c>
       <c r="E21" s="11">
-        <v>0.73</v>
+        <v>1.45</v>
       </c>
       <c r="F21" s="11"/>
       <c r="G21" s="11"/>
       <c r="H21" s="11"/>
       <c r="I21" s="11"/>
       <c r="J21" s="11"/>
       <c r="K21" s="11"/>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="10" t="s">
         <v>96</v>
       </c>
       <c r="B22" s="12">
-        <v>4514.5</v>
+        <v>4874.80000000000018</v>
       </c>
       <c r="C22" s="17">
-        <v>-0.0002</v>
+        <v>-0.0232</v>
       </c>
       <c r="D22" s="10">
-        <v>37.3</v>
+        <v>57.1</v>
       </c>
       <c r="E22" s="10">
-        <v>0.47</v>
+        <v>0.33</v>
       </c>
       <c r="F22" s="10"/>
       <c r="G22" s="10"/>
       <c r="H22" s="10"/>
       <c r="I22" s="10"/>
       <c r="J22" s="10"/>
       <c r="K22" s="10"/>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="11" t="s">
         <v>97</v>
       </c>
       <c r="B23" s="13">
-        <v>4515.30000000000018</v>
-[...2 lines deleted...]
-        <v>-0.0181</v>
+        <v>4990.39999999999964</v>
+      </c>
+      <c r="C23" s="16">
+        <v>-0.0054</v>
       </c>
       <c r="D23" s="11">
-        <v>37.4</v>
+        <v>69.2</v>
       </c>
       <c r="E23" s="11">
-        <v>0.74</v>
+        <v>0.44</v>
       </c>
       <c r="F23" s="11"/>
       <c r="G23" s="11"/>
       <c r="H23" s="11"/>
       <c r="I23" s="11"/>
       <c r="J23" s="11"/>
       <c r="K23" s="11"/>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="10" t="s">
         <v>98</v>
       </c>
       <c r="B24" s="12">
-        <v>4598.5</v>
-[...5 lines deleted...]
-        <v>41.6</v>
+        <v>5017.60000000000036</v>
+      </c>
+      <c r="C24" s="14">
+        <v>0.0243</v>
+      </c>
+      <c r="D24" s="22">
+        <v>72.59999999999999</v>
       </c>
       <c r="E24" s="10">
-        <v>0.67</v>
+        <v>4.02</v>
       </c>
       <c r="F24" s="10"/>
-      <c r="G24" s="10"/>
+      <c r="G24" s="10" t="s">
+        <v>76</v>
+      </c>
       <c r="H24" s="10"/>
       <c r="I24" s="10"/>
-      <c r="J24" s="10"/>
-      <c r="K24" s="10"/>
+      <c r="J24" s="10" t="s">
+        <v>76</v>
+      </c>
+      <c r="K24" s="10" t="s">
+        <v>76</v>
+      </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="11" t="s">
         <v>99</v>
       </c>
       <c r="B25" s="13">
-        <v>4622.60000000000036</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>4898.5</v>
+      </c>
+      <c r="C25" s="15">
+        <v>0.0043</v>
       </c>
       <c r="D25" s="11">
-        <v>42.9</v>
+        <v>65.8</v>
       </c>
       <c r="E25" s="11">
-        <v>0.54</v>
+        <v>0.99</v>
       </c>
       <c r="F25" s="11"/>
       <c r="G25" s="11"/>
       <c r="H25" s="11"/>
       <c r="I25" s="11"/>
       <c r="J25" s="11"/>
       <c r="K25" s="11"/>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="10" t="s">
         <v>100</v>
       </c>
       <c r="B26" s="12">
-        <v>4622.60000000000036</v>
+        <v>4877.60000000000036</v>
       </c>
       <c r="C26" s="17">
-        <v>-0.0041</v>
+        <v>-0.0006</v>
       </c>
       <c r="D26" s="10">
-        <v>42.9</v>
+        <v>64.40000000000001</v>
       </c>
       <c r="E26" s="10">
-        <v>0.55</v>
+        <v>1.67</v>
       </c>
       <c r="F26" s="10"/>
       <c r="G26" s="10"/>
       <c r="H26" s="10"/>
       <c r="I26" s="10"/>
       <c r="J26" s="10"/>
       <c r="K26" s="10"/>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="11" t="s">
         <v>101</v>
       </c>
       <c r="B27" s="13">
-        <v>4641.80000000000018</v>
-[...2 lines deleted...]
-        <v>-0.0101</v>
+        <v>4880.60000000000036</v>
+      </c>
+      <c r="C27" s="16">
+        <v>-0.004</v>
       </c>
       <c r="D27" s="11">
-        <v>43.9</v>
+        <v>64.7</v>
       </c>
       <c r="E27" s="11">
-        <v>0.58</v>
+        <v>0.2</v>
       </c>
       <c r="F27" s="11"/>
       <c r="G27" s="11"/>
       <c r="H27" s="11"/>
       <c r="I27" s="11"/>
       <c r="J27" s="11"/>
       <c r="K27" s="11"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="10" t="s">
         <v>102</v>
       </c>
       <c r="B28" s="12">
-        <v>4689.19999999999982</v>
-[...2 lines deleted...]
-        <v>0.0039</v>
+        <v>4900.0</v>
+      </c>
+      <c r="C28" s="17">
+        <v>-0.0016</v>
       </c>
       <c r="D28" s="10">
-        <v>46.2</v>
+        <v>67.0</v>
       </c>
       <c r="E28" s="10">
-        <v>0.49</v>
+        <v>0.54</v>
       </c>
       <c r="F28" s="10"/>
       <c r="G28" s="10"/>
       <c r="H28" s="10"/>
       <c r="I28" s="10"/>
       <c r="J28" s="10"/>
       <c r="K28" s="10"/>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="11" t="s">
         <v>103</v>
       </c>
       <c r="B29" s="13">
-        <v>4670.80000000000018</v>
-[...2 lines deleted...]
-        <v>0.0042</v>
+        <v>4908.0</v>
+      </c>
+      <c r="C29" s="15">
+        <v>0.0094</v>
       </c>
       <c r="D29" s="11">
-        <v>45.1</v>
+        <v>67.90000000000001</v>
       </c>
       <c r="E29" s="11">
-        <v>0.88</v>
+        <v>0.57</v>
       </c>
       <c r="F29" s="11"/>
       <c r="G29" s="11"/>
       <c r="H29" s="11"/>
       <c r="I29" s="11"/>
       <c r="J29" s="11"/>
       <c r="K29" s="11"/>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="10" t="s">
         <v>104</v>
       </c>
       <c r="B30" s="12">
-        <v>4651.30000000000018</v>
+        <v>4862.10000000000036</v>
       </c>
       <c r="C30" s="17">
-        <v>-0.0077</v>
+        <v>-0.0107</v>
       </c>
       <c r="D30" s="10">
-        <v>44.1</v>
+        <v>65.40000000000001</v>
       </c>
       <c r="E30" s="10">
-        <v>1.13</v>
+        <v>0.9</v>
       </c>
       <c r="F30" s="10"/>
       <c r="G30" s="10"/>
       <c r="H30" s="10"/>
       <c r="I30" s="10"/>
       <c r="J30" s="10"/>
       <c r="K30" s="10"/>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="11" t="s">
         <v>105</v>
       </c>
       <c r="B31" s="13">
-        <v>4687.60000000000036</v>
+        <v>4914.60000000000036</v>
       </c>
       <c r="C31" s="15">
-        <v>-0.0204</v>
-[...2 lines deleted...]
-        <v>45.6</v>
+        <v>0.0188</v>
+      </c>
+      <c r="D31" s="23">
+        <v>71.3</v>
       </c>
       <c r="E31" s="11">
-        <v>1.49</v>
+        <v>1.35</v>
       </c>
       <c r="F31" s="11"/>
-      <c r="G31" s="11"/>
+      <c r="G31" s="11" t="s">
+        <v>76</v>
+      </c>
       <c r="H31" s="11"/>
       <c r="I31" s="11"/>
       <c r="J31" s="11"/>
       <c r="K31" s="11"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>