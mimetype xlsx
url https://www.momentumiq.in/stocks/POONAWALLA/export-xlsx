--- v0 (2026-07-02)
+++ v1 (2026-09-13)
@@ -23,360 +23,360 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Overview" sheetId="1" r:id="rId4"/>
     <sheet name="Monthly Summary" sheetId="2" r:id="rId5"/>
     <sheet name="Weekly Summary" sheetId="3" r:id="rId6"/>
     <sheet name="Indicator History" sheetId="4" r:id="rId7"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>POONAWALLA — Poonawalla Fincorp</t>
   </si>
   <si>
-    <t>NSE Equity · Finance · Generated 02 Jul 2026, 07:56 AM</t>
+    <t>NSE Equity · Finance · Generated 13 Sep 2026, 10:51 AM</t>
   </si>
   <si>
     <t>KEY METRICS</t>
   </si>
   <si>
     <t>Current Price</t>
   </si>
   <si>
-    <t>₹514.90</t>
+    <t>₹445.25</t>
   </si>
   <si>
     <t>1 Day Change</t>
   </si>
   <si>
-    <t>+0.25%</t>
+    <t>-0.92%</t>
   </si>
   <si>
     <t>52 Week High</t>
   </si>
   <si>
     <t>₹570.40</t>
   </si>
   <si>
     <t>52 Week Low</t>
   </si>
   <si>
-    <t>₹267.20</t>
+    <t>₹346.30</t>
   </si>
   <si>
     <t>RSI (14)</t>
   </si>
   <si>
     <t>EMA 50</t>
   </si>
   <si>
-    <t>₹413.92</t>
+    <t>₹463.78</t>
   </si>
   <si>
     <t>EMA 200</t>
   </si>
   <si>
-    <t>₹440.51</t>
+    <t>₹449.34</t>
   </si>
   <si>
     <t>ATR (14)</t>
   </si>
   <si>
-    <t>₹14.10</t>
+    <t>₹11.59</t>
   </si>
   <si>
     <t>Volume Ratio</t>
   </si>
   <si>
-    <t>0.6×</t>
+    <t>2×</t>
   </si>
   <si>
     <t>Data Period</t>
   </si>
   <si>
-    <t>13 May 2024 to 22 Oct 2025</t>
+    <t>08 Apr 2025 to 11 Sep 2026</t>
   </si>
   <si>
     <t>ACTIVE TECHNICAL CONDITIONS</t>
   </si>
   <si>
     <t>● No special conditions today</t>
   </si>
   <si>
     <t>For educational purposes only. Not investment advice. Past performance does not guarantee future results.</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Open</t>
   </si>
   <si>
     <t>High</t>
   </si>
   <si>
     <t>Low</t>
   </si>
   <si>
     <t>Close</t>
   </si>
   <si>
     <t>Change %</t>
   </si>
   <si>
     <t>Trading Days</t>
   </si>
   <si>
     <t>Total Volume</t>
   </si>
   <si>
-    <t>May 2024</t>
-[...31 lines deleted...]
-  <si>
     <t>Apr 2025</t>
   </si>
   <si>
     <t>May 2025</t>
   </si>
   <si>
     <t>Jun 2025</t>
   </si>
   <si>
     <t>Jul 2025</t>
   </si>
   <si>
     <t>Aug 2025</t>
   </si>
   <si>
     <t>Sep 2025</t>
   </si>
   <si>
     <t>Oct 2025</t>
   </si>
   <si>
+    <t>Nov 2025</t>
+  </si>
+  <si>
+    <t>Dec 2025</t>
+  </si>
+  <si>
+    <t>Jan 2026</t>
+  </si>
+  <si>
+    <t>Feb 2026</t>
+  </si>
+  <si>
+    <t>Mar 2026</t>
+  </si>
+  <si>
+    <t>Apr 2026</t>
+  </si>
+  <si>
+    <t>May 2026</t>
+  </si>
+  <si>
+    <t>Jun 2026</t>
+  </si>
+  <si>
+    <t>Jul 2026</t>
+  </si>
+  <si>
+    <t>Aug 2026</t>
+  </si>
+  <si>
+    <t>Sep 2026</t>
+  </si>
+  <si>
     <t>Week</t>
   </si>
   <si>
-    <t>Week of 04 Aug</t>
-[...32 lines deleted...]
-    <t>Week of 20 Oct</t>
+    <t>Week of 22 Jun</t>
+  </si>
+  <si>
+    <t>Week of 29 Jun</t>
+  </si>
+  <si>
+    <t>Week of 06 Jul</t>
+  </si>
+  <si>
+    <t>Week of 13 Jul</t>
+  </si>
+  <si>
+    <t>Week of 20 Jul</t>
+  </si>
+  <si>
+    <t>Week of 27 Jul</t>
+  </si>
+  <si>
+    <t>Week of 03 Aug</t>
+  </si>
+  <si>
+    <t>Week of 10 Aug</t>
+  </si>
+  <si>
+    <t>Week of 17 Aug</t>
+  </si>
+  <si>
+    <t>Week of 24 Aug</t>
+  </si>
+  <si>
+    <t>Week of 31 Aug</t>
+  </si>
+  <si>
+    <t>Week of 07 Sep</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>1D Change %</t>
   </si>
   <si>
     <t>RSI</t>
   </si>
   <si>
     <t>Vol Ratio</t>
   </si>
   <si>
     <t>RSI&lt;30</t>
   </si>
   <si>
     <t>RSI&gt;70</t>
   </si>
   <si>
     <t>EMA Cross</t>
   </si>
   <si>
     <t>MACD Cross</t>
   </si>
   <si>
     <t>Breakout</t>
   </si>
   <si>
     <t>Vol Spike</t>
   </si>
   <si>
-    <t>01 Jul 2026</t>
-[...23 lines deleted...]
-    <t>19 Jun 2026</t>
+    <t>11 Sep 2026</t>
+  </si>
+  <si>
+    <t>10 Sep 2026</t>
+  </si>
+  <si>
+    <t>09 Sep 2026</t>
+  </si>
+  <si>
+    <t>08 Sep 2026</t>
+  </si>
+  <si>
+    <t>07 Sep 2026</t>
+  </si>
+  <si>
+    <t>04 Sep 2026</t>
+  </si>
+  <si>
+    <t>03 Sep 2026</t>
+  </si>
+  <si>
+    <t>02 Sep 2026</t>
+  </si>
+  <si>
+    <t>01 Sep 2026</t>
+  </si>
+  <si>
+    <t>31 Aug 2026</t>
+  </si>
+  <si>
+    <t>28 Aug 2026</t>
+  </si>
+  <si>
+    <t>27 Aug 2026</t>
+  </si>
+  <si>
+    <t>26 Aug 2026</t>
+  </si>
+  <si>
+    <t>25 Aug 2026</t>
+  </si>
+  <si>
+    <t>24 Aug 2026</t>
+  </si>
+  <si>
+    <t>21 Aug 2026</t>
+  </si>
+  <si>
+    <t>20 Aug 2026</t>
+  </si>
+  <si>
+    <t>19 Aug 2026</t>
+  </si>
+  <si>
+    <t>18 Aug 2026</t>
+  </si>
+  <si>
+    <t>17 Aug 2026</t>
+  </si>
+  <si>
+    <t>14 Aug 2026</t>
+  </si>
+  <si>
+    <t>13 Aug 2026</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
-    <t>18 Jun 2026</t>
-[...59 lines deleted...]
-    <t>20 May 2026</t>
+    <t>12 Aug 2026</t>
+  </si>
+  <si>
+    <t>11 Aug 2026</t>
+  </si>
+  <si>
+    <t>10 Aug 2026</t>
+  </si>
+  <si>
+    <t>07 Aug 2026</t>
+  </si>
+  <si>
+    <t>06 Aug 2026</t>
+  </si>
+  <si>
+    <t>05 Aug 2026</t>
+  </si>
+  <si>
+    <t>04 Aug 2026</t>
+  </si>
+  <si>
+    <t>03 Aug 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="₹#,##0.00"/>
     <numFmt numFmtId="165" formatCode="+0.00%;-0.00%"/>
   </numFmts>
   <fonts count="10">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -422,60 +422,60 @@
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF64748B"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
-      <color rgb="FFDC2626"/>
+      <color rgb="FF16A34A"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
-      <color rgb="FF16A34A"/>
+      <color rgb="FFDC2626"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1E3A8A"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF8FAFC"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="3">
     <border>
@@ -902,51 +902,51 @@
       <c r="B6" s="5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="5">
-        <v>65.7</v>
+        <v>35.1</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>17</v>
       </c>
@@ -1028,511 +1028,511 @@
       </c>
       <c r="C1" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>29</v>
       </c>
       <c r="F1" s="8" t="s">
         <v>30</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>31</v>
       </c>
       <c r="H1" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="11">
-        <v>457.30000000000001</v>
+        <v>354.89999999999998</v>
       </c>
       <c r="C2" s="11">
-        <v>478.80000000000001</v>
+        <v>416.75</v>
       </c>
       <c r="D2" s="11">
-        <v>441.0</v>
+        <v>346.30000000000001</v>
       </c>
       <c r="E2" s="11">
-        <v>449.10000000000002</v>
+        <v>375.25</v>
       </c>
       <c r="F2" s="13">
-        <v>-0.0179</v>
+        <v>0.0573</v>
       </c>
       <c r="G2" s="9">
         <v>14</v>
       </c>
       <c r="H2" s="17">
-        <v>10984034</v>
+        <v>31665728</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B3" s="12">
-        <v>469.0</v>
+        <v>375.25</v>
       </c>
       <c r="C3" s="12">
-        <v>472.39999999999998</v>
+        <v>407.30000000000001</v>
       </c>
       <c r="D3" s="12">
-        <v>396.80000000000001</v>
+        <v>362.14999999999998</v>
       </c>
       <c r="E3" s="12">
-        <v>409.10000000000002</v>
+        <v>403.75</v>
       </c>
       <c r="F3" s="14">
-        <v>-0.0891</v>
+        <v>0.0759</v>
       </c>
       <c r="G3" s="10">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="H3" s="18">
-        <v>57459363</v>
+        <v>26255863</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="11">
-        <v>415.0</v>
+        <v>404.35000000000002</v>
       </c>
       <c r="C4" s="11">
-        <v>436.94999999999999</v>
+        <v>467.55000000000001</v>
       </c>
       <c r="D4" s="11">
-        <v>364.25</v>
+        <v>396.69999999999999</v>
       </c>
       <c r="E4" s="11">
-        <v>369.050000000000011</v>
+        <v>466.050000000000011</v>
       </c>
       <c r="F4" s="13">
-        <v>-0.0979</v>
+        <v>0.1543</v>
       </c>
       <c r="G4" s="9">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="H4" s="17">
-        <v>92349736</v>
+        <v>41564405</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="12">
-        <v>370.0</v>
+        <v>464.10000000000002</v>
       </c>
       <c r="C5" s="12">
-        <v>414.0</v>
+        <v>483.39999999999998</v>
       </c>
       <c r="D5" s="12">
-        <v>341.0</v>
+        <v>401.10000000000002</v>
       </c>
       <c r="E5" s="12">
-        <v>387.30000000000001</v>
+        <v>422.25</v>
       </c>
       <c r="F5" s="15">
-        <v>0.0495</v>
+        <v>-0.094</v>
       </c>
       <c r="G5" s="10">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H5" s="18">
-        <v>63529721</v>
+        <v>46981969</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="11">
-        <v>388.0</v>
+        <v>424.30000000000001</v>
       </c>
       <c r="C6" s="11">
-        <v>409.0</v>
+        <v>474.25</v>
       </c>
       <c r="D6" s="11">
-        <v>373.60000000000002</v>
+        <v>411.0</v>
       </c>
       <c r="E6" s="11">
-        <v>394.44999999999999</v>
-[...2 lines deleted...]
-        <v>0.0185</v>
+        <v>431.55000000000001</v>
+      </c>
+      <c r="F6" s="13">
+        <v>0.022</v>
       </c>
       <c r="G6" s="9">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="H6" s="17">
-        <v>35476734</v>
+        <v>22469703</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B7" s="12">
-        <v>394.0</v>
+        <v>431.64999999999998</v>
       </c>
       <c r="C7" s="12">
-        <v>407.64999999999998</v>
+        <v>513.35000000000002</v>
       </c>
       <c r="D7" s="12">
-        <v>270.050000000000011</v>
+        <v>424.0</v>
       </c>
       <c r="E7" s="12">
-        <v>374.5</v>
+        <v>497.60000000000002</v>
       </c>
       <c r="F7" s="14">
-        <v>-0.0506</v>
+        <v>0.1531</v>
       </c>
       <c r="G7" s="10">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H7" s="18">
-        <v>108621271</v>
+        <v>105485477</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="9" t="s">
         <v>39</v>
       </c>
       <c r="B8" s="11">
-        <v>375.10000000000002</v>
+        <v>501.10000000000002</v>
       </c>
       <c r="C8" s="11">
-        <v>383.69999999999999</v>
+        <v>570.39999999999998</v>
       </c>
       <c r="D8" s="11">
-        <v>340.050000000000011</v>
+        <v>478.80000000000001</v>
       </c>
       <c r="E8" s="11">
-        <v>354.44999999999999</v>
-[...2 lines deleted...]
-        <v>-0.0535</v>
+        <v>481.85000000000002</v>
+      </c>
+      <c r="F8" s="16">
+        <v>-0.0317</v>
       </c>
       <c r="G8" s="9">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="H8" s="17">
-        <v>32884286</v>
+        <v>62406910</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B9" s="12">
-        <v>354.44999999999999</v>
+        <v>479.0</v>
       </c>
       <c r="C9" s="12">
-        <v>373.30000000000001</v>
+        <v>494.39999999999998</v>
       </c>
       <c r="D9" s="12">
-        <v>311.75</v>
+        <v>451.5</v>
       </c>
       <c r="E9" s="12">
-        <v>314.35000000000002</v>
-[...2 lines deleted...]
-        <v>-0.1131</v>
+        <v>480.30000000000001</v>
+      </c>
+      <c r="F9" s="15">
+        <v>-0.0032</v>
       </c>
       <c r="G9" s="10">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="H9" s="18">
-        <v>42970896</v>
+        <v>24092765</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B10" s="11">
-        <v>314.89999999999998</v>
+        <v>481.5</v>
       </c>
       <c r="C10" s="11">
-        <v>336.35000000000002</v>
+        <v>503.80000000000001</v>
       </c>
       <c r="D10" s="11">
-        <v>300.14999999999998</v>
+        <v>433.14999999999998</v>
       </c>
       <c r="E10" s="11">
-        <v>310.39999999999998</v>
+        <v>482.94999999999999</v>
       </c>
       <c r="F10" s="13">
-        <v>-0.0126</v>
+        <v>0.0055</v>
       </c>
       <c r="G10" s="9">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H10" s="17">
-        <v>49387710</v>
+        <v>20948869</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B11" s="12">
-        <v>305.14999999999998</v>
+        <v>485.85000000000002</v>
       </c>
       <c r="C11" s="12">
-        <v>326.39999999999998</v>
+        <v>497.39999999999998</v>
       </c>
       <c r="D11" s="12">
-        <v>270.0</v>
+        <v>390.25</v>
       </c>
       <c r="E11" s="12">
-        <v>281.30000000000001</v>
-[...2 lines deleted...]
-        <v>-0.0937</v>
+        <v>399.0</v>
+      </c>
+      <c r="F11" s="15">
+        <v>-0.1738</v>
       </c>
       <c r="G11" s="10">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H11" s="18">
-        <v>33728896</v>
+        <v>30722574</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="9" t="s">
         <v>43</v>
       </c>
       <c r="B12" s="11">
-        <v>280.94999999999999</v>
+        <v>386.30000000000001</v>
       </c>
       <c r="C12" s="11">
-        <v>356.94999999999999</v>
+        <v>503.0</v>
       </c>
       <c r="D12" s="11">
-        <v>267.19999999999999</v>
+        <v>373.80000000000001</v>
       </c>
       <c r="E12" s="11">
-        <v>350.44999999999999</v>
-[...2 lines deleted...]
-        <v>0.2458</v>
+        <v>454.80000000000001</v>
+      </c>
+      <c r="F12" s="13">
+        <v>0.1398</v>
       </c>
       <c r="G12" s="9">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H12" s="17">
-        <v>52210213</v>
+        <v>42432304</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B13" s="12">
-        <v>350.44999999999999</v>
+        <v>440.0</v>
       </c>
       <c r="C13" s="12">
-        <v>416.75</v>
+        <v>452.69999999999999</v>
       </c>
       <c r="D13" s="12">
-        <v>318.0</v>
+        <v>361.19999999999999</v>
       </c>
       <c r="E13" s="12">
-        <v>375.25</v>
+        <v>368.39999999999998</v>
       </c>
       <c r="F13" s="15">
-        <v>0.0708</v>
+        <v>-0.19</v>
       </c>
       <c r="G13" s="10">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H13" s="18">
-        <v>42829036</v>
+        <v>26851806</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="9" t="s">
         <v>45</v>
       </c>
       <c r="B14" s="11">
-        <v>375.25</v>
+        <v>373.0</v>
       </c>
       <c r="C14" s="11">
-        <v>407.30000000000001</v>
+        <v>433.39999999999998</v>
       </c>
       <c r="D14" s="11">
-        <v>362.14999999999998</v>
+        <v>366.69999999999999</v>
       </c>
       <c r="E14" s="11">
-        <v>403.75</v>
-[...2 lines deleted...]
-        <v>0.0759</v>
+        <v>417.19999999999999</v>
+      </c>
+      <c r="F14" s="13">
+        <v>0.1325</v>
       </c>
       <c r="G14" s="9">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H14" s="17">
-        <v>26402136</v>
+        <v>57884311</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="10" t="s">
         <v>46</v>
       </c>
       <c r="B15" s="12">
-        <v>404.35000000000002</v>
+        <v>417.19999999999999</v>
       </c>
       <c r="C15" s="12">
-        <v>467.55000000000001</v>
+        <v>468.30000000000001</v>
       </c>
       <c r="D15" s="12">
-        <v>396.69999999999999</v>
+        <v>379.050000000000011</v>
       </c>
       <c r="E15" s="12">
-        <v>466.050000000000011</v>
+        <v>382.85000000000002</v>
       </c>
       <c r="F15" s="15">
-        <v>0.1543</v>
+        <v>-0.0823</v>
       </c>
       <c r="G15" s="10">
         <v>21</v>
       </c>
       <c r="H15" s="18">
-        <v>41564405</v>
+        <v>42738763</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="9" t="s">
         <v>47</v>
       </c>
       <c r="B16" s="11">
-        <v>464.10000000000002</v>
+        <v>383.94999999999999</v>
       </c>
       <c r="C16" s="11">
-        <v>483.39999999999998</v>
+        <v>442.64999999999998</v>
       </c>
       <c r="D16" s="11">
-        <v>401.10000000000002</v>
+        <v>370.050000000000011</v>
       </c>
       <c r="E16" s="11">
-        <v>422.25</v>
+        <v>441.050000000000011</v>
       </c>
       <c r="F16" s="13">
-        <v>-0.094</v>
+        <v>0.152</v>
       </c>
       <c r="G16" s="9">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H16" s="17">
-        <v>46981969</v>
+        <v>39848270</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="10" t="s">
         <v>48</v>
       </c>
       <c r="B17" s="12">
-        <v>424.30000000000001</v>
+        <v>441.10000000000002</v>
       </c>
       <c r="C17" s="12">
-        <v>474.25</v>
+        <v>489.0</v>
       </c>
       <c r="D17" s="12">
-        <v>411.0</v>
+        <v>434.39999999999998</v>
       </c>
       <c r="E17" s="12">
-        <v>431.55000000000001</v>
-[...2 lines deleted...]
-        <v>0.022</v>
+        <v>463.55000000000001</v>
+      </c>
+      <c r="F17" s="14">
+        <v>0.051</v>
       </c>
       <c r="G17" s="10">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H17" s="18">
-        <v>22469703</v>
+        <v>33267146</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="9" t="s">
         <v>49</v>
       </c>
       <c r="B18" s="11">
-        <v>431.64999999999998</v>
+        <v>468.0</v>
       </c>
       <c r="C18" s="11">
-        <v>513.35000000000002</v>
+        <v>511.89999999999998</v>
       </c>
       <c r="D18" s="11">
-        <v>424.0</v>
+        <v>461.0</v>
       </c>
       <c r="E18" s="11">
-        <v>497.60000000000002</v>
-[...2 lines deleted...]
-        <v>0.1531</v>
+        <v>463.80000000000001</v>
+      </c>
+      <c r="F18" s="13">
+        <v>0.0005</v>
       </c>
       <c r="G18" s="9">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="H18" s="17">
-        <v>105485477</v>
+        <v>26348895</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="10" t="s">
         <v>50</v>
       </c>
       <c r="B19" s="12">
-        <v>501.10000000000002</v>
+        <v>463.85000000000002</v>
       </c>
       <c r="C19" s="12">
-        <v>570.39999999999998</v>
+        <v>476.35000000000002</v>
       </c>
       <c r="D19" s="12">
-        <v>489.35000000000002</v>
+        <v>436.5</v>
       </c>
       <c r="E19" s="12">
-        <v>514.89999999999998</v>
+        <v>445.25</v>
       </c>
       <c r="F19" s="15">
-        <v>0.0348</v>
+        <v>-0.04</v>
       </c>
       <c r="G19" s="10">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="H19" s="18">
-        <v>48390351</v>
+        <v>6789905</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G13"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
@@ -1549,319 +1549,319 @@
       </c>
       <c r="B1" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C1" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>29</v>
       </c>
       <c r="F1" s="8" t="s">
         <v>30</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B2" s="11">
-        <v>418.64999999999998</v>
+        <v>429.0</v>
       </c>
       <c r="C2" s="11">
-        <v>446.0</v>
+        <v>442.64999999999998</v>
       </c>
       <c r="D2" s="11">
-        <v>414.050000000000011</v>
+        <v>416.25</v>
       </c>
       <c r="E2" s="11">
-        <v>434.30000000000001</v>
-[...2 lines deleted...]
-        <v>0.0374</v>
+        <v>440.30000000000001</v>
+      </c>
+      <c r="F2" s="13">
+        <v>0.0263</v>
       </c>
       <c r="G2" s="17">
-        <v>5378817</v>
+        <v>5649025</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="10" t="s">
         <v>53</v>
       </c>
       <c r="B3" s="12">
-        <v>434.30000000000001</v>
+        <v>440.0</v>
       </c>
       <c r="C3" s="12">
-        <v>461.0</v>
+        <v>466.10000000000002</v>
       </c>
       <c r="D3" s="12">
-        <v>432.60000000000002</v>
+        <v>425.0</v>
       </c>
       <c r="E3" s="12">
-        <v>455.75</v>
-[...2 lines deleted...]
-        <v>0.0494</v>
+        <v>460.94999999999999</v>
+      </c>
+      <c r="F3" s="14">
+        <v>0.0469</v>
       </c>
       <c r="G3" s="18">
-        <v>3371293</v>
+        <v>8742985</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="9" t="s">
         <v>54</v>
       </c>
       <c r="B4" s="11">
-        <v>458.0</v>
+        <v>478.64999999999998</v>
       </c>
       <c r="C4" s="11">
-        <v>474.25</v>
+        <v>480.5</v>
       </c>
       <c r="D4" s="11">
-        <v>449.44999999999999</v>
+        <v>454.55000000000001</v>
       </c>
       <c r="E4" s="11">
-        <v>465.5</v>
-[...2 lines deleted...]
-        <v>0.0214</v>
+        <v>477.0</v>
+      </c>
+      <c r="F4" s="13">
+        <v>0.0348</v>
       </c>
       <c r="G4" s="17">
-        <v>5316816</v>
+        <v>8880538</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="10" t="s">
         <v>55</v>
       </c>
       <c r="B5" s="12">
-        <v>465.89999999999998</v>
+        <v>471.5</v>
       </c>
       <c r="C5" s="12">
-        <v>470.94999999999999</v>
+        <v>486.0</v>
       </c>
       <c r="D5" s="12">
-        <v>421.39999999999998</v>
+        <v>466.050000000000011</v>
       </c>
       <c r="E5" s="12">
-        <v>431.55000000000001</v>
+        <v>477.30000000000001</v>
       </c>
       <c r="F5" s="14">
-        <v>-0.0729</v>
+        <v>0.0006</v>
       </c>
       <c r="G5" s="18">
-        <v>6569076</v>
+        <v>4430885</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="9" t="s">
         <v>56</v>
       </c>
       <c r="B6" s="11">
-        <v>431.64999999999998</v>
+        <v>489.0</v>
       </c>
       <c r="C6" s="11">
-        <v>452.80000000000001</v>
+        <v>489.0</v>
       </c>
       <c r="D6" s="11">
-        <v>424.0</v>
+        <v>451.0</v>
       </c>
       <c r="E6" s="11">
-        <v>431.60000000000002</v>
+        <v>459.69999999999999</v>
       </c>
       <c r="F6" s="16">
-        <v>0.0001</v>
+        <v>-0.0369</v>
       </c>
       <c r="G6" s="17">
-        <v>4111880</v>
+        <v>9303256</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="10" t="s">
         <v>57</v>
       </c>
       <c r="B7" s="12">
-        <v>432.85000000000002</v>
+        <v>457.0</v>
       </c>
       <c r="C7" s="12">
-        <v>453.0</v>
+        <v>485.0</v>
       </c>
       <c r="D7" s="12">
-        <v>426.60000000000002</v>
+        <v>456.19999999999999</v>
       </c>
       <c r="E7" s="12">
-        <v>439.44999999999999</v>
-[...2 lines deleted...]
-        <v>0.0182</v>
+        <v>463.55000000000001</v>
+      </c>
+      <c r="F7" s="14">
+        <v>0.0084</v>
       </c>
       <c r="G7" s="18">
-        <v>3789387</v>
+        <v>5770586</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="9" t="s">
         <v>58</v>
       </c>
       <c r="B8" s="11">
-        <v>437.5</v>
+        <v>468.0</v>
       </c>
       <c r="C8" s="11">
-        <v>513.35000000000002</v>
+        <v>494.0</v>
       </c>
       <c r="D8" s="11">
-        <v>435.69999999999999</v>
+        <v>464.69999999999999</v>
       </c>
       <c r="E8" s="11">
-        <v>500.25</v>
-[...2 lines deleted...]
-        <v>0.1384</v>
+        <v>480.050000000000011</v>
+      </c>
+      <c r="F8" s="13">
+        <v>0.0356</v>
       </c>
       <c r="G8" s="17">
-        <v>81684031</v>
+        <v>8516106</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="10" t="s">
         <v>59</v>
       </c>
       <c r="B9" s="12">
-        <v>498.0</v>
+        <v>480.0</v>
       </c>
       <c r="C9" s="12">
-        <v>501.35000000000002</v>
+        <v>511.89999999999998</v>
       </c>
       <c r="D9" s="12">
-        <v>478.44999999999999</v>
+        <v>474.10000000000002</v>
       </c>
       <c r="E9" s="12">
-        <v>485.25</v>
+        <v>497.89999999999998</v>
       </c>
       <c r="F9" s="14">
-        <v>-0.03</v>
+        <v>0.0372</v>
       </c>
       <c r="G9" s="18">
-        <v>10250339</v>
+        <v>8301104</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="9" t="s">
         <v>60</v>
       </c>
       <c r="B10" s="11">
-        <v>490.25</v>
+        <v>499.0</v>
       </c>
       <c r="C10" s="11">
-        <v>528.79999999999995</v>
+        <v>506.0</v>
       </c>
       <c r="D10" s="11">
-        <v>487.25</v>
+        <v>488.75</v>
       </c>
       <c r="E10" s="11">
-        <v>524.39999999999998</v>
+        <v>490.050000000000011</v>
       </c>
       <c r="F10" s="16">
-        <v>0.0807</v>
+        <v>-0.0158</v>
       </c>
       <c r="G10" s="17">
-        <v>12713362</v>
+        <v>3725823</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="10" t="s">
         <v>61</v>
       </c>
       <c r="B11" s="12">
-        <v>530.0</v>
+        <v>491.0</v>
       </c>
       <c r="C11" s="12">
-        <v>570.39999999999998</v>
+        <v>493.30000000000001</v>
       </c>
       <c r="D11" s="12">
-        <v>511.5</v>
+        <v>470.55000000000001</v>
       </c>
       <c r="E11" s="12">
-        <v>529.14999999999998</v>
+        <v>479.050000000000011</v>
       </c>
       <c r="F11" s="15">
-        <v>0.0091</v>
+        <v>-0.0224</v>
       </c>
       <c r="G11" s="18">
-        <v>31010539</v>
+        <v>4738272</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="9" t="s">
         <v>62</v>
       </c>
       <c r="B12" s="11">
-        <v>526.54999999999995</v>
+        <v>475.10000000000002</v>
       </c>
       <c r="C12" s="11">
-        <v>544.79999999999995</v>
+        <v>477.19999999999999</v>
       </c>
       <c r="D12" s="11">
-        <v>514.049999999999955</v>
+        <v>450.60000000000002</v>
       </c>
       <c r="E12" s="11">
-        <v>526.39999999999998</v>
-[...2 lines deleted...]
-        <v>-0.0052</v>
+        <v>468.44999999999999</v>
+      </c>
+      <c r="F12" s="16">
+        <v>-0.0221</v>
       </c>
       <c r="G12" s="17">
-        <v>6705119</v>
+        <v>3886862</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="10" t="s">
         <v>63</v>
       </c>
       <c r="B13" s="12">
-        <v>530.0</v>
+        <v>468.0</v>
       </c>
       <c r="C13" s="12">
-        <v>531.70000000000005</v>
+        <v>468.050000000000011</v>
       </c>
       <c r="D13" s="12">
-        <v>503.25</v>
+        <v>436.5</v>
       </c>
       <c r="E13" s="12">
-        <v>514.89999999999998</v>
-[...2 lines deleted...]
-        <v>-0.0218</v>
+        <v>445.25</v>
+      </c>
+      <c r="F13" s="15">
+        <v>-0.0495</v>
       </c>
       <c r="G13" s="18">
-        <v>3611171</v>
+        <v>3970633</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:K31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
@@ -1894,731 +1894,735 @@
       </c>
       <c r="F1" s="8" t="s">
         <v>68</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>69</v>
       </c>
       <c r="H1" s="8" t="s">
         <v>70</v>
       </c>
       <c r="I1" s="8" t="s">
         <v>71</v>
       </c>
       <c r="J1" s="8" t="s">
         <v>72</v>
       </c>
       <c r="K1" s="8" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="9" t="s">
         <v>74</v>
       </c>
       <c r="B2" s="11">
-        <v>442.14999999999998</v>
+        <v>445.25</v>
       </c>
       <c r="C2" s="16">
-        <v>0.0025</v>
+        <v>-0.0092</v>
       </c>
       <c r="D2" s="9">
-        <v>65.7</v>
+        <v>35.1</v>
       </c>
       <c r="E2" s="9">
-        <v>0.6</v>
+        <v>2.0</v>
       </c>
       <c r="F2" s="9"/>
       <c r="G2" s="9"/>
       <c r="H2" s="9"/>
       <c r="I2" s="9"/>
       <c r="J2" s="9"/>
       <c r="K2" s="9"/>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="10" t="s">
         <v>75</v>
       </c>
       <c r="B3" s="12">
-        <v>441.050000000000011</v>
-[...2 lines deleted...]
-        <v>0.0294</v>
+        <v>449.39999999999998</v>
+      </c>
+      <c r="C3" s="14">
+        <v>0.0018</v>
       </c>
       <c r="D3" s="10">
-        <v>65.3</v>
+        <v>37.1</v>
       </c>
       <c r="E3" s="10">
-        <v>0.71</v>
+        <v>0.58</v>
       </c>
       <c r="F3" s="10"/>
       <c r="G3" s="10"/>
       <c r="H3" s="10"/>
       <c r="I3" s="10"/>
       <c r="J3" s="10"/>
       <c r="K3" s="10"/>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="9" t="s">
         <v>76</v>
       </c>
       <c r="B4" s="11">
-        <v>428.44999999999999</v>
-[...2 lines deleted...]
-        <v>-0.0269</v>
+        <v>448.60000000000002</v>
+      </c>
+      <c r="C4" s="16">
+        <v>-0.0146</v>
       </c>
       <c r="D4" s="9">
-        <v>60.0</v>
+        <v>36.4</v>
       </c>
       <c r="E4" s="9">
-        <v>1.25</v>
+        <v>1.0</v>
       </c>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="9"/>
       <c r="I4" s="9"/>
       <c r="J4" s="9"/>
       <c r="K4" s="9"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="10" t="s">
         <v>77</v>
       </c>
       <c r="B5" s="12">
-        <v>440.30000000000001</v>
+        <v>455.25</v>
       </c>
       <c r="C5" s="15">
-        <v>0.0</v>
+        <v>-0.0085</v>
       </c>
       <c r="D5" s="10">
-        <v>69.3</v>
+        <v>39.5</v>
       </c>
       <c r="E5" s="10">
-        <v>1.31</v>
+        <v>0.44</v>
       </c>
       <c r="F5" s="10"/>
       <c r="G5" s="10"/>
       <c r="H5" s="10"/>
       <c r="I5" s="10"/>
       <c r="J5" s="10"/>
       <c r="K5" s="10"/>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="9" t="s">
         <v>78</v>
       </c>
       <c r="B6" s="11">
-        <v>440.30000000000001</v>
+        <v>459.14999999999998</v>
       </c>
       <c r="C6" s="16">
-        <v>0.0284</v>
+        <v>-0.0199</v>
       </c>
       <c r="D6" s="9">
-        <v>69.3</v>
+        <v>41.4</v>
       </c>
       <c r="E6" s="9">
-        <v>1.33</v>
+        <v>0.46</v>
       </c>
       <c r="F6" s="9"/>
       <c r="G6" s="9"/>
       <c r="H6" s="9"/>
       <c r="I6" s="9"/>
       <c r="J6" s="9"/>
       <c r="K6" s="9"/>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="10" t="s">
         <v>79</v>
       </c>
       <c r="B7" s="12">
-        <v>428.14999999999998</v>
-[...2 lines deleted...]
-        <v>0.0053</v>
+        <v>468.44999999999999</v>
+      </c>
+      <c r="C7" s="14">
+        <v>0.0072</v>
       </c>
       <c r="D7" s="10">
-        <v>64.40000000000001</v>
+        <v>46.4</v>
       </c>
       <c r="E7" s="10">
-        <v>0.65</v>
+        <v>0.69</v>
       </c>
       <c r="F7" s="10"/>
       <c r="G7" s="10"/>
       <c r="H7" s="10"/>
       <c r="I7" s="10"/>
       <c r="J7" s="10"/>
       <c r="K7" s="10"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="9" t="s">
         <v>80</v>
       </c>
       <c r="B8" s="11">
-        <v>425.89999999999998</v>
-[...2 lines deleted...]
-        <v>0.0028</v>
+        <v>465.10000000000002</v>
+      </c>
+      <c r="C8" s="13">
+        <v>0.0119</v>
       </c>
       <c r="D8" s="9">
-        <v>63.4</v>
+        <v>44.1</v>
       </c>
       <c r="E8" s="9">
-        <v>0.49</v>
+        <v>0.43</v>
       </c>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="9"/>
       <c r="I8" s="9"/>
       <c r="J8" s="9"/>
       <c r="K8" s="9"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="10" t="s">
         <v>81</v>
       </c>
       <c r="B9" s="12">
-        <v>424.69999999999999</v>
-[...2 lines deleted...]
-        <v>-0.0047</v>
+        <v>459.64999999999998</v>
+      </c>
+      <c r="C9" s="15">
+        <v>-0.0028</v>
       </c>
       <c r="D9" s="10">
-        <v>62.9</v>
+        <v>40.4</v>
       </c>
       <c r="E9" s="10">
-        <v>0.59</v>
+        <v>0.39</v>
       </c>
       <c r="F9" s="10"/>
       <c r="G9" s="10"/>
       <c r="H9" s="10"/>
       <c r="I9" s="10"/>
       <c r="J9" s="10"/>
       <c r="K9" s="10"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="9" t="s">
         <v>82</v>
       </c>
       <c r="B10" s="11">
-        <v>426.69999999999999</v>
+        <v>460.94999999999999</v>
       </c>
       <c r="C10" s="16">
-        <v>0.0549</v>
+        <v>-0.0061</v>
       </c>
       <c r="D10" s="9">
-        <v>64.3</v>
+        <v>41.0</v>
       </c>
       <c r="E10" s="9">
-        <v>6.23</v>
+        <v>0.88</v>
       </c>
       <c r="F10" s="9"/>
       <c r="G10" s="9"/>
       <c r="H10" s="9"/>
       <c r="I10" s="9"/>
-      <c r="J10" s="9" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="J10" s="9"/>
+      <c r="K10" s="9"/>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="10" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B11" s="12">
-        <v>404.5</v>
-[...2 lines deleted...]
-        <v>-0.0019</v>
+        <v>463.80000000000001</v>
+      </c>
+      <c r="C11" s="15">
+        <v>-0.0318</v>
       </c>
       <c r="D11" s="10">
-        <v>53.5</v>
+        <v>42.3</v>
       </c>
       <c r="E11" s="10">
-        <v>1.69</v>
+        <v>0.84</v>
       </c>
       <c r="F11" s="10"/>
       <c r="G11" s="10"/>
       <c r="H11" s="10"/>
       <c r="I11" s="10"/>
       <c r="J11" s="10"/>
       <c r="K11" s="10"/>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="9" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B12" s="11">
-        <v>405.25</v>
+        <v>479.050000000000011</v>
       </c>
       <c r="C12" s="16">
-        <v>0.0045</v>
+        <v>-0.0068</v>
       </c>
       <c r="D12" s="9">
-        <v>54.0</v>
+        <v>50.2</v>
       </c>
       <c r="E12" s="9">
-        <v>1.44</v>
+        <v>0.44</v>
       </c>
       <c r="F12" s="9"/>
       <c r="G12" s="9"/>
       <c r="H12" s="9"/>
       <c r="I12" s="9"/>
       <c r="J12" s="9"/>
       <c r="K12" s="9"/>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="10" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B13" s="12">
-        <v>403.44999999999999</v>
-[...2 lines deleted...]
-        <v>0.0099</v>
+        <v>482.35000000000002</v>
+      </c>
+      <c r="C13" s="14">
+        <v>0.0205</v>
       </c>
       <c r="D13" s="10">
-        <v>53.0</v>
+        <v>52.2</v>
       </c>
       <c r="E13" s="10">
-        <v>1.0</v>
+        <v>1.05</v>
       </c>
       <c r="F13" s="10"/>
       <c r="G13" s="10"/>
       <c r="H13" s="10"/>
       <c r="I13" s="10"/>
       <c r="J13" s="10"/>
       <c r="K13" s="10"/>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="9" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="B14" s="11">
-        <v>391.89999999999998</v>
+        <v>472.64999999999998</v>
       </c>
       <c r="C14" s="16">
-        <v>0.0521</v>
+        <v>-0.0069</v>
       </c>
       <c r="D14" s="9">
         <v>46.5</v>
       </c>
       <c r="E14" s="9">
-        <v>1.68</v>
+        <v>0.73</v>
       </c>
       <c r="F14" s="9"/>
       <c r="G14" s="9"/>
       <c r="H14" s="9"/>
       <c r="I14" s="9"/>
       <c r="J14" s="9"/>
       <c r="K14" s="9"/>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="10" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B15" s="12">
-        <v>372.5</v>
+        <v>475.94999999999999</v>
       </c>
       <c r="C15" s="14">
-        <v>-0.0203</v>
+        <v>0.0018</v>
       </c>
       <c r="D15" s="10">
-        <v>32.0</v>
+        <v>48.3</v>
       </c>
       <c r="E15" s="10">
-        <v>0.66</v>
+        <v>0.26</v>
       </c>
       <c r="F15" s="10"/>
       <c r="G15" s="10"/>
       <c r="H15" s="10"/>
       <c r="I15" s="10"/>
       <c r="J15" s="10"/>
       <c r="K15" s="10"/>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="9" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="B16" s="11">
-        <v>380.19999999999999</v>
-[...2 lines deleted...]
-        <v>-0.0091</v>
+        <v>475.10000000000002</v>
+      </c>
+      <c r="C16" s="16">
+        <v>-0.0305</v>
       </c>
       <c r="D16" s="9">
-        <v>35.5</v>
+        <v>47.8</v>
       </c>
       <c r="E16" s="9">
-        <v>0.46</v>
+        <v>1.05</v>
       </c>
       <c r="F16" s="9"/>
       <c r="G16" s="9"/>
       <c r="H16" s="9"/>
       <c r="I16" s="9"/>
       <c r="J16" s="9"/>
       <c r="K16" s="9"/>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="10" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B17" s="12">
-        <v>383.69999999999999</v>
+        <v>490.050000000000011</v>
       </c>
       <c r="C17" s="15">
-        <v>0.007</v>
+        <v>-0.0081</v>
       </c>
       <c r="D17" s="10">
-        <v>37.3</v>
+        <v>56.5</v>
       </c>
       <c r="E17" s="10">
-        <v>0.68</v>
+        <v>0.57</v>
       </c>
       <c r="F17" s="10"/>
       <c r="G17" s="10"/>
       <c r="H17" s="10"/>
       <c r="I17" s="10"/>
       <c r="J17" s="10"/>
       <c r="K17" s="10"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="9" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="B18" s="11">
-        <v>381.050000000000011</v>
+        <v>494.050000000000011</v>
       </c>
       <c r="C18" s="13">
-        <v>-0.0226</v>
+        <v>0.0015</v>
       </c>
       <c r="D18" s="9">
-        <v>35.0</v>
+        <v>59.2</v>
       </c>
       <c r="E18" s="9">
-        <v>0.53</v>
+        <v>0.68</v>
       </c>
       <c r="F18" s="9"/>
       <c r="G18" s="9"/>
       <c r="H18" s="9"/>
       <c r="I18" s="9"/>
       <c r="J18" s="9"/>
       <c r="K18" s="9"/>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="10" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="B19" s="12">
-        <v>389.85000000000002</v>
-[...2 lines deleted...]
-        <v>-0.0089</v>
+        <v>493.30000000000001</v>
+      </c>
+      <c r="C19" s="15">
+        <v>-0.0092</v>
       </c>
       <c r="D19" s="10">
-        <v>39.4</v>
+        <v>58.9</v>
       </c>
       <c r="E19" s="10">
-        <v>1.13</v>
+        <v>0.32</v>
       </c>
       <c r="F19" s="10"/>
       <c r="G19" s="10"/>
       <c r="H19" s="10"/>
       <c r="I19" s="10"/>
       <c r="J19" s="10"/>
       <c r="K19" s="10"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="9" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B20" s="11">
-        <v>393.35000000000002</v>
+        <v>497.89999999999998</v>
       </c>
       <c r="C20" s="13">
-        <v>-0.0149</v>
+        <v>0.0009</v>
       </c>
       <c r="D20" s="9">
-        <v>41.2</v>
+        <v>61.8</v>
       </c>
       <c r="E20" s="9">
-        <v>1.22</v>
+        <v>0.45</v>
       </c>
       <c r="F20" s="9"/>
       <c r="G20" s="9"/>
       <c r="H20" s="9"/>
       <c r="I20" s="9"/>
       <c r="J20" s="9"/>
       <c r="K20" s="9"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="10" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="B21" s="12">
-        <v>399.30000000000001</v>
+        <v>497.44999999999999</v>
       </c>
       <c r="C21" s="15">
-        <v>0.0038</v>
+        <v>-0.0009</v>
       </c>
       <c r="D21" s="10">
-        <v>44.6</v>
+        <v>61.7</v>
       </c>
       <c r="E21" s="10">
-        <v>1.08</v>
+        <v>0.8</v>
       </c>
       <c r="F21" s="10"/>
       <c r="G21" s="10"/>
       <c r="H21" s="10"/>
       <c r="I21" s="10"/>
       <c r="J21" s="10"/>
       <c r="K21" s="10"/>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="9" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B22" s="11">
-        <v>397.80000000000001</v>
+        <v>497.89999999999998</v>
       </c>
       <c r="C22" s="16">
-        <v>0.0141</v>
+        <v>-0.0095</v>
       </c>
       <c r="D22" s="9">
-        <v>43.5</v>
+        <v>61.9</v>
       </c>
       <c r="E22" s="9">
-        <v>0.5</v>
+        <v>1.71</v>
       </c>
       <c r="F22" s="9"/>
       <c r="G22" s="9"/>
       <c r="H22" s="9"/>
       <c r="I22" s="9"/>
       <c r="J22" s="9"/>
       <c r="K22" s="9"/>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="10" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="B23" s="12">
-        <v>392.25</v>
-[...2 lines deleted...]
-        <v>0.0246</v>
+        <v>502.69999999999999</v>
+      </c>
+      <c r="C23" s="14">
+        <v>0.0384</v>
       </c>
       <c r="D23" s="10">
-        <v>39.5</v>
+        <v>64.7</v>
       </c>
       <c r="E23" s="10">
-        <v>0.77</v>
+        <v>1.59</v>
       </c>
       <c r="F23" s="10"/>
       <c r="G23" s="10"/>
       <c r="H23" s="10"/>
-      <c r="I23" s="10"/>
-      <c r="J23" s="10"/>
+      <c r="I23" s="10" t="s">
+        <v>96</v>
+      </c>
+      <c r="J23" s="10" t="s">
+        <v>96</v>
+      </c>
       <c r="K23" s="10"/>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="9" t="s">
         <v>97</v>
       </c>
       <c r="B24" s="11">
-        <v>382.85000000000002</v>
-[...2 lines deleted...]
-        <v>-0.0295</v>
+        <v>484.10000000000002</v>
+      </c>
+      <c r="C24" s="16">
+        <v>-0.0064</v>
       </c>
       <c r="D24" s="9">
-        <v>31.7</v>
+        <v>58.0</v>
       </c>
       <c r="E24" s="9">
-        <v>0.98</v>
+        <v>0.51</v>
       </c>
       <c r="F24" s="9"/>
       <c r="G24" s="9"/>
       <c r="H24" s="9"/>
       <c r="I24" s="9"/>
       <c r="J24" s="9"/>
       <c r="K24" s="9"/>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="10" t="s">
         <v>98</v>
       </c>
       <c r="B25" s="12">
-        <v>394.5</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>487.19999999999999</v>
+      </c>
+      <c r="C25" s="14">
+        <v>0.022</v>
       </c>
       <c r="D25" s="10">
-        <v>37.2</v>
+        <v>59.7</v>
       </c>
       <c r="E25" s="10">
-        <v>0.38</v>
+        <v>0.79</v>
       </c>
       <c r="F25" s="10"/>
       <c r="G25" s="10"/>
       <c r="H25" s="10"/>
       <c r="I25" s="10"/>
       <c r="J25" s="10"/>
       <c r="K25" s="10"/>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="9" t="s">
         <v>99</v>
       </c>
       <c r="B26" s="11">
-        <v>394.5</v>
-[...2 lines deleted...]
-        <v>-0.0052</v>
+        <v>476.69999999999999</v>
+      </c>
+      <c r="C26" s="16">
+        <v>-0.007</v>
       </c>
       <c r="D26" s="9">
-        <v>37.2</v>
+        <v>55.5</v>
       </c>
       <c r="E26" s="9">
-        <v>0.38</v>
+        <v>0.9</v>
       </c>
       <c r="F26" s="9"/>
       <c r="G26" s="9"/>
       <c r="H26" s="9"/>
       <c r="I26" s="9"/>
       <c r="J26" s="9"/>
       <c r="K26" s="9"/>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="10" t="s">
         <v>100</v>
       </c>
       <c r="B27" s="12">
-        <v>396.55000000000001</v>
-[...2 lines deleted...]
-        <v>-0.0059</v>
+        <v>480.050000000000011</v>
+      </c>
+      <c r="C27" s="15">
+        <v>-0.022</v>
       </c>
       <c r="D27" s="10">
-        <v>38.2</v>
+        <v>57.3</v>
       </c>
       <c r="E27" s="10">
-        <v>0.56</v>
+        <v>1.35</v>
       </c>
       <c r="F27" s="10"/>
       <c r="G27" s="10"/>
       <c r="H27" s="10"/>
       <c r="I27" s="10"/>
       <c r="J27" s="10"/>
       <c r="K27" s="10"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="9" t="s">
         <v>101</v>
       </c>
       <c r="B28" s="11">
-        <v>398.89999999999998</v>
+        <v>490.85000000000002</v>
       </c>
       <c r="C28" s="13">
-        <v>-0.0021</v>
+        <v>0.021</v>
       </c>
       <c r="D28" s="9">
-        <v>39.3</v>
+        <v>63.4</v>
       </c>
       <c r="E28" s="9">
-        <v>0.62</v>
+        <v>2.05</v>
       </c>
       <c r="F28" s="9"/>
       <c r="G28" s="9"/>
       <c r="H28" s="9"/>
       <c r="I28" s="9"/>
-      <c r="J28" s="9"/>
-      <c r="K28" s="9"/>
+      <c r="J28" s="9" t="s">
+        <v>96</v>
+      </c>
+      <c r="K28" s="9" t="s">
+        <v>96</v>
+      </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="10" t="s">
         <v>102</v>
       </c>
       <c r="B29" s="12">
-        <v>399.75</v>
-[...2 lines deleted...]
-        <v>0.0087</v>
+        <v>480.75</v>
+      </c>
+      <c r="C29" s="14">
+        <v>0.0236</v>
       </c>
       <c r="D29" s="10">
-        <v>39.7</v>
+        <v>59.7</v>
       </c>
       <c r="E29" s="10">
-        <v>0.64</v>
+        <v>1.83</v>
       </c>
       <c r="F29" s="10"/>
       <c r="G29" s="10"/>
       <c r="H29" s="10"/>
       <c r="I29" s="10"/>
       <c r="J29" s="10"/>
       <c r="K29" s="10"/>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="9" t="s">
         <v>103</v>
       </c>
       <c r="B30" s="11">
-        <v>396.30000000000001</v>
-[...2 lines deleted...]
-        <v>-0.0095</v>
+        <v>469.64999999999998</v>
+      </c>
+      <c r="C30" s="16">
+        <v>-0.0048</v>
       </c>
       <c r="D30" s="9">
-        <v>37.4</v>
+        <v>55.0</v>
       </c>
       <c r="E30" s="9">
-        <v>0.42</v>
+        <v>0.35</v>
       </c>
       <c r="F30" s="9"/>
       <c r="G30" s="9"/>
       <c r="H30" s="9"/>
       <c r="I30" s="9"/>
       <c r="J30" s="9"/>
       <c r="K30" s="9"/>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="10" t="s">
         <v>104</v>
       </c>
       <c r="B31" s="12">
-        <v>400.10000000000002</v>
+        <v>471.89999999999998</v>
       </c>
       <c r="C31" s="14">
-        <v>-0.0109</v>
+        <v>0.018</v>
       </c>
       <c r="D31" s="10">
-        <v>38.9</v>
+        <v>56.2</v>
       </c>
       <c r="E31" s="10">
-        <v>0.74</v>
+        <v>0.58</v>
       </c>
       <c r="F31" s="10"/>
       <c r="G31" s="10"/>
       <c r="H31" s="10"/>
       <c r="I31" s="10"/>
       <c r="J31" s="10"/>
       <c r="K31" s="10"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>