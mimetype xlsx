--- v0 (2026-07-02)
+++ v1 (2026-09-13)
@@ -23,360 +23,360 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Overview" sheetId="1" r:id="rId4"/>
     <sheet name="Monthly Summary" sheetId="2" r:id="rId5"/>
     <sheet name="Weekly Summary" sheetId="3" r:id="rId6"/>
     <sheet name="Indicator History" sheetId="4" r:id="rId7"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>POWERGRID — Power Grid Corp of India</t>
   </si>
   <si>
-    <t>NSE Equity · Power · Generated 02 Jul 2026, 07:50 AM</t>
+    <t>NSE Equity · Power · Generated 13 Sep 2026, 10:17 AM</t>
   </si>
   <si>
     <t>KEY METRICS</t>
   </si>
   <si>
     <t>Current Price</t>
   </si>
   <si>
-    <t>₹288.60</t>
+    <t>₹269.10</t>
   </si>
   <si>
     <t>1 Day Change</t>
   </si>
   <si>
-    <t>+0.44%</t>
+    <t>-0.98%</t>
   </si>
   <si>
     <t>52 Week High</t>
   </si>
   <si>
-    <t>₹366.25</t>
+    <t>₹324.95</t>
   </si>
   <si>
     <t>52 Week Low</t>
   </si>
   <si>
-    <t>₹247.30</t>
+    <t>₹247.22</t>
   </si>
   <si>
     <t>RSI (14)</t>
   </si>
   <si>
     <t>EMA 50</t>
   </si>
   <si>
-    <t>₹293.19</t>
+    <t>₹274.39</t>
   </si>
   <si>
     <t>EMA 200</t>
   </si>
   <si>
-    <t>₹290.59</t>
+    <t>₹280.99</t>
   </si>
   <si>
     <t>ATR (14)</t>
   </si>
   <si>
-    <t>₹5.33</t>
+    <t>₹4.80</t>
   </si>
   <si>
     <t>Volume Ratio</t>
   </si>
   <si>
-    <t>0.77×</t>
+    <t>1.3×</t>
   </si>
   <si>
     <t>Data Period</t>
   </si>
   <si>
-    <t>13 May 2024 to 22 Oct 2025</t>
+    <t>08 Apr 2025 to 11 Sep 2026</t>
   </si>
   <si>
     <t>ACTIVE TECHNICAL CONDITIONS</t>
   </si>
   <si>
-    <t>● NR7 Narrow Range</t>
+    <t>● Near 52W Low</t>
   </si>
   <si>
     <t>For educational purposes only. Not investment advice. Past performance does not guarantee future results.</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Open</t>
   </si>
   <si>
     <t>High</t>
   </si>
   <si>
     <t>Low</t>
   </si>
   <si>
     <t>Close</t>
   </si>
   <si>
     <t>Change %</t>
   </si>
   <si>
     <t>Trading Days</t>
   </si>
   <si>
     <t>Total Volume</t>
   </si>
   <si>
-    <t>May 2024</t>
-[...31 lines deleted...]
-  <si>
     <t>Apr 2025</t>
   </si>
   <si>
     <t>May 2025</t>
   </si>
   <si>
     <t>Jun 2025</t>
   </si>
   <si>
     <t>Jul 2025</t>
   </si>
   <si>
     <t>Aug 2025</t>
   </si>
   <si>
     <t>Sep 2025</t>
   </si>
   <si>
     <t>Oct 2025</t>
   </si>
   <si>
+    <t>Nov 2025</t>
+  </si>
+  <si>
+    <t>Dec 2025</t>
+  </si>
+  <si>
+    <t>Jan 2026</t>
+  </si>
+  <si>
+    <t>Feb 2026</t>
+  </si>
+  <si>
+    <t>Mar 2026</t>
+  </si>
+  <si>
+    <t>Apr 2026</t>
+  </si>
+  <si>
+    <t>May 2026</t>
+  </si>
+  <si>
+    <t>Jun 2026</t>
+  </si>
+  <si>
+    <t>Jul 2026</t>
+  </si>
+  <si>
+    <t>Aug 2026</t>
+  </si>
+  <si>
+    <t>Sep 2026</t>
+  </si>
+  <si>
     <t>Week</t>
   </si>
   <si>
-    <t>Week of 04 Aug</t>
-[...32 lines deleted...]
-    <t>Week of 20 Oct</t>
+    <t>Week of 22 Jun</t>
+  </si>
+  <si>
+    <t>Week of 29 Jun</t>
+  </si>
+  <si>
+    <t>Week of 06 Jul</t>
+  </si>
+  <si>
+    <t>Week of 13 Jul</t>
+  </si>
+  <si>
+    <t>Week of 20 Jul</t>
+  </si>
+  <si>
+    <t>Week of 27 Jul</t>
+  </si>
+  <si>
+    <t>Week of 03 Aug</t>
+  </si>
+  <si>
+    <t>Week of 10 Aug</t>
+  </si>
+  <si>
+    <t>Week of 17 Aug</t>
+  </si>
+  <si>
+    <t>Week of 24 Aug</t>
+  </si>
+  <si>
+    <t>Week of 31 Aug</t>
+  </si>
+  <si>
+    <t>Week of 07 Sep</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>1D Change %</t>
   </si>
   <si>
     <t>RSI</t>
   </si>
   <si>
     <t>Vol Ratio</t>
   </si>
   <si>
     <t>RSI&lt;30</t>
   </si>
   <si>
     <t>RSI&gt;70</t>
   </si>
   <si>
     <t>EMA Cross</t>
   </si>
   <si>
     <t>MACD Cross</t>
   </si>
   <si>
     <t>Breakout</t>
   </si>
   <si>
     <t>Vol Spike</t>
   </si>
   <si>
-    <t>01 Jul 2026</t>
-[...59 lines deleted...]
-    <t>02 Jun 2026</t>
+    <t>11 Sep 2026</t>
+  </si>
+  <si>
+    <t>10 Sep 2026</t>
+  </si>
+  <si>
+    <t>09 Sep 2026</t>
+  </si>
+  <si>
+    <t>08 Sep 2026</t>
+  </si>
+  <si>
+    <t>07 Sep 2026</t>
+  </si>
+  <si>
+    <t>04 Sep 2026</t>
+  </si>
+  <si>
+    <t>03 Sep 2026</t>
+  </si>
+  <si>
+    <t>02 Sep 2026</t>
+  </si>
+  <si>
+    <t>01 Sep 2026</t>
+  </si>
+  <si>
+    <t>31 Aug 2026</t>
+  </si>
+  <si>
+    <t>28 Aug 2026</t>
+  </si>
+  <si>
+    <t>27 Aug 2026</t>
+  </si>
+  <si>
+    <t>26 Aug 2026</t>
+  </si>
+  <si>
+    <t>25 Aug 2026</t>
+  </si>
+  <si>
+    <t>24 Aug 2026</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
-    <t>01 Jun 2026</t>
-[...23 lines deleted...]
-    <t>20 May 2026</t>
+    <t>21 Aug 2026</t>
+  </si>
+  <si>
+    <t>20 Aug 2026</t>
+  </si>
+  <si>
+    <t>19 Aug 2026</t>
+  </si>
+  <si>
+    <t>18 Aug 2026</t>
+  </si>
+  <si>
+    <t>17 Aug 2026</t>
+  </si>
+  <si>
+    <t>14 Aug 2026</t>
+  </si>
+  <si>
+    <t>13 Aug 2026</t>
+  </si>
+  <si>
+    <t>12 Aug 2026</t>
+  </si>
+  <si>
+    <t>11 Aug 2026</t>
+  </si>
+  <si>
+    <t>10 Aug 2026</t>
+  </si>
+  <si>
+    <t>07 Aug 2026</t>
+  </si>
+  <si>
+    <t>06 Aug 2026</t>
+  </si>
+  <si>
+    <t>05 Aug 2026</t>
+  </si>
+  <si>
+    <t>04 Aug 2026</t>
+  </si>
+  <si>
+    <t>03 Aug 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="₹#,##0.00"/>
     <numFmt numFmtId="165" formatCode="+0.00%;-0.00%"/>
   </numFmts>
   <fonts count="11">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -500,76 +500,77 @@
       <top/>
       <bottom style="thin">
         <color rgb="FFE2E8F0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFE2E8F0"/>
       </left>
       <right style="thin">
         <color rgb="FFE2E8F0"/>
       </right>
       <top style="thin">
         <color rgb="FFE2E8F0"/>
       </top>
       <bottom style="thin">
         <color rgb="FFE2E8F0"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="20">
+  <cellXfs count="21">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="7" numFmtId="0" fillId="2" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="3" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="8" numFmtId="165" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
-    <xf xfId="0" fontId="8" numFmtId="165" fillId="3" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="9" numFmtId="165" fillId="3" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="9" numFmtId="165" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="8" numFmtId="165" fillId="3" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="3" fillId="0" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="3" fillId="3" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="10" numFmtId="0" fillId="3" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="10" numFmtId="0" fillId="0" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -912,51 +913,51 @@
       <c r="B6" s="5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="5">
-        <v>45.9</v>
+        <v>48.8</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>17</v>
       </c>
@@ -1038,511 +1039,511 @@
       </c>
       <c r="C1" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>29</v>
       </c>
       <c r="F1" s="8" t="s">
         <v>30</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>31</v>
       </c>
       <c r="H1" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="11">
-        <v>304.19999999999999</v>
+        <v>282.70999999999998</v>
       </c>
       <c r="C2" s="11">
-        <v>327.75</v>
+        <v>311.81</v>
       </c>
       <c r="D2" s="11">
-        <v>297.60000000000002</v>
+        <v>275.63999999999999</v>
       </c>
       <c r="E2" s="11">
-        <v>310.0</v>
+        <v>297.72000000000003</v>
       </c>
       <c r="F2" s="13">
-        <v>0.0191</v>
+        <v>0.0531</v>
       </c>
       <c r="G2" s="9">
         <v>14</v>
       </c>
       <c r="H2" s="17">
-        <v>245310689</v>
+        <v>184861592</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B3" s="12">
-        <v>335.0</v>
+        <v>295.82999999999998</v>
       </c>
       <c r="C3" s="12">
-        <v>348.69999999999999</v>
+        <v>307.35000000000002</v>
       </c>
       <c r="D3" s="12">
-        <v>279.19999999999999</v>
+        <v>277.48000000000002</v>
       </c>
       <c r="E3" s="12">
-        <v>330.94999999999999</v>
+        <v>280.57999999999998</v>
       </c>
       <c r="F3" s="14">
-        <v>0.0676</v>
+        <v>-0.0576</v>
       </c>
       <c r="G3" s="10">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="H3" s="18">
-        <v>490854109</v>
+        <v>297116679</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="11">
-        <v>331.0</v>
+        <v>281.11000000000001</v>
       </c>
       <c r="C4" s="11">
-        <v>356.94999999999999</v>
+        <v>292.25</v>
       </c>
       <c r="D4" s="11">
-        <v>321.10000000000002</v>
+        <v>272.88</v>
       </c>
       <c r="E4" s="11">
-        <v>348.19999999999999</v>
+        <v>290.41000000000003</v>
       </c>
       <c r="F4" s="13">
-        <v>0.0521</v>
+        <v>0.035</v>
       </c>
       <c r="G4" s="9">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="H4" s="17">
-        <v>306950519</v>
+        <v>248550098</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="12">
-        <v>351.14999999999998</v>
+        <v>291.47000000000003</v>
       </c>
       <c r="C5" s="12">
-        <v>362.5</v>
+        <v>293.12</v>
       </c>
       <c r="D5" s="12">
-        <v>328.80000000000001</v>
+        <v>275.93000000000001</v>
       </c>
       <c r="E5" s="12">
-        <v>337.39999999999998</v>
-[...2 lines deleted...]
-        <v>-0.031</v>
+        <v>281.79000000000002</v>
+      </c>
+      <c r="F5" s="14">
+        <v>-0.0297</v>
       </c>
       <c r="G5" s="10">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H5" s="18">
-        <v>278809259</v>
+        <v>190376187</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="11">
-        <v>338.39999999999998</v>
+        <v>282.42000000000002</v>
       </c>
       <c r="C6" s="11">
-        <v>366.25</v>
+        <v>283.52999999999997</v>
       </c>
       <c r="D6" s="11">
-        <v>323.55000000000001</v>
+        <v>264.76999999999998</v>
       </c>
       <c r="E6" s="11">
-        <v>352.85000000000002</v>
-[...2 lines deleted...]
-        <v>0.0458</v>
+        <v>267.69</v>
+      </c>
+      <c r="F6" s="15">
+        <v>-0.05</v>
       </c>
       <c r="G6" s="9">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="H6" s="17">
-        <v>347256460</v>
+        <v>191023189</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B7" s="12">
-        <v>351.10000000000002</v>
+        <v>268.42000000000002</v>
       </c>
       <c r="C7" s="12">
-        <v>356.0</v>
+        <v>286.75</v>
       </c>
       <c r="D7" s="12">
-        <v>310.75</v>
+        <v>268.42000000000002</v>
       </c>
       <c r="E7" s="12">
-        <v>320.80000000000001</v>
-[...2 lines deleted...]
-        <v>-0.0908</v>
+        <v>272.55000000000001</v>
+      </c>
+      <c r="F7" s="16">
+        <v>0.0182</v>
       </c>
       <c r="G7" s="10">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H7" s="18">
-        <v>302019012</v>
+        <v>269276559</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="9" t="s">
         <v>39</v>
       </c>
       <c r="B8" s="11">
-        <v>322.44999999999999</v>
+        <v>273.27999999999997</v>
       </c>
       <c r="C8" s="11">
-        <v>345.39999999999998</v>
+        <v>289.60000000000002</v>
       </c>
       <c r="D8" s="11">
-        <v>308.69999999999999</v>
+        <v>272.20999999999998</v>
       </c>
       <c r="E8" s="11">
-        <v>329.39999999999998</v>
+        <v>280.24000000000001</v>
       </c>
       <c r="F8" s="13">
-        <v>0.0268</v>
+        <v>0.0282</v>
       </c>
       <c r="G8" s="9">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="H8" s="17">
-        <v>298262888</v>
+        <v>246485812</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B9" s="12">
-        <v>328.14999999999998</v>
+        <v>281.060000000000002</v>
       </c>
       <c r="C9" s="12">
-        <v>336.25</v>
+        <v>284.94999999999999</v>
       </c>
       <c r="D9" s="12">
-        <v>305.14999999999998</v>
+        <v>261.37</v>
       </c>
       <c r="E9" s="12">
-        <v>308.69999999999999</v>
-[...2 lines deleted...]
-        <v>-0.0628</v>
+        <v>266.94999999999999</v>
+      </c>
+      <c r="F9" s="14">
+        <v>-0.0474</v>
       </c>
       <c r="G9" s="10">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="H9" s="18">
-        <v>254017773</v>
+        <v>318339671</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B10" s="11">
-        <v>308.69999999999999</v>
+        <v>269.43000000000001</v>
       </c>
       <c r="C10" s="11">
-        <v>318.0</v>
+        <v>269.43000000000001</v>
       </c>
       <c r="D10" s="11">
-        <v>279.35000000000002</v>
+        <v>252.96000000000001</v>
       </c>
       <c r="E10" s="11">
-        <v>301.64999999999998</v>
-[...2 lines deleted...]
-        <v>-0.0228</v>
+        <v>261.66000000000003</v>
+      </c>
+      <c r="F10" s="15">
+        <v>-0.0198</v>
       </c>
       <c r="G10" s="9">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H10" s="17">
-        <v>239241189</v>
+        <v>193330218</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B11" s="12">
-        <v>290.0</v>
+        <v>261.17000000000002</v>
       </c>
       <c r="C11" s="12">
-        <v>292.0</v>
+        <v>270.26999999999998</v>
       </c>
       <c r="D11" s="12">
-        <v>247.30000000000001</v>
+        <v>249.25</v>
       </c>
       <c r="E11" s="12">
-        <v>250.84999999999999</v>
-[...2 lines deleted...]
-        <v>-0.1684</v>
+        <v>253.65000000000001</v>
+      </c>
+      <c r="F11" s="14">
+        <v>-0.0306</v>
       </c>
       <c r="G11" s="10">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H11" s="18">
-        <v>316518713</v>
+        <v>298704444</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="9" t="s">
         <v>43</v>
       </c>
       <c r="B12" s="11">
-        <v>253.0</v>
+        <v>248.46000000000001</v>
       </c>
       <c r="C12" s="11">
-        <v>297.25</v>
+        <v>311.69999999999999</v>
       </c>
       <c r="D12" s="11">
-        <v>248.5</v>
+        <v>247.22</v>
       </c>
       <c r="E12" s="11">
-        <v>290.35000000000002</v>
+        <v>298.64999999999998</v>
       </c>
       <c r="F12" s="13">
-        <v>0.1575</v>
+        <v>0.1774</v>
       </c>
       <c r="G12" s="9">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H12" s="17">
-        <v>298008666</v>
+        <v>353579386</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B13" s="12">
-        <v>289.60000000000002</v>
+        <v>290.0</v>
       </c>
       <c r="C13" s="12">
-        <v>322.0</v>
+        <v>309.5</v>
       </c>
       <c r="D13" s="12">
-        <v>282.30000000000001</v>
+        <v>285.5</v>
       </c>
       <c r="E13" s="12">
-        <v>307.44999999999999</v>
+        <v>296.10000000000002</v>
       </c>
       <c r="F13" s="14">
-        <v>0.0589</v>
+        <v>-0.0085</v>
       </c>
       <c r="G13" s="10">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H13" s="18">
-        <v>275492047</v>
+        <v>420953054</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="9" t="s">
         <v>45</v>
       </c>
       <c r="B14" s="11">
-        <v>305.5</v>
+        <v>305.0</v>
       </c>
       <c r="C14" s="11">
-        <v>317.39999999999998</v>
+        <v>324.94999999999999</v>
       </c>
       <c r="D14" s="11">
-        <v>286.55000000000001</v>
+        <v>283.5</v>
       </c>
       <c r="E14" s="11">
-        <v>289.75</v>
-[...2 lines deleted...]
-        <v>-0.0576</v>
+        <v>318.35000000000002</v>
+      </c>
+      <c r="F14" s="13">
+        <v>0.0751</v>
       </c>
       <c r="G14" s="9">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H14" s="17">
-        <v>299857283</v>
+        <v>283845958</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="10" t="s">
         <v>46</v>
       </c>
       <c r="B15" s="12">
-        <v>290.30000000000001</v>
+        <v>318.35000000000002</v>
       </c>
       <c r="C15" s="12">
-        <v>301.80000000000001</v>
+        <v>323.89999999999998</v>
       </c>
       <c r="D15" s="12">
-        <v>281.80000000000001</v>
+        <v>285.44999999999999</v>
       </c>
       <c r="E15" s="12">
-        <v>299.89999999999998</v>
+        <v>290.55000000000001</v>
       </c>
       <c r="F15" s="14">
-        <v>0.035</v>
+        <v>-0.0873</v>
       </c>
       <c r="G15" s="10">
         <v>21</v>
       </c>
       <c r="H15" s="18">
-        <v>248550098</v>
+        <v>260478525</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="9" t="s">
         <v>47</v>
       </c>
       <c r="B16" s="11">
-        <v>301.0</v>
+        <v>291.0</v>
       </c>
       <c r="C16" s="11">
-        <v>302.69999999999999</v>
+        <v>295.25</v>
       </c>
       <c r="D16" s="11">
-        <v>284.94999999999999</v>
+        <v>278.39999999999998</v>
       </c>
       <c r="E16" s="11">
-        <v>291.0</v>
-[...2 lines deleted...]
-        <v>-0.0297</v>
+        <v>286.30000000000001</v>
+      </c>
+      <c r="F16" s="15">
+        <v>-0.0146</v>
       </c>
       <c r="G16" s="9">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H16" s="17">
-        <v>190376187</v>
+        <v>233297853</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="10" t="s">
         <v>48</v>
       </c>
       <c r="B17" s="12">
-        <v>291.64999999999998</v>
+        <v>287.80000000000001</v>
       </c>
       <c r="C17" s="12">
-        <v>292.80000000000001</v>
+        <v>292.0</v>
       </c>
       <c r="D17" s="12">
-        <v>272.25</v>
+        <v>278.89999999999998</v>
       </c>
       <c r="E17" s="12">
-        <v>275.25</v>
-[...2 lines deleted...]
-        <v>-0.0541</v>
+        <v>284.25</v>
+      </c>
+      <c r="F17" s="14">
+        <v>-0.0072</v>
       </c>
       <c r="G17" s="10">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H17" s="18">
-        <v>191023189</v>
+        <v>183472236</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="9" t="s">
         <v>49</v>
       </c>
       <c r="B18" s="11">
-        <v>276.0</v>
+        <v>285.0</v>
       </c>
       <c r="C18" s="11">
-        <v>294.85000000000002</v>
+        <v>294.10000000000002</v>
       </c>
       <c r="D18" s="11">
-        <v>276.0</v>
+        <v>262.050000000000011</v>
       </c>
       <c r="E18" s="11">
-        <v>280.25</v>
-[...2 lines deleted...]
-        <v>0.0182</v>
+        <v>263.55000000000001</v>
+      </c>
+      <c r="F18" s="15">
+        <v>-0.0728</v>
       </c>
       <c r="G18" s="9">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="H18" s="17">
-        <v>269276559</v>
+        <v>179387087</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="10" t="s">
         <v>50</v>
       </c>
       <c r="B19" s="12">
-        <v>281.0</v>
+        <v>263.30000000000001</v>
       </c>
       <c r="C19" s="12">
-        <v>293.25</v>
+        <v>274.050000000000011</v>
       </c>
       <c r="D19" s="12">
-        <v>279.89999999999998</v>
+        <v>261.69999999999999</v>
       </c>
       <c r="E19" s="12">
-        <v>288.60000000000002</v>
-[...2 lines deleted...]
-        <v>0.0298</v>
+        <v>269.10000000000002</v>
+      </c>
+      <c r="F19" s="16">
+        <v>0.0211</v>
       </c>
       <c r="G19" s="10">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="H19" s="18">
-        <v>147137714</v>
+        <v>85112541</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G13"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
@@ -1559,319 +1560,319 @@
       </c>
       <c r="B1" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C1" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>29</v>
       </c>
       <c r="F1" s="8" t="s">
         <v>30</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B2" s="11">
-        <v>291.19999999999999</v>
+        <v>289.0</v>
       </c>
       <c r="C2" s="11">
-        <v>291.55000000000001</v>
+        <v>295.25</v>
       </c>
       <c r="D2" s="11">
-        <v>283.39999999999998</v>
+        <v>283.050000000000011</v>
       </c>
       <c r="E2" s="11">
-        <v>284.85000000000002</v>
-[...2 lines deleted...]
-        <v>-0.0218</v>
+        <v>283.89999999999998</v>
+      </c>
+      <c r="F2" s="15">
+        <v>-0.0176</v>
       </c>
       <c r="G2" s="17">
-        <v>54010931</v>
+        <v>50533876</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="10" t="s">
         <v>53</v>
       </c>
       <c r="B3" s="12">
-        <v>284.85000000000002</v>
+        <v>287.0</v>
       </c>
       <c r="C3" s="12">
-        <v>290.14999999999998</v>
+        <v>292.0</v>
       </c>
       <c r="D3" s="12">
-        <v>283.30000000000001</v>
+        <v>283.5</v>
       </c>
       <c r="E3" s="12">
-        <v>288.69999999999999</v>
-[...2 lines deleted...]
-        <v>0.0135</v>
+        <v>287.85000000000002</v>
+      </c>
+      <c r="F3" s="16">
+        <v>0.0139</v>
       </c>
       <c r="G3" s="18">
-        <v>40332715</v>
+        <v>53806909</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="9" t="s">
         <v>54</v>
       </c>
       <c r="B4" s="11">
-        <v>289.5</v>
+        <v>285.35000000000002</v>
       </c>
       <c r="C4" s="11">
-        <v>291.30000000000001</v>
+        <v>287.35000000000002</v>
       </c>
       <c r="D4" s="11">
-        <v>281.80000000000001</v>
+        <v>279.19999999999999</v>
       </c>
       <c r="E4" s="11">
-        <v>283.35000000000002</v>
-[...2 lines deleted...]
-        <v>-0.0185</v>
+        <v>283.10000000000002</v>
+      </c>
+      <c r="F4" s="15">
+        <v>-0.0165</v>
       </c>
       <c r="G4" s="17">
-        <v>34353014</v>
+        <v>28170988</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="10" t="s">
         <v>55</v>
       </c>
       <c r="B5" s="12">
-        <v>283.35000000000002</v>
+        <v>282.80000000000001</v>
       </c>
       <c r="C5" s="12">
-        <v>284.60000000000002</v>
+        <v>286.94999999999999</v>
       </c>
       <c r="D5" s="12">
-        <v>272.25</v>
+        <v>278.89999999999998</v>
       </c>
       <c r="E5" s="12">
-        <v>275.25</v>
-[...2 lines deleted...]
-        <v>-0.0286</v>
+        <v>283.55000000000001</v>
+      </c>
+      <c r="F5" s="16">
+        <v>0.0016</v>
       </c>
       <c r="G5" s="18">
-        <v>55628846</v>
+        <v>43715693</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="9" t="s">
         <v>56</v>
       </c>
       <c r="B6" s="11">
-        <v>276.0</v>
+        <v>284.69999999999999</v>
       </c>
       <c r="C6" s="11">
-        <v>289.19999999999999</v>
+        <v>290.94999999999999</v>
       </c>
       <c r="D6" s="11">
-        <v>276.0</v>
+        <v>283.35000000000002</v>
       </c>
       <c r="E6" s="11">
-        <v>285.35000000000002</v>
+        <v>288.19999999999999</v>
       </c>
       <c r="F6" s="13">
-        <v>0.0367</v>
+        <v>0.0164</v>
       </c>
       <c r="G6" s="17">
-        <v>73625444</v>
+        <v>39375030</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="10" t="s">
         <v>57</v>
       </c>
       <c r="B7" s="12">
-        <v>286.39999999999998</v>
+        <v>288.30000000000001</v>
       </c>
       <c r="C7" s="12">
-        <v>288.69999999999999</v>
+        <v>290.55000000000001</v>
       </c>
       <c r="D7" s="12">
-        <v>281.69999999999999</v>
+        <v>281.050000000000011</v>
       </c>
       <c r="E7" s="12">
-        <v>287.64999999999998</v>
+        <v>284.25</v>
       </c>
       <c r="F7" s="14">
-        <v>0.0081</v>
+        <v>-0.0137</v>
       </c>
       <c r="G7" s="18">
-        <v>35073135</v>
+        <v>47345836</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="9" t="s">
         <v>58</v>
       </c>
       <c r="B8" s="11">
-        <v>288.30000000000001</v>
+        <v>285.0</v>
       </c>
       <c r="C8" s="11">
-        <v>290.19999999999999</v>
+        <v>294.10000000000002</v>
       </c>
       <c r="D8" s="11">
-        <v>284.89999999999998</v>
+        <v>268.35000000000002</v>
       </c>
       <c r="E8" s="11">
-        <v>286.19999999999999</v>
-[...2 lines deleted...]
-        <v>-0.005</v>
+        <v>271.60000000000002</v>
+      </c>
+      <c r="F8" s="15">
+        <v>-0.0445</v>
       </c>
       <c r="G8" s="17">
-        <v>64894198</v>
+        <v>50004286</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="10" t="s">
         <v>59</v>
       </c>
       <c r="B9" s="12">
-        <v>287.0</v>
+        <v>271.5</v>
       </c>
       <c r="C9" s="12">
-        <v>294.85000000000002</v>
+        <v>271.60000000000002</v>
       </c>
       <c r="D9" s="12">
-        <v>280.10000000000002</v>
+        <v>265.75</v>
       </c>
       <c r="E9" s="12">
-        <v>282.25</v>
-[...2 lines deleted...]
-        <v>-0.0138</v>
+        <v>266.050000000000011</v>
+      </c>
+      <c r="F9" s="14">
+        <v>-0.0204</v>
       </c>
       <c r="G9" s="18">
-        <v>62310341</v>
+        <v>39055929</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="9" t="s">
         <v>60</v>
       </c>
       <c r="B10" s="11">
-        <v>283.89999999999998</v>
+        <v>266.050000000000011</v>
       </c>
       <c r="C10" s="11">
-        <v>290.0</v>
+        <v>275.94999999999999</v>
       </c>
       <c r="D10" s="11">
-        <v>279.0</v>
+        <v>262.050000000000011</v>
       </c>
       <c r="E10" s="11">
-        <v>289.69999999999999</v>
+        <v>272.39999999999998</v>
       </c>
       <c r="F10" s="13">
-        <v>0.0264</v>
+        <v>0.0239</v>
       </c>
       <c r="G10" s="17">
-        <v>64783351</v>
+        <v>48159131</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="10" t="s">
         <v>61</v>
       </c>
       <c r="B11" s="12">
-        <v>288.35000000000002</v>
+        <v>274.0</v>
       </c>
       <c r="C11" s="12">
-        <v>292.35000000000002</v>
+        <v>274.35000000000002</v>
       </c>
       <c r="D11" s="12">
-        <v>282.25</v>
+        <v>262.30000000000001</v>
       </c>
       <c r="E11" s="12">
-        <v>289.14999999999998</v>
-[...2 lines deleted...]
-        <v>-0.0019</v>
+        <v>266.050000000000011</v>
+      </c>
+      <c r="F11" s="14">
+        <v>-0.0233</v>
       </c>
       <c r="G11" s="18">
-        <v>54551252</v>
+        <v>30614356</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="9" t="s">
         <v>62</v>
       </c>
       <c r="B12" s="11">
-        <v>287.75</v>
+        <v>266.050000000000011</v>
       </c>
       <c r="C12" s="11">
-        <v>293.25</v>
+        <v>270.75</v>
       </c>
       <c r="D12" s="11">
-        <v>284.89999999999998</v>
+        <v>261.69999999999999</v>
       </c>
       <c r="E12" s="11">
-        <v>289.75</v>
-[...2 lines deleted...]
-        <v>0.0021</v>
+        <v>266.0</v>
+      </c>
+      <c r="F12" s="15">
+        <v>-0.0002</v>
       </c>
       <c r="G12" s="17">
-        <v>46843249</v>
+        <v>46915222</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="10" t="s">
         <v>63</v>
       </c>
       <c r="B13" s="12">
-        <v>290.14999999999998</v>
+        <v>266.0</v>
       </c>
       <c r="C13" s="12">
-        <v>292.10000000000002</v>
+        <v>274.050000000000011</v>
       </c>
       <c r="D13" s="12">
-        <v>287.10000000000002</v>
+        <v>263.0</v>
       </c>
       <c r="E13" s="12">
-        <v>288.60000000000002</v>
-[...2 lines deleted...]
-        <v>-0.004</v>
+        <v>269.10000000000002</v>
+      </c>
+      <c r="F13" s="16">
+        <v>0.0117</v>
       </c>
       <c r="G13" s="18">
-        <v>14333303</v>
+        <v>49750704</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:K31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
@@ -1904,731 +1905,739 @@
       </c>
       <c r="F1" s="8" t="s">
         <v>68</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>69</v>
       </c>
       <c r="H1" s="8" t="s">
         <v>70</v>
       </c>
       <c r="I1" s="8" t="s">
         <v>71</v>
       </c>
       <c r="J1" s="8" t="s">
         <v>72</v>
       </c>
       <c r="K1" s="8" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="9" t="s">
         <v>74</v>
       </c>
       <c r="B2" s="11">
-        <v>287.55000000000001</v>
-[...2 lines deleted...]
-        <v>0.0044</v>
+        <v>269.10000000000002</v>
+      </c>
+      <c r="C2" s="15">
+        <v>-0.0098</v>
       </c>
       <c r="D2" s="9">
-        <v>45.9</v>
+        <v>48.8</v>
       </c>
       <c r="E2" s="9">
-        <v>0.77</v>
+        <v>1.3</v>
       </c>
       <c r="F2" s="9"/>
       <c r="G2" s="9"/>
       <c r="H2" s="9"/>
       <c r="I2" s="9"/>
       <c r="J2" s="9"/>
       <c r="K2" s="9"/>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="10" t="s">
         <v>75</v>
       </c>
       <c r="B3" s="12">
-        <v>286.30000000000001</v>
-[...2 lines deleted...]
-        <v>0.0002</v>
+        <v>271.75</v>
+      </c>
+      <c r="C3" s="16">
+        <v>0.0222</v>
       </c>
       <c r="D3" s="10">
-        <v>43.7</v>
+        <v>53.7</v>
       </c>
       <c r="E3" s="10">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="F3" s="10"/>
       <c r="G3" s="10"/>
       <c r="H3" s="10"/>
       <c r="I3" s="10"/>
       <c r="J3" s="10"/>
       <c r="K3" s="10"/>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="9" t="s">
         <v>76</v>
       </c>
       <c r="B4" s="11">
-        <v>286.25</v>
+        <v>265.85000000000002</v>
       </c>
       <c r="C4" s="13">
-        <v>0.0083</v>
+        <v>0.0004</v>
       </c>
       <c r="D4" s="9">
-        <v>43.6</v>
+        <v>41.7</v>
       </c>
       <c r="E4" s="9">
-        <v>1.54</v>
+        <v>1.39</v>
       </c>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="9"/>
       <c r="I4" s="9"/>
       <c r="J4" s="9"/>
       <c r="K4" s="9"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="10" t="s">
         <v>77</v>
       </c>
       <c r="B5" s="12">
-        <v>283.89999999999998</v>
+        <v>265.75</v>
       </c>
       <c r="C5" s="14">
-        <v>0.0</v>
+        <v>-0.0026</v>
       </c>
       <c r="D5" s="10">
-        <v>39.6</v>
+        <v>41.5</v>
       </c>
       <c r="E5" s="10">
-        <v>1.48</v>
+        <v>0.9</v>
       </c>
       <c r="F5" s="10"/>
       <c r="G5" s="10"/>
       <c r="H5" s="10"/>
       <c r="I5" s="10"/>
       <c r="J5" s="10"/>
       <c r="K5" s="10"/>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="9" t="s">
         <v>78</v>
       </c>
       <c r="B6" s="11">
-        <v>283.89999999999998</v>
-[...2 lines deleted...]
-        <v>-0.0241</v>
+        <v>266.44999999999999</v>
+      </c>
+      <c r="C6" s="13">
+        <v>0.0017</v>
       </c>
       <c r="D6" s="9">
-        <v>39.6</v>
+        <v>42.6</v>
       </c>
       <c r="E6" s="9">
-        <v>1.16</v>
+        <v>0.86</v>
       </c>
       <c r="F6" s="9"/>
       <c r="G6" s="9"/>
       <c r="H6" s="9"/>
       <c r="I6" s="9"/>
       <c r="J6" s="9"/>
       <c r="K6" s="9"/>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="10" t="s">
         <v>79</v>
       </c>
       <c r="B7" s="12">
-        <v>290.89999999999998</v>
-[...2 lines deleted...]
-        <v>-0.0036</v>
+        <v>266.0</v>
+      </c>
+      <c r="C7" s="16">
+        <v>0.0015</v>
       </c>
       <c r="D7" s="10">
-        <v>48.5</v>
+        <v>41.6</v>
       </c>
       <c r="E7" s="10">
-        <v>0.74</v>
+        <v>0.97</v>
       </c>
       <c r="F7" s="10"/>
       <c r="G7" s="10"/>
       <c r="H7" s="10"/>
       <c r="I7" s="10"/>
       <c r="J7" s="10"/>
       <c r="K7" s="10"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="9" t="s">
         <v>80</v>
       </c>
       <c r="B8" s="11">
-        <v>291.94999999999999</v>
-[...2 lines deleted...]
-        <v>0.0076</v>
+        <v>265.60000000000002</v>
+      </c>
+      <c r="C8" s="15">
+        <v>-0.0045</v>
       </c>
       <c r="D8" s="9">
-        <v>50.0</v>
+        <v>40.8</v>
       </c>
       <c r="E8" s="9">
-        <v>0.9</v>
+        <v>1.19</v>
       </c>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="9"/>
       <c r="I8" s="9"/>
       <c r="J8" s="9"/>
       <c r="K8" s="9"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="10" t="s">
         <v>81</v>
       </c>
       <c r="B9" s="12">
-        <v>289.75</v>
-[...2 lines deleted...]
-        <v>-0.0086</v>
+        <v>266.80000000000001</v>
+      </c>
+      <c r="C9" s="16">
+        <v>0.0085</v>
       </c>
       <c r="D9" s="10">
-        <v>46.7</v>
+        <v>42.5</v>
       </c>
       <c r="E9" s="10">
-        <v>0.87</v>
+        <v>1.05</v>
       </c>
       <c r="F9" s="10"/>
       <c r="G9" s="10"/>
       <c r="H9" s="10"/>
       <c r="I9" s="10"/>
       <c r="J9" s="10"/>
       <c r="K9" s="10"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="9" t="s">
         <v>82</v>
       </c>
       <c r="B10" s="11">
-        <v>292.25</v>
+        <v>264.55000000000001</v>
       </c>
       <c r="C10" s="13">
-        <v>0.0123</v>
+        <v>0.0038</v>
       </c>
       <c r="D10" s="9">
-        <v>50.2</v>
+        <v>38.2</v>
       </c>
       <c r="E10" s="9">
-        <v>0.78</v>
+        <v>0.99</v>
       </c>
       <c r="F10" s="9"/>
       <c r="G10" s="9"/>
       <c r="H10" s="9"/>
       <c r="I10" s="9"/>
       <c r="J10" s="9"/>
       <c r="K10" s="9"/>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="10" t="s">
         <v>83</v>
       </c>
       <c r="B11" s="12">
-        <v>288.69999999999999</v>
+        <v>263.55000000000001</v>
       </c>
       <c r="C11" s="14">
-        <v>0.0082</v>
+        <v>-0.0094</v>
       </c>
       <c r="D11" s="10">
-        <v>44.7</v>
+        <v>36.2</v>
       </c>
       <c r="E11" s="10">
-        <v>0.63</v>
+        <v>1.35</v>
       </c>
       <c r="F11" s="10"/>
       <c r="G11" s="10"/>
       <c r="H11" s="10"/>
       <c r="I11" s="10"/>
       <c r="J11" s="10"/>
       <c r="K11" s="10"/>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="9" t="s">
         <v>84</v>
       </c>
       <c r="B12" s="11">
-        <v>286.35000000000002</v>
+        <v>266.050000000000011</v>
       </c>
       <c r="C12" s="13">
-        <v>0.0042</v>
+        <v>0.0043</v>
       </c>
       <c r="D12" s="9">
-        <v>40.6</v>
+        <v>39.1</v>
       </c>
       <c r="E12" s="9">
-        <v>0.45</v>
+        <v>0.61</v>
       </c>
       <c r="F12" s="9"/>
       <c r="G12" s="9"/>
       <c r="H12" s="9"/>
       <c r="I12" s="9"/>
       <c r="J12" s="9"/>
       <c r="K12" s="9"/>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="10" t="s">
         <v>85</v>
       </c>
       <c r="B13" s="12">
-        <v>285.14999999999998</v>
-[...2 lines deleted...]
-        <v>-0.0019</v>
+        <v>264.89999999999998</v>
+      </c>
+      <c r="C13" s="14">
+        <v>-0.0011</v>
       </c>
       <c r="D13" s="10">
-        <v>38.4</v>
+        <v>36.9</v>
       </c>
       <c r="E13" s="10">
-        <v>0.61</v>
+        <v>0.83</v>
       </c>
       <c r="F13" s="10"/>
       <c r="G13" s="10"/>
       <c r="H13" s="10"/>
       <c r="I13" s="10"/>
       <c r="J13" s="10"/>
       <c r="K13" s="10"/>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="9" t="s">
         <v>86</v>
       </c>
       <c r="B14" s="11">
-        <v>284.80000000000001</v>
-[...2 lines deleted...]
-        <v>-0.0065</v>
+        <v>265.19999999999999</v>
+      </c>
+      <c r="C14" s="15">
+        <v>-0.0214</v>
       </c>
       <c r="D14" s="9">
-        <v>37.5</v>
+        <v>37.2</v>
       </c>
       <c r="E14" s="9">
-        <v>0.39</v>
+        <v>0.62</v>
       </c>
       <c r="F14" s="9"/>
       <c r="G14" s="9"/>
       <c r="H14" s="9"/>
       <c r="I14" s="9"/>
       <c r="J14" s="9"/>
       <c r="K14" s="9"/>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="10" t="s">
         <v>87</v>
       </c>
       <c r="B15" s="12">
-        <v>286.64999999999998</v>
-[...2 lines deleted...]
-        <v>-0.0019</v>
+        <v>271.0</v>
+      </c>
+      <c r="C15" s="14">
+        <v>-0.0015</v>
       </c>
       <c r="D15" s="10">
-        <v>39.4</v>
+        <v>44.1</v>
       </c>
       <c r="E15" s="10">
-        <v>0.85</v>
+        <v>0.61</v>
       </c>
       <c r="F15" s="10"/>
       <c r="G15" s="10"/>
       <c r="H15" s="10"/>
       <c r="I15" s="10"/>
       <c r="J15" s="10"/>
       <c r="K15" s="10"/>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="9" t="s">
         <v>88</v>
       </c>
       <c r="B16" s="11">
-        <v>287.19999999999999</v>
-[...2 lines deleted...]
-        <v>0.0053</v>
+        <v>271.39999999999998</v>
+      </c>
+      <c r="C16" s="15">
+        <v>-0.0037</v>
       </c>
       <c r="D16" s="9">
-        <v>39.9</v>
+        <v>44.6</v>
       </c>
       <c r="E16" s="9">
-        <v>0.58</v>
+        <v>0.85</v>
       </c>
       <c r="F16" s="9"/>
       <c r="G16" s="9"/>
       <c r="H16" s="9"/>
-      <c r="I16" s="9"/>
+      <c r="I16" s="9" t="s">
+        <v>89</v>
+      </c>
       <c r="J16" s="9"/>
       <c r="K16" s="9"/>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="10" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B17" s="12">
-        <v>285.69999999999999</v>
-[...2 lines deleted...]
-        <v>-0.0158</v>
+        <v>272.39999999999998</v>
+      </c>
+      <c r="C17" s="16">
+        <v>0.0287</v>
       </c>
       <c r="D17" s="10">
-        <v>37.8</v>
+        <v>45.9</v>
       </c>
       <c r="E17" s="10">
-        <v>0.53</v>
+        <v>1.95</v>
       </c>
       <c r="F17" s="10"/>
       <c r="G17" s="10"/>
       <c r="H17" s="10"/>
       <c r="I17" s="10"/>
       <c r="J17" s="10"/>
       <c r="K17" s="10"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="9" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B18" s="11">
-        <v>290.30000000000001</v>
+        <v>264.80000000000001</v>
       </c>
       <c r="C18" s="13">
-        <v>0.0163</v>
+        <v>0.0049</v>
       </c>
       <c r="D18" s="9">
-        <v>42.1</v>
+        <v>32.3</v>
       </c>
       <c r="E18" s="9">
-        <v>0.58</v>
+        <v>0.8</v>
       </c>
       <c r="F18" s="9"/>
       <c r="G18" s="9"/>
       <c r="H18" s="9"/>
       <c r="I18" s="9"/>
       <c r="J18" s="9"/>
       <c r="K18" s="9"/>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="10" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B19" s="12">
-        <v>285.64999999999998</v>
+        <v>263.5</v>
       </c>
       <c r="C19" s="14">
-        <v>0.0037</v>
-[...2 lines deleted...]
-        <v>35.1</v>
+        <v>-0.0168</v>
+      </c>
+      <c r="D19" s="19">
+        <v>29.5</v>
       </c>
       <c r="E19" s="10">
-        <v>0.46</v>
-[...1 lines deleted...]
-      <c r="F19" s="10"/>
+        <v>1.1</v>
+      </c>
+      <c r="F19" s="10" t="s">
+        <v>89</v>
+      </c>
       <c r="G19" s="10"/>
       <c r="H19" s="10"/>
       <c r="I19" s="10"/>
       <c r="J19" s="10"/>
       <c r="K19" s="10"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="9" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B20" s="11">
-        <v>284.60000000000002</v>
-[...2 lines deleted...]
-        <v>-0.0016</v>
+        <v>268.0</v>
+      </c>
+      <c r="C20" s="13">
+        <v>0.007</v>
       </c>
       <c r="D20" s="9">
-        <v>33.5</v>
+        <v>34.0</v>
       </c>
       <c r="E20" s="9">
-        <v>1.08</v>
+        <v>0.8</v>
       </c>
       <c r="F20" s="9"/>
       <c r="G20" s="9"/>
       <c r="H20" s="9"/>
       <c r="I20" s="9"/>
       <c r="J20" s="9"/>
       <c r="K20" s="9"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="10" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B21" s="12">
-        <v>285.050000000000011</v>
-[...5 lines deleted...]
-        <v>33.8</v>
+        <v>266.14999999999998</v>
+      </c>
+      <c r="C21" s="16">
+        <v>0.0004</v>
+      </c>
+      <c r="D21" s="19">
+        <v>29.9</v>
       </c>
       <c r="E21" s="10">
-        <v>0.88</v>
-[...1 lines deleted...]
-      <c r="F21" s="10"/>
+        <v>0.78</v>
+      </c>
+      <c r="F21" s="10" t="s">
+        <v>89</v>
+      </c>
       <c r="G21" s="10"/>
       <c r="H21" s="10"/>
       <c r="I21" s="10"/>
       <c r="J21" s="10"/>
       <c r="K21" s="10"/>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="9" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B22" s="11">
-        <v>282.14999999999998</v>
-[...5 lines deleted...]
-        <v>29.5</v>
+        <v>266.050000000000011</v>
+      </c>
+      <c r="C22" s="15">
+        <v>-0.0021</v>
+      </c>
+      <c r="D22" s="20">
+        <v>29.7</v>
       </c>
       <c r="E22" s="9">
-        <v>1.06</v>
+        <v>0.77</v>
       </c>
       <c r="F22" s="9" t="s">
-        <v>95</v>
+        <v>89</v>
       </c>
       <c r="G22" s="9"/>
       <c r="H22" s="9"/>
       <c r="I22" s="9"/>
       <c r="J22" s="9"/>
       <c r="K22" s="9"/>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="10" t="s">
         <v>96</v>
       </c>
       <c r="B23" s="12">
-        <v>286.14999999999998</v>
-[...2 lines deleted...]
-        <v>-0.0151</v>
+        <v>266.60000000000002</v>
+      </c>
+      <c r="C23" s="14">
+        <v>-0.0106</v>
       </c>
       <c r="D23" s="10">
-        <v>32.2</v>
+        <v>30.1</v>
       </c>
       <c r="E23" s="10">
-        <v>1.26</v>
+        <v>1.08</v>
       </c>
       <c r="F23" s="10"/>
       <c r="G23" s="10"/>
       <c r="H23" s="10"/>
       <c r="I23" s="10"/>
       <c r="J23" s="10"/>
       <c r="K23" s="10"/>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="9" t="s">
         <v>97</v>
       </c>
       <c r="B24" s="11">
-        <v>290.55000000000001</v>
-[...2 lines deleted...]
-        <v>-0.032</v>
+        <v>269.44999999999999</v>
+      </c>
+      <c r="C24" s="13">
+        <v>0.0056</v>
       </c>
       <c r="D24" s="9">
-        <v>35.5</v>
+        <v>32.7</v>
       </c>
       <c r="E24" s="9">
-        <v>5.73</v>
+        <v>0.76</v>
       </c>
       <c r="F24" s="9"/>
       <c r="G24" s="9"/>
       <c r="H24" s="9"/>
       <c r="I24" s="9"/>
       <c r="J24" s="9"/>
-      <c r="K24" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K24" s="9"/>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="10" t="s">
         <v>98</v>
       </c>
       <c r="B25" s="12">
-        <v>300.14999999999998</v>
+        <v>267.94999999999999</v>
       </c>
       <c r="C25" s="14">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>45.0</v>
+        <v>-0.008</v>
+      </c>
+      <c r="D25" s="19">
+        <v>29.8</v>
       </c>
       <c r="E25" s="10">
-        <v>0.98</v>
-[...1 lines deleted...]
-      <c r="F25" s="10"/>
+        <v>0.84</v>
+      </c>
+      <c r="F25" s="10" t="s">
+        <v>89</v>
+      </c>
       <c r="G25" s="10"/>
       <c r="H25" s="10"/>
       <c r="I25" s="10"/>
       <c r="J25" s="10"/>
       <c r="K25" s="10"/>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="9" t="s">
         <v>99</v>
       </c>
       <c r="B26" s="11">
-        <v>300.14999999999998</v>
-[...2 lines deleted...]
-        <v>0.026</v>
+        <v>270.10000000000002</v>
+      </c>
+      <c r="C26" s="15">
+        <v>-0.0055</v>
       </c>
       <c r="D26" s="9">
-        <v>45.0</v>
+        <v>31.6</v>
       </c>
       <c r="E26" s="9">
-        <v>0.98</v>
+        <v>0.92</v>
       </c>
       <c r="F26" s="9"/>
       <c r="G26" s="9"/>
       <c r="H26" s="9"/>
       <c r="I26" s="9"/>
       <c r="J26" s="9"/>
       <c r="K26" s="9"/>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="10" t="s">
         <v>100</v>
       </c>
       <c r="B27" s="12">
-        <v>292.55000000000001</v>
-[...2 lines deleted...]
-        <v>-0.0095</v>
+        <v>271.60000000000002</v>
+      </c>
+      <c r="C27" s="16">
+        <v>0.0031</v>
       </c>
       <c r="D27" s="10">
-        <v>32.7</v>
+        <v>32.9</v>
       </c>
       <c r="E27" s="10">
-        <v>0.56</v>
+        <v>0.86</v>
       </c>
       <c r="F27" s="10"/>
       <c r="G27" s="10"/>
       <c r="H27" s="10"/>
       <c r="I27" s="10"/>
       <c r="J27" s="10"/>
       <c r="K27" s="10"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="9" t="s">
         <v>101</v>
       </c>
       <c r="B28" s="11">
-        <v>295.35000000000002</v>
-[...2 lines deleted...]
-        <v>0.0036</v>
+        <v>270.75</v>
+      </c>
+      <c r="C28" s="15">
+        <v>-0.039</v>
       </c>
       <c r="D28" s="9">
-        <v>35.4</v>
+        <v>31.4</v>
       </c>
       <c r="E28" s="9">
-        <v>0.57</v>
+        <v>2.03</v>
       </c>
       <c r="F28" s="9"/>
       <c r="G28" s="9"/>
       <c r="H28" s="9"/>
       <c r="I28" s="9"/>
       <c r="J28" s="9"/>
-      <c r="K28" s="9"/>
+      <c r="K28" s="9" t="s">
+        <v>89</v>
+      </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="10" t="s">
         <v>102</v>
       </c>
       <c r="B29" s="12">
-        <v>294.30000000000001</v>
-[...2 lines deleted...]
-        <v>-0.0175</v>
+        <v>281.75</v>
+      </c>
+      <c r="C29" s="14">
+        <v>-0.0058</v>
       </c>
       <c r="D29" s="10">
-        <v>33.5</v>
+        <v>43.0</v>
       </c>
       <c r="E29" s="10">
-        <v>1.44</v>
+        <v>0.9</v>
       </c>
       <c r="F29" s="10"/>
       <c r="G29" s="10"/>
       <c r="H29" s="10"/>
       <c r="I29" s="10"/>
       <c r="J29" s="10"/>
       <c r="K29" s="10"/>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="9" t="s">
         <v>103</v>
       </c>
       <c r="B30" s="11">
-        <v>299.55000000000001</v>
-[...2 lines deleted...]
-        <v>-0.0012</v>
+        <v>283.39999999999998</v>
+      </c>
+      <c r="C30" s="15">
+        <v>-0.0125</v>
       </c>
       <c r="D30" s="9">
-        <v>38.8</v>
+        <v>45.3</v>
       </c>
       <c r="E30" s="9">
-        <v>1.01</v>
+        <v>0.91</v>
       </c>
       <c r="F30" s="9"/>
       <c r="G30" s="9"/>
       <c r="H30" s="9"/>
       <c r="I30" s="9"/>
       <c r="J30" s="9"/>
       <c r="K30" s="9"/>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="10" t="s">
         <v>104</v>
       </c>
       <c r="B31" s="12">
-        <v>299.89999999999998</v>
-[...2 lines deleted...]
-        <v>0.0044</v>
+        <v>287.0</v>
+      </c>
+      <c r="C31" s="16">
+        <v>0.0097</v>
       </c>
       <c r="D31" s="10">
-        <v>39.2</v>
+        <v>50.8</v>
       </c>
       <c r="E31" s="10">
-        <v>0.56</v>
+        <v>1.05</v>
       </c>
       <c r="F31" s="10"/>
       <c r="G31" s="10"/>
       <c r="H31" s="10"/>
       <c r="I31" s="10"/>
       <c r="J31" s="10"/>
       <c r="K31" s="10"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>