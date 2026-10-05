--- v0 (2026-07-02)
+++ v1 (2026-10-05)
@@ -23,371 +23,371 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Overview" sheetId="1" r:id="rId4"/>
     <sheet name="Monthly Summary" sheetId="2" r:id="rId5"/>
     <sheet name="Weekly Summary" sheetId="3" r:id="rId6"/>
     <sheet name="Indicator History" sheetId="4" r:id="rId7"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>RAINBOW — Rainbow Childrens Medicare Ltd.</t>
   </si>
   <si>
-    <t>NSE Equity · Healthcare · Generated 02 Jul 2026, 08:03 AM</t>
+    <t>NSE Equity · Healthcare · Generated 05 Oct 2026, 11:24 AM</t>
   </si>
   <si>
     <t>KEY METRICS</t>
   </si>
   <si>
     <t>Current Price</t>
   </si>
   <si>
-    <t>₹1,360.00</t>
+    <t>₹1,279.80</t>
   </si>
   <si>
     <t>1 Day Change</t>
   </si>
   <si>
-    <t>+0.57%</t>
+    <t>+0.00%</t>
   </si>
   <si>
     <t>52 Week High</t>
   </si>
   <si>
-    <t>₹1,709.60</t>
+    <t>₹1,645.70</t>
   </si>
   <si>
     <t>52 Week Low</t>
   </si>
   <si>
-    <t>₹1,079.10</t>
+    <t>₹1,084.00</t>
   </si>
   <si>
     <t>RSI (14)</t>
   </si>
   <si>
     <t>EMA 50</t>
   </si>
   <si>
-    <t>₹1,356.67</t>
+    <t>₹1,423.76</t>
   </si>
   <si>
     <t>EMA 200</t>
   </si>
   <si>
-    <t>₹1,299.89</t>
+    <t>₹1,361.84</t>
   </si>
   <si>
     <t>ATR (14)</t>
   </si>
   <si>
-    <t>₹38.79</t>
+    <t>₹45.67</t>
   </si>
   <si>
     <t>Volume Ratio</t>
   </si>
   <si>
-    <t>0.62×</t>
+    <t>1.47×</t>
   </si>
   <si>
     <t>Data Period</t>
   </si>
   <si>
-    <t>13 May 2024 to 22 Oct 2025</t>
+    <t>06 May 2025 to 02 Oct 2026</t>
   </si>
   <si>
     <t>ACTIVE TECHNICAL CONDITIONS</t>
   </si>
   <si>
-    <t>● Near 52W High</t>
+    <t>● RSI Below 30</t>
   </si>
   <si>
     <t>For educational purposes only. Not investment advice. Past performance does not guarantee future results.</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Open</t>
   </si>
   <si>
     <t>High</t>
   </si>
   <si>
     <t>Low</t>
   </si>
   <si>
     <t>Close</t>
   </si>
   <si>
     <t>Change %</t>
   </si>
   <si>
     <t>Trading Days</t>
   </si>
   <si>
     <t>Total Volume</t>
   </si>
   <si>
-    <t>May 2024</t>
-[...34 lines deleted...]
-  <si>
     <t>May 2025</t>
   </si>
   <si>
     <t>Jun 2025</t>
   </si>
   <si>
     <t>Jul 2025</t>
   </si>
   <si>
     <t>Aug 2025</t>
   </si>
   <si>
     <t>Sep 2025</t>
   </si>
   <si>
     <t>Oct 2025</t>
   </si>
   <si>
+    <t>Nov 2025</t>
+  </si>
+  <si>
+    <t>Dec 2025</t>
+  </si>
+  <si>
+    <t>Jan 2026</t>
+  </si>
+  <si>
+    <t>Feb 2026</t>
+  </si>
+  <si>
+    <t>Mar 2026</t>
+  </si>
+  <si>
+    <t>Apr 2026</t>
+  </si>
+  <si>
+    <t>May 2026</t>
+  </si>
+  <si>
+    <t>Jun 2026</t>
+  </si>
+  <si>
+    <t>Jul 2026</t>
+  </si>
+  <si>
+    <t>Aug 2026</t>
+  </si>
+  <si>
+    <t>Sep 2026</t>
+  </si>
+  <si>
+    <t>Oct 2026</t>
+  </si>
+  <si>
     <t>Week</t>
   </si>
   <si>
-    <t>Week of 04 Aug</t>
-[...32 lines deleted...]
-    <t>Week of 20 Oct</t>
+    <t>Week of 13 Jul</t>
+  </si>
+  <si>
+    <t>Week of 20 Jul</t>
+  </si>
+  <si>
+    <t>Week of 27 Jul</t>
+  </si>
+  <si>
+    <t>Week of 03 Aug</t>
+  </si>
+  <si>
+    <t>Week of 10 Aug</t>
+  </si>
+  <si>
+    <t>Week of 17 Aug</t>
+  </si>
+  <si>
+    <t>Week of 24 Aug</t>
+  </si>
+  <si>
+    <t>Week of 31 Aug</t>
+  </si>
+  <si>
+    <t>Week of 07 Sep</t>
+  </si>
+  <si>
+    <t>Week of 14 Sep</t>
+  </si>
+  <si>
+    <t>Week of 21 Sep</t>
+  </si>
+  <si>
+    <t>Week of 28 Sep</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>1D Change %</t>
   </si>
   <si>
     <t>RSI</t>
   </si>
   <si>
     <t>Vol Ratio</t>
   </si>
   <si>
     <t>RSI&lt;30</t>
   </si>
   <si>
     <t>RSI&gt;70</t>
   </si>
   <si>
     <t>EMA Cross</t>
   </si>
   <si>
     <t>MACD Cross</t>
   </si>
   <si>
     <t>Breakout</t>
   </si>
   <si>
     <t>Vol Spike</t>
   </si>
   <si>
-    <t>01 Jul 2026</t>
-[...23 lines deleted...]
-    <t>19 Jun 2026</t>
+    <t>02 Oct 2026</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
-    <t>18 Jun 2026</t>
-[...59 lines deleted...]
-    <t>20 May 2026</t>
+    <t>01 Oct 2026</t>
+  </si>
+  <si>
+    <t>30 Sep 2026</t>
+  </si>
+  <si>
+    <t>29 Sep 2026</t>
+  </si>
+  <si>
+    <t>28 Sep 2026</t>
+  </si>
+  <si>
+    <t>25 Sep 2026</t>
+  </si>
+  <si>
+    <t>24 Sep 2026</t>
+  </si>
+  <si>
+    <t>23 Sep 2026</t>
+  </si>
+  <si>
+    <t>22 Sep 2026</t>
+  </si>
+  <si>
+    <t>21 Sep 2026</t>
+  </si>
+  <si>
+    <t>18 Sep 2026</t>
+  </si>
+  <si>
+    <t>16 Sep 2026</t>
+  </si>
+  <si>
+    <t>14 Sep 2026</t>
+  </si>
+  <si>
+    <t>11 Sep 2026</t>
+  </si>
+  <si>
+    <t>10 Sep 2026</t>
+  </si>
+  <si>
+    <t>09 Sep 2026</t>
+  </si>
+  <si>
+    <t>08 Sep 2026</t>
+  </si>
+  <si>
+    <t>07 Sep 2026</t>
+  </si>
+  <si>
+    <t>04 Sep 2026</t>
+  </si>
+  <si>
+    <t>03 Sep 2026</t>
+  </si>
+  <si>
+    <t>02 Sep 2026</t>
+  </si>
+  <si>
+    <t>01 Sep 2026</t>
+  </si>
+  <si>
+    <t>31 Aug 2026</t>
+  </si>
+  <si>
+    <t>28 Aug 2026</t>
+  </si>
+  <si>
+    <t>27 Aug 2026</t>
+  </si>
+  <si>
+    <t>26 Aug 2026</t>
+  </si>
+  <si>
+    <t>25 Aug 2026</t>
+  </si>
+  <si>
+    <t>24 Aug 2026</t>
+  </si>
+  <si>
+    <t>21 Aug 2026</t>
+  </si>
+  <si>
+    <t>20 Aug 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="₹#,##0.00"/>
     <numFmt numFmtId="165" formatCode="+0.00%;-0.00%"/>
   </numFmts>
-  <fonts count="11">
+  <fonts count="12">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="9"/>
       <color rgb="FFFFFFFF"/>
@@ -399,105 +399,120 @@
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF64748B"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF64748B"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
+      <b val="1"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="10"/>
+      <color rgb="FF16A34A"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF64748B"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
-      <color rgb="FFDC2626"/>
+      <color rgb="FF16A34A"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
-      <color rgb="FF16A34A"/>
+      <color rgb="FFDC2626"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
-      <color rgb="FFDC2626"/>
+      <color rgb="FF16A34A"/>
       <name val="Calibri"/>
     </font>
   </fonts>
-  <fills count="4">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1E3A8A"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF0FDF4"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF8FAFC"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FFE2E8F0"/>
       </bottom>
@@ -509,69 +524,69 @@
       </left>
       <right style="thin">
         <color rgb="FFE2E8F0"/>
       </right>
       <top style="thin">
         <color rgb="FFE2E8F0"/>
       </top>
       <bottom style="thin">
         <color rgb="FFE2E8F0"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="21">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
-    <xf xfId="0" fontId="3" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="6" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="7" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="7" numFmtId="0" fillId="2" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="8" numFmtId="0" fillId="2" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="164" fillId="3" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
-[...2 lines deleted...]
-    <xf xfId="0" fontId="9" numFmtId="165" fillId="3" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="164" fillId="4" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="9" numFmtId="165" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="9" numFmtId="165" fillId="4" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="10" numFmtId="165" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="10" numFmtId="165" fillId="4" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="3" fillId="0" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="3" fillId="3" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
-[...1 lines deleted...]
-    <xf xfId="0" fontId="10" numFmtId="0" fillId="3" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="3" fillId="4" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="11" numFmtId="0" fillId="0" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="11" numFmtId="0" fillId="4" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -913,51 +928,51 @@
       <c r="B6" s="5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="5">
-        <v>58.7</v>
+        <v>20.5</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>17</v>
       </c>
@@ -1039,511 +1054,511 @@
       </c>
       <c r="C1" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>29</v>
       </c>
       <c r="F1" s="8" t="s">
         <v>30</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>31</v>
       </c>
       <c r="H1" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="11">
-        <v>1405.79999999999995</v>
+        <v>1332.45000000000005</v>
       </c>
       <c r="C2" s="11">
-        <v>1407.75</v>
+        <v>1442.13000000000011</v>
       </c>
       <c r="D2" s="11">
-        <v>1204.0</v>
+        <v>1301.41000000000008</v>
       </c>
       <c r="E2" s="11">
-        <v>1300.70000000000005</v>
+        <v>1399.71000000000004</v>
       </c>
       <c r="F2" s="13">
-        <v>-0.0748</v>
+        <v>0.0505</v>
       </c>
       <c r="G2" s="9">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="H2" s="17">
-        <v>2371406</v>
+        <v>3273293</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B3" s="12">
-        <v>1333.0</v>
+        <v>1400.21000000000004</v>
       </c>
       <c r="C3" s="12">
-        <v>1362.15000000000009</v>
+        <v>1578.70000000000005</v>
       </c>
       <c r="D3" s="12">
-        <v>1220.0</v>
+        <v>1350.30999999999995</v>
       </c>
       <c r="E3" s="12">
-        <v>1245.84999999999991</v>
+        <v>1562.0</v>
       </c>
       <c r="F3" s="14">
-        <v>-0.0422</v>
+        <v>0.1159</v>
       </c>
       <c r="G3" s="10">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="H3" s="18">
-        <v>2889418</v>
+        <v>4175812</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="11">
-        <v>1255.0</v>
+        <v>1575.0</v>
       </c>
       <c r="C4" s="11">
-        <v>1329.25</v>
+        <v>1645.70000000000005</v>
       </c>
       <c r="D4" s="11">
-        <v>1079.099999999999909</v>
+        <v>1496.70000000000005</v>
       </c>
       <c r="E4" s="11">
-        <v>1184.54999999999995</v>
-[...2 lines deleted...]
-        <v>-0.0492</v>
+        <v>1524.40000000000009</v>
+      </c>
+      <c r="F4" s="15">
+        <v>-0.0241</v>
       </c>
       <c r="G4" s="9">
         <v>23</v>
       </c>
       <c r="H4" s="17">
-        <v>4405343</v>
+        <v>5158157</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="12">
-        <v>1187.20000000000005</v>
+        <v>1525.0</v>
       </c>
       <c r="C5" s="12">
-        <v>1275.0</v>
+        <v>1593.70000000000005</v>
       </c>
       <c r="D5" s="12">
-        <v>1129.0</v>
+        <v>1451.0</v>
       </c>
       <c r="E5" s="12">
-        <v>1267.5</v>
-[...2 lines deleted...]
-        <v>0.07</v>
+        <v>1502.099999999999909</v>
+      </c>
+      <c r="F5" s="16">
+        <v>-0.0146</v>
       </c>
       <c r="G5" s="10">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="H5" s="18">
-        <v>2689866</v>
+        <v>2094565</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="11">
-        <v>1279.099999999999909</v>
+        <v>1507.0</v>
       </c>
       <c r="C6" s="11">
-        <v>1518.70000000000005</v>
+        <v>1533.40000000000009</v>
       </c>
       <c r="D6" s="11">
-        <v>1250.049999999999955</v>
+        <v>1330.5</v>
       </c>
       <c r="E6" s="11">
-        <v>1399.84999999999991</v>
-[...2 lines deleted...]
-        <v>0.1044</v>
+        <v>1356.0</v>
+      </c>
+      <c r="F6" s="15">
+        <v>-0.0973</v>
       </c>
       <c r="G6" s="9">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H6" s="17">
-        <v>9454913</v>
+        <v>2841886</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B7" s="12">
-        <v>1393.0</v>
+        <v>1356.0</v>
       </c>
       <c r="C7" s="12">
-        <v>1637.95000000000005</v>
+        <v>1397.099999999999909</v>
       </c>
       <c r="D7" s="12">
-        <v>1335.0</v>
+        <v>1302.70000000000005</v>
       </c>
       <c r="E7" s="12">
-        <v>1614.20000000000005</v>
-[...2 lines deleted...]
-        <v>0.1531</v>
+        <v>1369.40000000000009</v>
+      </c>
+      <c r="F7" s="14">
+        <v>0.0099</v>
       </c>
       <c r="G7" s="10">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H7" s="18">
-        <v>5380328</v>
+        <v>6170955</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="9" t="s">
         <v>39</v>
       </c>
       <c r="B8" s="11">
-        <v>1612.0</v>
+        <v>1375.0</v>
       </c>
       <c r="C8" s="11">
-        <v>1709.59999999999991</v>
+        <v>1399.90000000000009</v>
       </c>
       <c r="D8" s="11">
-        <v>1515.0</v>
+        <v>1279.0</v>
       </c>
       <c r="E8" s="11">
-        <v>1589.40000000000009</v>
-[...2 lines deleted...]
-        <v>-0.0154</v>
+        <v>1351.29999999999995</v>
+      </c>
+      <c r="F8" s="15">
+        <v>-0.0132</v>
       </c>
       <c r="G8" s="9">
         <v>20</v>
       </c>
       <c r="H8" s="17">
-        <v>8347950</v>
+        <v>3314019</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B9" s="12">
-        <v>1585.049999999999955</v>
+        <v>1350.0</v>
       </c>
       <c r="C9" s="12">
-        <v>1706.0</v>
+        <v>1388.0</v>
       </c>
       <c r="D9" s="12">
-        <v>1475.5</v>
+        <v>1287.79999999999995</v>
       </c>
       <c r="E9" s="12">
-        <v>1499.54999999999995</v>
-[...2 lines deleted...]
-        <v>-0.0565</v>
+        <v>1320.0</v>
+      </c>
+      <c r="F9" s="16">
+        <v>-0.0232</v>
       </c>
       <c r="G9" s="10">
         <v>22</v>
       </c>
       <c r="H9" s="18">
-        <v>2347118</v>
+        <v>2011117</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B10" s="11">
-        <v>1499.54999999999995</v>
+        <v>1333.40000000000009</v>
       </c>
       <c r="C10" s="11">
-        <v>1649.90000000000009</v>
+        <v>1333.5</v>
       </c>
       <c r="D10" s="11">
-        <v>1300.0</v>
+        <v>1123.0</v>
       </c>
       <c r="E10" s="11">
-        <v>1423.75</v>
-[...2 lines deleted...]
-        <v>-0.0505</v>
+        <v>1138.099999999999909</v>
+      </c>
+      <c r="F10" s="15">
+        <v>-0.1378</v>
       </c>
       <c r="G10" s="9">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H10" s="17">
-        <v>2966164</v>
+        <v>3239171</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B11" s="12">
-        <v>1404.0</v>
+        <v>1160.0</v>
       </c>
       <c r="C11" s="12">
-        <v>1425.84999999999991</v>
+        <v>1244.40000000000009</v>
       </c>
       <c r="D11" s="12">
-        <v>1231.0</v>
+        <v>1090.0</v>
       </c>
       <c r="E11" s="12">
-        <v>1239.59999999999991</v>
+        <v>1189.70000000000005</v>
       </c>
       <c r="F11" s="14">
-        <v>-0.1293</v>
+        <v>0.0453</v>
       </c>
       <c r="G11" s="10">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H11" s="18">
-        <v>3054965</v>
+        <v>2537036</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="9" t="s">
         <v>43</v>
       </c>
       <c r="B12" s="11">
-        <v>1230.0</v>
+        <v>1136.0</v>
       </c>
       <c r="C12" s="11">
-        <v>1455.34999999999991</v>
+        <v>1250.0</v>
       </c>
       <c r="D12" s="11">
-        <v>1218.0</v>
+        <v>1084.0</v>
       </c>
       <c r="E12" s="11">
-        <v>1401.70000000000005</v>
-[...2 lines deleted...]
-        <v>0.1308</v>
+        <v>1163.099999999999909</v>
+      </c>
+      <c r="F12" s="15">
+        <v>-0.0224</v>
       </c>
       <c r="G12" s="9">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H12" s="17">
-        <v>4634140</v>
+        <v>3294976</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B13" s="12">
-        <v>1401.049999999999955</v>
+        <v>1183.90000000000009</v>
       </c>
       <c r="C13" s="12">
-        <v>1577.29999999999995</v>
+        <v>1322.0</v>
       </c>
       <c r="D13" s="12">
-        <v>1350.0</v>
+        <v>1120.5</v>
       </c>
       <c r="E13" s="12">
-        <v>1381.70000000000005</v>
+        <v>1252.29999999999995</v>
       </c>
       <c r="F13" s="14">
-        <v>-0.0143</v>
+        <v>0.0767</v>
       </c>
       <c r="G13" s="10">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H13" s="18">
-        <v>6514807</v>
+        <v>6116336</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="9" t="s">
         <v>45</v>
       </c>
       <c r="B14" s="11">
-        <v>1390.0</v>
+        <v>1252.29999999999995</v>
       </c>
       <c r="C14" s="11">
-        <v>1445.0</v>
+        <v>1394.0</v>
       </c>
       <c r="D14" s="11">
-        <v>1304.0</v>
+        <v>1236.5</v>
       </c>
       <c r="E14" s="11">
-        <v>1402.5</v>
-[...2 lines deleted...]
-        <v>0.0151</v>
+        <v>1380.29999999999995</v>
+      </c>
+      <c r="F14" s="13">
+        <v>0.1022</v>
       </c>
       <c r="G14" s="9">
         <v>21</v>
       </c>
       <c r="H14" s="17">
-        <v>3528344</v>
+        <v>3975326</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="10" t="s">
         <v>46</v>
       </c>
       <c r="B15" s="12">
-        <v>1403.0</v>
+        <v>1395.0</v>
       </c>
       <c r="C15" s="12">
-        <v>1578.70000000000005</v>
+        <v>1495.0</v>
       </c>
       <c r="D15" s="12">
-        <v>1353.0</v>
+        <v>1311.0</v>
       </c>
       <c r="E15" s="12">
-        <v>1562.0</v>
-[...2 lines deleted...]
-        <v>0.1137</v>
+        <v>1414.20000000000005</v>
+      </c>
+      <c r="F15" s="14">
+        <v>0.0246</v>
       </c>
       <c r="G15" s="10">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H15" s="18">
-        <v>4175812</v>
+        <v>2334564</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="9" t="s">
         <v>47</v>
       </c>
       <c r="B16" s="11">
-        <v>1575.0</v>
+        <v>1414.0</v>
       </c>
       <c r="C16" s="11">
-        <v>1645.70000000000005</v>
+        <v>1542.0</v>
       </c>
       <c r="D16" s="11">
-        <v>1496.70000000000005</v>
+        <v>1400.0</v>
       </c>
       <c r="E16" s="11">
-        <v>1524.40000000000009</v>
+        <v>1525.40000000000009</v>
       </c>
       <c r="F16" s="13">
-        <v>-0.0241</v>
+        <v>0.0786</v>
       </c>
       <c r="G16" s="9">
         <v>23</v>
       </c>
       <c r="H16" s="17">
-        <v>5158157</v>
+        <v>1918781</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="10" t="s">
         <v>48</v>
       </c>
       <c r="B17" s="12">
-        <v>1525.0</v>
+        <v>1550.0</v>
       </c>
       <c r="C17" s="12">
-        <v>1593.70000000000005</v>
+        <v>1610.0</v>
       </c>
       <c r="D17" s="12">
-        <v>1451.0</v>
+        <v>1409.40000000000009</v>
       </c>
       <c r="E17" s="12">
-        <v>1502.099999999999909</v>
-[...2 lines deleted...]
-        <v>-0.0146</v>
+        <v>1414.70000000000005</v>
+      </c>
+      <c r="F17" s="16">
+        <v>-0.0726</v>
       </c>
       <c r="G17" s="10">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="H17" s="18">
-        <v>2094565</v>
+        <v>2138322</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="9" t="s">
         <v>49</v>
       </c>
       <c r="B18" s="11">
-        <v>1507.0</v>
+        <v>1420.0</v>
       </c>
       <c r="C18" s="11">
-        <v>1533.40000000000009</v>
+        <v>1505.0</v>
       </c>
       <c r="D18" s="11">
-        <v>1330.5</v>
+        <v>1305.099999999999909</v>
       </c>
       <c r="E18" s="11">
-        <v>1356.0</v>
-[...2 lines deleted...]
-        <v>-0.0973</v>
+        <v>1314.29999999999995</v>
+      </c>
+      <c r="F18" s="15">
+        <v>-0.071</v>
       </c>
       <c r="G18" s="9">
         <v>22</v>
       </c>
       <c r="H18" s="17">
-        <v>2841886</v>
+        <v>2926763</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="10" t="s">
         <v>50</v>
       </c>
       <c r="B19" s="12">
-        <v>1356.0</v>
+        <v>1304.29999999999995</v>
       </c>
       <c r="C19" s="12">
-        <v>1378.59999999999991</v>
+        <v>1306.40000000000009</v>
       </c>
       <c r="D19" s="12">
-        <v>1302.70000000000005</v>
+        <v>1266.20000000000005</v>
       </c>
       <c r="E19" s="12">
-        <v>1360.0</v>
-[...2 lines deleted...]
-        <v>0.0029</v>
+        <v>1279.79999999999995</v>
+      </c>
+      <c r="F19" s="16">
+        <v>-0.0262</v>
       </c>
       <c r="G19" s="10">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="H19" s="18">
-        <v>4701483</v>
+        <v>438506</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G13"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
@@ -1560,319 +1575,319 @@
       </c>
       <c r="B1" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C1" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>29</v>
       </c>
       <c r="F1" s="8" t="s">
         <v>30</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B2" s="11">
-        <v>1530.0</v>
+        <v>1462.59999999999991</v>
       </c>
       <c r="C2" s="11">
-        <v>1548.90000000000009</v>
+        <v>1508.0</v>
       </c>
       <c r="D2" s="11">
-        <v>1451.0</v>
+        <v>1449.29999999999995</v>
       </c>
       <c r="E2" s="11">
-        <v>1468.5</v>
+        <v>1493.40000000000009</v>
       </c>
       <c r="F2" s="13">
-        <v>-0.0402</v>
+        <v>0.0211</v>
       </c>
       <c r="G2" s="17">
-        <v>772445</v>
+        <v>373690</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="10" t="s">
         <v>53</v>
       </c>
       <c r="B3" s="12">
-        <v>1490.0</v>
+        <v>1493.40000000000009</v>
       </c>
       <c r="C3" s="12">
-        <v>1569.0</v>
+        <v>1500.20000000000005</v>
       </c>
       <c r="D3" s="12">
-        <v>1464.59999999999991</v>
+        <v>1428.0</v>
       </c>
       <c r="E3" s="12">
-        <v>1552.5</v>
-[...2 lines deleted...]
-        <v>0.0572</v>
+        <v>1457.79999999999995</v>
+      </c>
+      <c r="F3" s="16">
+        <v>-0.0238</v>
       </c>
       <c r="G3" s="18">
-        <v>532149</v>
+        <v>301412</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="9" t="s">
         <v>54</v>
       </c>
       <c r="B4" s="11">
-        <v>1570.0</v>
+        <v>1468.20000000000005</v>
       </c>
       <c r="C4" s="11">
-        <v>1593.70000000000005</v>
+        <v>1542.0</v>
       </c>
       <c r="D4" s="11">
-        <v>1547.0</v>
+        <v>1457.0</v>
       </c>
       <c r="E4" s="11">
-        <v>1577.40000000000009</v>
-[...2 lines deleted...]
-        <v>0.016</v>
+        <v>1525.40000000000009</v>
+      </c>
+      <c r="F4" s="13">
+        <v>0.0464</v>
       </c>
       <c r="G4" s="17">
-        <v>291064</v>
+        <v>438898</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="10" t="s">
         <v>55</v>
       </c>
       <c r="B5" s="12">
-        <v>1577.29999999999995</v>
+        <v>1550.0</v>
       </c>
       <c r="C5" s="12">
-        <v>1577.29999999999995</v>
+        <v>1610.0</v>
       </c>
       <c r="D5" s="12">
-        <v>1487.0</v>
+        <v>1530.59999999999991</v>
       </c>
       <c r="E5" s="12">
-        <v>1502.099999999999909</v>
+        <v>1556.70000000000005</v>
       </c>
       <c r="F5" s="14">
-        <v>-0.0477</v>
+        <v>0.0205</v>
       </c>
       <c r="G5" s="18">
-        <v>309210</v>
+        <v>761135</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="9" t="s">
         <v>56</v>
       </c>
       <c r="B6" s="11">
-        <v>1507.0</v>
+        <v>1550.0</v>
       </c>
       <c r="C6" s="11">
-        <v>1533.40000000000009</v>
+        <v>1553.79999999999995</v>
       </c>
       <c r="D6" s="11">
-        <v>1480.0</v>
+        <v>1414.5</v>
       </c>
       <c r="E6" s="11">
-        <v>1510.40000000000009</v>
-[...2 lines deleted...]
-        <v>0.0055</v>
+        <v>1461.79999999999995</v>
+      </c>
+      <c r="F6" s="15">
+        <v>-0.061</v>
       </c>
       <c r="G6" s="17">
-        <v>602117</v>
+        <v>512130</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="10" t="s">
         <v>57</v>
       </c>
       <c r="B7" s="12">
-        <v>1510.0</v>
+        <v>1423.79999999999995</v>
       </c>
       <c r="C7" s="12">
-        <v>1515.0</v>
+        <v>1485.20000000000005</v>
       </c>
       <c r="D7" s="12">
-        <v>1442.29999999999995</v>
+        <v>1423.79999999999995</v>
       </c>
       <c r="E7" s="12">
-        <v>1462.70000000000005</v>
-[...2 lines deleted...]
-        <v>-0.0316</v>
+        <v>1433.20000000000005</v>
+      </c>
+      <c r="F7" s="16">
+        <v>-0.0196</v>
       </c>
       <c r="G7" s="18">
-        <v>871074</v>
+        <v>383514</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="9" t="s">
         <v>58</v>
       </c>
       <c r="B8" s="11">
-        <v>1457.099999999999909</v>
+        <v>1433.099999999999909</v>
       </c>
       <c r="C8" s="11">
-        <v>1475.29999999999995</v>
+        <v>1471.0</v>
       </c>
       <c r="D8" s="11">
-        <v>1415.0</v>
+        <v>1409.40000000000009</v>
       </c>
       <c r="E8" s="11">
-        <v>1418.90000000000009</v>
+        <v>1442.79999999999995</v>
       </c>
       <c r="F8" s="13">
-        <v>-0.0299</v>
+        <v>0.0067</v>
       </c>
       <c r="G8" s="17">
-        <v>583141</v>
+        <v>391419</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="10" t="s">
         <v>59</v>
       </c>
       <c r="B9" s="12">
-        <v>1418.79999999999995</v>
+        <v>1432.0</v>
       </c>
       <c r="C9" s="12">
-        <v>1419.0</v>
+        <v>1469.20000000000005</v>
       </c>
       <c r="D9" s="12">
-        <v>1337.099999999999909</v>
+        <v>1410.0</v>
       </c>
       <c r="E9" s="12">
-        <v>1361.79999999999995</v>
+        <v>1447.20000000000005</v>
       </c>
       <c r="F9" s="14">
-        <v>-0.0402</v>
+        <v>0.003</v>
       </c>
       <c r="G9" s="18">
-        <v>546701</v>
+        <v>468125</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="9" t="s">
         <v>60</v>
       </c>
       <c r="B10" s="11">
-        <v>1365.0</v>
+        <v>1447.20000000000005</v>
       </c>
       <c r="C10" s="11">
-        <v>1373.5</v>
+        <v>1487.59999999999991</v>
       </c>
       <c r="D10" s="11">
-        <v>1330.5</v>
+        <v>1430.099999999999909</v>
       </c>
       <c r="E10" s="11">
-        <v>1354.20000000000005</v>
-[...2 lines deleted...]
-        <v>-0.0056</v>
+        <v>1444.90000000000009</v>
+      </c>
+      <c r="F10" s="15">
+        <v>-0.0016</v>
       </c>
       <c r="G10" s="17">
-        <v>672251</v>
+        <v>436338</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="10" t="s">
         <v>61</v>
       </c>
       <c r="B11" s="12">
-        <v>1364.0</v>
+        <v>1453.5</v>
       </c>
       <c r="C11" s="12">
-        <v>1364.0</v>
+        <v>1505.0</v>
       </c>
       <c r="D11" s="12">
-        <v>1302.70000000000005</v>
+        <v>1424.0</v>
       </c>
       <c r="E11" s="12">
-        <v>1346.5</v>
+        <v>1454.70000000000005</v>
       </c>
       <c r="F11" s="14">
-        <v>-0.0057</v>
+        <v>0.0068</v>
       </c>
       <c r="G11" s="18">
-        <v>2387402</v>
+        <v>418124</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="9" t="s">
         <v>62</v>
       </c>
       <c r="B12" s="11">
-        <v>1350.29999999999995</v>
+        <v>1441.40000000000009</v>
       </c>
       <c r="C12" s="11">
-        <v>1362.0</v>
+        <v>1454.59999999999991</v>
       </c>
       <c r="D12" s="11">
-        <v>1309.29999999999995</v>
+        <v>1350.0</v>
       </c>
       <c r="E12" s="11">
-        <v>1348.79999999999995</v>
-[...2 lines deleted...]
-        <v>0.0017</v>
+        <v>1374.20000000000005</v>
+      </c>
+      <c r="F12" s="15">
+        <v>-0.0553</v>
       </c>
       <c r="G12" s="17">
-        <v>1351932</v>
+        <v>955044</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="10" t="s">
         <v>63</v>
       </c>
       <c r="B13" s="12">
-        <v>1364.20000000000005</v>
+        <v>1374.20000000000005</v>
       </c>
       <c r="C13" s="12">
-        <v>1378.59999999999991</v>
+        <v>1385.70000000000005</v>
       </c>
       <c r="D13" s="12">
-        <v>1328.0</v>
+        <v>1266.20000000000005</v>
       </c>
       <c r="E13" s="12">
-        <v>1360.0</v>
-[...2 lines deleted...]
-        <v>0.0083</v>
+        <v>1279.79999999999995</v>
+      </c>
+      <c r="F13" s="16">
+        <v>-0.0687</v>
       </c>
       <c r="G13" s="18">
-        <v>528751</v>
+        <v>1177762</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:K31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
@@ -1905,747 +1920,741 @@
       </c>
       <c r="F1" s="8" t="s">
         <v>68</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>69</v>
       </c>
       <c r="H1" s="8" t="s">
         <v>70</v>
       </c>
       <c r="I1" s="8" t="s">
         <v>71</v>
       </c>
       <c r="J1" s="8" t="s">
         <v>72</v>
       </c>
       <c r="K1" s="8" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="9" t="s">
         <v>74</v>
       </c>
       <c r="B2" s="11">
-        <v>1422.29999999999995</v>
-[...5 lines deleted...]
-        <v>58.7</v>
+        <v>1279.79999999999995</v>
+      </c>
+      <c r="C2" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="D2" s="19">
+        <v>20.5</v>
       </c>
       <c r="E2" s="9">
-        <v>0.62</v>
-[...1 lines deleted...]
-      <c r="F2" s="9"/>
+        <v>1.47</v>
+      </c>
+      <c r="F2" s="9" t="s">
+        <v>75</v>
+      </c>
       <c r="G2" s="9"/>
       <c r="H2" s="9"/>
       <c r="I2" s="9"/>
       <c r="J2" s="9"/>
       <c r="K2" s="9"/>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="10" t="s">
+        <v>76</v>
+      </c>
+      <c r="B3" s="12">
+        <v>1279.79999999999995</v>
+      </c>
+      <c r="C3" s="16">
+        <v>-0.0262</v>
+      </c>
+      <c r="D3" s="20">
+        <v>20.5</v>
+      </c>
+      <c r="E3" s="10">
+        <v>1.56</v>
+      </c>
+      <c r="F3" s="10" t="s">
         <v>75</v>
       </c>
-      <c r="B3" s="12">
-[...11 lines deleted...]
-      <c r="F3" s="10"/>
       <c r="G3" s="10"/>
       <c r="H3" s="10"/>
       <c r="I3" s="10"/>
       <c r="J3" s="10"/>
       <c r="K3" s="10"/>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="9" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B4" s="11">
-        <v>1405.5</v>
-[...5 lines deleted...]
-        <v>54.6</v>
+        <v>1314.29999999999995</v>
+      </c>
+      <c r="C4" s="15">
+        <v>-0.0391</v>
+      </c>
+      <c r="D4" s="19">
+        <v>23.9</v>
       </c>
       <c r="E4" s="9">
-        <v>1.25</v>
-[...1 lines deleted...]
-      <c r="F4" s="9"/>
+        <v>2.69</v>
+      </c>
+      <c r="F4" s="9" t="s">
+        <v>75</v>
+      </c>
       <c r="G4" s="9"/>
       <c r="H4" s="9"/>
       <c r="I4" s="9"/>
       <c r="J4" s="9"/>
-      <c r="K4" s="9"/>
+      <c r="K4" s="9" t="s">
+        <v>75</v>
+      </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="10" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B5" s="12">
-        <v>1434.5</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1367.79999999999995</v>
+      </c>
+      <c r="C5" s="16">
+        <v>-0.0035</v>
       </c>
       <c r="D5" s="10">
-        <v>64.7</v>
+        <v>31.2</v>
       </c>
       <c r="E5" s="10">
-        <v>0.62</v>
+        <v>1.93</v>
       </c>
       <c r="F5" s="10"/>
       <c r="G5" s="10"/>
       <c r="H5" s="10"/>
       <c r="I5" s="10"/>
       <c r="J5" s="10"/>
       <c r="K5" s="10"/>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="9" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B6" s="11">
-        <v>1434.5</v>
-[...2 lines deleted...]
-        <v>0.0003</v>
+        <v>1372.59999999999991</v>
+      </c>
+      <c r="C6" s="15">
+        <v>-0.0012</v>
       </c>
       <c r="D6" s="9">
-        <v>64.7</v>
+        <v>32.0</v>
       </c>
       <c r="E6" s="9">
-        <v>0.6</v>
+        <v>1.25</v>
       </c>
       <c r="F6" s="9"/>
       <c r="G6" s="9"/>
       <c r="H6" s="9"/>
       <c r="I6" s="9"/>
       <c r="J6" s="9"/>
       <c r="K6" s="9"/>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="10" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B7" s="12">
-        <v>1434.099999999999909</v>
-[...2 lines deleted...]
-        <v>-0.0046</v>
+        <v>1374.20000000000005</v>
+      </c>
+      <c r="C7" s="16">
+        <v>-0.0272</v>
       </c>
       <c r="D7" s="10">
-        <v>64.59999999999999</v>
+        <v>32.3</v>
       </c>
       <c r="E7" s="10">
-        <v>0.64</v>
+        <v>3.8</v>
       </c>
       <c r="F7" s="10"/>
       <c r="G7" s="10"/>
       <c r="H7" s="10"/>
       <c r="I7" s="10"/>
       <c r="J7" s="10"/>
-      <c r="K7" s="10"/>
+      <c r="K7" s="10" t="s">
+        <v>75</v>
+      </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="9" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B8" s="11">
-        <v>1440.70000000000005</v>
+        <v>1412.59999999999991</v>
       </c>
       <c r="C8" s="13">
-        <v>-0.0042</v>
+        <v>0.0043</v>
       </c>
       <c r="D8" s="9">
-        <v>66.90000000000001</v>
+        <v>39.5</v>
       </c>
       <c r="E8" s="9">
-        <v>0.95</v>
+        <v>2.5</v>
       </c>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="9"/>
       <c r="I8" s="9"/>
       <c r="J8" s="9"/>
-      <c r="K8" s="9"/>
+      <c r="K8" s="9" t="s">
+        <v>75</v>
+      </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="10" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B9" s="12">
-        <v>1446.79999999999995</v>
-[...2 lines deleted...]
-        <v>-0.0163</v>
+        <v>1406.5</v>
+      </c>
+      <c r="C9" s="16">
+        <v>-0.0171</v>
       </c>
       <c r="D9" s="10">
-        <v>69.0</v>
+        <v>37.4</v>
       </c>
       <c r="E9" s="10">
-        <v>1.13</v>
+        <v>1.07</v>
       </c>
       <c r="F9" s="10"/>
       <c r="G9" s="10"/>
       <c r="H9" s="10"/>
       <c r="I9" s="10"/>
       <c r="J9" s="10"/>
       <c r="K9" s="10"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="9" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B10" s="11">
-        <v>1470.79999999999995</v>
-[...5 lines deleted...]
-        <v>77.8</v>
+        <v>1430.90000000000009</v>
+      </c>
+      <c r="C10" s="15">
+        <v>-0.006</v>
+      </c>
+      <c r="D10" s="9">
+        <v>42.8</v>
       </c>
       <c r="E10" s="9">
-        <v>1.88</v>
+        <v>1.08</v>
       </c>
       <c r="F10" s="9"/>
-      <c r="G10" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G10" s="9"/>
       <c r="H10" s="9"/>
       <c r="I10" s="9"/>
-      <c r="J10" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J10" s="9"/>
       <c r="K10" s="9"/>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="10" t="s">
         <v>84</v>
       </c>
       <c r="B11" s="12">
-        <v>1450.0</v>
-[...5 lines deleted...]
-        <v>75.3</v>
+        <v>1439.59999999999991</v>
+      </c>
+      <c r="C11" s="16">
+        <v>-0.0104</v>
+      </c>
+      <c r="D11" s="10">
+        <v>45.0</v>
       </c>
       <c r="E11" s="10">
-        <v>0.75</v>
+        <v>1.1</v>
       </c>
       <c r="F11" s="10"/>
-      <c r="G11" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G11" s="10"/>
       <c r="H11" s="10"/>
       <c r="I11" s="10"/>
       <c r="J11" s="10"/>
       <c r="K11" s="10"/>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="9" t="s">
         <v>85</v>
       </c>
       <c r="B12" s="11">
-        <v>1444.5</v>
-[...5 lines deleted...]
-        <v>74.5</v>
+        <v>1454.70000000000005</v>
+      </c>
+      <c r="C12" s="15">
+        <v>-0.0127</v>
+      </c>
+      <c r="D12" s="9">
+        <v>48.9</v>
       </c>
       <c r="E12" s="9">
-        <v>0.79</v>
+        <v>1.16</v>
       </c>
       <c r="F12" s="9"/>
-      <c r="G12" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G12" s="9"/>
       <c r="H12" s="9"/>
       <c r="I12" s="9"/>
       <c r="J12" s="9"/>
       <c r="K12" s="9"/>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="10" t="s">
         <v>86</v>
       </c>
       <c r="B13" s="12">
-        <v>1422.70000000000005</v>
-[...5 lines deleted...]
-        <v>71.5</v>
+        <v>1457.20000000000005</v>
+      </c>
+      <c r="C13" s="14">
+        <v>0.0024</v>
+      </c>
+      <c r="D13" s="10">
+        <v>49.9</v>
       </c>
       <c r="E13" s="10">
-        <v>0.92</v>
+        <v>0.66</v>
       </c>
       <c r="F13" s="10"/>
-      <c r="G13" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G13" s="10"/>
       <c r="H13" s="10"/>
-      <c r="I13" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I13" s="10"/>
       <c r="J13" s="10"/>
       <c r="K13" s="10"/>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="9" t="s">
         <v>87</v>
       </c>
       <c r="B14" s="11">
-        <v>1365.0</v>
-[...2 lines deleted...]
-        <v>0.0187</v>
+        <v>1444.90000000000009</v>
+      </c>
+      <c r="C14" s="13">
+        <v>0.0</v>
       </c>
       <c r="D14" s="9">
-        <v>60.7</v>
+        <v>46.3</v>
       </c>
       <c r="E14" s="9">
-        <v>0.71</v>
+        <v>1.0</v>
       </c>
       <c r="F14" s="9"/>
       <c r="G14" s="9"/>
       <c r="H14" s="9"/>
       <c r="I14" s="9"/>
       <c r="J14" s="9"/>
       <c r="K14" s="9"/>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="10" t="s">
         <v>88</v>
       </c>
       <c r="B15" s="12">
-        <v>1339.90000000000009</v>
-[...2 lines deleted...]
-        <v>-0.0005</v>
+        <v>1444.90000000000009</v>
+      </c>
+      <c r="C15" s="16">
+        <v>-0.0104</v>
       </c>
       <c r="D15" s="10">
-        <v>53.6</v>
+        <v>46.3</v>
       </c>
       <c r="E15" s="10">
-        <v>0.38</v>
+        <v>0.98</v>
       </c>
       <c r="F15" s="10"/>
       <c r="G15" s="10"/>
-      <c r="H15" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H15" s="10"/>
       <c r="I15" s="10"/>
       <c r="J15" s="10"/>
       <c r="K15" s="10"/>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="9" t="s">
         <v>89</v>
       </c>
       <c r="B16" s="11">
-        <v>1340.59999999999991</v>
-[...2 lines deleted...]
-        <v>0.0105</v>
+        <v>1460.099999999999909</v>
+      </c>
+      <c r="C16" s="13">
+        <v>0.0062</v>
       </c>
       <c r="D16" s="9">
-        <v>53.9</v>
+        <v>50.1</v>
       </c>
       <c r="E16" s="9">
-        <v>1.14</v>
+        <v>0.83</v>
       </c>
       <c r="F16" s="9"/>
       <c r="G16" s="9"/>
       <c r="H16" s="9"/>
       <c r="I16" s="9"/>
       <c r="J16" s="9"/>
       <c r="K16" s="9"/>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="10" t="s">
         <v>90</v>
       </c>
       <c r="B17" s="12">
-        <v>1326.70000000000005</v>
+        <v>1451.099999999999909</v>
       </c>
       <c r="C17" s="14">
-        <v>-0.0123</v>
+        <v>0.0008</v>
       </c>
       <c r="D17" s="10">
-        <v>49.5</v>
+        <v>47.7</v>
       </c>
       <c r="E17" s="10">
-        <v>0.97</v>
+        <v>1.07</v>
       </c>
       <c r="F17" s="10"/>
       <c r="G17" s="10"/>
       <c r="H17" s="10"/>
       <c r="I17" s="10"/>
       <c r="J17" s="10"/>
       <c r="K17" s="10"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="9" t="s">
         <v>91</v>
       </c>
       <c r="B18" s="11">
-        <v>1343.20000000000005</v>
-[...2 lines deleted...]
-        <v>-0.0001</v>
+        <v>1449.90000000000009</v>
+      </c>
+      <c r="C18" s="15">
+        <v>-0.0136</v>
       </c>
       <c r="D18" s="9">
-        <v>55.3</v>
+        <v>47.4</v>
       </c>
       <c r="E18" s="9">
-        <v>0.6</v>
+        <v>0.73</v>
       </c>
       <c r="F18" s="9"/>
       <c r="G18" s="9"/>
       <c r="H18" s="9"/>
       <c r="I18" s="9"/>
       <c r="J18" s="9"/>
       <c r="K18" s="9"/>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="10" t="s">
         <v>92</v>
       </c>
       <c r="B19" s="12">
-        <v>1343.29999999999995</v>
+        <v>1469.90000000000009</v>
       </c>
       <c r="C19" s="14">
-        <v>-0.0027</v>
+        <v>0.0157</v>
       </c>
       <c r="D19" s="10">
-        <v>55.3</v>
+        <v>52.1</v>
       </c>
       <c r="E19" s="10">
-        <v>0.59</v>
+        <v>1.29</v>
       </c>
       <c r="F19" s="10"/>
       <c r="G19" s="10"/>
       <c r="H19" s="10"/>
-      <c r="I19" s="10"/>
+      <c r="I19" s="10" t="s">
+        <v>75</v>
+      </c>
       <c r="J19" s="10"/>
       <c r="K19" s="10"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="9" t="s">
         <v>93</v>
       </c>
       <c r="B20" s="11">
-        <v>1347.0</v>
+        <v>1447.20000000000005</v>
       </c>
       <c r="C20" s="13">
-        <v>-0.0053</v>
+        <v>0.0044</v>
       </c>
       <c r="D20" s="9">
-        <v>56.6</v>
+        <v>46.6</v>
       </c>
       <c r="E20" s="9">
-        <v>0.61</v>
+        <v>0.56</v>
       </c>
       <c r="F20" s="9"/>
       <c r="G20" s="9"/>
       <c r="H20" s="9"/>
       <c r="I20" s="9"/>
       <c r="J20" s="9"/>
       <c r="K20" s="9"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="10" t="s">
         <v>94</v>
       </c>
       <c r="B21" s="12">
-        <v>1354.20000000000005</v>
-[...2 lines deleted...]
-        <v>0.0095</v>
+        <v>1440.79999999999995</v>
+      </c>
+      <c r="C21" s="14">
+        <v>0.0054</v>
       </c>
       <c r="D21" s="10">
-        <v>59.0</v>
+        <v>44.9</v>
       </c>
       <c r="E21" s="10">
-        <v>0.4</v>
+        <v>1.18</v>
       </c>
       <c r="F21" s="10"/>
       <c r="G21" s="10"/>
       <c r="H21" s="10"/>
       <c r="I21" s="10"/>
       <c r="J21" s="10"/>
       <c r="K21" s="10"/>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="9" t="s">
         <v>95</v>
       </c>
       <c r="B22" s="11">
-        <v>1341.40000000000009</v>
-[...2 lines deleted...]
-        <v>-0.0206</v>
+        <v>1433.0</v>
+      </c>
+      <c r="C22" s="15">
+        <v>-0.0093</v>
       </c>
       <c r="D22" s="9">
-        <v>55.9</v>
+        <v>42.9</v>
       </c>
       <c r="E22" s="9">
-        <v>0.69</v>
+        <v>0.43</v>
       </c>
       <c r="F22" s="9"/>
       <c r="G22" s="9"/>
       <c r="H22" s="9"/>
       <c r="I22" s="9"/>
       <c r="J22" s="9"/>
       <c r="K22" s="9"/>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="10" t="s">
         <v>96</v>
       </c>
       <c r="B23" s="12">
-        <v>1369.59999999999991</v>
+        <v>1446.40000000000009</v>
       </c>
       <c r="C23" s="14">
-        <v>-0.0078</v>
+        <v>0.0224</v>
       </c>
       <c r="D23" s="10">
-        <v>66.3</v>
+        <v>45.5</v>
       </c>
       <c r="E23" s="10">
-        <v>0.33</v>
+        <v>1.84</v>
       </c>
       <c r="F23" s="10"/>
       <c r="G23" s="10"/>
       <c r="H23" s="10"/>
       <c r="I23" s="10"/>
       <c r="J23" s="10"/>
       <c r="K23" s="10"/>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="9" t="s">
         <v>97</v>
       </c>
       <c r="B24" s="11">
-        <v>1380.29999999999995</v>
-[...5 lines deleted...]
-        <v>71.0</v>
+        <v>1414.70000000000005</v>
+      </c>
+      <c r="C24" s="15">
+        <v>-0.0195</v>
+      </c>
+      <c r="D24" s="9">
+        <v>37.0</v>
       </c>
       <c r="E24" s="9">
-        <v>0.59</v>
+        <v>0.91</v>
       </c>
       <c r="F24" s="9"/>
-      <c r="G24" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G24" s="9"/>
       <c r="H24" s="9"/>
       <c r="I24" s="9"/>
       <c r="J24" s="9"/>
       <c r="K24" s="9"/>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="10" t="s">
         <v>98</v>
       </c>
       <c r="B25" s="12">
-        <v>1377.099999999999909</v>
-[...5 lines deleted...]
-        <v>70.40000000000001</v>
+        <v>1442.79999999999995</v>
+      </c>
+      <c r="C25" s="14">
+        <v>0.0012</v>
+      </c>
+      <c r="D25" s="10">
+        <v>42.5</v>
       </c>
       <c r="E25" s="10">
-        <v>0.35</v>
+        <v>0.67</v>
       </c>
       <c r="F25" s="10"/>
-      <c r="G25" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G25" s="10"/>
       <c r="H25" s="10"/>
       <c r="I25" s="10"/>
       <c r="J25" s="10"/>
       <c r="K25" s="10"/>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="9" t="s">
         <v>99</v>
       </c>
       <c r="B26" s="11">
-        <v>1377.099999999999909</v>
-[...5 lines deleted...]
-        <v>70.40000000000001</v>
+        <v>1441.0</v>
+      </c>
+      <c r="C26" s="15">
+        <v>-0.0039</v>
+      </c>
+      <c r="D26" s="9">
+        <v>42.0</v>
       </c>
       <c r="E26" s="9">
-        <v>0.35</v>
+        <v>0.64</v>
       </c>
       <c r="F26" s="9"/>
-      <c r="G26" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G26" s="9"/>
       <c r="H26" s="9"/>
       <c r="I26" s="9"/>
       <c r="J26" s="9"/>
       <c r="K26" s="9"/>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="10" t="s">
         <v>100</v>
       </c>
       <c r="B27" s="12">
-        <v>1365.40000000000009</v>
-[...2 lines deleted...]
-        <v>0.0114</v>
+        <v>1446.70000000000005</v>
+      </c>
+      <c r="C27" s="14">
+        <v>0.001</v>
       </c>
       <c r="D27" s="10">
-        <v>68.40000000000001</v>
+        <v>43.1</v>
       </c>
       <c r="E27" s="10">
-        <v>0.74</v>
+        <v>1.08</v>
       </c>
       <c r="F27" s="10"/>
       <c r="G27" s="10"/>
       <c r="H27" s="10"/>
       <c r="I27" s="10"/>
       <c r="J27" s="10"/>
       <c r="K27" s="10"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="9" t="s">
         <v>101</v>
       </c>
       <c r="B28" s="11">
-        <v>1350.0</v>
-[...2 lines deleted...]
-        <v>-0.0037</v>
+        <v>1445.20000000000005</v>
+      </c>
+      <c r="C28" s="15">
+        <v>-0.0102</v>
       </c>
       <c r="D28" s="9">
-        <v>65.59999999999999</v>
+        <v>42.7</v>
       </c>
       <c r="E28" s="9">
-        <v>1.0</v>
+        <v>0.29</v>
       </c>
       <c r="F28" s="9"/>
       <c r="G28" s="9"/>
       <c r="H28" s="9"/>
       <c r="I28" s="9"/>
       <c r="J28" s="9"/>
       <c r="K28" s="9"/>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="10" t="s">
         <v>102</v>
       </c>
       <c r="B29" s="12">
-        <v>1355.0</v>
-[...2 lines deleted...]
-        <v>0.0076</v>
+        <v>1460.099999999999909</v>
+      </c>
+      <c r="C29" s="14">
+        <v>0.0188</v>
       </c>
       <c r="D29" s="10">
-        <v>67.40000000000001</v>
+        <v>45.5</v>
       </c>
       <c r="E29" s="10">
-        <v>0.63</v>
+        <v>0.95</v>
       </c>
       <c r="F29" s="10"/>
       <c r="G29" s="10"/>
       <c r="H29" s="10"/>
       <c r="I29" s="10"/>
       <c r="J29" s="10"/>
       <c r="K29" s="10"/>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="9" t="s">
         <v>103</v>
       </c>
       <c r="B30" s="11">
-        <v>1344.79999999999995</v>
-[...2 lines deleted...]
-        <v>0.0021</v>
+        <v>1433.20000000000005</v>
+      </c>
+      <c r="C30" s="15">
+        <v>-0.014</v>
       </c>
       <c r="D30" s="9">
-        <v>65.59999999999999</v>
+        <v>38.8</v>
       </c>
       <c r="E30" s="9">
-        <v>0.33</v>
+        <v>0.82</v>
       </c>
       <c r="F30" s="9"/>
       <c r="G30" s="9"/>
       <c r="H30" s="9"/>
       <c r="I30" s="9"/>
       <c r="J30" s="9"/>
       <c r="K30" s="9"/>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="10" t="s">
         <v>104</v>
       </c>
       <c r="B31" s="12">
-        <v>1342.0</v>
-[...2 lines deleted...]
-        <v>-0.0064</v>
+        <v>1453.5</v>
+      </c>
+      <c r="C31" s="16">
+        <v>-0.0057</v>
       </c>
       <c r="D31" s="10">
-        <v>65.099999999999994</v>
+        <v>42.5</v>
       </c>
       <c r="E31" s="10">
-        <v>0.54</v>
+        <v>0.87</v>
       </c>
       <c r="F31" s="10"/>
       <c r="G31" s="10"/>
       <c r="H31" s="10"/>
       <c r="I31" s="10"/>
       <c r="J31" s="10"/>
       <c r="K31" s="10"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>