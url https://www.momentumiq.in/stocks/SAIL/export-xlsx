--- v0 (2026-07-02)
+++ v1 (2026-11-02)
@@ -23,360 +23,360 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Overview" sheetId="1" r:id="rId4"/>
     <sheet name="Monthly Summary" sheetId="2" r:id="rId5"/>
     <sheet name="Weekly Summary" sheetId="3" r:id="rId6"/>
     <sheet name="Indicator History" sheetId="4" r:id="rId7"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>SAIL — Steel Authority of India</t>
   </si>
   <si>
-    <t>NSE Equity · Metals · Generated 02 Jul 2026, 07:45 AM</t>
+    <t>NSE Equity · Metals · Generated 02 Nov 2026, 11:21 PM</t>
   </si>
   <si>
     <t>KEY METRICS</t>
   </si>
   <si>
     <t>Current Price</t>
   </si>
   <si>
-    <t>₹129.95</t>
+    <t>₹165.30</t>
   </si>
   <si>
     <t>1 Day Change</t>
   </si>
   <si>
-    <t>-3.01%</t>
+    <t>+2.67%</t>
   </si>
   <si>
     <t>52 Week High</t>
   </si>
   <si>
-    <t>₹175.35</t>
+    <t>₹209.70</t>
   </si>
   <si>
     <t>52 Week Low</t>
   </si>
   <si>
-    <t>₹99.15</t>
+    <t>₹116.64</t>
   </si>
   <si>
     <t>RSI (14)</t>
   </si>
   <si>
     <t>EMA 50</t>
   </si>
   <si>
-    <t>₹180.83</t>
+    <t>₹173.25</t>
   </si>
   <si>
     <t>EMA 200</t>
   </si>
   <si>
-    <t>₹161.71</t>
+    <t>₹172.59</t>
   </si>
   <si>
     <t>ATR (14)</t>
   </si>
   <si>
-    <t>₹5.68</t>
+    <t>₹5.89</t>
   </si>
   <si>
     <t>Volume Ratio</t>
   </si>
   <si>
-    <t>0.95×</t>
+    <t>1.02×</t>
   </si>
   <si>
     <t>Data Period</t>
   </si>
   <si>
-    <t>13 May 2024 to 22 Oct 2025</t>
+    <t>03 Jun 2025 to 02 Nov 2026</t>
   </si>
   <si>
     <t>ACTIVE TECHNICAL CONDITIONS</t>
   </si>
   <si>
     <t>● No special conditions today</t>
   </si>
   <si>
     <t>For educational purposes only. Not investment advice. Past performance does not guarantee future results.</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Open</t>
   </si>
   <si>
     <t>High</t>
   </si>
   <si>
     <t>Low</t>
   </si>
   <si>
     <t>Close</t>
   </si>
   <si>
     <t>Change %</t>
   </si>
   <si>
     <t>Trading Days</t>
   </si>
   <si>
     <t>Total Volume</t>
   </si>
   <si>
-    <t>May 2024</t>
-[...37 lines deleted...]
-  <si>
     <t>Jun 2025</t>
   </si>
   <si>
     <t>Jul 2025</t>
   </si>
   <si>
     <t>Aug 2025</t>
   </si>
   <si>
     <t>Sep 2025</t>
   </si>
   <si>
     <t>Oct 2025</t>
   </si>
   <si>
+    <t>Nov 2025</t>
+  </si>
+  <si>
+    <t>Dec 2025</t>
+  </si>
+  <si>
+    <t>Jan 2026</t>
+  </si>
+  <si>
+    <t>Feb 2026</t>
+  </si>
+  <si>
+    <t>Mar 2026</t>
+  </si>
+  <si>
+    <t>Apr 2026</t>
+  </si>
+  <si>
+    <t>May 2026</t>
+  </si>
+  <si>
+    <t>Jun 2026</t>
+  </si>
+  <si>
+    <t>Jul 2026</t>
+  </si>
+  <si>
+    <t>Aug 2026</t>
+  </si>
+  <si>
+    <t>Sep 2026</t>
+  </si>
+  <si>
+    <t>Oct 2026</t>
+  </si>
+  <si>
+    <t>Nov 2026</t>
+  </si>
+  <si>
     <t>Week</t>
   </si>
   <si>
-    <t>Week of 04 Aug</t>
-[...32 lines deleted...]
-    <t>Week of 20 Oct</t>
+    <t>Week of 17 Aug</t>
+  </si>
+  <si>
+    <t>Week of 24 Aug</t>
+  </si>
+  <si>
+    <t>Week of 31 Aug</t>
+  </si>
+  <si>
+    <t>Week of 07 Sep</t>
+  </si>
+  <si>
+    <t>Week of 14 Sep</t>
+  </si>
+  <si>
+    <t>Week of 21 Sep</t>
+  </si>
+  <si>
+    <t>Week of 28 Sep</t>
+  </si>
+  <si>
+    <t>Week of 05 Oct</t>
+  </si>
+  <si>
+    <t>Week of 12 Oct</t>
+  </si>
+  <si>
+    <t>Week of 19 Oct</t>
+  </si>
+  <si>
+    <t>Week of 26 Oct</t>
+  </si>
+  <si>
+    <t>Week of 02 Nov</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>1D Change %</t>
   </si>
   <si>
     <t>RSI</t>
   </si>
   <si>
     <t>Vol Ratio</t>
   </si>
   <si>
     <t>RSI&lt;30</t>
   </si>
   <si>
     <t>RSI&gt;70</t>
   </si>
   <si>
     <t>EMA Cross</t>
   </si>
   <si>
     <t>MACD Cross</t>
   </si>
   <si>
     <t>Breakout</t>
   </si>
   <si>
     <t>Vol Spike</t>
   </si>
   <si>
-    <t>01 Jul 2026</t>
-[...5 lines deleted...]
-    <t>29 Jun 2026</t>
+    <t>02 Nov 2026</t>
+  </si>
+  <si>
+    <t>30 Oct 2026</t>
+  </si>
+  <si>
+    <t>29 Oct 2026</t>
+  </si>
+  <si>
+    <t>28 Oct 2026</t>
+  </si>
+  <si>
+    <t>27 Oct 2026</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
-    <t>26 Jun 2026</t>
-[...77 lines deleted...]
-    <t>20 May 2026</t>
+    <t>26 Oct 2026</t>
+  </si>
+  <si>
+    <t>23 Oct 2026</t>
+  </si>
+  <si>
+    <t>22 Oct 2026</t>
+  </si>
+  <si>
+    <t>21 Oct 2026</t>
+  </si>
+  <si>
+    <t>20 Oct 2026</t>
+  </si>
+  <si>
+    <t>19 Oct 2026</t>
+  </si>
+  <si>
+    <t>16 Oct 2026</t>
+  </si>
+  <si>
+    <t>15 Oct 2026</t>
+  </si>
+  <si>
+    <t>14 Oct 2026</t>
+  </si>
+  <si>
+    <t>13 Oct 2026</t>
+  </si>
+  <si>
+    <t>12 Oct 2026</t>
+  </si>
+  <si>
+    <t>09 Oct 2026</t>
+  </si>
+  <si>
+    <t>08 Oct 2026</t>
+  </si>
+  <si>
+    <t>07 Oct 2026</t>
+  </si>
+  <si>
+    <t>06 Oct 2026</t>
+  </si>
+  <si>
+    <t>05 Oct 2026</t>
+  </si>
+  <si>
+    <t>02 Oct 2026</t>
+  </si>
+  <si>
+    <t>01 Oct 2026</t>
+  </si>
+  <si>
+    <t>30 Sep 2026</t>
+  </si>
+  <si>
+    <t>29 Sep 2026</t>
+  </si>
+  <si>
+    <t>28 Sep 2026</t>
+  </si>
+  <si>
+    <t>25 Sep 2026</t>
+  </si>
+  <si>
+    <t>24 Sep 2026</t>
+  </si>
+  <si>
+    <t>23 Sep 2026</t>
+  </si>
+  <si>
+    <t>22 Sep 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="₹#,##0.00"/>
     <numFmt numFmtId="165" formatCode="+0.00%;-0.00%"/>
   </numFmts>
   <fonts count="10">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -902,51 +902,51 @@
       <c r="B6" s="5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="5">
-        <v>34.1</v>
+        <v>42.9</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>17</v>
       </c>
@@ -1028,511 +1028,511 @@
       </c>
       <c r="C1" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>29</v>
       </c>
       <c r="F1" s="8" t="s">
         <v>30</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>31</v>
       </c>
       <c r="H1" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="11">
-        <v>157.34999999999999</v>
+        <v>129.16999999999999</v>
       </c>
       <c r="C2" s="11">
-        <v>175.34999999999999</v>
+        <v>134.65000000000001</v>
       </c>
       <c r="D2" s="11">
-        <v>151.0</v>
+        <v>122.31999999999999</v>
       </c>
       <c r="E2" s="11">
-        <v>158.5</v>
+        <v>130.36000000000001</v>
       </c>
       <c r="F2" s="13">
-        <v>0.0073</v>
+        <v>0.0092</v>
       </c>
       <c r="G2" s="9">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="H2" s="17">
-        <v>419979044</v>
+        <v>246868980</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B3" s="12">
-        <v>168.0</v>
+        <v>130.38</v>
       </c>
       <c r="C3" s="12">
-        <v>168.0</v>
+        <v>138.25</v>
       </c>
       <c r="D3" s="12">
-        <v>124.8</v>
+        <v>121.0</v>
       </c>
       <c r="E3" s="12">
-        <v>148.65000000000001</v>
+        <v>122.66</v>
       </c>
       <c r="F3" s="14">
-        <v>-0.0621</v>
+        <v>-0.0591</v>
       </c>
       <c r="G3" s="10">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="H3" s="18">
-        <v>780798651</v>
+        <v>282780230</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="11">
-        <v>149.90000000000001</v>
+        <v>122.29000000000001</v>
       </c>
       <c r="C4" s="11">
-        <v>158.75</v>
+        <v>124.31999999999999</v>
       </c>
       <c r="D4" s="11">
-        <v>135.30000000000001</v>
+        <v>116.64</v>
       </c>
       <c r="E4" s="11">
-        <v>153.039999999999992</v>
-[...2 lines deleted...]
-        <v>0.0295</v>
+        <v>117.19</v>
+      </c>
+      <c r="F4" s="15">
+        <v>-0.0446</v>
       </c>
       <c r="G4" s="9">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="H4" s="17">
-        <v>656644670</v>
+        <v>155886430</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="12">
-        <v>154.050000000000011</v>
+        <v>117.69</v>
       </c>
       <c r="C5" s="12">
-        <v>156.34999999999999</v>
+        <v>138.75</v>
       </c>
       <c r="D5" s="12">
-        <v>125.0</v>
+        <v>117.030000000000001</v>
       </c>
       <c r="E5" s="12">
-        <v>133.69</v>
-[...2 lines deleted...]
-        <v>-0.1264</v>
+        <v>134.47999999999999</v>
+      </c>
+      <c r="F5" s="16">
+        <v>0.1475</v>
       </c>
       <c r="G5" s="10">
         <v>22</v>
       </c>
       <c r="H5" s="18">
-        <v>533712916</v>
+        <v>233501173</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="11">
-        <v>133.86000000000001</v>
+        <v>134.47999999999999</v>
       </c>
       <c r="C6" s="11">
-        <v>144.19999999999999</v>
+        <v>143.27000000000001</v>
       </c>
       <c r="D6" s="11">
-        <v>123.8</v>
+        <v>127.73999999999999</v>
       </c>
       <c r="E6" s="11">
-        <v>141.36000000000001</v>
+        <v>136.84999999999999</v>
       </c>
       <c r="F6" s="13">
-        <v>0.0574</v>
+        <v>0.0176</v>
       </c>
       <c r="G6" s="9">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H6" s="17">
-        <v>443851829</v>
+        <v>547272103</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B7" s="12">
-        <v>141.38999999999999</v>
+        <v>136.78999999999999</v>
       </c>
       <c r="C7" s="12">
-        <v>142.12</v>
+        <v>145.90000000000001</v>
       </c>
       <c r="D7" s="12">
-        <v>110.40000000000001</v>
+        <v>131.099999999999994</v>
       </c>
       <c r="E7" s="12">
-        <v>115.75</v>
+        <v>134.91</v>
       </c>
       <c r="F7" s="14">
-        <v>-0.1812</v>
+        <v>-0.0142</v>
       </c>
       <c r="G7" s="10">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="H7" s="18">
-        <v>506754976</v>
+        <v>416638795</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="9" t="s">
         <v>39</v>
       </c>
       <c r="B8" s="11">
-        <v>116.52</v>
+        <v>135.91</v>
       </c>
       <c r="C8" s="11">
-        <v>126.84999999999999</v>
+        <v>149.19</v>
       </c>
       <c r="D8" s="11">
-        <v>108.65000000000001</v>
+        <v>124.0</v>
       </c>
       <c r="E8" s="11">
-        <v>117.11</v>
+        <v>146.99000000000001</v>
       </c>
       <c r="F8" s="13">
-        <v>0.0117</v>
+        <v>0.0895</v>
       </c>
       <c r="G8" s="9">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="H8" s="17">
-        <v>368342008</v>
+        <v>375933599</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B9" s="12">
-        <v>116.5</v>
+        <v>147.099999999999994</v>
       </c>
       <c r="C9" s="12">
-        <v>130.090000000000003</v>
+        <v>160.0</v>
       </c>
       <c r="D9" s="12">
-        <v>111.0</v>
+        <v>143.25</v>
       </c>
       <c r="E9" s="12">
-        <v>113.13</v>
-[...2 lines deleted...]
-        <v>-0.034</v>
+        <v>151.13</v>
+      </c>
+      <c r="F9" s="16">
+        <v>0.0282</v>
       </c>
       <c r="G9" s="10">
         <v>22</v>
       </c>
       <c r="H9" s="18">
-        <v>387524282</v>
+        <v>524710291</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B10" s="11">
-        <v>112.52</v>
+        <v>148.099999999999994</v>
       </c>
       <c r="C10" s="11">
-        <v>115.90000000000001</v>
+        <v>167.99000000000001</v>
       </c>
       <c r="D10" s="11">
-        <v>99.66</v>
+        <v>141.30000000000001</v>
       </c>
       <c r="E10" s="11">
-        <v>107.43000000000001</v>
-[...2 lines deleted...]
-        <v>-0.0504</v>
+        <v>165.71000000000001</v>
+      </c>
+      <c r="F10" s="13">
+        <v>0.0965</v>
       </c>
       <c r="G10" s="9">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="H10" s="17">
-        <v>292384983</v>
+        <v>483076481</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B11" s="12">
-        <v>104.0</v>
+        <v>158.99000000000001</v>
       </c>
       <c r="C11" s="12">
-        <v>115.16</v>
+        <v>168.21000000000001</v>
       </c>
       <c r="D11" s="12">
-        <v>99.15000000000001</v>
+        <v>142.25999999999999</v>
       </c>
       <c r="E11" s="12">
-        <v>105.019999999999996</v>
+        <v>151.41999999999999</v>
       </c>
       <c r="F11" s="14">
-        <v>-0.0224</v>
+        <v>-0.0862</v>
       </c>
       <c r="G11" s="10">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H11" s="18">
-        <v>412722769</v>
+        <v>546355702</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="9" t="s">
         <v>43</v>
       </c>
       <c r="B12" s="11">
-        <v>105.3</v>
+        <v>155.59999999999999</v>
       </c>
       <c r="C12" s="11">
-        <v>118.63</v>
+        <v>189.099999999999994</v>
       </c>
       <c r="D12" s="11">
-        <v>102.73</v>
+        <v>150.28</v>
       </c>
       <c r="E12" s="11">
-        <v>115.18000000000001</v>
+        <v>184.62</v>
       </c>
       <c r="F12" s="13">
-        <v>0.0967</v>
+        <v>0.2193</v>
       </c>
       <c r="G12" s="9">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H12" s="17">
-        <v>480405560</v>
+        <v>586545217</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B13" s="12">
-        <v>114.34999999999999</v>
+        <v>184.62</v>
       </c>
       <c r="C13" s="12">
-        <v>120.34999999999999</v>
+        <v>209.69999999999999</v>
       </c>
       <c r="D13" s="12">
-        <v>101.13</v>
+        <v>175.16</v>
       </c>
       <c r="E13" s="12">
-        <v>113.70999999999999</v>
-[...2 lines deleted...]
-        <v>-0.0128</v>
+        <v>204.37</v>
+      </c>
+      <c r="F13" s="16">
+        <v>0.107</v>
       </c>
       <c r="G13" s="10">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="H13" s="18">
-        <v>366442187</v>
+        <v>642489736</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="9" t="s">
         <v>45</v>
       </c>
       <c r="B14" s="11">
-        <v>113.7</v>
+        <v>205.19999999999999</v>
       </c>
       <c r="C14" s="11">
-        <v>131.80000000000001</v>
+        <v>206.90000000000001</v>
       </c>
       <c r="D14" s="11">
-        <v>106.25</v>
+        <v>165.36000000000001</v>
       </c>
       <c r="E14" s="11">
-        <v>129.18000000000001</v>
-[...2 lines deleted...]
-        <v>0.136</v>
+        <v>173.49000000000001</v>
+      </c>
+      <c r="F14" s="15">
+        <v>-0.1511</v>
       </c>
       <c r="G14" s="9">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H14" s="17">
-        <v>388223691</v>
+        <v>407435983</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="10" t="s">
         <v>46</v>
       </c>
       <c r="B15" s="12">
-        <v>127.0</v>
+        <v>173.36000000000001</v>
       </c>
       <c r="C15" s="12">
-        <v>136.34</v>
+        <v>175.90000000000001</v>
       </c>
       <c r="D15" s="12">
-        <v>123.84999999999999</v>
+        <v>158.0099999999999909</v>
       </c>
       <c r="E15" s="12">
-        <v>131.99000000000001</v>
-[...2 lines deleted...]
-        <v>0.0218</v>
+        <v>169.030000000000001</v>
+      </c>
+      <c r="F15" s="14">
+        <v>-0.0257</v>
       </c>
       <c r="G15" s="10">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H15" s="18">
-        <v>267636910</v>
+        <v>315810280</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="9" t="s">
         <v>47</v>
       </c>
       <c r="B16" s="11">
-        <v>132.0099999999999909</v>
+        <v>170.59999999999999</v>
       </c>
       <c r="C16" s="11">
-        <v>139.97999999999999</v>
+        <v>200.96000000000001</v>
       </c>
       <c r="D16" s="11">
-        <v>122.52</v>
+        <v>158.72999999999999</v>
       </c>
       <c r="E16" s="11">
-        <v>124.2</v>
-[...2 lines deleted...]
-        <v>-0.059</v>
+        <v>195.0</v>
+      </c>
+      <c r="F16" s="13">
+        <v>0.1536</v>
       </c>
       <c r="G16" s="9">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="H16" s="17">
-        <v>282780230</v>
+        <v>519005284</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="10" t="s">
         <v>48</v>
       </c>
       <c r="B17" s="12">
-        <v>123.81999999999999</v>
+        <v>196.0</v>
       </c>
       <c r="C17" s="12">
-        <v>125.88</v>
+        <v>200.80000000000001</v>
       </c>
       <c r="D17" s="12">
-        <v>118.099999999999994</v>
+        <v>170.5</v>
       </c>
       <c r="E17" s="12">
-        <v>118.66</v>
+        <v>181.49000000000001</v>
       </c>
       <c r="F17" s="14">
-        <v>-0.0446</v>
+        <v>-0.0693</v>
       </c>
       <c r="G17" s="10">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H17" s="18">
-        <v>155886430</v>
+        <v>361271328</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="9" t="s">
         <v>49</v>
       </c>
       <c r="B18" s="11">
-        <v>119.16</v>
+        <v>180.5</v>
       </c>
       <c r="C18" s="11">
-        <v>138.75</v>
+        <v>181.66999999999999</v>
       </c>
       <c r="D18" s="11">
-        <v>118.5</v>
+        <v>159.0</v>
       </c>
       <c r="E18" s="11">
-        <v>134.47999999999999</v>
-[...2 lines deleted...]
-        <v>0.1333</v>
+        <v>161.0</v>
+      </c>
+      <c r="F18" s="15">
+        <v>-0.1129</v>
       </c>
       <c r="G18" s="9">
         <v>22</v>
       </c>
       <c r="H18" s="17">
-        <v>233501173</v>
+        <v>339145767</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="10" t="s">
         <v>50</v>
       </c>
       <c r="B19" s="12">
-        <v>134.47999999999999</v>
+        <v>161.34999999999999</v>
       </c>
       <c r="C19" s="12">
-        <v>137.90000000000001</v>
+        <v>165.99000000000001</v>
       </c>
       <c r="D19" s="12">
-        <v>127.73999999999999</v>
+        <v>161.34999999999999</v>
       </c>
       <c r="E19" s="12">
-        <v>129.94999999999999</v>
-[...2 lines deleted...]
-        <v>-0.0337</v>
+        <v>165.30000000000001</v>
+      </c>
+      <c r="F19" s="16">
+        <v>0.0267</v>
       </c>
       <c r="G19" s="10">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="H19" s="18">
-        <v>254590569</v>
+        <v>14808765</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G13"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
@@ -1549,319 +1549,319 @@
       </c>
       <c r="B1" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C1" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>29</v>
       </c>
       <c r="F1" s="8" t="s">
         <v>30</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B2" s="11">
-        <v>120.66</v>
+        <v>168.61000000000001</v>
       </c>
       <c r="C2" s="11">
-        <v>125.88</v>
+        <v>177.0</v>
       </c>
       <c r="D2" s="11">
-        <v>120.36</v>
+        <v>168.11000000000001</v>
       </c>
       <c r="E2" s="11">
-        <v>121.069999999999993</v>
+        <v>173.46000000000001</v>
       </c>
       <c r="F2" s="13">
-        <v>0.0034</v>
+        <v>0.0288</v>
       </c>
       <c r="G2" s="17">
-        <v>49269222</v>
+        <v>61341385</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="10" t="s">
         <v>53</v>
       </c>
       <c r="B3" s="12">
-        <v>121.069999999999993</v>
+        <v>174.80000000000001</v>
       </c>
       <c r="C3" s="12">
-        <v>124.64</v>
+        <v>200.96000000000001</v>
       </c>
       <c r="D3" s="12">
-        <v>119.90000000000001</v>
+        <v>174.71000000000001</v>
       </c>
       <c r="E3" s="12">
-        <v>120.37</v>
-[...2 lines deleted...]
-        <v>-0.0058</v>
+        <v>200.0</v>
+      </c>
+      <c r="F3" s="16">
+        <v>0.153</v>
       </c>
       <c r="G3" s="18">
-        <v>35582878</v>
+        <v>252114667</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="9" t="s">
         <v>54</v>
       </c>
       <c r="B4" s="11">
-        <v>122.8</v>
+        <v>198.099999999999994</v>
       </c>
       <c r="C4" s="11">
-        <v>125.83</v>
+        <v>200.80000000000001</v>
       </c>
       <c r="D4" s="11">
-        <v>121.42</v>
+        <v>190.25</v>
       </c>
       <c r="E4" s="11">
-        <v>121.93000000000001</v>
-[...2 lines deleted...]
-        <v>0.013</v>
+        <v>196.80000000000001</v>
+      </c>
+      <c r="F4" s="15">
+        <v>-0.016</v>
       </c>
       <c r="G4" s="17">
-        <v>34743098</v>
+        <v>107451538</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="10" t="s">
         <v>55</v>
       </c>
       <c r="B5" s="12">
-        <v>122.66</v>
+        <v>196.99000000000001</v>
       </c>
       <c r="C5" s="12">
-        <v>123.59999999999999</v>
+        <v>196.99000000000001</v>
       </c>
       <c r="D5" s="12">
-        <v>118.099999999999994</v>
+        <v>178.65000000000001</v>
       </c>
       <c r="E5" s="12">
-        <v>118.66</v>
+        <v>179.0</v>
       </c>
       <c r="F5" s="14">
-        <v>-0.0268</v>
+        <v>-0.0904</v>
       </c>
       <c r="G5" s="18">
-        <v>23179612</v>
+        <v>82472916</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="9" t="s">
         <v>56</v>
       </c>
       <c r="B6" s="11">
-        <v>119.16</v>
+        <v>182.43000000000001</v>
       </c>
       <c r="C6" s="11">
-        <v>130.21000000000001</v>
+        <v>182.43000000000001</v>
       </c>
       <c r="D6" s="11">
-        <v>118.5</v>
+        <v>170.5</v>
       </c>
       <c r="E6" s="11">
-        <v>129.25999999999999</v>
-[...2 lines deleted...]
-        <v>0.0893</v>
+        <v>177.33000000000001</v>
+      </c>
+      <c r="F6" s="15">
+        <v>-0.0093</v>
       </c>
       <c r="G6" s="17">
-        <v>53172838</v>
+        <v>51981743</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="10" t="s">
         <v>57</v>
       </c>
       <c r="B7" s="12">
-        <v>130.53</v>
+        <v>178.0</v>
       </c>
       <c r="C7" s="12">
-        <v>134.78999999999999</v>
+        <v>191.36000000000001</v>
       </c>
       <c r="D7" s="12">
-        <v>129.11000000000001</v>
+        <v>174.0</v>
       </c>
       <c r="E7" s="12">
-        <v>132.25999999999999</v>
+        <v>185.0</v>
       </c>
       <c r="F7" s="16">
-        <v>0.0232</v>
+        <v>0.0433</v>
       </c>
       <c r="G7" s="18">
-        <v>50996072</v>
+        <v>90222047</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="9" t="s">
         <v>58</v>
       </c>
       <c r="B8" s="11">
-        <v>132.0099999999999909</v>
+        <v>185.71000000000001</v>
       </c>
       <c r="C8" s="11">
-        <v>136.63</v>
+        <v>188.22</v>
       </c>
       <c r="D8" s="11">
-        <v>131.44</v>
+        <v>170.66999999999999</v>
       </c>
       <c r="E8" s="11">
-        <v>136.19999999999999</v>
-[...2 lines deleted...]
-        <v>0.0298</v>
+        <v>174.5</v>
+      </c>
+      <c r="F8" s="15">
+        <v>-0.0568</v>
       </c>
       <c r="G8" s="17">
-        <v>58315550</v>
+        <v>103612786</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="10" t="s">
         <v>59</v>
       </c>
       <c r="B9" s="12">
-        <v>135.11000000000001</v>
+        <v>174.21000000000001</v>
       </c>
       <c r="C9" s="12">
-        <v>138.75</v>
+        <v>180.44999999999999</v>
       </c>
       <c r="D9" s="12">
-        <v>130.40000000000001</v>
+        <v>165.75999999999999</v>
       </c>
       <c r="E9" s="12">
-        <v>131.02000000000001</v>
+        <v>171.55000000000001</v>
       </c>
       <c r="F9" s="14">
-        <v>-0.038</v>
+        <v>-0.0169</v>
       </c>
       <c r="G9" s="18">
-        <v>54330027</v>
+        <v>95784341</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="9" t="s">
         <v>60</v>
       </c>
       <c r="B10" s="11">
-        <v>131.40000000000001</v>
+        <v>172.5</v>
       </c>
       <c r="C10" s="11">
-        <v>137.90000000000001</v>
+        <v>177.25</v>
       </c>
       <c r="D10" s="11">
-        <v>131.25999999999999</v>
+        <v>167.060000000000002</v>
       </c>
       <c r="E10" s="11">
-        <v>134.96000000000001</v>
-[...2 lines deleted...]
-        <v>0.0301</v>
+        <v>170.94999999999999</v>
+      </c>
+      <c r="F10" s="15">
+        <v>-0.0035</v>
       </c>
       <c r="G10" s="17">
-        <v>52614544</v>
+        <v>60876060</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="10" t="s">
         <v>61</v>
       </c>
       <c r="B11" s="12">
-        <v>135.65000000000001</v>
+        <v>171.0</v>
       </c>
       <c r="C11" s="12">
-        <v>137.0</v>
+        <v>172.72</v>
       </c>
       <c r="D11" s="12">
-        <v>130.099999999999994</v>
+        <v>161.31</v>
       </c>
       <c r="E11" s="12">
-        <v>132.16999999999999</v>
+        <v>164.34</v>
       </c>
       <c r="F11" s="14">
-        <v>-0.0207</v>
+        <v>-0.0387</v>
       </c>
       <c r="G11" s="18">
-        <v>133515803</v>
+        <v>49738520</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="9" t="s">
         <v>62</v>
       </c>
       <c r="B12" s="11">
-        <v>131.5</v>
+        <v>164.099999999999994</v>
       </c>
       <c r="C12" s="11">
-        <v>134.19999999999999</v>
+        <v>173.94999999999999</v>
       </c>
       <c r="D12" s="11">
-        <v>128.0</v>
+        <v>159.0</v>
       </c>
       <c r="E12" s="11">
-        <v>128.68000000000001</v>
+        <v>161.0</v>
       </c>
       <c r="F12" s="15">
-        <v>-0.0264</v>
+        <v>-0.0203</v>
       </c>
       <c r="G12" s="17">
-        <v>72459981</v>
+        <v>80333076</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="10" t="s">
         <v>63</v>
       </c>
       <c r="B13" s="12">
-        <v>129.59999999999999</v>
+        <v>161.34999999999999</v>
       </c>
       <c r="C13" s="12">
-        <v>130.69</v>
+        <v>165.99000000000001</v>
       </c>
       <c r="D13" s="12">
-        <v>127.73999999999999</v>
+        <v>161.34999999999999</v>
       </c>
       <c r="E13" s="12">
-        <v>129.94999999999999</v>
+        <v>165.30000000000001</v>
       </c>
       <c r="F13" s="16">
-        <v>0.0099</v>
+        <v>0.0267</v>
       </c>
       <c r="G13" s="18">
-        <v>12686927</v>
+        <v>14808765</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:K31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
@@ -1894,729 +1894,735 @@
       </c>
       <c r="F1" s="8" t="s">
         <v>68</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>69</v>
       </c>
       <c r="H1" s="8" t="s">
         <v>70</v>
       </c>
       <c r="I1" s="8" t="s">
         <v>71</v>
       </c>
       <c r="J1" s="8" t="s">
         <v>72</v>
       </c>
       <c r="K1" s="8" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="9" t="s">
         <v>74</v>
       </c>
       <c r="B2" s="11">
-        <v>168.27000000000001</v>
-[...2 lines deleted...]
-        <v>-0.0301</v>
+        <v>165.30000000000001</v>
+      </c>
+      <c r="C2" s="13">
+        <v>0.0267</v>
       </c>
       <c r="D2" s="9">
-        <v>34.1</v>
+        <v>42.9</v>
       </c>
       <c r="E2" s="9">
-        <v>0.95</v>
+        <v>1.02</v>
       </c>
       <c r="F2" s="9"/>
       <c r="G2" s="9"/>
       <c r="H2" s="9"/>
       <c r="I2" s="9"/>
       <c r="J2" s="9"/>
       <c r="K2" s="9"/>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="10" t="s">
         <v>75</v>
       </c>
       <c r="B3" s="12">
-        <v>173.49000000000001</v>
-[...2 lines deleted...]
-        <v>-0.0099</v>
+        <v>161.0</v>
+      </c>
+      <c r="C3" s="16">
+        <v>0.0</v>
       </c>
       <c r="D3" s="10">
-        <v>39.0</v>
+        <v>35.7</v>
       </c>
       <c r="E3" s="10">
-        <v>0.77</v>
+        <v>0.59</v>
       </c>
       <c r="F3" s="10"/>
       <c r="G3" s="10"/>
       <c r="H3" s="10"/>
       <c r="I3" s="10"/>
       <c r="J3" s="10"/>
       <c r="K3" s="10"/>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="9" t="s">
         <v>76</v>
       </c>
       <c r="B4" s="11">
-        <v>175.22999999999999</v>
-[...2 lines deleted...]
-        <v>0.026</v>
+        <v>161.0</v>
+      </c>
+      <c r="C4" s="15">
+        <v>-0.0062</v>
       </c>
       <c r="D4" s="9">
-        <v>40.8</v>
+        <v>35.7</v>
       </c>
       <c r="E4" s="9">
-        <v>2.75</v>
+        <v>0.83</v>
       </c>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="9"/>
       <c r="I4" s="9"/>
       <c r="J4" s="9"/>
-      <c r="K4" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K4" s="9"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="10" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B5" s="12">
-        <v>170.78999999999999</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>162.0</v>
+      </c>
+      <c r="C5" s="14">
+        <v>-0.0537</v>
       </c>
       <c r="D5" s="10">
-        <v>33.5</v>
+        <v>36.6</v>
       </c>
       <c r="E5" s="10">
-        <v>0.65</v>
+        <v>1.52</v>
       </c>
       <c r="F5" s="10"/>
       <c r="G5" s="10"/>
       <c r="H5" s="10"/>
       <c r="I5" s="10"/>
       <c r="J5" s="10"/>
       <c r="K5" s="10"/>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="9" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B6" s="11">
-        <v>170.78999999999999</v>
-[...2 lines deleted...]
-        <v>-0.0037</v>
+        <v>171.19999999999999</v>
+      </c>
+      <c r="C6" s="13">
+        <v>0.0082</v>
       </c>
       <c r="D6" s="9">
-        <v>33.5</v>
+        <v>47.0</v>
       </c>
       <c r="E6" s="9">
-        <v>0.64</v>
+        <v>1.25</v>
       </c>
       <c r="F6" s="9"/>
       <c r="G6" s="9"/>
       <c r="H6" s="9"/>
-      <c r="I6" s="9"/>
+      <c r="I6" s="9" t="s">
+        <v>79</v>
+      </c>
       <c r="J6" s="9"/>
       <c r="K6" s="9"/>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="10" t="s">
         <v>80</v>
       </c>
       <c r="B7" s="12">
-        <v>171.41999999999999</v>
+        <v>169.80000000000001</v>
       </c>
       <c r="C7" s="16">
-        <v>0.0132</v>
+        <v>0.0332</v>
       </c>
       <c r="D7" s="10">
-        <v>34.1</v>
+        <v>44.8</v>
       </c>
       <c r="E7" s="10">
-        <v>0.8</v>
+        <v>1.01</v>
       </c>
       <c r="F7" s="10"/>
       <c r="G7" s="10"/>
       <c r="H7" s="10"/>
       <c r="I7" s="10"/>
       <c r="J7" s="10"/>
       <c r="K7" s="10"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="9" t="s">
         <v>81</v>
       </c>
       <c r="B8" s="11">
-        <v>169.18000000000001</v>
+        <v>164.34</v>
       </c>
       <c r="C8" s="15">
-        <v>-0.0324</v>
+        <v>-0.0319</v>
       </c>
       <c r="D8" s="9">
-        <v>30.5</v>
+        <v>34.9</v>
       </c>
       <c r="E8" s="9">
-        <v>0.97</v>
+        <v>0.93</v>
       </c>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="9"/>
       <c r="I8" s="9"/>
       <c r="J8" s="9"/>
       <c r="K8" s="9"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="10" t="s">
         <v>82</v>
       </c>
       <c r="B9" s="12">
-        <v>174.84999999999999</v>
-[...2 lines deleted...]
-        <v>-0.0289</v>
+        <v>169.75</v>
+      </c>
+      <c r="C9" s="16">
+        <v>0.0015</v>
       </c>
       <c r="D9" s="10">
-        <v>34.9</v>
+        <v>41.8</v>
       </c>
       <c r="E9" s="10">
-        <v>1.25</v>
+        <v>0.75</v>
       </c>
       <c r="F9" s="10"/>
       <c r="G9" s="10"/>
       <c r="H9" s="10"/>
       <c r="I9" s="10"/>
       <c r="J9" s="10"/>
       <c r="K9" s="10"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="9" t="s">
         <v>83</v>
       </c>
       <c r="B10" s="11">
-        <v>180.050000000000011</v>
-[...2 lines deleted...]
-        <v>-0.0116</v>
+        <v>169.5</v>
+      </c>
+      <c r="C10" s="13">
+        <v>0.0031</v>
       </c>
       <c r="D10" s="9">
-        <v>39.8</v>
+        <v>41.3</v>
       </c>
       <c r="E10" s="9">
-        <v>0.97</v>
+        <v>0.96</v>
       </c>
       <c r="F10" s="9"/>
       <c r="G10" s="9"/>
       <c r="H10" s="9"/>
       <c r="I10" s="9"/>
       <c r="J10" s="9"/>
       <c r="K10" s="9"/>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="10" t="s">
         <v>84</v>
       </c>
       <c r="B11" s="12">
-        <v>182.16</v>
+        <v>168.97</v>
       </c>
       <c r="C11" s="16">
-        <v>0.0144</v>
+        <v>0.0</v>
       </c>
       <c r="D11" s="10">
-        <v>42.0</v>
+        <v>40.3</v>
       </c>
       <c r="E11" s="10">
-        <v>0.56</v>
+        <v>0.25</v>
       </c>
       <c r="F11" s="10"/>
       <c r="G11" s="10"/>
       <c r="H11" s="10"/>
       <c r="I11" s="10"/>
       <c r="J11" s="10"/>
       <c r="K11" s="10"/>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="9" t="s">
         <v>85</v>
       </c>
       <c r="B12" s="11">
-        <v>179.58000000000001</v>
+        <v>168.97</v>
       </c>
       <c r="C12" s="15">
-        <v>-0.0078</v>
+        <v>-0.0116</v>
       </c>
       <c r="D12" s="9">
-        <v>38.1</v>
+        <v>40.3</v>
       </c>
       <c r="E12" s="9">
-        <v>0.73</v>
+        <v>0.24</v>
       </c>
       <c r="F12" s="9"/>
       <c r="G12" s="9"/>
       <c r="H12" s="9"/>
       <c r="I12" s="9"/>
       <c r="J12" s="9"/>
       <c r="K12" s="9"/>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="10" t="s">
         <v>86</v>
       </c>
       <c r="B13" s="12">
-        <v>180.99000000000001</v>
-[...2 lines deleted...]
-        <v>-0.0083</v>
+        <v>170.94999999999999</v>
+      </c>
+      <c r="C13" s="16">
+        <v>0.0039</v>
       </c>
       <c r="D13" s="10">
-        <v>39.4</v>
+        <v>42.6</v>
       </c>
       <c r="E13" s="10">
-        <v>0.95</v>
+        <v>0.44</v>
       </c>
       <c r="F13" s="10"/>
       <c r="G13" s="10"/>
       <c r="H13" s="10"/>
       <c r="I13" s="10"/>
       <c r="J13" s="10"/>
       <c r="K13" s="10"/>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="9" t="s">
         <v>87</v>
       </c>
       <c r="B14" s="11">
-        <v>184.090000000000003</v>
+        <v>170.28999999999999</v>
       </c>
       <c r="C14" s="13">
-        <v>0.0151</v>
+        <v>0.0017</v>
       </c>
       <c r="D14" s="9">
-        <v>42.3</v>
+        <v>41.6</v>
       </c>
       <c r="E14" s="9">
-        <v>0.41</v>
+        <v>0.3</v>
       </c>
       <c r="F14" s="9"/>
       <c r="G14" s="9"/>
       <c r="H14" s="9"/>
       <c r="I14" s="9"/>
       <c r="J14" s="9"/>
       <c r="K14" s="9"/>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="10" t="s">
         <v>88</v>
       </c>
       <c r="B15" s="12">
-        <v>181.36000000000001</v>
+        <v>170.0</v>
       </c>
       <c r="C15" s="14">
-        <v>-0.002</v>
+        <v>-0.016</v>
       </c>
       <c r="D15" s="10">
-        <v>38.8</v>
+        <v>41.1</v>
       </c>
       <c r="E15" s="10">
-        <v>0.56</v>
+        <v>0.45</v>
       </c>
       <c r="F15" s="10"/>
       <c r="G15" s="10"/>
       <c r="H15" s="10"/>
       <c r="I15" s="10"/>
       <c r="J15" s="10"/>
       <c r="K15" s="10"/>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="9" t="s">
         <v>89</v>
       </c>
       <c r="B16" s="11">
-        <v>181.72</v>
-[...2 lines deleted...]
-        <v>-0.023</v>
+        <v>172.77000000000001</v>
+      </c>
+      <c r="C16" s="13">
+        <v>0.0104</v>
       </c>
       <c r="D16" s="9">
-        <v>39.1</v>
+        <v>44.1</v>
       </c>
       <c r="E16" s="9">
-        <v>0.4</v>
+        <v>0.68</v>
       </c>
       <c r="F16" s="9"/>
       <c r="G16" s="9"/>
       <c r="H16" s="9"/>
       <c r="I16" s="9"/>
       <c r="J16" s="9"/>
       <c r="K16" s="9"/>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="10" t="s">
         <v>90</v>
       </c>
       <c r="B17" s="12">
-        <v>185.99000000000001</v>
-[...2 lines deleted...]
-        <v>0.012</v>
+        <v>171.0</v>
+      </c>
+      <c r="C17" s="14">
+        <v>-0.0032</v>
       </c>
       <c r="D17" s="10">
-        <v>42.7</v>
+        <v>41.6</v>
       </c>
       <c r="E17" s="10">
-        <v>0.54</v>
+        <v>1.53</v>
       </c>
       <c r="F17" s="10"/>
       <c r="G17" s="10"/>
       <c r="H17" s="10"/>
       <c r="I17" s="10"/>
       <c r="J17" s="10"/>
       <c r="K17" s="10"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="9" t="s">
         <v>91</v>
       </c>
       <c r="B18" s="11">
-        <v>183.78</v>
-[...2 lines deleted...]
-        <v>-0.0356</v>
+        <v>171.55000000000001</v>
+      </c>
+      <c r="C18" s="13">
+        <v>0.0319</v>
       </c>
       <c r="D18" s="9">
-        <v>40.0</v>
+        <v>42.1</v>
       </c>
       <c r="E18" s="9">
-        <v>0.74</v>
+        <v>2.48</v>
       </c>
       <c r="F18" s="9"/>
       <c r="G18" s="9"/>
       <c r="H18" s="9"/>
       <c r="I18" s="9"/>
       <c r="J18" s="9"/>
-      <c r="K18" s="9"/>
+      <c r="K18" s="9" t="s">
+        <v>79</v>
+      </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="10" t="s">
         <v>92</v>
       </c>
       <c r="B19" s="12">
-        <v>190.56</v>
+        <v>166.25</v>
       </c>
       <c r="C19" s="14">
-        <v>-0.0342</v>
+        <v>-0.0462</v>
       </c>
       <c r="D19" s="10">
-        <v>46.1</v>
+        <v>34.5</v>
       </c>
       <c r="E19" s="10">
-        <v>0.57</v>
+        <v>0.89</v>
       </c>
       <c r="F19" s="10"/>
       <c r="G19" s="10"/>
       <c r="H19" s="10"/>
       <c r="I19" s="10"/>
       <c r="J19" s="10"/>
       <c r="K19" s="10"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="9" t="s">
         <v>93</v>
       </c>
       <c r="B20" s="11">
-        <v>197.31</v>
+        <v>174.31</v>
       </c>
       <c r="C20" s="15">
-        <v>-0.0322</v>
+        <v>-0.0213</v>
       </c>
       <c r="D20" s="9">
-        <v>53.7</v>
+        <v>42.4</v>
       </c>
       <c r="E20" s="9">
-        <v>1.1</v>
+        <v>0.59</v>
       </c>
       <c r="F20" s="9"/>
       <c r="G20" s="9"/>
       <c r="H20" s="9"/>
       <c r="I20" s="9"/>
       <c r="J20" s="9"/>
       <c r="K20" s="9"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="10" t="s">
         <v>94</v>
       </c>
       <c r="B21" s="12">
-        <v>203.87</v>
-[...2 lines deleted...]
-        <v>-0.0096</v>
+        <v>178.099999999999994</v>
+      </c>
+      <c r="C21" s="16">
+        <v>0.0065</v>
       </c>
       <c r="D21" s="10">
-        <v>63.0</v>
+        <v>47.1</v>
       </c>
       <c r="E21" s="10">
-        <v>0.3</v>
+        <v>1.26</v>
       </c>
       <c r="F21" s="10"/>
       <c r="G21" s="10"/>
       <c r="H21" s="10"/>
       <c r="I21" s="10"/>
       <c r="J21" s="10"/>
       <c r="K21" s="10"/>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="9" t="s">
         <v>95</v>
       </c>
       <c r="B22" s="11">
-        <v>205.84999999999999</v>
+        <v>176.94999999999999</v>
       </c>
       <c r="C22" s="13">
-        <v>0.0106</v>
+        <v>0.014</v>
       </c>
       <c r="D22" s="9">
-        <v>66.2</v>
+        <v>45.4</v>
       </c>
       <c r="E22" s="9">
-        <v>0.48</v>
+        <v>0.74</v>
       </c>
       <c r="F22" s="9"/>
       <c r="G22" s="9"/>
       <c r="H22" s="9"/>
       <c r="I22" s="9"/>
       <c r="J22" s="9"/>
       <c r="K22" s="9"/>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="10" t="s">
         <v>96</v>
       </c>
       <c r="B23" s="12">
-        <v>203.69</v>
-[...2 lines deleted...]
-        <v>-0.0033</v>
+        <v>174.5</v>
+      </c>
+      <c r="C23" s="16">
+        <v>0.0</v>
       </c>
       <c r="D23" s="10">
-        <v>64.40000000000001</v>
+        <v>41.7</v>
       </c>
       <c r="E23" s="10">
-        <v>0.54</v>
+        <v>1.6</v>
       </c>
       <c r="F23" s="10"/>
       <c r="G23" s="10"/>
       <c r="H23" s="10"/>
       <c r="I23" s="10"/>
       <c r="J23" s="10"/>
       <c r="K23" s="10"/>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="9" t="s">
         <v>97</v>
       </c>
       <c r="B24" s="11">
-        <v>204.37</v>
+        <v>174.5</v>
       </c>
       <c r="C24" s="15">
-        <v>-0.0082</v>
+        <v>-0.0385</v>
       </c>
       <c r="D24" s="9">
-        <v>65.40000000000001</v>
+        <v>41.7</v>
       </c>
       <c r="E24" s="9">
-        <v>0.58</v>
+        <v>1.63</v>
       </c>
       <c r="F24" s="9"/>
       <c r="G24" s="9"/>
       <c r="H24" s="9"/>
       <c r="I24" s="9"/>
       <c r="J24" s="9"/>
       <c r="K24" s="9"/>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="10" t="s">
         <v>98</v>
       </c>
       <c r="B25" s="12">
-        <v>206.060000000000002</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>181.49000000000001</v>
+      </c>
+      <c r="C25" s="14">
+        <v>-0.0018</v>
       </c>
       <c r="D25" s="10">
-        <v>67.90000000000001</v>
+        <v>50.1</v>
       </c>
       <c r="E25" s="10">
-        <v>1.03</v>
+        <v>1.0</v>
       </c>
       <c r="F25" s="10"/>
       <c r="G25" s="10"/>
       <c r="H25" s="10"/>
       <c r="I25" s="10"/>
       <c r="J25" s="10"/>
       <c r="K25" s="10"/>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="9" t="s">
         <v>99</v>
       </c>
       <c r="B26" s="11">
-        <v>206.060000000000002</v>
-[...2 lines deleted...]
-        <v>0.0109</v>
+        <v>181.81999999999999</v>
+      </c>
+      <c r="C26" s="15">
+        <v>-0.0129</v>
       </c>
       <c r="D26" s="9">
-        <v>67.90000000000001</v>
+        <v>50.5</v>
       </c>
       <c r="E26" s="9">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="F26" s="9"/>
       <c r="G26" s="9"/>
       <c r="H26" s="9"/>
       <c r="I26" s="9"/>
       <c r="J26" s="9"/>
       <c r="K26" s="9"/>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="10" t="s">
         <v>100</v>
       </c>
       <c r="B27" s="12">
-        <v>203.84</v>
-[...2 lines deleted...]
-        <v>0.0278</v>
+        <v>184.19999999999999</v>
+      </c>
+      <c r="C27" s="14">
+        <v>-0.0043</v>
       </c>
       <c r="D27" s="10">
-        <v>66.5</v>
+        <v>53.7</v>
       </c>
       <c r="E27" s="10">
-        <v>1.06</v>
+        <v>0.88</v>
       </c>
       <c r="F27" s="10"/>
       <c r="G27" s="10"/>
       <c r="H27" s="10"/>
-      <c r="I27" s="10"/>
+      <c r="I27" s="10" t="s">
+        <v>79</v>
+      </c>
       <c r="J27" s="10"/>
       <c r="K27" s="10"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="9" t="s">
         <v>101</v>
       </c>
       <c r="B28" s="11">
-        <v>198.31999999999999</v>
-[...2 lines deleted...]
-        <v>-0.0144</v>
+        <v>185.0</v>
+      </c>
+      <c r="C28" s="13">
+        <v>0.0054</v>
       </c>
       <c r="D28" s="9">
-        <v>62.5</v>
+        <v>54.8</v>
       </c>
       <c r="E28" s="9">
-        <v>0.67</v>
+        <v>0.58</v>
       </c>
       <c r="F28" s="9"/>
       <c r="G28" s="9"/>
       <c r="H28" s="9"/>
       <c r="I28" s="9"/>
       <c r="J28" s="9"/>
       <c r="K28" s="9"/>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="10" t="s">
         <v>102</v>
       </c>
       <c r="B29" s="12">
-        <v>201.21000000000001</v>
-[...2 lines deleted...]
-        <v>0.0238</v>
+        <v>184.0</v>
+      </c>
+      <c r="C29" s="14">
+        <v>-0.0078</v>
       </c>
       <c r="D29" s="10">
-        <v>66.3</v>
+        <v>53.7</v>
       </c>
       <c r="E29" s="10">
-        <v>0.76</v>
+        <v>1.34</v>
       </c>
       <c r="F29" s="10"/>
       <c r="G29" s="10"/>
       <c r="H29" s="10"/>
       <c r="I29" s="10"/>
       <c r="J29" s="10"/>
       <c r="K29" s="10"/>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="9" t="s">
         <v>103</v>
       </c>
       <c r="B30" s="11">
-        <v>196.53</v>
-[...2 lines deleted...]
-        <v>-0.0126</v>
+        <v>185.44</v>
+      </c>
+      <c r="C30" s="13">
+        <v>0.0657</v>
       </c>
       <c r="D30" s="9">
-        <v>62.9</v>
+        <v>55.5</v>
       </c>
       <c r="E30" s="9">
-        <v>0.66</v>
+        <v>2.14</v>
       </c>
       <c r="F30" s="9"/>
       <c r="G30" s="9"/>
       <c r="H30" s="9"/>
       <c r="I30" s="9"/>
       <c r="J30" s="9"/>
-      <c r="K30" s="9"/>
+      <c r="K30" s="9" t="s">
+        <v>79</v>
+      </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="10" t="s">
         <v>104</v>
       </c>
       <c r="B31" s="12">
-        <v>199.039999999999992</v>
+        <v>174.0099999999999909</v>
       </c>
       <c r="C31" s="14">
-        <v>-0.0001</v>
+        <v>-0.0186</v>
       </c>
       <c r="D31" s="10">
-        <v>66.2</v>
+        <v>41.1</v>
       </c>
       <c r="E31" s="10">
-        <v>0.64</v>
+        <v>0.36</v>
       </c>
       <c r="F31" s="10"/>
       <c r="G31" s="10"/>
       <c r="H31" s="10"/>
       <c r="I31" s="10"/>
       <c r="J31" s="10"/>
       <c r="K31" s="10"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>