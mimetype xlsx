--- v0 (2026-07-02)
+++ v1 (2026-10-05)
@@ -23,363 +23,363 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Overview" sheetId="1" r:id="rId4"/>
     <sheet name="Monthly Summary" sheetId="2" r:id="rId5"/>
     <sheet name="Weekly Summary" sheetId="3" r:id="rId6"/>
     <sheet name="Indicator History" sheetId="4" r:id="rId7"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
   <si>
     <t>SBILIFE — SBI Life Insurance</t>
   </si>
   <si>
-    <t>NSE Equity · Finance · Generated 02 Jul 2026, 07:51 AM</t>
+    <t>NSE Equity · Finance · Generated 05 Oct 2026, 10:47 AM</t>
   </si>
   <si>
     <t>KEY METRICS</t>
   </si>
   <si>
     <t>Current Price</t>
   </si>
   <si>
-    <t>₹1,841.00</t>
+    <t>₹1,721.60</t>
   </si>
   <si>
     <t>1 Day Change</t>
   </si>
   <si>
-    <t>+1.43%</t>
+    <t>+0.00%</t>
   </si>
   <si>
     <t>52 Week High</t>
   </si>
   <si>
-    <t>₹1,936.00</t>
+    <t>₹2,129.04</t>
   </si>
   <si>
     <t>52 Week Low</t>
   </si>
   <si>
-    <t>₹1,307.70</t>
+    <t>₹1,652.90</t>
   </si>
   <si>
     <t>RSI (14)</t>
   </si>
   <si>
     <t>EMA 50</t>
   </si>
   <si>
-    <t>₹1,813.33</t>
+    <t>₹1,758.75</t>
   </si>
   <si>
     <t>EMA 200</t>
   </si>
   <si>
-    <t>₹1,880.95</t>
+    <t>₹1,856.75</t>
   </si>
   <si>
     <t>ATR (14)</t>
   </si>
   <si>
-    <t>₹37.44</t>
+    <t>₹45.38</t>
   </si>
   <si>
     <t>Volume Ratio</t>
   </si>
   <si>
-    <t>0.58×</t>
+    <t>2.54×</t>
   </si>
   <si>
     <t>Data Period</t>
   </si>
   <si>
-    <t>13 May 2024 to 22 Oct 2025</t>
+    <t>05 May 2025 to 02 Oct 2026</t>
   </si>
   <si>
     <t>ACTIVE TECHNICAL CONDITIONS</t>
   </si>
   <si>
-    <t>● NR7 Narrow Range</t>
+    <t>● Volume Spike</t>
   </si>
   <si>
     <t>● Near 52W Low</t>
   </si>
   <si>
     <t>For educational purposes only. Not investment advice. Past performance does not guarantee future results.</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Open</t>
   </si>
   <si>
     <t>High</t>
   </si>
   <si>
     <t>Low</t>
   </si>
   <si>
     <t>Close</t>
   </si>
   <si>
     <t>Change %</t>
   </si>
   <si>
     <t>Trading Days</t>
   </si>
   <si>
     <t>Total Volume</t>
   </si>
   <si>
-    <t>May 2024</t>
-[...34 lines deleted...]
-  <si>
     <t>May 2025</t>
   </si>
   <si>
     <t>Jun 2025</t>
   </si>
   <si>
     <t>Jul 2025</t>
   </si>
   <si>
     <t>Aug 2025</t>
   </si>
   <si>
     <t>Sep 2025</t>
   </si>
   <si>
     <t>Oct 2025</t>
   </si>
   <si>
+    <t>Nov 2025</t>
+  </si>
+  <si>
+    <t>Dec 2025</t>
+  </si>
+  <si>
+    <t>Jan 2026</t>
+  </si>
+  <si>
+    <t>Feb 2026</t>
+  </si>
+  <si>
+    <t>Mar 2026</t>
+  </si>
+  <si>
+    <t>Apr 2026</t>
+  </si>
+  <si>
+    <t>May 2026</t>
+  </si>
+  <si>
+    <t>Jun 2026</t>
+  </si>
+  <si>
+    <t>Jul 2026</t>
+  </si>
+  <si>
+    <t>Aug 2026</t>
+  </si>
+  <si>
+    <t>Sep 2026</t>
+  </si>
+  <si>
+    <t>Oct 2026</t>
+  </si>
+  <si>
     <t>Week</t>
   </si>
   <si>
-    <t>Week of 04 Aug</t>
-[...32 lines deleted...]
-    <t>Week of 20 Oct</t>
+    <t>Week of 13 Jul</t>
+  </si>
+  <si>
+    <t>Week of 20 Jul</t>
+  </si>
+  <si>
+    <t>Week of 27 Jul</t>
+  </si>
+  <si>
+    <t>Week of 03 Aug</t>
+  </si>
+  <si>
+    <t>Week of 10 Aug</t>
+  </si>
+  <si>
+    <t>Week of 17 Aug</t>
+  </si>
+  <si>
+    <t>Week of 24 Aug</t>
+  </si>
+  <si>
+    <t>Week of 31 Aug</t>
+  </si>
+  <si>
+    <t>Week of 07 Sep</t>
+  </si>
+  <si>
+    <t>Week of 14 Sep</t>
+  </si>
+  <si>
+    <t>Week of 21 Sep</t>
+  </si>
+  <si>
+    <t>Week of 28 Sep</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>1D Change %</t>
   </si>
   <si>
     <t>RSI</t>
   </si>
   <si>
     <t>Vol Ratio</t>
   </si>
   <si>
     <t>RSI&lt;30</t>
   </si>
   <si>
     <t>RSI&gt;70</t>
   </si>
   <si>
     <t>EMA Cross</t>
   </si>
   <si>
     <t>MACD Cross</t>
   </si>
   <si>
     <t>Breakout</t>
   </si>
   <si>
     <t>Vol Spike</t>
   </si>
   <si>
-    <t>01 Jul 2026</t>
-[...5 lines deleted...]
-    <t>29 Jun 2026</t>
+    <t>02 Oct 2026</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
-    <t>26 Jun 2026</t>
-[...77 lines deleted...]
-    <t>20 May 2026</t>
+    <t>01 Oct 2026</t>
+  </si>
+  <si>
+    <t>30 Sep 2026</t>
+  </si>
+  <si>
+    <t>29 Sep 2026</t>
+  </si>
+  <si>
+    <t>28 Sep 2026</t>
+  </si>
+  <si>
+    <t>25 Sep 2026</t>
+  </si>
+  <si>
+    <t>24 Sep 2026</t>
+  </si>
+  <si>
+    <t>23 Sep 2026</t>
+  </si>
+  <si>
+    <t>22 Sep 2026</t>
+  </si>
+  <si>
+    <t>21 Sep 2026</t>
+  </si>
+  <si>
+    <t>18 Sep 2026</t>
+  </si>
+  <si>
+    <t>16 Sep 2026</t>
+  </si>
+  <si>
+    <t>14 Sep 2026</t>
+  </si>
+  <si>
+    <t>11 Sep 2026</t>
+  </si>
+  <si>
+    <t>10 Sep 2026</t>
+  </si>
+  <si>
+    <t>09 Sep 2026</t>
+  </si>
+  <si>
+    <t>08 Sep 2026</t>
+  </si>
+  <si>
+    <t>07 Sep 2026</t>
+  </si>
+  <si>
+    <t>04 Sep 2026</t>
+  </si>
+  <si>
+    <t>03 Sep 2026</t>
+  </si>
+  <si>
+    <t>02 Sep 2026</t>
+  </si>
+  <si>
+    <t>01 Sep 2026</t>
+  </si>
+  <si>
+    <t>31 Aug 2026</t>
+  </si>
+  <si>
+    <t>28 Aug 2026</t>
+  </si>
+  <si>
+    <t>27 Aug 2026</t>
+  </si>
+  <si>
+    <t>26 Aug 2026</t>
+  </si>
+  <si>
+    <t>25 Aug 2026</t>
+  </si>
+  <si>
+    <t>24 Aug 2026</t>
+  </si>
+  <si>
+    <t>21 Aug 2026</t>
+  </si>
+  <si>
+    <t>20 Aug 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="₹#,##0.00"/>
     <numFmt numFmtId="165" formatCode="+0.00%;-0.00%"/>
   </numFmts>
   <fonts count="11">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -425,60 +425,60 @@
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF64748B"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
-      <color rgb="FFDC2626"/>
+      <color rgb="FF16A34A"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
-      <color rgb="FF16A34A"/>
+      <color rgb="FFDC2626"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF16A34A"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1E3A8A"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
@@ -524,57 +524,57 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="21">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="7" numFmtId="0" fillId="2" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="3" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="8" numFmtId="165" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="8" numFmtId="165" fillId="3" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="9" numFmtId="165" fillId="3" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="9" numFmtId="165" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
-    <xf xfId="0" fontId="8" numFmtId="165" fillId="3" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="3" fillId="0" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="3" fillId="3" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="10" numFmtId="0" fillId="3" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="10" numFmtId="0" fillId="0" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
-    <xf xfId="0" fontId="10" numFmtId="0" fillId="3" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -916,51 +916,51 @@
       <c r="B6" s="5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="5">
-        <v>50.9</v>
+        <v>46.6</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>17</v>
       </c>
@@ -1048,511 +1048,511 @@
       </c>
       <c r="C1" s="8" t="s">
         <v>28</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>29</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="8" t="s">
         <v>31</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>32</v>
       </c>
       <c r="H1" s="8" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="9" t="s">
         <v>34</v>
       </c>
       <c r="B2" s="11">
-        <v>1435.0</v>
+        <v>1770.53999999999996</v>
       </c>
       <c r="C2" s="11">
-        <v>1458.20000000000005</v>
+        <v>1831.34999999999991</v>
       </c>
       <c r="D2" s="11">
-        <v>1371.0</v>
+        <v>1690.75</v>
       </c>
       <c r="E2" s="11">
-        <v>1386.40000000000009</v>
+        <v>1809.68000000000006</v>
       </c>
       <c r="F2" s="13">
-        <v>-0.0339</v>
+        <v>0.0221</v>
       </c>
       <c r="G2" s="9">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="H2" s="17">
-        <v>18943843</v>
+        <v>17687930</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="10" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="12">
-        <v>1435.29999999999995</v>
+        <v>1809.68000000000006</v>
       </c>
       <c r="C3" s="12">
-        <v>1498.79999999999995</v>
+        <v>1863.80999999999995</v>
       </c>
       <c r="D3" s="12">
-        <v>1307.70000000000005</v>
+        <v>1717.6099999999999</v>
       </c>
       <c r="E3" s="12">
-        <v>1491.95000000000005</v>
+        <v>1835.75</v>
       </c>
       <c r="F3" s="14">
-        <v>0.0761</v>
+        <v>0.0144</v>
       </c>
       <c r="G3" s="10">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="H3" s="18">
-        <v>28458907</v>
+        <v>28316360</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B4" s="11">
-        <v>1491.95000000000005</v>
+        <v>1828.46000000000004</v>
       </c>
       <c r="C4" s="11">
-        <v>1777.70000000000005</v>
+        <v>1872.40000000000009</v>
       </c>
       <c r="D4" s="11">
-        <v>1468.099999999999909</v>
+        <v>1751.66000000000008</v>
       </c>
       <c r="E4" s="11">
-        <v>1753.65000000000009</v>
-[...2 lines deleted...]
-        <v>0.1754</v>
+        <v>1838.1400000000001</v>
+      </c>
+      <c r="F4" s="13">
+        <v>0.0013</v>
       </c>
       <c r="G4" s="9">
         <v>23</v>
       </c>
       <c r="H4" s="17">
-        <v>35773027</v>
+        <v>20675478</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="10" t="s">
         <v>37</v>
       </c>
       <c r="B5" s="12">
-        <v>1791.099999999999909</v>
+        <v>1837.45000000000005</v>
       </c>
       <c r="C5" s="12">
-        <v>1869.79999999999995</v>
+        <v>1909.34999999999991</v>
       </c>
       <c r="D5" s="12">
-        <v>1666.0</v>
+        <v>1778.52999999999997</v>
       </c>
       <c r="E5" s="12">
-        <v>1850.29999999999995</v>
-[...2 lines deleted...]
-        <v>0.0551</v>
+        <v>1802.99000000000001</v>
+      </c>
+      <c r="F5" s="15">
+        <v>-0.0191</v>
       </c>
       <c r="G5" s="10">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="H5" s="18">
-        <v>28928313</v>
+        <v>15064406</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B6" s="11">
-        <v>1850.29999999999995</v>
+        <v>1797.5</v>
       </c>
       <c r="C6" s="11">
-        <v>1936.0</v>
+        <v>1887.38000000000011</v>
       </c>
       <c r="D6" s="11">
-        <v>1808.45000000000005</v>
+        <v>1767.039999999999964</v>
       </c>
       <c r="E6" s="11">
-        <v>1844.0</v>
-[...2 lines deleted...]
-        <v>-0.0034</v>
+        <v>1788.1099999999999</v>
+      </c>
+      <c r="F6" s="16">
+        <v>-0.0083</v>
       </c>
       <c r="G6" s="9">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H6" s="17">
-        <v>30459400</v>
+        <v>21205188</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="10" t="s">
         <v>39</v>
       </c>
       <c r="B7" s="12">
-        <v>1840.20000000000005</v>
+        <v>1780.51999999999998</v>
       </c>
       <c r="C7" s="12">
-        <v>1859.29999999999995</v>
+        <v>1975.95000000000005</v>
       </c>
       <c r="D7" s="12">
-        <v>1593.59999999999991</v>
+        <v>1755.25999999999999</v>
       </c>
       <c r="E7" s="12">
-        <v>1622.15000000000009</v>
-[...2 lines deleted...]
-        <v>-0.1203</v>
+        <v>1952.99000000000001</v>
+      </c>
+      <c r="F7" s="14">
+        <v>0.0922</v>
       </c>
       <c r="G7" s="10">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H7" s="18">
-        <v>35914963</v>
+        <v>22398511</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="9" t="s">
         <v>40</v>
       </c>
       <c r="B8" s="11">
-        <v>1639.40000000000009</v>
+        <v>1947.28999999999996</v>
       </c>
       <c r="C8" s="11">
-        <v>1642.0</v>
+        <v>2083.69999999999982</v>
       </c>
       <c r="D8" s="11">
-        <v>1396.65000000000009</v>
+        <v>1942.29999999999995</v>
       </c>
       <c r="E8" s="11">
-        <v>1437.75</v>
+        <v>1963.26999999999998</v>
       </c>
       <c r="F8" s="13">
-        <v>-0.1137</v>
+        <v>0.0053</v>
       </c>
       <c r="G8" s="9">
         <v>20</v>
       </c>
       <c r="H8" s="17">
-        <v>41156100</v>
+        <v>18315265</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="10" t="s">
         <v>41</v>
       </c>
       <c r="B9" s="12">
-        <v>1428.40000000000009</v>
+        <v>1964.26999999999998</v>
       </c>
       <c r="C9" s="12">
-        <v>1484.40000000000009</v>
+        <v>2049.34999999999991</v>
       </c>
       <c r="D9" s="12">
-        <v>1377.5</v>
+        <v>1948.49000000000001</v>
       </c>
       <c r="E9" s="12">
-        <v>1390.40000000000009</v>
-[...2 lines deleted...]
-        <v>-0.0329</v>
+        <v>2032.079999999999927</v>
+      </c>
+      <c r="F9" s="14">
+        <v>0.035</v>
       </c>
       <c r="G9" s="10">
         <v>22</v>
       </c>
       <c r="H9" s="18">
-        <v>42745734</v>
+        <v>16087606</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="9" t="s">
         <v>42</v>
       </c>
       <c r="B10" s="11">
-        <v>1392.20000000000005</v>
+        <v>2032.079999999999927</v>
       </c>
       <c r="C10" s="11">
-        <v>1555.0</v>
+        <v>2106.67000000000007</v>
       </c>
       <c r="D10" s="11">
-        <v>1384.95000000000005</v>
+        <v>1948.78999999999996</v>
       </c>
       <c r="E10" s="11">
-        <v>1483.59999999999991</v>
-[...2 lines deleted...]
-        <v>0.067</v>
+        <v>1995.73000000000002</v>
+      </c>
+      <c r="F10" s="16">
+        <v>-0.0179</v>
       </c>
       <c r="G10" s="9">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H10" s="17">
-        <v>33823121</v>
+        <v>22380820</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="10" t="s">
         <v>43</v>
       </c>
       <c r="B11" s="12">
-        <v>1434.34999999999991</v>
+        <v>1969.75999999999999</v>
       </c>
       <c r="C11" s="12">
-        <v>1501.40000000000009</v>
+        <v>2129.039999999999964</v>
       </c>
       <c r="D11" s="12">
-        <v>1402.90000000000009</v>
+        <v>1952.78999999999996</v>
       </c>
       <c r="E11" s="12">
-        <v>1430.5</v>
-[...2 lines deleted...]
-        <v>-0.0358</v>
+        <v>2034.36999999999989</v>
+      </c>
+      <c r="F11" s="14">
+        <v>0.0194</v>
       </c>
       <c r="G11" s="10">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H11" s="18">
-        <v>18870762</v>
+        <v>17131815</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="9" t="s">
         <v>44</v>
       </c>
       <c r="B12" s="11">
-        <v>1432.54999999999995</v>
+        <v>2025.18000000000006</v>
       </c>
       <c r="C12" s="11">
-        <v>1584.0</v>
+        <v>2053.40000000000009</v>
       </c>
       <c r="D12" s="11">
-        <v>1379.84999999999991</v>
+        <v>1766.0</v>
       </c>
       <c r="E12" s="11">
-        <v>1547.84999999999991</v>
-[...2 lines deleted...]
-        <v>0.082</v>
+        <v>1777.29999999999995</v>
+      </c>
+      <c r="F12" s="16">
+        <v>-0.1264</v>
       </c>
       <c r="G12" s="9">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H12" s="17">
-        <v>20895649</v>
+        <v>26862685</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="10" t="s">
         <v>45</v>
       </c>
       <c r="B13" s="12">
-        <v>1537.75</v>
+        <v>1828.40000000000009</v>
       </c>
       <c r="C13" s="12">
-        <v>1772.5</v>
+        <v>1990.90000000000009</v>
       </c>
       <c r="D13" s="12">
-        <v>1430.54999999999995</v>
+        <v>1728.099999999999909</v>
       </c>
       <c r="E13" s="12">
-        <v>1765.79999999999995</v>
+        <v>1819.0</v>
       </c>
       <c r="F13" s="14">
-        <v>0.1408</v>
+        <v>0.0235</v>
       </c>
       <c r="G13" s="10">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H13" s="18">
-        <v>33520392</v>
+        <v>39444336</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="9" t="s">
         <v>46</v>
       </c>
       <c r="B14" s="11">
-        <v>1761.0</v>
+        <v>1819.0</v>
       </c>
       <c r="C14" s="11">
-        <v>1833.90000000000009</v>
+        <v>1906.90000000000009</v>
       </c>
       <c r="D14" s="11">
-        <v>1693.099999999999909</v>
+        <v>1802.59999999999991</v>
       </c>
       <c r="E14" s="11">
-        <v>1812.20000000000005</v>
-[...2 lines deleted...]
-        <v>0.0263</v>
+        <v>1830.099999999999909</v>
+      </c>
+      <c r="F14" s="13">
+        <v>0.0061</v>
       </c>
       <c r="G14" s="9">
         <v>21</v>
       </c>
       <c r="H14" s="17">
-        <v>19106533</v>
+        <v>18214946</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="10" t="s">
         <v>47</v>
       </c>
       <c r="B15" s="12">
-        <v>1812.20000000000005</v>
+        <v>1839.0</v>
       </c>
       <c r="C15" s="12">
-        <v>1866.40000000000009</v>
+        <v>1846.40000000000009</v>
       </c>
       <c r="D15" s="12">
-        <v>1720.0</v>
+        <v>1700.40000000000009</v>
       </c>
       <c r="E15" s="12">
-        <v>1838.29999999999995</v>
-[...2 lines deleted...]
-        <v>0.0144</v>
+        <v>1765.70000000000005</v>
+      </c>
+      <c r="F15" s="15">
+        <v>-0.0352</v>
       </c>
       <c r="G15" s="10">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H15" s="18">
-        <v>28316360</v>
+        <v>23907248</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="9" t="s">
         <v>48</v>
       </c>
       <c r="B16" s="11">
-        <v>1831.0</v>
+        <v>1777.0</v>
       </c>
       <c r="C16" s="11">
-        <v>1875.0</v>
+        <v>1910.0</v>
       </c>
       <c r="D16" s="11">
-        <v>1754.099999999999909</v>
+        <v>1758.59999999999991</v>
       </c>
       <c r="E16" s="11">
-        <v>1840.70000000000005</v>
-[...2 lines deleted...]
-        <v>0.0013</v>
+        <v>1882.0</v>
+      </c>
+      <c r="F16" s="13">
+        <v>0.0659</v>
       </c>
       <c r="G16" s="9">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H16" s="17">
-        <v>20675478</v>
+        <v>20139674</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="10" t="s">
         <v>49</v>
       </c>
       <c r="B17" s="12">
-        <v>1840.0</v>
+        <v>1899.0</v>
       </c>
       <c r="C17" s="12">
-        <v>1912.0</v>
+        <v>1915.0</v>
       </c>
       <c r="D17" s="12">
-        <v>1781.0</v>
+        <v>1739.0</v>
       </c>
       <c r="E17" s="12">
-        <v>1805.5</v>
-[...2 lines deleted...]
-        <v>-0.0191</v>
+        <v>1740.5</v>
+      </c>
+      <c r="F17" s="15">
+        <v>-0.0752</v>
       </c>
       <c r="G17" s="10">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="H17" s="18">
-        <v>15064406</v>
+        <v>18246159</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="9" t="s">
         <v>50</v>
       </c>
       <c r="B18" s="11">
-        <v>1800.0</v>
+        <v>1740.5</v>
       </c>
       <c r="C18" s="11">
-        <v>1890.0</v>
+        <v>1791.40000000000009</v>
       </c>
       <c r="D18" s="11">
-        <v>1769.5</v>
+        <v>1652.90000000000009</v>
       </c>
       <c r="E18" s="11">
-        <v>1790.59999999999991</v>
-[...2 lines deleted...]
-        <v>-0.0083</v>
+        <v>1696.40000000000009</v>
+      </c>
+      <c r="F18" s="16">
+        <v>-0.0253</v>
       </c>
       <c r="G18" s="9">
         <v>22</v>
       </c>
       <c r="H18" s="17">
-        <v>21205188</v>
+        <v>23273947</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="10" t="s">
         <v>51</v>
       </c>
       <c r="B19" s="12">
-        <v>1783.0</v>
+        <v>1676.29999999999995</v>
       </c>
       <c r="C19" s="12">
-        <v>1858.40000000000009</v>
+        <v>1730.29999999999995</v>
       </c>
       <c r="D19" s="12">
-        <v>1757.70000000000005</v>
+        <v>1674.79999999999995</v>
       </c>
       <c r="E19" s="12">
-        <v>1841.0</v>
+        <v>1721.59999999999991</v>
       </c>
       <c r="F19" s="14">
-        <v>0.0281</v>
+        <v>0.0149</v>
       </c>
       <c r="G19" s="10">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="H19" s="18">
-        <v>11895146</v>
+        <v>6659720</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G13"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
@@ -1569,319 +1569,319 @@
       </c>
       <c r="B1" s="8" t="s">
         <v>27</v>
       </c>
       <c r="C1" s="8" t="s">
         <v>28</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>29</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="8" t="s">
         <v>31</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="9" t="s">
         <v>53</v>
       </c>
       <c r="B2" s="11">
-        <v>1798.0</v>
+        <v>1850.0</v>
       </c>
       <c r="C2" s="11">
-        <v>1876.0</v>
+        <v>1880.59999999999991</v>
       </c>
       <c r="D2" s="11">
-        <v>1781.0</v>
+        <v>1810.0</v>
       </c>
       <c r="E2" s="11">
-        <v>1833.59999999999991</v>
-[...2 lines deleted...]
-        <v>0.0198</v>
+        <v>1829.40000000000009</v>
+      </c>
+      <c r="F2" s="16">
+        <v>-0.0111</v>
       </c>
       <c r="G2" s="17">
-        <v>4434901</v>
+        <v>4310315</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="10" t="s">
         <v>54</v>
       </c>
       <c r="B3" s="12">
-        <v>1836.0</v>
+        <v>1831.0</v>
       </c>
       <c r="C3" s="12">
-        <v>1863.90000000000009</v>
+        <v>1889.5</v>
       </c>
       <c r="D3" s="12">
-        <v>1825.90000000000009</v>
+        <v>1797.0</v>
       </c>
       <c r="E3" s="12">
-        <v>1840.59999999999991</v>
+        <v>1858.59999999999991</v>
       </c>
       <c r="F3" s="14">
-        <v>0.0038</v>
+        <v>0.016</v>
       </c>
       <c r="G3" s="18">
-        <v>2121967</v>
+        <v>3611901</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="9" t="s">
         <v>55</v>
       </c>
       <c r="B4" s="11">
-        <v>1879.0</v>
+        <v>1860.0</v>
       </c>
       <c r="C4" s="11">
-        <v>1912.0</v>
+        <v>1910.0</v>
       </c>
       <c r="D4" s="11">
-        <v>1836.59999999999991</v>
+        <v>1836.20000000000005</v>
       </c>
       <c r="E4" s="11">
-        <v>1859.0</v>
-[...2 lines deleted...]
-        <v>0.01</v>
+        <v>1882.0</v>
+      </c>
+      <c r="F4" s="13">
+        <v>0.0126</v>
       </c>
       <c r="G4" s="17">
-        <v>4915121</v>
+        <v>5550856</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="10" t="s">
         <v>56</v>
       </c>
       <c r="B5" s="12">
-        <v>1858.90000000000009</v>
+        <v>1899.0</v>
       </c>
       <c r="C5" s="12">
-        <v>1862.40000000000009</v>
+        <v>1915.0</v>
       </c>
       <c r="D5" s="12">
-        <v>1801.099999999999909</v>
+        <v>1852.79999999999995</v>
       </c>
       <c r="E5" s="12">
-        <v>1805.5</v>
-[...2 lines deleted...]
-        <v>-0.0288</v>
+        <v>1855.5</v>
+      </c>
+      <c r="F5" s="15">
+        <v>-0.0141</v>
       </c>
       <c r="G5" s="18">
-        <v>3032547</v>
+        <v>3891430</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="9" t="s">
         <v>57</v>
       </c>
       <c r="B6" s="11">
-        <v>1800.0</v>
+        <v>1855.5</v>
       </c>
       <c r="C6" s="11">
-        <v>1890.0</v>
+        <v>1866.0</v>
       </c>
       <c r="D6" s="11">
-        <v>1773.0</v>
+        <v>1789.40000000000009</v>
       </c>
       <c r="E6" s="11">
-        <v>1805.29999999999995</v>
-[...2 lines deleted...]
-        <v>-0.0001</v>
+        <v>1795.0</v>
+      </c>
+      <c r="F6" s="16">
+        <v>-0.0326</v>
       </c>
       <c r="G6" s="17">
-        <v>5076741</v>
+        <v>4963167</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="10" t="s">
         <v>58</v>
       </c>
       <c r="B7" s="12">
-        <v>1807.0</v>
+        <v>1785.40000000000009</v>
       </c>
       <c r="C7" s="12">
-        <v>1843.59999999999991</v>
+        <v>1799.0</v>
       </c>
       <c r="D7" s="12">
-        <v>1769.5</v>
+        <v>1746.40000000000009</v>
       </c>
       <c r="E7" s="12">
-        <v>1830.20000000000005</v>
-[...2 lines deleted...]
-        <v>0.0138</v>
+        <v>1792.90000000000009</v>
+      </c>
+      <c r="F7" s="15">
+        <v>-0.0012</v>
       </c>
       <c r="G7" s="18">
-        <v>4503130</v>
+        <v>3387688</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="9" t="s">
         <v>59</v>
       </c>
       <c r="B8" s="11">
-        <v>1830.099999999999909</v>
+        <v>1801.70000000000005</v>
       </c>
       <c r="C8" s="11">
-        <v>1846.90000000000009</v>
+        <v>1801.70000000000005</v>
       </c>
       <c r="D8" s="11">
-        <v>1795.29999999999995</v>
+        <v>1747.79999999999995</v>
       </c>
       <c r="E8" s="11">
-        <v>1841.70000000000005</v>
-[...2 lines deleted...]
-        <v>0.0063</v>
+        <v>1761.099999999999909</v>
+      </c>
+      <c r="F8" s="16">
+        <v>-0.0177</v>
       </c>
       <c r="G8" s="17">
-        <v>4139695</v>
+        <v>5207590</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="10" t="s">
         <v>60</v>
       </c>
       <c r="B9" s="12">
-        <v>1855.0</v>
+        <v>1760.0</v>
       </c>
       <c r="C9" s="12">
-        <v>1879.70000000000005</v>
+        <v>1775.0</v>
       </c>
       <c r="D9" s="12">
-        <v>1790.0</v>
+        <v>1707.40000000000009</v>
       </c>
       <c r="E9" s="12">
-        <v>1798.79999999999995</v>
-[...2 lines deleted...]
-        <v>-0.0233</v>
+        <v>1775.0</v>
+      </c>
+      <c r="F9" s="14">
+        <v>0.0079</v>
       </c>
       <c r="G9" s="18">
-        <v>4812898</v>
+        <v>4460996</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="9" t="s">
         <v>61</v>
       </c>
       <c r="B10" s="11">
-        <v>1814.0</v>
+        <v>1775.0</v>
       </c>
       <c r="C10" s="11">
-        <v>1814.0</v>
+        <v>1775.0</v>
       </c>
       <c r="D10" s="11">
-        <v>1766.20000000000005</v>
+        <v>1671.0</v>
       </c>
       <c r="E10" s="11">
-        <v>1785.099999999999909</v>
-[...2 lines deleted...]
-        <v>-0.0076</v>
+        <v>1684.70000000000005</v>
+      </c>
+      <c r="F10" s="16">
+        <v>-0.0509</v>
       </c>
       <c r="G10" s="17">
-        <v>4092985</v>
+        <v>3868575</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="10" t="s">
         <v>62</v>
       </c>
       <c r="B11" s="12">
-        <v>1776.0</v>
+        <v>1680.0</v>
       </c>
       <c r="C11" s="12">
-        <v>1843.70000000000005</v>
+        <v>1771.099999999999909</v>
       </c>
       <c r="D11" s="12">
-        <v>1757.70000000000005</v>
+        <v>1652.90000000000009</v>
       </c>
       <c r="E11" s="12">
-        <v>1810.40000000000009</v>
+        <v>1731.0</v>
       </c>
       <c r="F11" s="14">
-        <v>0.0142</v>
+        <v>0.0275</v>
       </c>
       <c r="G11" s="18">
-        <v>5690819</v>
+        <v>4972793</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="9" t="s">
         <v>63</v>
       </c>
       <c r="B12" s="11">
-        <v>1810.0</v>
+        <v>1744.0</v>
       </c>
       <c r="C12" s="11">
-        <v>1858.40000000000009</v>
+        <v>1791.40000000000009</v>
       </c>
       <c r="D12" s="11">
-        <v>1798.099999999999909</v>
+        <v>1699.90000000000009</v>
       </c>
       <c r="E12" s="11">
-        <v>1844.099999999999909</v>
-[...2 lines deleted...]
-        <v>0.0186</v>
+        <v>1742.0</v>
+      </c>
+      <c r="F12" s="13">
+        <v>0.0064</v>
       </c>
       <c r="G12" s="17">
-        <v>4110301</v>
+        <v>6018479</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="10" t="s">
         <v>64</v>
       </c>
       <c r="B13" s="12">
-        <v>1850.0</v>
+        <v>1742.0</v>
       </c>
       <c r="C13" s="12">
-        <v>1857.20000000000005</v>
+        <v>1752.79999999999995</v>
       </c>
       <c r="D13" s="12">
-        <v>1828.0</v>
+        <v>1674.79999999999995</v>
       </c>
       <c r="E13" s="12">
-        <v>1841.0</v>
-[...2 lines deleted...]
-        <v>-0.0017</v>
+        <v>1721.59999999999991</v>
+      </c>
+      <c r="F13" s="15">
+        <v>-0.0117</v>
       </c>
       <c r="G13" s="18">
-        <v>673765</v>
+        <v>11409108</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:K31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
@@ -1914,739 +1914,737 @@
       </c>
       <c r="F1" s="8" t="s">
         <v>69</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>70</v>
       </c>
       <c r="H1" s="8" t="s">
         <v>71</v>
       </c>
       <c r="I1" s="8" t="s">
         <v>72</v>
       </c>
       <c r="J1" s="8" t="s">
         <v>73</v>
       </c>
       <c r="K1" s="8" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="9" t="s">
         <v>75</v>
       </c>
       <c r="B2" s="11">
-        <v>1790.90000000000009</v>
-[...2 lines deleted...]
-        <v>0.0143</v>
+        <v>1721.59999999999991</v>
+      </c>
+      <c r="C2" s="13">
+        <v>0.0</v>
       </c>
       <c r="D2" s="9">
-        <v>50.9</v>
+        <v>46.6</v>
       </c>
       <c r="E2" s="9">
-        <v>0.58</v>
+        <v>2.54</v>
       </c>
       <c r="F2" s="9"/>
       <c r="G2" s="9"/>
       <c r="H2" s="9"/>
       <c r="I2" s="9"/>
       <c r="J2" s="9"/>
-      <c r="K2" s="9"/>
+      <c r="K2" s="9" t="s">
+        <v>76</v>
+      </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="10" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B3" s="12">
-        <v>1765.70000000000005</v>
+        <v>1721.59999999999991</v>
       </c>
       <c r="C3" s="14">
-        <v>0.0059</v>
+        <v>0.0149</v>
       </c>
       <c r="D3" s="10">
-        <v>44.9</v>
+        <v>46.6</v>
       </c>
       <c r="E3" s="10">
-        <v>1.35</v>
+        <v>2.7</v>
       </c>
       <c r="F3" s="10"/>
       <c r="G3" s="10"/>
       <c r="H3" s="10"/>
       <c r="I3" s="10"/>
       <c r="J3" s="10"/>
-      <c r="K3" s="10"/>
+      <c r="K3" s="10" t="s">
+        <v>76</v>
+      </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="9" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B4" s="11">
-        <v>1755.40000000000009</v>
-[...2 lines deleted...]
-        <v>0.006</v>
+        <v>1696.40000000000009</v>
+      </c>
+      <c r="C4" s="16">
+        <v>-0.0222</v>
       </c>
       <c r="D4" s="9">
-        <v>42.2</v>
+        <v>41.3</v>
       </c>
       <c r="E4" s="9">
-        <v>3.66</v>
+        <v>1.65</v>
       </c>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="9"/>
       <c r="I4" s="9"/>
       <c r="J4" s="9"/>
-      <c r="K4" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K4" s="9"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="10" t="s">
         <v>79</v>
       </c>
       <c r="B5" s="12">
-        <v>1744.90000000000009</v>
+        <v>1735.0</v>
       </c>
       <c r="C5" s="14">
-        <v>0.0</v>
+        <v>0.004</v>
       </c>
       <c r="D5" s="10">
-        <v>39.4</v>
+        <v>48.0</v>
       </c>
       <c r="E5" s="10">
-        <v>0.96</v>
+        <v>1.53</v>
       </c>
       <c r="F5" s="10"/>
       <c r="G5" s="10"/>
       <c r="H5" s="10"/>
       <c r="I5" s="10"/>
       <c r="J5" s="10"/>
       <c r="K5" s="10"/>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="9" t="s">
         <v>80</v>
       </c>
       <c r="B6" s="11">
-        <v>1744.90000000000009</v>
-[...2 lines deleted...]
-        <v>-0.0129</v>
+        <v>1728.099999999999909</v>
+      </c>
+      <c r="C6" s="16">
+        <v>-0.008</v>
       </c>
       <c r="D6" s="9">
-        <v>39.4</v>
+        <v>46.6</v>
       </c>
       <c r="E6" s="9">
-        <v>0.9</v>
+        <v>1.35</v>
       </c>
       <c r="F6" s="9"/>
       <c r="G6" s="9"/>
       <c r="H6" s="9"/>
       <c r="I6" s="9"/>
       <c r="J6" s="9"/>
       <c r="K6" s="9"/>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="10" t="s">
         <v>81</v>
       </c>
       <c r="B7" s="12">
-        <v>1767.70000000000005</v>
-[...2 lines deleted...]
-        <v>-0.0104</v>
+        <v>1742.0</v>
+      </c>
+      <c r="C7" s="15">
+        <v>-0.0074</v>
       </c>
       <c r="D7" s="10">
-        <v>43.3</v>
+        <v>49.1</v>
       </c>
       <c r="E7" s="10">
-        <v>1.28</v>
+        <v>1.05</v>
       </c>
       <c r="F7" s="10"/>
       <c r="G7" s="10"/>
       <c r="H7" s="10"/>
       <c r="I7" s="10"/>
       <c r="J7" s="10"/>
       <c r="K7" s="10"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="9" t="s">
         <v>82</v>
       </c>
       <c r="B8" s="11">
-        <v>1786.20000000000005</v>
-[...2 lines deleted...]
-        <v>-0.0107</v>
+        <v>1755.0</v>
+      </c>
+      <c r="C8" s="16">
+        <v>-0.0028</v>
       </c>
       <c r="D8" s="9">
-        <v>46.8</v>
+        <v>51.6</v>
       </c>
       <c r="E8" s="9">
-        <v>1.0</v>
+        <v>3.57</v>
       </c>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="9"/>
       <c r="I8" s="9"/>
       <c r="J8" s="9"/>
-      <c r="K8" s="9"/>
+      <c r="K8" s="9" t="s">
+        <v>76</v>
+      </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="10" t="s">
         <v>83</v>
       </c>
       <c r="B9" s="12">
-        <v>1805.5</v>
+        <v>1760.0</v>
       </c>
       <c r="C9" s="14">
-        <v>0.0029</v>
+        <v>0.0021</v>
       </c>
       <c r="D9" s="10">
-        <v>50.8</v>
+        <v>52.5</v>
       </c>
       <c r="E9" s="10">
-        <v>0.58</v>
+        <v>0.61</v>
       </c>
       <c r="F9" s="10"/>
       <c r="G9" s="10"/>
       <c r="H9" s="10"/>
       <c r="I9" s="10"/>
       <c r="J9" s="10"/>
       <c r="K9" s="10"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="9" t="s">
         <v>84</v>
       </c>
       <c r="B10" s="11">
-        <v>1800.20000000000005</v>
+        <v>1756.29999999999995</v>
       </c>
       <c r="C10" s="13">
-        <v>-0.0041</v>
+        <v>0.0002</v>
       </c>
       <c r="D10" s="9">
-        <v>49.7</v>
+        <v>51.9</v>
       </c>
       <c r="E10" s="9">
-        <v>0.37</v>
+        <v>0.38</v>
       </c>
       <c r="F10" s="9"/>
       <c r="G10" s="9"/>
       <c r="H10" s="9"/>
       <c r="I10" s="9"/>
       <c r="J10" s="9"/>
       <c r="K10" s="9"/>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="10" t="s">
         <v>85</v>
       </c>
       <c r="B11" s="12">
-        <v>1807.59999999999991</v>
+        <v>1756.0</v>
       </c>
       <c r="C11" s="14">
-        <v>0.0078</v>
+        <v>0.0144</v>
       </c>
       <c r="D11" s="10">
-        <v>51.2</v>
+        <v>51.9</v>
       </c>
       <c r="E11" s="10">
-        <v>0.8</v>
+        <v>0.76</v>
       </c>
       <c r="F11" s="10"/>
       <c r="G11" s="10"/>
       <c r="H11" s="10"/>
-      <c r="I11" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I11" s="10"/>
       <c r="J11" s="10"/>
       <c r="K11" s="10"/>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="9" t="s">
         <v>86</v>
       </c>
       <c r="B12" s="11">
-        <v>1793.59999999999991</v>
-[...2 lines deleted...]
-        <v>0.0147</v>
+        <v>1731.0</v>
+      </c>
+      <c r="C12" s="16">
+        <v>-0.0203</v>
       </c>
       <c r="D12" s="9">
-        <v>48.5</v>
+        <v>48.1</v>
       </c>
       <c r="E12" s="9">
-        <v>0.77</v>
+        <v>1.0</v>
       </c>
       <c r="F12" s="9"/>
       <c r="G12" s="9"/>
       <c r="H12" s="9"/>
       <c r="I12" s="9"/>
       <c r="J12" s="9"/>
       <c r="K12" s="9"/>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="10" t="s">
         <v>87</v>
       </c>
       <c r="B13" s="12">
-        <v>1767.59999999999991</v>
+        <v>1697.90000000000009</v>
       </c>
       <c r="C13" s="14">
-        <v>0.0046</v>
+        <v>0.0265</v>
       </c>
       <c r="D13" s="10">
-        <v>43.1</v>
+        <v>41.4</v>
       </c>
       <c r="E13" s="10">
-        <v>1.5</v>
+        <v>0.97</v>
       </c>
       <c r="F13" s="10"/>
       <c r="G13" s="10"/>
       <c r="H13" s="10"/>
       <c r="I13" s="10"/>
       <c r="J13" s="10"/>
       <c r="K13" s="10"/>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="9" t="s">
         <v>88</v>
       </c>
       <c r="B14" s="11">
-        <v>1706.0</v>
+        <v>1684.70000000000005</v>
       </c>
       <c r="C14" s="13">
-        <v>-0.0076</v>
-[...2 lines deleted...]
-        <v>27.5</v>
+        <v>0.0</v>
+      </c>
+      <c r="D14" s="9">
+        <v>34.6</v>
       </c>
       <c r="E14" s="9">
-        <v>1.57</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.36</v>
+      </c>
+      <c r="F14" s="9"/>
       <c r="G14" s="9"/>
       <c r="H14" s="9"/>
       <c r="I14" s="9"/>
       <c r="J14" s="9"/>
       <c r="K14" s="9"/>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="10" t="s">
         <v>89</v>
       </c>
       <c r="B15" s="12">
-        <v>1719.099999999999909</v>
-[...5 lines deleted...]
-        <v>29.1</v>
+        <v>1684.70000000000005</v>
+      </c>
+      <c r="C15" s="15">
+        <v>-0.0093</v>
+      </c>
+      <c r="D15" s="10">
+        <v>34.6</v>
       </c>
       <c r="E15" s="10">
-        <v>1.09</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.36</v>
+      </c>
+      <c r="F15" s="10"/>
       <c r="G15" s="10"/>
       <c r="H15" s="10"/>
       <c r="I15" s="10"/>
       <c r="J15" s="10"/>
       <c r="K15" s="10"/>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="9" t="s">
         <v>90</v>
       </c>
       <c r="B16" s="11">
-        <v>1728.70000000000005</v>
+        <v>1700.59999999999991</v>
       </c>
       <c r="C16" s="13">
-        <v>-0.0228</v>
+        <v>0.0099</v>
       </c>
       <c r="D16" s="9">
-        <v>30.2</v>
+        <v>36.8</v>
       </c>
       <c r="E16" s="9">
-        <v>1.31</v>
+        <v>1.0</v>
       </c>
       <c r="F16" s="9"/>
       <c r="G16" s="9"/>
       <c r="H16" s="9"/>
       <c r="I16" s="9"/>
       <c r="J16" s="9"/>
       <c r="K16" s="9"/>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="10" t="s">
         <v>91</v>
       </c>
       <c r="B17" s="12">
-        <v>1769.099999999999909</v>
-[...2 lines deleted...]
-        <v>0.0027</v>
+        <v>1684.0</v>
+      </c>
+      <c r="C17" s="15">
+        <v>-0.0074</v>
       </c>
       <c r="D17" s="10">
-        <v>35.9</v>
+        <v>32.5</v>
       </c>
       <c r="E17" s="10">
-        <v>0.99</v>
+        <v>1.15</v>
       </c>
       <c r="F17" s="10"/>
       <c r="G17" s="10"/>
       <c r="H17" s="10"/>
       <c r="I17" s="10"/>
       <c r="J17" s="10"/>
       <c r="K17" s="10"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="9" t="s">
         <v>92</v>
       </c>
       <c r="B18" s="11">
-        <v>1764.40000000000009</v>
-[...2 lines deleted...]
-        <v>-0.0103</v>
+        <v>1696.59999999999991</v>
+      </c>
+      <c r="C18" s="16">
+        <v>-0.0204</v>
       </c>
       <c r="D18" s="9">
-        <v>34.5</v>
+        <v>34.2</v>
       </c>
       <c r="E18" s="9">
-        <v>0.5</v>
+        <v>0.59</v>
       </c>
       <c r="F18" s="9"/>
       <c r="G18" s="9"/>
       <c r="H18" s="9"/>
       <c r="I18" s="9"/>
       <c r="J18" s="9"/>
       <c r="K18" s="9"/>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="10" t="s">
         <v>93</v>
       </c>
       <c r="B19" s="12">
-        <v>1782.79999999999995</v>
-[...2 lines deleted...]
-        <v>0.0101</v>
+        <v>1732.0</v>
+      </c>
+      <c r="C19" s="15">
+        <v>-0.0242</v>
       </c>
       <c r="D19" s="10">
-        <v>37.3</v>
+        <v>39.4</v>
       </c>
       <c r="E19" s="10">
-        <v>0.8</v>
+        <v>1.26</v>
       </c>
       <c r="F19" s="10"/>
       <c r="G19" s="10"/>
       <c r="H19" s="10"/>
       <c r="I19" s="10"/>
       <c r="J19" s="10"/>
       <c r="K19" s="10"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="9" t="s">
         <v>94</v>
       </c>
       <c r="B20" s="11">
-        <v>1764.90000000000009</v>
+        <v>1775.0</v>
       </c>
       <c r="C20" s="13">
-        <v>-0.0108</v>
+        <v>0.035</v>
       </c>
       <c r="D20" s="9">
-        <v>32.4</v>
+        <v>47.5</v>
       </c>
       <c r="E20" s="9">
-        <v>0.81</v>
+        <v>1.91</v>
       </c>
       <c r="F20" s="9"/>
       <c r="G20" s="9"/>
       <c r="H20" s="9"/>
       <c r="I20" s="9"/>
       <c r="J20" s="9"/>
       <c r="K20" s="9"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="10" t="s">
         <v>95</v>
       </c>
       <c r="B21" s="12">
-        <v>1784.20000000000005</v>
-[...5 lines deleted...]
-        <v>35.2</v>
+        <v>1715.0</v>
+      </c>
+      <c r="C21" s="15">
+        <v>-0.0028</v>
+      </c>
+      <c r="D21" s="19">
+        <v>28.3</v>
       </c>
       <c r="E21" s="10">
-        <v>0.85</v>
-[...1 lines deleted...]
-      <c r="F21" s="10"/>
+        <v>0.78</v>
+      </c>
+      <c r="F21" s="10" t="s">
+        <v>76</v>
+      </c>
       <c r="G21" s="10"/>
       <c r="H21" s="10"/>
       <c r="I21" s="10"/>
       <c r="J21" s="10"/>
       <c r="K21" s="10"/>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="9" t="s">
         <v>96</v>
       </c>
       <c r="B22" s="11">
-        <v>1801.70000000000005</v>
-[...5 lines deleted...]
-        <v>37.9</v>
+        <v>1719.90000000000009</v>
+      </c>
+      <c r="C22" s="16">
+        <v>-0.0112</v>
+      </c>
+      <c r="D22" s="20">
+        <v>29.1</v>
       </c>
       <c r="E22" s="9">
-        <v>1.27</v>
-[...1 lines deleted...]
-      <c r="F22" s="9"/>
+        <v>0.81</v>
+      </c>
+      <c r="F22" s="9" t="s">
+        <v>76</v>
+      </c>
       <c r="G22" s="9"/>
       <c r="H22" s="9"/>
       <c r="I22" s="9"/>
       <c r="J22" s="9"/>
       <c r="K22" s="9"/>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="10" t="s">
         <v>97</v>
       </c>
       <c r="B23" s="12">
-        <v>1812.5</v>
-[...2 lines deleted...]
-        <v>-0.0096</v>
+        <v>1739.29999999999995</v>
+      </c>
+      <c r="C23" s="15">
+        <v>-0.0007</v>
       </c>
       <c r="D23" s="10">
-        <v>39.6</v>
+        <v>32.5</v>
       </c>
       <c r="E23" s="10">
-        <v>2.14</v>
+        <v>0.76</v>
       </c>
       <c r="F23" s="10"/>
       <c r="G23" s="10"/>
       <c r="H23" s="10"/>
       <c r="I23" s="10"/>
       <c r="J23" s="10"/>
-      <c r="K23" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K23" s="10"/>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="9" t="s">
         <v>98</v>
       </c>
       <c r="B24" s="11">
-        <v>1830.099999999999909</v>
-[...2 lines deleted...]
-        <v>-0.0184</v>
+        <v>1740.5</v>
+      </c>
+      <c r="C24" s="16">
+        <v>-0.0117</v>
       </c>
       <c r="D24" s="9">
-        <v>42.6</v>
+        <v>32.7</v>
       </c>
       <c r="E24" s="9">
-        <v>2.25</v>
+        <v>0.92</v>
       </c>
       <c r="F24" s="9"/>
       <c r="G24" s="9"/>
       <c r="H24" s="9"/>
       <c r="I24" s="9"/>
       <c r="J24" s="9"/>
-      <c r="K24" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K24" s="9"/>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="10" t="s">
         <v>99</v>
       </c>
       <c r="B25" s="12">
-        <v>1864.5</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1761.099999999999909</v>
+      </c>
+      <c r="C25" s="15">
+        <v>-0.0068</v>
       </c>
       <c r="D25" s="10">
-        <v>49.4</v>
+        <v>36.7</v>
       </c>
       <c r="E25" s="10">
-        <v>0.42</v>
+        <v>1.19</v>
       </c>
       <c r="F25" s="10"/>
       <c r="G25" s="10"/>
       <c r="H25" s="10"/>
       <c r="I25" s="10"/>
       <c r="J25" s="10"/>
       <c r="K25" s="10"/>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="9" t="s">
         <v>100</v>
       </c>
       <c r="B26" s="11">
-        <v>1864.5</v>
+        <v>1773.20000000000005</v>
       </c>
       <c r="C26" s="13">
-        <v>-0.0099</v>
+        <v>0.0028</v>
       </c>
       <c r="D26" s="9">
-        <v>49.4</v>
+        <v>39.3</v>
       </c>
       <c r="E26" s="9">
-        <v>0.41</v>
+        <v>1.1</v>
       </c>
       <c r="F26" s="9"/>
       <c r="G26" s="9"/>
       <c r="H26" s="9"/>
       <c r="I26" s="9"/>
       <c r="J26" s="9"/>
       <c r="K26" s="9"/>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="10" t="s">
         <v>101</v>
       </c>
       <c r="B27" s="12">
-        <v>1883.20000000000005</v>
-[...2 lines deleted...]
-        <v>-0.0098</v>
+        <v>1768.20000000000005</v>
+      </c>
+      <c r="C27" s="14">
+        <v>0.0075</v>
       </c>
       <c r="D27" s="10">
-        <v>53.4</v>
+        <v>37.6</v>
       </c>
       <c r="E27" s="10">
-        <v>0.84</v>
+        <v>1.18</v>
       </c>
       <c r="F27" s="10"/>
       <c r="G27" s="10"/>
       <c r="H27" s="10"/>
       <c r="I27" s="10"/>
       <c r="J27" s="10"/>
       <c r="K27" s="10"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="9" t="s">
         <v>102</v>
       </c>
       <c r="B28" s="11">
-        <v>1901.90000000000009</v>
-[...2 lines deleted...]
-        <v>0.0167</v>
+        <v>1755.0</v>
+      </c>
+      <c r="C28" s="16">
+        <v>-0.0039</v>
       </c>
       <c r="D28" s="9">
-        <v>57.7</v>
+        <v>33.0</v>
       </c>
       <c r="E28" s="9">
-        <v>0.44</v>
+        <v>1.82</v>
       </c>
       <c r="F28" s="9"/>
       <c r="G28" s="9"/>
       <c r="H28" s="9"/>
       <c r="I28" s="9"/>
       <c r="J28" s="9"/>
       <c r="K28" s="9"/>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="10" t="s">
         <v>103</v>
       </c>
       <c r="B29" s="12">
-        <v>1870.70000000000005</v>
-[...2 lines deleted...]
-        <v>0.0058</v>
+        <v>1761.79999999999995</v>
+      </c>
+      <c r="C29" s="15">
+        <v>-0.0173</v>
       </c>
       <c r="D29" s="10">
-        <v>51.6</v>
+        <v>34.2</v>
       </c>
       <c r="E29" s="10">
-        <v>0.87</v>
+        <v>0.63</v>
       </c>
       <c r="F29" s="10"/>
       <c r="G29" s="10"/>
       <c r="H29" s="10"/>
       <c r="I29" s="10"/>
       <c r="J29" s="10"/>
       <c r="K29" s="10"/>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="9" t="s">
         <v>104</v>
       </c>
       <c r="B30" s="11">
-        <v>1859.90000000000009</v>
+        <v>1792.90000000000009</v>
       </c>
       <c r="C30" s="13">
-        <v>-0.0023</v>
+        <v>0.0061</v>
       </c>
       <c r="D30" s="9">
-        <v>49.3</v>
+        <v>40.5</v>
       </c>
       <c r="E30" s="9">
-        <v>0.3</v>
+        <v>0.74</v>
       </c>
       <c r="F30" s="9"/>
       <c r="G30" s="9"/>
       <c r="H30" s="9"/>
       <c r="I30" s="9"/>
       <c r="J30" s="9"/>
       <c r="K30" s="9"/>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="10" t="s">
         <v>105</v>
       </c>
       <c r="B31" s="12">
-        <v>1864.20000000000005</v>
-[...2 lines deleted...]
-        <v>-0.0091</v>
+        <v>1782.0</v>
+      </c>
+      <c r="C31" s="14">
+        <v>0.0009</v>
       </c>
       <c r="D31" s="10">
-        <v>50.2</v>
+        <v>36.7</v>
       </c>
       <c r="E31" s="10">
-        <v>0.38</v>
+        <v>0.76</v>
       </c>
       <c r="F31" s="10"/>
       <c r="G31" s="10"/>
       <c r="H31" s="10"/>
       <c r="I31" s="10"/>
       <c r="J31" s="10"/>
       <c r="K31" s="10"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>