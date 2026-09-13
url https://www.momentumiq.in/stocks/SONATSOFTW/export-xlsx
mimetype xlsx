--- v0 (2026-07-02)
+++ v1 (2026-09-13)
@@ -23,371 +23,371 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Overview" sheetId="1" r:id="rId4"/>
     <sheet name="Monthly Summary" sheetId="2" r:id="rId5"/>
     <sheet name="Weekly Summary" sheetId="3" r:id="rId6"/>
     <sheet name="Indicator History" sheetId="4" r:id="rId7"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>SONATSOFTW — Sonata Software Ltd.</t>
   </si>
   <si>
-    <t>NSE Equity · Information Technology · Generated 02 Jul 2026, 07:50 AM</t>
+    <t>NSE Equity · Information Technology · Generated 13 Sep 2026, 10:50 AM</t>
   </si>
   <si>
     <t>KEY METRICS</t>
   </si>
   <si>
     <t>Current Price</t>
   </si>
   <si>
-    <t>₹363.40</t>
+    <t>₹265.85</t>
   </si>
   <si>
     <t>1 Day Change</t>
   </si>
   <si>
-    <t>-1.29%</t>
+    <t>+2.21%</t>
   </si>
   <si>
     <t>52 Week High</t>
   </si>
   <si>
-    <t>₹763.70</t>
+    <t>₹454.26</t>
   </si>
   <si>
     <t>52 Week Low</t>
   </si>
   <si>
-    <t>₹286.40</t>
+    <t>₹207.15</t>
   </si>
   <si>
     <t>RSI (14)</t>
   </si>
   <si>
     <t>EMA 50</t>
   </si>
   <si>
-    <t>₹273.15</t>
+    <t>₹294.48</t>
   </si>
   <si>
     <t>EMA 200</t>
   </si>
   <si>
-    <t>₹297.16</t>
+    <t>₹298.83</t>
   </si>
   <si>
     <t>ATR (14)</t>
   </si>
   <si>
-    <t>₹12.70</t>
+    <t>₹11.16</t>
   </si>
   <si>
     <t>Volume Ratio</t>
   </si>
   <si>
-    <t>0.22×</t>
+    <t>1.37×</t>
   </si>
   <si>
     <t>Data Period</t>
   </si>
   <si>
-    <t>13 May 2024 to 22 Oct 2025</t>
+    <t>09 Apr 2025 to 11 Sep 2026</t>
   </si>
   <si>
     <t>ACTIVE TECHNICAL CONDITIONS</t>
   </si>
   <si>
     <t>● No special conditions today</t>
   </si>
   <si>
     <t>For educational purposes only. Not investment advice. Past performance does not guarantee future results.</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Open</t>
   </si>
   <si>
     <t>High</t>
   </si>
   <si>
     <t>Low</t>
   </si>
   <si>
     <t>Close</t>
   </si>
   <si>
     <t>Change %</t>
   </si>
   <si>
     <t>Trading Days</t>
   </si>
   <si>
     <t>Total Volume</t>
   </si>
   <si>
-    <t>May 2024</t>
-[...31 lines deleted...]
-  <si>
     <t>Apr 2025</t>
   </si>
   <si>
     <t>May 2025</t>
   </si>
   <si>
     <t>Jun 2025</t>
   </si>
   <si>
     <t>Jul 2025</t>
   </si>
   <si>
     <t>Aug 2025</t>
   </si>
   <si>
     <t>Sep 2025</t>
   </si>
   <si>
     <t>Oct 2025</t>
   </si>
   <si>
+    <t>Nov 2025</t>
+  </si>
+  <si>
+    <t>Dec 2025</t>
+  </si>
+  <si>
+    <t>Jan 2026</t>
+  </si>
+  <si>
+    <t>Feb 2026</t>
+  </si>
+  <si>
+    <t>Mar 2026</t>
+  </si>
+  <si>
+    <t>Apr 2026</t>
+  </si>
+  <si>
+    <t>May 2026</t>
+  </si>
+  <si>
+    <t>Jun 2026</t>
+  </si>
+  <si>
+    <t>Jul 2026</t>
+  </si>
+  <si>
+    <t>Aug 2026</t>
+  </si>
+  <si>
+    <t>Sep 2026</t>
+  </si>
+  <si>
     <t>Week</t>
   </si>
   <si>
-    <t>Week of 04 Aug</t>
-[...32 lines deleted...]
-    <t>Week of 20 Oct</t>
+    <t>Week of 22 Jun</t>
+  </si>
+  <si>
+    <t>Week of 29 Jun</t>
+  </si>
+  <si>
+    <t>Week of 06 Jul</t>
+  </si>
+  <si>
+    <t>Week of 13 Jul</t>
+  </si>
+  <si>
+    <t>Week of 20 Jul</t>
+  </si>
+  <si>
+    <t>Week of 27 Jul</t>
+  </si>
+  <si>
+    <t>Week of 03 Aug</t>
+  </si>
+  <si>
+    <t>Week of 10 Aug</t>
+  </si>
+  <si>
+    <t>Week of 17 Aug</t>
+  </si>
+  <si>
+    <t>Week of 24 Aug</t>
+  </si>
+  <si>
+    <t>Week of 31 Aug</t>
+  </si>
+  <si>
+    <t>Week of 07 Sep</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>1D Change %</t>
   </si>
   <si>
     <t>RSI</t>
   </si>
   <si>
     <t>Vol Ratio</t>
   </si>
   <si>
     <t>RSI&lt;30</t>
   </si>
   <si>
     <t>RSI&gt;70</t>
   </si>
   <si>
     <t>EMA Cross</t>
   </si>
   <si>
     <t>MACD Cross</t>
   </si>
   <si>
     <t>Breakout</t>
   </si>
   <si>
     <t>Vol Spike</t>
   </si>
   <si>
-    <t>01 Jul 2026</t>
-[...26 lines deleted...]
-    <t>18 Jun 2026</t>
+    <t>11 Sep 2026</t>
+  </si>
+  <si>
+    <t>10 Sep 2026</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
-    <t>17 Jun 2026</t>
-[...56 lines deleted...]
-    <t>20 May 2026</t>
+    <t>09 Sep 2026</t>
+  </si>
+  <si>
+    <t>08 Sep 2026</t>
+  </si>
+  <si>
+    <t>07 Sep 2026</t>
+  </si>
+  <si>
+    <t>04 Sep 2026</t>
+  </si>
+  <si>
+    <t>03 Sep 2026</t>
+  </si>
+  <si>
+    <t>02 Sep 2026</t>
+  </si>
+  <si>
+    <t>01 Sep 2026</t>
+  </si>
+  <si>
+    <t>31 Aug 2026</t>
+  </si>
+  <si>
+    <t>28 Aug 2026</t>
+  </si>
+  <si>
+    <t>27 Aug 2026</t>
+  </si>
+  <si>
+    <t>26 Aug 2026</t>
+  </si>
+  <si>
+    <t>25 Aug 2026</t>
+  </si>
+  <si>
+    <t>24 Aug 2026</t>
+  </si>
+  <si>
+    <t>21 Aug 2026</t>
+  </si>
+  <si>
+    <t>20 Aug 2026</t>
+  </si>
+  <si>
+    <t>19 Aug 2026</t>
+  </si>
+  <si>
+    <t>18 Aug 2026</t>
+  </si>
+  <si>
+    <t>17 Aug 2026</t>
+  </si>
+  <si>
+    <t>14 Aug 2026</t>
+  </si>
+  <si>
+    <t>13 Aug 2026</t>
+  </si>
+  <si>
+    <t>12 Aug 2026</t>
+  </si>
+  <si>
+    <t>11 Aug 2026</t>
+  </si>
+  <si>
+    <t>10 Aug 2026</t>
+  </si>
+  <si>
+    <t>07 Aug 2026</t>
+  </si>
+  <si>
+    <t>06 Aug 2026</t>
+  </si>
+  <si>
+    <t>05 Aug 2026</t>
+  </si>
+  <si>
+    <t>04 Aug 2026</t>
+  </si>
+  <si>
+    <t>03 Aug 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="₹#,##0.00"/>
     <numFmt numFmtId="165" formatCode="+0.00%;-0.00%"/>
   </numFmts>
-  <fonts count="11">
+  <fonts count="12">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="9"/>
       <color rgb="FFFFFFFF"/>
@@ -422,55 +422,64 @@
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF64748B"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
+      <color rgb="FF16A34A"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
       <color rgb="FFDC2626"/>
       <name val="Calibri"/>
     </font>
     <font>
-      <b val="0"/>
+      <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF16A34A"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFDC2626"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
@@ -500,77 +509,79 @@
       <top/>
       <bottom style="thin">
         <color rgb="FFE2E8F0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFE2E8F0"/>
       </left>
       <right style="thin">
         <color rgb="FFE2E8F0"/>
       </right>
       <top style="thin">
         <color rgb="FFE2E8F0"/>
       </top>
       <bottom style="thin">
         <color rgb="FFE2E8F0"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="20">
+  <cellXfs count="22">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="7" numFmtId="0" fillId="2" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="3" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="8" numFmtId="165" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="9" numFmtId="165" fillId="3" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="9" numFmtId="165" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="8" numFmtId="165" fillId="3" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="3" fillId="0" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="3" fillId="3" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="10" numFmtId="0" fillId="3" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="11" numFmtId="0" fillId="0" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="11" numFmtId="0" fillId="3" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -912,51 +923,51 @@
       <c r="B6" s="5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="5">
-        <v>42.4</v>
+        <v>33.9</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>17</v>
       </c>
@@ -1038,511 +1049,511 @@
       </c>
       <c r="C1" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>29</v>
       </c>
       <c r="F1" s="8" t="s">
         <v>30</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>31</v>
       </c>
       <c r="H1" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="11">
-        <v>522.0</v>
+        <v>298.95999999999998</v>
       </c>
       <c r="C2" s="11">
-        <v>554.85000000000002</v>
+        <v>437.68000000000001</v>
       </c>
       <c r="D2" s="11">
-        <v>498.10000000000002</v>
+        <v>281.83999999999997</v>
       </c>
       <c r="E2" s="11">
-        <v>515.25</v>
+        <v>412.52999999999997</v>
       </c>
       <c r="F2" s="13">
-        <v>-0.0129</v>
+        <v>0.3799</v>
       </c>
       <c r="G2" s="9">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="H2" s="17">
-        <v>12539246</v>
+        <v>117719759</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B3" s="12">
-        <v>534.79999999999995</v>
+        <v>410.029999999999973</v>
       </c>
       <c r="C3" s="12">
-        <v>635.89999999999998</v>
+        <v>454.25999999999999</v>
       </c>
       <c r="D3" s="12">
-        <v>469.60000000000002</v>
+        <v>354.94</v>
       </c>
       <c r="E3" s="12">
-        <v>592.45000000000005</v>
+        <v>400.29000000000002</v>
       </c>
       <c r="F3" s="14">
-        <v>0.1498</v>
+        <v>-0.0297</v>
       </c>
       <c r="G3" s="10">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="H3" s="18">
-        <v>19650822</v>
+        <v>161758467</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="11">
-        <v>595.0</v>
+        <v>400.33999999999997</v>
       </c>
       <c r="C4" s="11">
-        <v>763.70000000000005</v>
+        <v>422.25999999999999</v>
       </c>
       <c r="D4" s="11">
-        <v>592.35000000000002</v>
+        <v>382.63</v>
       </c>
       <c r="E4" s="11">
-        <v>736.85000000000002</v>
-[...2 lines deleted...]
-        <v>0.2437</v>
+        <v>401.26999999999998</v>
+      </c>
+      <c r="F4" s="13">
+        <v>0.0024</v>
       </c>
       <c r="G4" s="9">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="H4" s="17">
-        <v>36646863</v>
+        <v>31251233</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="12">
-        <v>730.0</v>
+        <v>403.27999999999997</v>
       </c>
       <c r="C5" s="12">
-        <v>730.0</v>
+        <v>443.11000000000001</v>
       </c>
       <c r="D5" s="12">
-        <v>579.35000000000002</v>
+        <v>382.19</v>
       </c>
       <c r="E5" s="12">
-        <v>665.75</v>
-[...2 lines deleted...]
-        <v>-0.0965</v>
+        <v>387.52999999999997</v>
+      </c>
+      <c r="F5" s="14">
+        <v>-0.0342</v>
       </c>
       <c r="G5" s="10">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H5" s="18">
-        <v>34061778</v>
+        <v>32628237</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="11">
-        <v>665.54999999999995</v>
+        <v>387.56999999999999</v>
       </c>
       <c r="C6" s="11">
-        <v>697.20000000000005</v>
+        <v>398.38999999999999</v>
       </c>
       <c r="D6" s="11">
-        <v>625.10000000000002</v>
+        <v>325.25999999999999</v>
       </c>
       <c r="E6" s="11">
-        <v>631.049999999999955</v>
-[...2 lines deleted...]
-        <v>-0.0521</v>
+        <v>348.13</v>
+      </c>
+      <c r="F6" s="15">
+        <v>-0.1017</v>
       </c>
       <c r="G6" s="9">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="H6" s="17">
-        <v>13876954</v>
+        <v>80006343</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B7" s="12">
-        <v>625.54999999999995</v>
+        <v>349.31999999999999</v>
       </c>
       <c r="C7" s="12">
-        <v>637.29999999999995</v>
+        <v>418.24000000000001</v>
       </c>
       <c r="D7" s="12">
-        <v>570.29999999999995</v>
+        <v>336.72000000000003</v>
       </c>
       <c r="E7" s="12">
-        <v>612.0</v>
-[...2 lines deleted...]
-        <v>-0.0302</v>
+        <v>343.42000000000002</v>
+      </c>
+      <c r="F7" s="14">
+        <v>-0.0135</v>
       </c>
       <c r="G7" s="10">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H7" s="18">
-        <v>13375044</v>
+        <v>37576469</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="9" t="s">
         <v>39</v>
       </c>
       <c r="B8" s="11">
-        <v>617.0</v>
+        <v>345.25999999999999</v>
       </c>
       <c r="C8" s="11">
-        <v>649.0</v>
+        <v>389.25999999999999</v>
       </c>
       <c r="D8" s="11">
-        <v>533.0</v>
+        <v>340.0</v>
       </c>
       <c r="E8" s="11">
-        <v>625.89999999999998</v>
-[...2 lines deleted...]
-        <v>0.0227</v>
+        <v>366.99000000000001</v>
+      </c>
+      <c r="F8" s="13">
+        <v>0.0686</v>
       </c>
       <c r="G8" s="9">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="H8" s="17">
-        <v>15465378</v>
+        <v>28845898</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B9" s="12">
-        <v>631.60000000000002</v>
+        <v>367.38</v>
       </c>
       <c r="C9" s="12">
-        <v>687.10000000000002</v>
+        <v>397.39999999999998</v>
       </c>
       <c r="D9" s="12">
-        <v>582.10000000000002</v>
+        <v>352.87</v>
       </c>
       <c r="E9" s="12">
-        <v>599.39999999999998</v>
-[...2 lines deleted...]
-        <v>-0.0423</v>
+        <v>355.85000000000002</v>
+      </c>
+      <c r="F9" s="14">
+        <v>-0.0304</v>
       </c>
       <c r="G9" s="10">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="H9" s="18">
-        <v>9284246</v>
+        <v>14950005</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B10" s="11">
-        <v>604.85000000000002</v>
+        <v>357.0</v>
       </c>
       <c r="C10" s="11">
-        <v>634.049999999999955</v>
+        <v>373.18000000000001</v>
       </c>
       <c r="D10" s="11">
-        <v>506.55000000000001</v>
+        <v>336.74000000000001</v>
       </c>
       <c r="E10" s="11">
-        <v>529.0</v>
+        <v>358.29000000000002</v>
       </c>
       <c r="F10" s="13">
-        <v>-0.1175</v>
+        <v>0.0069</v>
       </c>
       <c r="G10" s="9">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H10" s="17">
-        <v>9832535</v>
+        <v>20908834</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B11" s="12">
-        <v>535.14999999999998</v>
+        <v>361.38</v>
       </c>
       <c r="C11" s="12">
-        <v>557.0</v>
+        <v>372.88</v>
       </c>
       <c r="D11" s="12">
-        <v>353.5</v>
+        <v>298.64999999999998</v>
       </c>
       <c r="E11" s="12">
-        <v>361.0</v>
-[...2 lines deleted...]
-        <v>-0.3176</v>
+        <v>315.93000000000001</v>
+      </c>
+      <c r="F11" s="14">
+        <v>-0.1182</v>
       </c>
       <c r="G11" s="10">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H11" s="18">
-        <v>24552610</v>
+        <v>13417681</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="9" t="s">
         <v>43</v>
       </c>
       <c r="B12" s="11">
-        <v>357.60000000000002</v>
+        <v>311.88999999999999</v>
       </c>
       <c r="C12" s="11">
-        <v>400.0</v>
+        <v>330.060000000000002</v>
       </c>
       <c r="D12" s="11">
-        <v>341.94999999999999</v>
+        <v>267.0</v>
       </c>
       <c r="E12" s="11">
-        <v>345.69999999999999</v>
-[...2 lines deleted...]
-        <v>-0.0424</v>
+        <v>268.19999999999999</v>
+      </c>
+      <c r="F12" s="15">
+        <v>-0.1511</v>
       </c>
       <c r="G12" s="9">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H12" s="17">
-        <v>17869110</v>
+        <v>17006941</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B13" s="12">
-        <v>345.0</v>
+        <v>252.69999999999999</v>
       </c>
       <c r="C13" s="12">
-        <v>447.25</v>
+        <v>265.39999999999998</v>
       </c>
       <c r="D13" s="12">
-        <v>286.39999999999998</v>
+        <v>207.15000000000001</v>
       </c>
       <c r="E13" s="12">
-        <v>421.55000000000001</v>
+        <v>209.59999999999999</v>
       </c>
       <c r="F13" s="14">
-        <v>0.2194</v>
+        <v>-0.2185</v>
       </c>
       <c r="G13" s="10">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H13" s="18">
-        <v>125439752</v>
+        <v>23499840</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="9" t="s">
         <v>45</v>
       </c>
       <c r="B14" s="11">
-        <v>419.0</v>
+        <v>217.5</v>
       </c>
       <c r="C14" s="11">
-        <v>464.19999999999999</v>
+        <v>291.39999999999998</v>
       </c>
       <c r="D14" s="11">
-        <v>362.69999999999999</v>
+        <v>212.55000000000001</v>
       </c>
       <c r="E14" s="11">
-        <v>409.050000000000011</v>
+        <v>255.030000000000001</v>
       </c>
       <c r="F14" s="13">
-        <v>-0.0297</v>
+        <v>0.2167</v>
       </c>
       <c r="G14" s="9">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H14" s="17">
-        <v>167801635</v>
+        <v>35945382</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="10" t="s">
         <v>46</v>
       </c>
       <c r="B15" s="12">
-        <v>409.10000000000002</v>
+        <v>255.030000000000001</v>
       </c>
       <c r="C15" s="12">
-        <v>431.5</v>
+        <v>307.89999999999998</v>
       </c>
       <c r="D15" s="12">
-        <v>391.0</v>
+        <v>252.30000000000001</v>
       </c>
       <c r="E15" s="12">
-        <v>410.050000000000011</v>
-[...2 lines deleted...]
-        <v>0.0024</v>
+        <v>265.10000000000002</v>
+      </c>
+      <c r="F15" s="16">
+        <v>0.0395</v>
       </c>
       <c r="G15" s="10">
         <v>21</v>
       </c>
       <c r="H15" s="18">
-        <v>31251233</v>
+        <v>45939403</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="9" t="s">
         <v>47</v>
       </c>
       <c r="B16" s="11">
-        <v>412.10000000000002</v>
+        <v>266.5</v>
       </c>
       <c r="C16" s="11">
-        <v>452.80000000000001</v>
+        <v>324.89999999999998</v>
       </c>
       <c r="D16" s="11">
-        <v>386.55000000000001</v>
+        <v>251.40000000000001</v>
       </c>
       <c r="E16" s="11">
-        <v>391.94999999999999</v>
+        <v>267.64999999999998</v>
       </c>
       <c r="F16" s="13">
-        <v>-0.0441</v>
+        <v>0.0096</v>
       </c>
       <c r="G16" s="9">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H16" s="17">
-        <v>32628237</v>
+        <v>79994572</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="10" t="s">
         <v>48</v>
       </c>
       <c r="B17" s="12">
-        <v>392.0</v>
+        <v>267.94999999999999</v>
       </c>
       <c r="C17" s="12">
-        <v>401.5</v>
+        <v>329.5</v>
       </c>
       <c r="D17" s="12">
-        <v>327.80000000000001</v>
+        <v>261.89999999999998</v>
       </c>
       <c r="E17" s="12">
-        <v>350.85000000000002</v>
+        <v>322.44999999999999</v>
       </c>
       <c r="F17" s="16">
-        <v>-0.1049</v>
+        <v>0.2047</v>
       </c>
       <c r="G17" s="10">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="H17" s="18">
-        <v>80006343</v>
+        <v>99878214</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="9" t="s">
         <v>49</v>
       </c>
       <c r="B18" s="11">
-        <v>352.050000000000011</v>
+        <v>324.0</v>
       </c>
       <c r="C18" s="11">
-        <v>421.5</v>
+        <v>359.5</v>
       </c>
       <c r="D18" s="11">
-        <v>339.35000000000002</v>
+        <v>288.050000000000011</v>
       </c>
       <c r="E18" s="11">
-        <v>346.10000000000002</v>
-[...2 lines deleted...]
-        <v>-0.0135</v>
+        <v>292.050000000000011</v>
+      </c>
+      <c r="F18" s="15">
+        <v>-0.0943</v>
       </c>
       <c r="G18" s="9">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="H18" s="17">
-        <v>37576469</v>
+        <v>29216757</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="10" t="s">
         <v>50</v>
       </c>
       <c r="B19" s="12">
-        <v>347.94999999999999</v>
+        <v>294.0</v>
       </c>
       <c r="C19" s="12">
-        <v>384.69999999999999</v>
+        <v>294.94999999999999</v>
       </c>
       <c r="D19" s="12">
-        <v>342.64999999999998</v>
+        <v>257.80000000000001</v>
       </c>
       <c r="E19" s="12">
-        <v>363.39999999999998</v>
+        <v>265.85000000000002</v>
       </c>
       <c r="F19" s="14">
-        <v>0.05</v>
+        <v>-0.0897</v>
       </c>
       <c r="G19" s="10">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="H19" s="18">
-        <v>17900596</v>
+        <v>9371270</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G13"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
@@ -1559,319 +1570,319 @@
       </c>
       <c r="B1" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C1" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>29</v>
       </c>
       <c r="F1" s="8" t="s">
         <v>30</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B2" s="11">
-        <v>366.94999999999999</v>
+        <v>300.0</v>
       </c>
       <c r="C2" s="11">
-        <v>368.85000000000002</v>
+        <v>302.94999999999999</v>
       </c>
       <c r="D2" s="11">
-        <v>341.0</v>
+        <v>282.5</v>
       </c>
       <c r="E2" s="11">
-        <v>342.89999999999998</v>
-[...2 lines deleted...]
-        <v>-0.0655</v>
+        <v>284.25</v>
+      </c>
+      <c r="F2" s="15">
+        <v>-0.0525</v>
       </c>
       <c r="G2" s="17">
-        <v>4385256</v>
+        <v>3448643</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="10" t="s">
         <v>53</v>
       </c>
       <c r="B3" s="12">
-        <v>343.0</v>
+        <v>284.25</v>
       </c>
       <c r="C3" s="12">
-        <v>385.0</v>
+        <v>294.0</v>
       </c>
       <c r="D3" s="12">
-        <v>327.80000000000001</v>
+        <v>261.89999999999998</v>
       </c>
       <c r="E3" s="12">
-        <v>359.69999999999999</v>
+        <v>278.0</v>
       </c>
       <c r="F3" s="14">
-        <v>0.049</v>
+        <v>-0.022</v>
       </c>
       <c r="G3" s="18">
-        <v>54948854</v>
+        <v>30649230</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="9" t="s">
         <v>54</v>
       </c>
       <c r="B4" s="11">
-        <v>362.0</v>
+        <v>278.0</v>
       </c>
       <c r="C4" s="11">
-        <v>383.39999999999998</v>
+        <v>289.89999999999998</v>
       </c>
       <c r="D4" s="11">
-        <v>348.0</v>
+        <v>270.10000000000002</v>
       </c>
       <c r="E4" s="11">
-        <v>372.80000000000001</v>
-[...2 lines deleted...]
-        <v>0.0364</v>
+        <v>285.35000000000002</v>
+      </c>
+      <c r="F4" s="13">
+        <v>0.0264</v>
       </c>
       <c r="G4" s="17">
-        <v>8619302</v>
+        <v>7238937</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="10" t="s">
         <v>55</v>
       </c>
       <c r="B5" s="12">
-        <v>376.64999999999998</v>
+        <v>285.0</v>
       </c>
       <c r="C5" s="12">
-        <v>401.5</v>
+        <v>329.5</v>
       </c>
       <c r="D5" s="12">
-        <v>348.14999999999998</v>
+        <v>281.5</v>
       </c>
       <c r="E5" s="12">
-        <v>350.85000000000002</v>
+        <v>307.44999999999999</v>
       </c>
       <c r="F5" s="16">
-        <v>-0.0589</v>
+        <v>0.0774</v>
       </c>
       <c r="G5" s="18">
-        <v>10205730</v>
+        <v>42447002</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="9" t="s">
         <v>56</v>
       </c>
       <c r="B6" s="11">
-        <v>352.050000000000011</v>
+        <v>306.0</v>
       </c>
       <c r="C6" s="11">
-        <v>369.0</v>
+        <v>313.94999999999999</v>
       </c>
       <c r="D6" s="11">
-        <v>352.0</v>
+        <v>280.5</v>
       </c>
       <c r="E6" s="11">
-        <v>359.0</v>
+        <v>288.10000000000002</v>
       </c>
       <c r="F6" s="15">
-        <v>0.0232</v>
+        <v>-0.0629</v>
       </c>
       <c r="G6" s="17">
-        <v>3529570</v>
+        <v>4070570</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="10" t="s">
         <v>57</v>
       </c>
       <c r="B7" s="12">
-        <v>359.0</v>
+        <v>289.44999999999999</v>
       </c>
       <c r="C7" s="12">
-        <v>387.5</v>
+        <v>327.44999999999999</v>
       </c>
       <c r="D7" s="12">
-        <v>354.0</v>
+        <v>289.44999999999999</v>
       </c>
       <c r="E7" s="12">
-        <v>382.60000000000002</v>
-[...2 lines deleted...]
-        <v>0.0657</v>
+        <v>322.44999999999999</v>
+      </c>
+      <c r="F7" s="16">
+        <v>0.1192</v>
       </c>
       <c r="G7" s="18">
-        <v>4723206</v>
+        <v>17215782</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="9" t="s">
         <v>58</v>
       </c>
       <c r="B8" s="11">
-        <v>383.5</v>
+        <v>324.0</v>
       </c>
       <c r="C8" s="11">
-        <v>421.5</v>
+        <v>359.5</v>
       </c>
       <c r="D8" s="11">
-        <v>375.89999999999998</v>
+        <v>316.69999999999999</v>
       </c>
       <c r="E8" s="11">
-        <v>394.10000000000002</v>
+        <v>318.050000000000011</v>
       </c>
       <c r="F8" s="15">
-        <v>0.0301</v>
+        <v>-0.0136</v>
       </c>
       <c r="G8" s="17">
-        <v>15337272</v>
+        <v>13843900</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="10" t="s">
         <v>59</v>
       </c>
       <c r="B9" s="12">
-        <v>387.94999999999999</v>
+        <v>317.75</v>
       </c>
       <c r="C9" s="12">
-        <v>403.0</v>
+        <v>334.89999999999998</v>
       </c>
       <c r="D9" s="12">
-        <v>354.0</v>
+        <v>314.64999999999998</v>
       </c>
       <c r="E9" s="12">
-        <v>357.80000000000001</v>
+        <v>325.89999999999998</v>
       </c>
       <c r="F9" s="16">
-        <v>-0.0921</v>
+        <v>0.0247</v>
       </c>
       <c r="G9" s="18">
-        <v>5281351</v>
+        <v>4457114</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="9" t="s">
         <v>60</v>
       </c>
       <c r="B10" s="11">
-        <v>359.30000000000001</v>
+        <v>325.64999999999998</v>
       </c>
       <c r="C10" s="11">
-        <v>366.75</v>
+        <v>325.75</v>
       </c>
       <c r="D10" s="11">
-        <v>339.35000000000002</v>
+        <v>302.25</v>
       </c>
       <c r="E10" s="11">
-        <v>349.60000000000002</v>
-[...2 lines deleted...]
-        <v>-0.0229</v>
+        <v>304.0</v>
+      </c>
+      <c r="F10" s="15">
+        <v>-0.0672</v>
       </c>
       <c r="G10" s="17">
-        <v>10308587</v>
+        <v>4559654</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="10" t="s">
         <v>61</v>
       </c>
       <c r="B11" s="12">
-        <v>350.14999999999998</v>
+        <v>304.64999999999998</v>
       </c>
       <c r="C11" s="12">
-        <v>384.69999999999999</v>
+        <v>310.44999999999999</v>
       </c>
       <c r="D11" s="12">
-        <v>348.89999999999998</v>
+        <v>288.050000000000011</v>
       </c>
       <c r="E11" s="12">
-        <v>368.69999999999999</v>
-[...2 lines deleted...]
-        <v>0.0546</v>
+        <v>304.60000000000002</v>
+      </c>
+      <c r="F11" s="16">
+        <v>0.002</v>
       </c>
       <c r="G11" s="18">
-        <v>12926010</v>
+        <v>5338718</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="9" t="s">
         <v>62</v>
       </c>
       <c r="B12" s="11">
-        <v>367.5</v>
+        <v>304.60000000000002</v>
       </c>
       <c r="C12" s="11">
-        <v>375.0</v>
+        <v>306.5</v>
       </c>
       <c r="D12" s="11">
-        <v>358.0</v>
+        <v>282.0</v>
       </c>
       <c r="E12" s="11">
-        <v>366.89999999999998</v>
-[...2 lines deleted...]
-        <v>-0.0049</v>
+        <v>285.25</v>
+      </c>
+      <c r="F12" s="15">
+        <v>-0.0635</v>
       </c>
       <c r="G12" s="17">
-        <v>2579647</v>
+        <v>4366759</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="10" t="s">
         <v>63</v>
       </c>
       <c r="B13" s="12">
-        <v>366.89999999999998</v>
+        <v>285.25</v>
       </c>
       <c r="C13" s="12">
-        <v>368.69999999999999</v>
+        <v>286.0</v>
       </c>
       <c r="D13" s="12">
-        <v>358.0</v>
+        <v>257.80000000000001</v>
       </c>
       <c r="E13" s="12">
-        <v>363.39999999999998</v>
-[...2 lines deleted...]
-        <v>-0.0095</v>
+        <v>265.85000000000002</v>
+      </c>
+      <c r="F13" s="14">
+        <v>-0.068</v>
       </c>
       <c r="G13" s="18">
-        <v>791422</v>
+        <v>6021882</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:K31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
@@ -1904,747 +1915,743 @@
       </c>
       <c r="F1" s="8" t="s">
         <v>68</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>69</v>
       </c>
       <c r="H1" s="8" t="s">
         <v>70</v>
       </c>
       <c r="I1" s="8" t="s">
         <v>71</v>
       </c>
       <c r="J1" s="8" t="s">
         <v>72</v>
       </c>
       <c r="K1" s="8" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="9" t="s">
         <v>74</v>
       </c>
       <c r="B2" s="11">
-        <v>264.19999999999999</v>
+        <v>265.85000000000002</v>
       </c>
       <c r="C2" s="13">
-        <v>-0.0129</v>
+        <v>0.0221</v>
       </c>
       <c r="D2" s="9">
-        <v>42.4</v>
+        <v>33.9</v>
       </c>
       <c r="E2" s="9">
-        <v>0.22</v>
+        <v>1.37</v>
       </c>
       <c r="F2" s="9"/>
       <c r="G2" s="9"/>
       <c r="H2" s="9"/>
       <c r="I2" s="9"/>
       <c r="J2" s="9"/>
       <c r="K2" s="9"/>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="10" t="s">
         <v>75</v>
       </c>
       <c r="B3" s="12">
-        <v>267.64999999999998</v>
-[...5 lines deleted...]
-        <v>44.1</v>
+        <v>260.10000000000002</v>
+      </c>
+      <c r="C3" s="14">
+        <v>-0.0284</v>
+      </c>
+      <c r="D3" s="19">
+        <v>29.2</v>
       </c>
       <c r="E3" s="10">
-        <v>0.28</v>
-[...1 lines deleted...]
-      <c r="F3" s="10"/>
+        <v>1.1</v>
+      </c>
+      <c r="F3" s="10" t="s">
+        <v>76</v>
+      </c>
       <c r="G3" s="10"/>
       <c r="H3" s="10"/>
       <c r="I3" s="10"/>
       <c r="J3" s="10"/>
       <c r="K3" s="10"/>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="9" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B4" s="11">
-        <v>275.19999999999999</v>
-[...2 lines deleted...]
-        <v>-0.0318</v>
+        <v>267.69999999999999</v>
+      </c>
+      <c r="C4" s="15">
+        <v>-0.0239</v>
       </c>
       <c r="D4" s="9">
-        <v>48.1</v>
+        <v>32.0</v>
       </c>
       <c r="E4" s="9">
-        <v>0.22</v>
+        <v>0.95</v>
       </c>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="9"/>
       <c r="I4" s="9"/>
       <c r="J4" s="9"/>
       <c r="K4" s="9"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="10" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B5" s="12">
-        <v>284.25</v>
+        <v>274.25</v>
       </c>
       <c r="C5" s="14">
-        <v>0.0</v>
+        <v>-0.0338</v>
       </c>
       <c r="D5" s="10">
-        <v>53.4</v>
+        <v>34.7</v>
       </c>
       <c r="E5" s="10">
-        <v>0.16</v>
+        <v>0.97</v>
       </c>
       <c r="F5" s="10"/>
       <c r="G5" s="10"/>
       <c r="H5" s="10"/>
       <c r="I5" s="10"/>
       <c r="J5" s="10"/>
       <c r="K5" s="10"/>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="9" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B6" s="11">
-        <v>284.25</v>
-[...2 lines deleted...]
-        <v>-0.0198</v>
+        <v>283.85000000000002</v>
+      </c>
+      <c r="C6" s="15">
+        <v>-0.0049</v>
       </c>
       <c r="D6" s="9">
-        <v>53.4</v>
+        <v>39.0</v>
       </c>
       <c r="E6" s="9">
-        <v>0.16</v>
+        <v>1.8</v>
       </c>
       <c r="F6" s="9"/>
       <c r="G6" s="9"/>
       <c r="H6" s="9"/>
       <c r="I6" s="9"/>
       <c r="J6" s="9"/>
       <c r="K6" s="9"/>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="10" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B7" s="12">
-        <v>290.0</v>
-[...2 lines deleted...]
-        <v>0.0066</v>
+        <v>285.25</v>
+      </c>
+      <c r="C7" s="16">
+        <v>0.0044</v>
       </c>
       <c r="D7" s="10">
-        <v>56.8</v>
+        <v>39.7</v>
       </c>
       <c r="E7" s="10">
-        <v>0.2</v>
+        <v>0.89</v>
       </c>
       <c r="F7" s="10"/>
       <c r="G7" s="10"/>
       <c r="H7" s="10"/>
       <c r="I7" s="10"/>
       <c r="J7" s="10"/>
       <c r="K7" s="10"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="9" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B8" s="11">
-        <v>288.10000000000002</v>
-[...2 lines deleted...]
-        <v>-0.0296</v>
+        <v>284.0</v>
+      </c>
+      <c r="C8" s="15">
+        <v>-0.0183</v>
       </c>
       <c r="D8" s="9">
-        <v>55.9</v>
+        <v>38.8</v>
       </c>
       <c r="E8" s="9">
-        <v>0.27</v>
+        <v>0.83</v>
       </c>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="9"/>
       <c r="I8" s="9"/>
       <c r="J8" s="9"/>
       <c r="K8" s="9"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="10" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B9" s="12">
-        <v>296.89999999999998</v>
+        <v>289.30000000000001</v>
       </c>
       <c r="C9" s="16">
-        <v>-0.0017</v>
+        <v>0.001</v>
       </c>
       <c r="D9" s="10">
-        <v>61.2</v>
+        <v>41.2</v>
       </c>
       <c r="E9" s="10">
-        <v>0.25</v>
+        <v>0.81</v>
       </c>
       <c r="F9" s="10"/>
       <c r="G9" s="10"/>
       <c r="H9" s="10"/>
       <c r="I9" s="10"/>
       <c r="J9" s="10"/>
       <c r="K9" s="10"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="9" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B10" s="11">
-        <v>297.39999999999998</v>
-[...2 lines deleted...]
-        <v>-0.0375</v>
+        <v>289.0</v>
+      </c>
+      <c r="C10" s="15">
+        <v>-0.0104</v>
       </c>
       <c r="D10" s="9">
-        <v>61.5</v>
+        <v>41.0</v>
       </c>
       <c r="E10" s="9">
-        <v>0.66</v>
+        <v>0.84</v>
       </c>
       <c r="F10" s="9"/>
       <c r="G10" s="9"/>
       <c r="H10" s="9"/>
       <c r="I10" s="9"/>
       <c r="J10" s="9"/>
       <c r="K10" s="9"/>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="10" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B11" s="12">
-        <v>309.0</v>
+        <v>292.050000000000011</v>
       </c>
       <c r="C11" s="14">
-        <v>0.0111</v>
+        <v>-0.0412</v>
       </c>
       <c r="D11" s="10">
-        <v>69.0</v>
+        <v>42.3</v>
       </c>
       <c r="E11" s="10">
-        <v>2.29</v>
+        <v>0.9</v>
       </c>
       <c r="F11" s="10"/>
       <c r="G11" s="10"/>
       <c r="H11" s="10"/>
       <c r="I11" s="10"/>
       <c r="J11" s="10"/>
-      <c r="K11" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K11" s="10"/>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="9" t="s">
         <v>85</v>
       </c>
       <c r="B12" s="11">
-        <v>305.60000000000002</v>
+        <v>304.60000000000002</v>
       </c>
       <c r="C12" s="13">
-        <v>-0.0182</v>
+        <v>0.0522</v>
       </c>
       <c r="D12" s="9">
-        <v>68.0</v>
+        <v>48.0</v>
       </c>
       <c r="E12" s="9">
-        <v>3.48</v>
+        <v>1.5</v>
       </c>
       <c r="F12" s="9"/>
       <c r="G12" s="9"/>
       <c r="H12" s="9"/>
       <c r="I12" s="9"/>
       <c r="J12" s="9"/>
-      <c r="K12" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K12" s="9"/>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="10" t="s">
         <v>86</v>
       </c>
       <c r="B13" s="12">
-        <v>311.25</v>
+        <v>289.5</v>
       </c>
       <c r="C13" s="14">
-        <v>0.1955</v>
-[...2 lines deleted...]
-        <v>71.7</v>
+        <v>-0.0332</v>
+      </c>
+      <c r="D13" s="10">
+        <v>38.7</v>
       </c>
       <c r="E13" s="10">
-        <v>10.44</v>
+        <v>0.63</v>
       </c>
       <c r="F13" s="10"/>
-      <c r="G13" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G13" s="10"/>
       <c r="H13" s="10"/>
-      <c r="I13" s="10" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="I13" s="10"/>
+      <c r="J13" s="10"/>
+      <c r="K13" s="10"/>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="9" t="s">
         <v>87</v>
       </c>
       <c r="B14" s="11">
-        <v>254.050000000000011</v>
+        <v>299.44999999999999</v>
       </c>
       <c r="C14" s="13">
-        <v>-0.0031</v>
+        <v>0.0034</v>
       </c>
       <c r="D14" s="9">
-        <v>41.1</v>
+        <v>43.5</v>
       </c>
       <c r="E14" s="9">
-        <v>0.76</v>
+        <v>0.72</v>
       </c>
       <c r="F14" s="9"/>
       <c r="G14" s="9"/>
       <c r="H14" s="9"/>
       <c r="I14" s="9"/>
       <c r="J14" s="9"/>
       <c r="K14" s="9"/>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="10" t="s">
         <v>88</v>
       </c>
       <c r="B15" s="12">
-        <v>254.84999999999999</v>
-[...2 lines deleted...]
-        <v>-0.0236</v>
+        <v>298.44999999999999</v>
+      </c>
+      <c r="C15" s="14">
+        <v>-0.0271</v>
       </c>
       <c r="D15" s="10">
-        <v>41.7</v>
+        <v>42.8</v>
       </c>
       <c r="E15" s="10">
-        <v>0.46</v>
+        <v>0.36</v>
       </c>
       <c r="F15" s="10"/>
       <c r="G15" s="10"/>
       <c r="H15" s="10"/>
       <c r="I15" s="10"/>
       <c r="J15" s="10"/>
       <c r="K15" s="10"/>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="9" t="s">
         <v>89</v>
       </c>
       <c r="B16" s="11">
-        <v>261.0</v>
+        <v>306.75</v>
       </c>
       <c r="C16" s="13">
-        <v>-0.0078</v>
+        <v>0.009</v>
       </c>
       <c r="D16" s="9">
-        <v>46.1</v>
+        <v>47.0</v>
       </c>
       <c r="E16" s="9">
-        <v>0.33</v>
+        <v>0.28</v>
       </c>
       <c r="F16" s="9"/>
       <c r="G16" s="9"/>
       <c r="H16" s="9"/>
       <c r="I16" s="9"/>
       <c r="J16" s="9"/>
       <c r="K16" s="9"/>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="10" t="s">
         <v>90</v>
       </c>
       <c r="B17" s="12">
-        <v>263.050000000000011</v>
+        <v>304.0</v>
       </c>
       <c r="C17" s="14">
-        <v>0.0082</v>
+        <v>-0.0065</v>
       </c>
       <c r="D17" s="10">
-        <v>47.6</v>
+        <v>45.4</v>
       </c>
       <c r="E17" s="10">
-        <v>0.24</v>
+        <v>0.31</v>
       </c>
       <c r="F17" s="10"/>
       <c r="G17" s="10"/>
       <c r="H17" s="10"/>
       <c r="I17" s="10"/>
       <c r="J17" s="10"/>
       <c r="K17" s="10"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="9" t="s">
         <v>91</v>
       </c>
       <c r="B18" s="11">
-        <v>260.89999999999998</v>
-[...2 lines deleted...]
-        <v>-0.0181</v>
+        <v>306.0</v>
+      </c>
+      <c r="C18" s="15">
+        <v>-0.0058</v>
       </c>
       <c r="D18" s="9">
-        <v>45.8</v>
+        <v>46.4</v>
       </c>
       <c r="E18" s="9">
-        <v>0.31</v>
+        <v>0.67</v>
       </c>
       <c r="F18" s="9"/>
       <c r="G18" s="9"/>
       <c r="H18" s="9"/>
       <c r="I18" s="9"/>
       <c r="J18" s="9"/>
       <c r="K18" s="9"/>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="10" t="s">
         <v>92</v>
       </c>
       <c r="B19" s="12">
-        <v>265.69999999999999</v>
+        <v>307.80000000000001</v>
       </c>
       <c r="C19" s="14">
-        <v>0.0034</v>
+        <v>-0.0053</v>
       </c>
       <c r="D19" s="10">
-        <v>49.3</v>
+        <v>47.2</v>
       </c>
       <c r="E19" s="10">
-        <v>0.34</v>
+        <v>0.49</v>
       </c>
       <c r="F19" s="10"/>
       <c r="G19" s="10"/>
       <c r="H19" s="10"/>
       <c r="I19" s="10"/>
       <c r="J19" s="10"/>
       <c r="K19" s="10"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="9" t="s">
         <v>93</v>
       </c>
       <c r="B20" s="11">
-        <v>264.80000000000001</v>
-[...2 lines deleted...]
-        <v>-0.0095</v>
+        <v>309.44999999999999</v>
+      </c>
+      <c r="C20" s="15">
+        <v>-0.0342</v>
       </c>
       <c r="D20" s="9">
-        <v>48.6</v>
+        <v>48.0</v>
       </c>
       <c r="E20" s="9">
-        <v>0.19</v>
+        <v>0.64</v>
       </c>
       <c r="F20" s="9"/>
       <c r="G20" s="9"/>
       <c r="H20" s="9"/>
       <c r="I20" s="9"/>
       <c r="J20" s="9"/>
       <c r="K20" s="9"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="10" t="s">
         <v>94</v>
       </c>
       <c r="B21" s="12">
-        <v>267.35000000000002</v>
-[...2 lines deleted...]
-        <v>-0.0395</v>
+        <v>320.39999999999998</v>
+      </c>
+      <c r="C21" s="14">
+        <v>-0.0169</v>
       </c>
       <c r="D21" s="10">
-        <v>50.4</v>
+        <v>53.1</v>
       </c>
       <c r="E21" s="10">
-        <v>0.51</v>
+        <v>0.19</v>
       </c>
       <c r="F21" s="10"/>
       <c r="G21" s="10"/>
       <c r="H21" s="10"/>
       <c r="I21" s="10"/>
       <c r="J21" s="10"/>
       <c r="K21" s="10"/>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="9" t="s">
         <v>95</v>
       </c>
       <c r="B22" s="11">
-        <v>278.35000000000002</v>
+        <v>325.89999999999998</v>
       </c>
       <c r="C22" s="15">
-        <v>0.0451</v>
+        <v>-0.0015</v>
       </c>
       <c r="D22" s="9">
-        <v>59.0</v>
+        <v>56.0</v>
       </c>
       <c r="E22" s="9">
-        <v>5.12</v>
+        <v>0.3</v>
       </c>
       <c r="F22" s="9"/>
       <c r="G22" s="9"/>
       <c r="H22" s="9"/>
       <c r="I22" s="9"/>
       <c r="J22" s="9"/>
-      <c r="K22" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K22" s="9"/>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="10" t="s">
         <v>96</v>
       </c>
       <c r="B23" s="12">
-        <v>266.35000000000002</v>
-[...2 lines deleted...]
-        <v>0.0047</v>
+        <v>326.39999999999998</v>
+      </c>
+      <c r="C23" s="16">
+        <v>0.0091</v>
       </c>
       <c r="D23" s="10">
-        <v>50.4</v>
+        <v>56.2</v>
       </c>
       <c r="E23" s="10">
-        <v>0.28</v>
+        <v>0.31</v>
       </c>
       <c r="F23" s="10"/>
       <c r="G23" s="10"/>
       <c r="H23" s="10"/>
       <c r="I23" s="10"/>
       <c r="J23" s="10"/>
       <c r="K23" s="10"/>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="9" t="s">
         <v>97</v>
       </c>
       <c r="B24" s="11">
-        <v>265.10000000000002</v>
-[...2 lines deleted...]
-        <v>-0.0024</v>
+        <v>323.44999999999999</v>
+      </c>
+      <c r="C24" s="15">
+        <v>-0.0313</v>
       </c>
       <c r="D24" s="9">
-        <v>49.4</v>
+        <v>55.1</v>
       </c>
       <c r="E24" s="9">
-        <v>0.33</v>
+        <v>0.37</v>
       </c>
       <c r="F24" s="9"/>
       <c r="G24" s="9"/>
       <c r="H24" s="9"/>
       <c r="I24" s="9"/>
       <c r="J24" s="9"/>
       <c r="K24" s="9"/>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="10" t="s">
         <v>98</v>
       </c>
       <c r="B25" s="12">
-        <v>265.75</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>333.89999999999998</v>
+      </c>
+      <c r="C25" s="16">
+        <v>0.0431</v>
       </c>
       <c r="D25" s="10">
-        <v>49.9</v>
+        <v>60.1</v>
       </c>
       <c r="E25" s="10">
-        <v>0.13</v>
+        <v>0.62</v>
       </c>
       <c r="F25" s="10"/>
       <c r="G25" s="10"/>
-      <c r="H25" s="10"/>
+      <c r="H25" s="10" t="s">
+        <v>76</v>
+      </c>
       <c r="I25" s="10"/>
       <c r="J25" s="10"/>
       <c r="K25" s="10"/>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="9" t="s">
         <v>99</v>
       </c>
       <c r="B26" s="11">
-        <v>265.75</v>
+        <v>320.10000000000002</v>
       </c>
       <c r="C26" s="13">
-        <v>-0.0161</v>
+        <v>0.0064</v>
       </c>
       <c r="D26" s="9">
-        <v>49.9</v>
+        <v>55.1</v>
       </c>
       <c r="E26" s="9">
-        <v>0.12</v>
+        <v>0.48</v>
       </c>
       <c r="F26" s="9"/>
       <c r="G26" s="9"/>
       <c r="H26" s="9"/>
       <c r="I26" s="9"/>
       <c r="J26" s="9"/>
       <c r="K26" s="9"/>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="10" t="s">
         <v>100</v>
       </c>
       <c r="B27" s="12">
-        <v>270.10000000000002</v>
-[...2 lines deleted...]
-        <v>-0.0146</v>
+        <v>318.050000000000011</v>
+      </c>
+      <c r="C27" s="14">
+        <v>-0.0419</v>
       </c>
       <c r="D27" s="10">
-        <v>53.0</v>
+        <v>54.3</v>
       </c>
       <c r="E27" s="10">
-        <v>0.15</v>
+        <v>0.45</v>
       </c>
       <c r="F27" s="10"/>
       <c r="G27" s="10"/>
       <c r="H27" s="10"/>
       <c r="I27" s="10"/>
       <c r="J27" s="10"/>
       <c r="K27" s="10"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="9" t="s">
         <v>101</v>
       </c>
       <c r="B28" s="11">
-        <v>274.10000000000002</v>
+        <v>331.94999999999999</v>
       </c>
       <c r="C28" s="15">
-        <v>0.0231</v>
+        <v>-0.0164</v>
       </c>
       <c r="D28" s="9">
-        <v>55.9</v>
+        <v>61.1</v>
       </c>
       <c r="E28" s="9">
-        <v>0.33</v>
+        <v>0.31</v>
       </c>
       <c r="F28" s="9"/>
       <c r="G28" s="9"/>
       <c r="H28" s="9"/>
       <c r="I28" s="9"/>
       <c r="J28" s="9"/>
       <c r="K28" s="9"/>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="10" t="s">
         <v>102</v>
       </c>
       <c r="B29" s="12">
-        <v>267.89999999999998</v>
-[...2 lines deleted...]
-        <v>-0.0067</v>
+        <v>337.5</v>
+      </c>
+      <c r="C29" s="14">
+        <v>-0.0365</v>
       </c>
       <c r="D29" s="10">
-        <v>52.1</v>
+        <v>64.0</v>
       </c>
       <c r="E29" s="10">
-        <v>0.13</v>
+        <v>0.48</v>
       </c>
       <c r="F29" s="10"/>
       <c r="G29" s="10"/>
       <c r="H29" s="10"/>
       <c r="I29" s="10"/>
       <c r="J29" s="10"/>
       <c r="K29" s="10"/>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="9" t="s">
         <v>103</v>
       </c>
       <c r="B30" s="11">
-        <v>269.69999999999999</v>
-[...5 lines deleted...]
-        <v>53.3</v>
+        <v>350.30000000000001</v>
+      </c>
+      <c r="C30" s="13">
+        <v>0.0129</v>
+      </c>
+      <c r="D30" s="20">
+        <v>71.40000000000001</v>
       </c>
       <c r="E30" s="9">
-        <v>0.16</v>
+        <v>0.62</v>
       </c>
       <c r="F30" s="9"/>
-      <c r="G30" s="9"/>
+      <c r="G30" s="9" t="s">
+        <v>76</v>
+      </c>
       <c r="H30" s="9"/>
       <c r="I30" s="9"/>
       <c r="J30" s="9"/>
       <c r="K30" s="9"/>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="10" t="s">
         <v>104</v>
       </c>
       <c r="B31" s="12">
-        <v>267.050000000000011</v>
-[...5 lines deleted...]
-        <v>51.8</v>
+        <v>345.85000000000002</v>
+      </c>
+      <c r="C31" s="16">
+        <v>0.0726</v>
+      </c>
+      <c r="D31" s="21">
+        <v>70.3</v>
       </c>
       <c r="E31" s="10">
-        <v>0.18</v>
+        <v>1.71</v>
       </c>
       <c r="F31" s="10"/>
-      <c r="G31" s="10"/>
+      <c r="G31" s="10" t="s">
+        <v>76</v>
+      </c>
       <c r="H31" s="10"/>
       <c r="I31" s="10"/>
-      <c r="J31" s="10"/>
+      <c r="J31" s="10" t="s">
+        <v>76</v>
+      </c>
       <c r="K31" s="10"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>