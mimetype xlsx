--- v0 (2026-07-02)
+++ v1 (2026-09-13)
@@ -23,360 +23,360 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Overview" sheetId="1" r:id="rId4"/>
     <sheet name="Monthly Summary" sheetId="2" r:id="rId5"/>
     <sheet name="Weekly Summary" sheetId="3" r:id="rId6"/>
     <sheet name="Indicator History" sheetId="4" r:id="rId7"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>SUNPHARMA — Sun Pharmaceutical</t>
   </si>
   <si>
-    <t>NSE Equity · Pharmaceuticals · Generated 02 Jul 2026, 07:54 AM</t>
+    <t>NSE Equity · Pharmaceuticals · Generated 13 Sep 2026, 10:18 AM</t>
   </si>
   <si>
     <t>KEY METRICS</t>
   </si>
   <si>
     <t>Current Price</t>
   </si>
   <si>
-    <t>₹1,690.50</t>
+    <t>₹1,840.00</t>
   </si>
   <si>
     <t>1 Day Change</t>
   </si>
   <si>
-    <t>+0.20%</t>
+    <t>-1.13%</t>
   </si>
   <si>
     <t>52 Week High</t>
   </si>
   <si>
-    <t>₹1,960.35</t>
+    <t>₹2,046.90</t>
   </si>
   <si>
     <t>52 Week Low</t>
   </si>
   <si>
-    <t>₹1,377.20</t>
+    <t>₹1,538.01</t>
   </si>
   <si>
     <t>RSI (14)</t>
   </si>
   <si>
     <t>EMA 50</t>
   </si>
   <si>
-    <t>₹1,816.75</t>
+    <t>₹1,904.22</t>
   </si>
   <si>
     <t>EMA 200</t>
   </si>
   <si>
-    <t>₹1,754.47</t>
+    <t>₹1,824.68</t>
   </si>
   <si>
     <t>ATR (14)</t>
   </si>
   <si>
-    <t>₹29.52</t>
+    <t>₹31.85</t>
   </si>
   <si>
     <t>Volume Ratio</t>
   </si>
   <si>
-    <t>0.6×</t>
+    <t>0.95×</t>
   </si>
   <si>
     <t>Data Period</t>
   </si>
   <si>
-    <t>13 May 2024 to 22 Oct 2025</t>
+    <t>08 Apr 2025 to 11 Sep 2026</t>
   </si>
   <si>
     <t>ACTIVE TECHNICAL CONDITIONS</t>
   </si>
   <si>
-    <t>● Near 52W High</t>
+    <t>● No special conditions today</t>
   </si>
   <si>
     <t>For educational purposes only. Not investment advice. Past performance does not guarantee future results.</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Open</t>
   </si>
   <si>
     <t>High</t>
   </si>
   <si>
     <t>Low</t>
   </si>
   <si>
     <t>Close</t>
   </si>
   <si>
     <t>Change %</t>
   </si>
   <si>
     <t>Trading Days</t>
   </si>
   <si>
     <t>Total Volume</t>
   </si>
   <si>
-    <t>May 2024</t>
-[...31 lines deleted...]
-  <si>
     <t>Apr 2025</t>
   </si>
   <si>
     <t>May 2025</t>
   </si>
   <si>
     <t>Jun 2025</t>
   </si>
   <si>
     <t>Jul 2025</t>
   </si>
   <si>
     <t>Aug 2025</t>
   </si>
   <si>
     <t>Sep 2025</t>
   </si>
   <si>
     <t>Oct 2025</t>
   </si>
   <si>
+    <t>Nov 2025</t>
+  </si>
+  <si>
+    <t>Dec 2025</t>
+  </si>
+  <si>
+    <t>Jan 2026</t>
+  </si>
+  <si>
+    <t>Feb 2026</t>
+  </si>
+  <si>
+    <t>Mar 2026</t>
+  </si>
+  <si>
+    <t>Apr 2026</t>
+  </si>
+  <si>
+    <t>May 2026</t>
+  </si>
+  <si>
+    <t>Jun 2026</t>
+  </si>
+  <si>
+    <t>Jul 2026</t>
+  </si>
+  <si>
+    <t>Aug 2026</t>
+  </si>
+  <si>
+    <t>Sep 2026</t>
+  </si>
+  <si>
     <t>Week</t>
   </si>
   <si>
-    <t>Week of 04 Aug</t>
-[...32 lines deleted...]
-    <t>Week of 20 Oct</t>
+    <t>Week of 22 Jun</t>
+  </si>
+  <si>
+    <t>Week of 29 Jun</t>
+  </si>
+  <si>
+    <t>Week of 06 Jul</t>
+  </si>
+  <si>
+    <t>Week of 13 Jul</t>
+  </si>
+  <si>
+    <t>Week of 20 Jul</t>
+  </si>
+  <si>
+    <t>Week of 27 Jul</t>
+  </si>
+  <si>
+    <t>Week of 03 Aug</t>
+  </si>
+  <si>
+    <t>Week of 10 Aug</t>
+  </si>
+  <si>
+    <t>Week of 17 Aug</t>
+  </si>
+  <si>
+    <t>Week of 24 Aug</t>
+  </si>
+  <si>
+    <t>Week of 31 Aug</t>
+  </si>
+  <si>
+    <t>Week of 07 Sep</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>1D Change %</t>
   </si>
   <si>
     <t>RSI</t>
   </si>
   <si>
     <t>Vol Ratio</t>
   </si>
   <si>
     <t>RSI&lt;30</t>
   </si>
   <si>
     <t>RSI&gt;70</t>
   </si>
   <si>
     <t>EMA Cross</t>
   </si>
   <si>
     <t>MACD Cross</t>
   </si>
   <si>
     <t>Breakout</t>
   </si>
   <si>
     <t>Vol Spike</t>
   </si>
   <si>
-    <t>01 Jul 2026</t>
-[...26 lines deleted...]
-    <t>18 Jun 2026</t>
+    <t>11 Sep 2026</t>
+  </si>
+  <si>
+    <t>10 Sep 2026</t>
+  </si>
+  <si>
+    <t>09 Sep 2026</t>
+  </si>
+  <si>
+    <t>08 Sep 2026</t>
+  </si>
+  <si>
+    <t>07 Sep 2026</t>
+  </si>
+  <si>
+    <t>04 Sep 2026</t>
+  </si>
+  <si>
+    <t>03 Sep 2026</t>
+  </si>
+  <si>
+    <t>02 Sep 2026</t>
+  </si>
+  <si>
+    <t>01 Sep 2026</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
-    <t>17 Jun 2026</t>
-[...56 lines deleted...]
-    <t>20 May 2026</t>
+    <t>31 Aug 2026</t>
+  </si>
+  <si>
+    <t>28 Aug 2026</t>
+  </si>
+  <si>
+    <t>27 Aug 2026</t>
+  </si>
+  <si>
+    <t>26 Aug 2026</t>
+  </si>
+  <si>
+    <t>25 Aug 2026</t>
+  </si>
+  <si>
+    <t>24 Aug 2026</t>
+  </si>
+  <si>
+    <t>21 Aug 2026</t>
+  </si>
+  <si>
+    <t>20 Aug 2026</t>
+  </si>
+  <si>
+    <t>19 Aug 2026</t>
+  </si>
+  <si>
+    <t>18 Aug 2026</t>
+  </si>
+  <si>
+    <t>17 Aug 2026</t>
+  </si>
+  <si>
+    <t>14 Aug 2026</t>
+  </si>
+  <si>
+    <t>13 Aug 2026</t>
+  </si>
+  <si>
+    <t>12 Aug 2026</t>
+  </si>
+  <si>
+    <t>11 Aug 2026</t>
+  </si>
+  <si>
+    <t>10 Aug 2026</t>
+  </si>
+  <si>
+    <t>07 Aug 2026</t>
+  </si>
+  <si>
+    <t>06 Aug 2026</t>
+  </si>
+  <si>
+    <t>05 Aug 2026</t>
+  </si>
+  <si>
+    <t>04 Aug 2026</t>
+  </si>
+  <si>
+    <t>03 Aug 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="₹#,##0.00"/>
     <numFmt numFmtId="165" formatCode="+0.00%;-0.00%"/>
   </numFmts>
   <fonts count="10">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -422,60 +422,60 @@
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF64748B"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
-      <color rgb="FFDC2626"/>
+      <color rgb="FF16A34A"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
-      <color rgb="FF16A34A"/>
+      <color rgb="FFDC2626"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1E3A8A"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF8FAFC"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="3">
     <border>
@@ -902,51 +902,51 @@
       <c r="B6" s="5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="5">
-        <v>61.4</v>
+        <v>34.0</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>17</v>
       </c>
@@ -1028,511 +1028,511 @@
       </c>
       <c r="C1" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>29</v>
       </c>
       <c r="F1" s="8" t="s">
         <v>30</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>31</v>
       </c>
       <c r="H1" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="11">
-        <v>1513.0</v>
+        <v>1629.019999999999982</v>
       </c>
       <c r="C2" s="11">
-        <v>1564.0</v>
+        <v>1828.069999999999936</v>
       </c>
       <c r="D2" s="11">
-        <v>1440.0</v>
+        <v>1624.069999999999936</v>
       </c>
       <c r="E2" s="11">
-        <v>1459.79999999999995</v>
+        <v>1814.5</v>
       </c>
       <c r="F2" s="13">
-        <v>-0.0352</v>
+        <v>0.1139</v>
       </c>
       <c r="G2" s="9">
         <v>14</v>
       </c>
       <c r="H2" s="17">
-        <v>49305953</v>
+        <v>33853933</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B3" s="12">
-        <v>1496.5</v>
+        <v>1814.5</v>
       </c>
       <c r="C3" s="12">
-        <v>1538.95000000000005</v>
+        <v>1833.22000000000003</v>
       </c>
       <c r="D3" s="12">
-        <v>1377.20000000000005</v>
+        <v>1607.82999999999993</v>
       </c>
       <c r="E3" s="12">
-        <v>1520.84999999999991</v>
+        <v>1661.29999999999995</v>
       </c>
       <c r="F3" s="14">
-        <v>0.0418</v>
+        <v>-0.0844</v>
       </c>
       <c r="G3" s="10">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="H3" s="18">
-        <v>48278450</v>
+        <v>65813417</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="11">
-        <v>1520.84999999999991</v>
+        <v>1662.69000000000005</v>
       </c>
       <c r="C4" s="11">
-        <v>1730.95000000000005</v>
+        <v>1710.72000000000003</v>
       </c>
       <c r="D4" s="11">
-        <v>1498.29999999999995</v>
+        <v>1620.1099999999999</v>
       </c>
       <c r="E4" s="11">
-        <v>1719.34999999999991</v>
+        <v>1659.42000000000007</v>
       </c>
       <c r="F4" s="15">
-        <v>0.1305</v>
+        <v>-0.0011</v>
       </c>
       <c r="G4" s="9">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="H4" s="17">
-        <v>43614205</v>
+        <v>50799998</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="12">
-        <v>1725.5</v>
+        <v>1659.42000000000007</v>
       </c>
       <c r="C5" s="12">
-        <v>1828.15000000000009</v>
+        <v>1736.72000000000003</v>
       </c>
       <c r="D5" s="12">
-        <v>1681.29999999999995</v>
+        <v>1636.36999999999989</v>
       </c>
       <c r="E5" s="12">
-        <v>1821.65000000000009</v>
-[...2 lines deleted...]
-        <v>0.0595</v>
+        <v>1695.69000000000005</v>
+      </c>
+      <c r="F5" s="16">
+        <v>0.0219</v>
       </c>
       <c r="G5" s="10">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H5" s="18">
-        <v>49854535</v>
+        <v>42076809</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="11">
-        <v>1829.95000000000005</v>
+        <v>1679.089999999999918</v>
       </c>
       <c r="C6" s="11">
-        <v>1960.34999999999991</v>
+        <v>1684.059999999999945</v>
       </c>
       <c r="D6" s="11">
-        <v>1801.29999999999995</v>
+        <v>1557.48000000000002</v>
       </c>
       <c r="E6" s="11">
-        <v>1926.70000000000005</v>
+        <v>1584.21000000000004</v>
       </c>
       <c r="F6" s="15">
-        <v>0.0577</v>
+        <v>-0.0657</v>
       </c>
       <c r="G6" s="9">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="H6" s="17">
-        <v>40917398</v>
+        <v>51605621</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B7" s="12">
-        <v>1924.84999999999991</v>
+        <v>1588.68000000000006</v>
       </c>
       <c r="C7" s="12">
-        <v>1952.25</v>
+        <v>1657.32999999999993</v>
       </c>
       <c r="D7" s="12">
-        <v>1820.0</v>
+        <v>1538.0099999999999909</v>
       </c>
       <c r="E7" s="12">
-        <v>1848.90000000000009</v>
-[...2 lines deleted...]
-        <v>-0.0404</v>
+        <v>1584.0099999999999909</v>
+      </c>
+      <c r="F7" s="14">
+        <v>-0.0001</v>
       </c>
       <c r="G7" s="10">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H7" s="18">
-        <v>39584724</v>
+        <v>59536133</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="9" t="s">
         <v>39</v>
       </c>
       <c r="B8" s="11">
-        <v>1860.0</v>
+        <v>1601.5</v>
       </c>
       <c r="C8" s="11">
-        <v>1864.95000000000005</v>
+        <v>1710.8900000000001</v>
       </c>
       <c r="D8" s="11">
-        <v>1723.40000000000009</v>
+        <v>1589.67000000000007</v>
       </c>
       <c r="E8" s="11">
-        <v>1780.90000000000009</v>
+        <v>1679.78999999999996</v>
       </c>
       <c r="F8" s="13">
-        <v>-0.0368</v>
+        <v>0.0605</v>
       </c>
       <c r="G8" s="9">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="H8" s="17">
-        <v>40280788</v>
+        <v>41193511</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B9" s="12">
-        <v>1800.0</v>
+        <v>1677.29999999999995</v>
       </c>
       <c r="C9" s="12">
-        <v>1910.0</v>
+        <v>1821.17000000000007</v>
       </c>
       <c r="D9" s="12">
-        <v>1774.049999999999955</v>
+        <v>1656.24000000000001</v>
       </c>
       <c r="E9" s="12">
-        <v>1886.34999999999991</v>
-[...2 lines deleted...]
-        <v>0.0592</v>
+        <v>1819.77999999999997</v>
+      </c>
+      <c r="F9" s="16">
+        <v>0.0833</v>
       </c>
       <c r="G9" s="10">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="H9" s="18">
-        <v>41677395</v>
+        <v>36648934</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B10" s="11">
-        <v>1889.90000000000009</v>
+        <v>1829.11999999999989</v>
       </c>
       <c r="C10" s="11">
-        <v>1902.95000000000005</v>
+        <v>1837.069999999999936</v>
       </c>
       <c r="D10" s="11">
-        <v>1693.099999999999909</v>
+        <v>1695.98000000000002</v>
       </c>
       <c r="E10" s="11">
-        <v>1743.95000000000005</v>
-[...2 lines deleted...]
-        <v>-0.0755</v>
+        <v>1708.59999999999991</v>
+      </c>
+      <c r="F10" s="15">
+        <v>-0.0611</v>
       </c>
       <c r="G10" s="9">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H10" s="17">
-        <v>44037536</v>
+        <v>44545503</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B11" s="12">
-        <v>1781.45000000000005</v>
+        <v>1708.90000000000009</v>
       </c>
       <c r="C11" s="12">
-        <v>1785.90000000000009</v>
+        <v>1794.94000000000005</v>
       </c>
       <c r="D11" s="12">
-        <v>1586.40000000000009</v>
+        <v>1573.48000000000002</v>
       </c>
       <c r="E11" s="12">
-        <v>1593.25</v>
-[...2 lines deleted...]
-        <v>-0.0864</v>
+        <v>1585.0</v>
+      </c>
+      <c r="F11" s="14">
+        <v>-0.0723</v>
       </c>
       <c r="G11" s="10">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H11" s="18">
-        <v>44658238</v>
+        <v>55886724</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="9" t="s">
         <v>43</v>
       </c>
       <c r="B12" s="11">
-        <v>1585.29999999999995</v>
+        <v>1623.45000000000005</v>
       </c>
       <c r="C12" s="11">
-        <v>1820.0</v>
+        <v>1792.20000000000005</v>
       </c>
       <c r="D12" s="11">
-        <v>1553.049999999999955</v>
+        <v>1587.8900000000001</v>
       </c>
       <c r="E12" s="11">
-        <v>1734.70000000000005</v>
-[...2 lines deleted...]
-        <v>0.0888</v>
+        <v>1737.0</v>
+      </c>
+      <c r="F12" s="13">
+        <v>0.0959</v>
       </c>
       <c r="G12" s="9">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H12" s="17">
-        <v>39217025</v>
+        <v>44296667</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B13" s="12">
-        <v>1731.0</v>
+        <v>1712.0</v>
       </c>
       <c r="C13" s="12">
-        <v>1846.0</v>
+        <v>1843.0</v>
       </c>
       <c r="D13" s="12">
-        <v>1620.099999999999909</v>
+        <v>1712.0</v>
       </c>
       <c r="E13" s="12">
-        <v>1832.29999999999995</v>
-[...2 lines deleted...]
-        <v>0.0563</v>
+        <v>1757.20000000000005</v>
+      </c>
+      <c r="F13" s="16">
+        <v>0.0116</v>
       </c>
       <c r="G13" s="10">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H13" s="18">
-        <v>58142050</v>
+        <v>67833586</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="9" t="s">
         <v>45</v>
       </c>
       <c r="B14" s="11">
-        <v>1832.29999999999995</v>
+        <v>1762.099999999999909</v>
       </c>
       <c r="C14" s="11">
-        <v>1851.20000000000005</v>
+        <v>1815.0</v>
       </c>
       <c r="D14" s="11">
-        <v>1623.59999999999991</v>
+        <v>1613.59999999999991</v>
       </c>
       <c r="E14" s="11">
-        <v>1677.59999999999991</v>
+        <v>1808.29999999999995</v>
       </c>
       <c r="F14" s="13">
-        <v>-0.0844</v>
+        <v>0.0291</v>
       </c>
       <c r="G14" s="9">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H14" s="17">
-        <v>66239057</v>
+        <v>130914119</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="10" t="s">
         <v>46</v>
       </c>
       <c r="B15" s="12">
-        <v>1679.0</v>
+        <v>1808.29999999999995</v>
       </c>
       <c r="C15" s="12">
-        <v>1727.5</v>
+        <v>1916.59999999999991</v>
       </c>
       <c r="D15" s="12">
-        <v>1636.0</v>
+        <v>1785.29999999999995</v>
       </c>
       <c r="E15" s="12">
-        <v>1675.70000000000005</v>
-[...2 lines deleted...]
-        <v>-0.0011</v>
+        <v>1799.20000000000005</v>
+      </c>
+      <c r="F15" s="14">
+        <v>-0.005</v>
       </c>
       <c r="G15" s="10">
         <v>21</v>
       </c>
       <c r="H15" s="18">
-        <v>50799998</v>
+        <v>57571910</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="9" t="s">
         <v>47</v>
       </c>
       <c r="B16" s="11">
-        <v>1675.70000000000005</v>
+        <v>1812.0</v>
       </c>
       <c r="C16" s="11">
-        <v>1748.0</v>
+        <v>1902.40000000000009</v>
       </c>
       <c r="D16" s="11">
-        <v>1647.0</v>
+        <v>1756.79999999999995</v>
       </c>
       <c r="E16" s="11">
-        <v>1706.70000000000005</v>
-[...2 lines deleted...]
-        <v>0.0185</v>
+        <v>1862.5</v>
+      </c>
+      <c r="F16" s="13">
+        <v>0.0352</v>
       </c>
       <c r="G16" s="9">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H16" s="17">
-        <v>42076809</v>
+        <v>46972399</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="10" t="s">
         <v>48</v>
       </c>
       <c r="B17" s="12">
-        <v>1690.0</v>
+        <v>1877.90000000000009</v>
       </c>
       <c r="C17" s="12">
-        <v>1695.0</v>
+        <v>2046.90000000000009</v>
       </c>
       <c r="D17" s="12">
-        <v>1567.59999999999991</v>
+        <v>1860.20000000000005</v>
       </c>
       <c r="E17" s="12">
-        <v>1594.5</v>
+        <v>1990.5</v>
       </c>
       <c r="F17" s="16">
-        <v>-0.0657</v>
+        <v>0.0687</v>
       </c>
       <c r="G17" s="10">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H17" s="18">
-        <v>51605621</v>
+        <v>54503883</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="9" t="s">
         <v>49</v>
       </c>
       <c r="B18" s="11">
-        <v>1599.0</v>
+        <v>1983.20000000000005</v>
       </c>
       <c r="C18" s="11">
-        <v>1668.099999999999909</v>
+        <v>1988.0</v>
       </c>
       <c r="D18" s="11">
-        <v>1548.0</v>
+        <v>1868.29999999999995</v>
       </c>
       <c r="E18" s="11">
-        <v>1594.29999999999995</v>
-[...2 lines deleted...]
-        <v>-0.0001</v>
+        <v>1984.79999999999995</v>
+      </c>
+      <c r="F18" s="15">
+        <v>-0.0029</v>
       </c>
       <c r="G18" s="9">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="H18" s="17">
-        <v>59536133</v>
+        <v>35868841</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="10" t="s">
         <v>50</v>
       </c>
       <c r="B19" s="12">
-        <v>1611.90000000000009</v>
+        <v>1963.099999999999909</v>
       </c>
       <c r="C19" s="12">
-        <v>1696.90000000000009</v>
+        <v>1963.099999999999909</v>
       </c>
       <c r="D19" s="12">
-        <v>1600.0</v>
+        <v>1834.0</v>
       </c>
       <c r="E19" s="12">
-        <v>1690.5</v>
+        <v>1840.0</v>
       </c>
       <c r="F19" s="14">
-        <v>0.0603</v>
+        <v>-0.073</v>
       </c>
       <c r="G19" s="10">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="H19" s="18">
-        <v>28439378</v>
+        <v>13829799</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G13"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
@@ -1549,319 +1549,319 @@
       </c>
       <c r="B1" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C1" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>29</v>
       </c>
       <c r="F1" s="8" t="s">
         <v>30</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B2" s="11">
-        <v>1629.79999999999995</v>
+        <v>1845.0</v>
       </c>
       <c r="C2" s="11">
-        <v>1647.40000000000009</v>
+        <v>1902.40000000000009</v>
       </c>
       <c r="D2" s="11">
-        <v>1571.0</v>
+        <v>1834.0</v>
       </c>
       <c r="E2" s="11">
-        <v>1586.90000000000009</v>
+        <v>1862.79999999999995</v>
       </c>
       <c r="F2" s="13">
-        <v>-0.0263</v>
+        <v>0.0096</v>
       </c>
       <c r="G2" s="17">
-        <v>10988014</v>
+        <v>7623663</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="10" t="s">
         <v>53</v>
       </c>
       <c r="B3" s="12">
-        <v>1586.90000000000009</v>
+        <v>1876.79999999999995</v>
       </c>
       <c r="C3" s="12">
-        <v>1660.0</v>
+        <v>1925.099999999999909</v>
       </c>
       <c r="D3" s="12">
-        <v>1584.20000000000005</v>
+        <v>1855.90000000000009</v>
       </c>
       <c r="E3" s="12">
-        <v>1641.40000000000009</v>
-[...2 lines deleted...]
-        <v>0.0343</v>
+        <v>1904.79999999999995</v>
+      </c>
+      <c r="F3" s="16">
+        <v>0.0225</v>
       </c>
       <c r="G3" s="18">
-        <v>5871752</v>
+        <v>8892790</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="9" t="s">
         <v>54</v>
       </c>
       <c r="B4" s="11">
-        <v>1649.59999999999991</v>
+        <v>1900.59999999999991</v>
       </c>
       <c r="C4" s="11">
-        <v>1652.5</v>
+        <v>1953.90000000000009</v>
       </c>
       <c r="D4" s="11">
-        <v>1616.0</v>
+        <v>1875.099999999999909</v>
       </c>
       <c r="E4" s="11">
-        <v>1641.79999999999995</v>
-[...2 lines deleted...]
-        <v>0.0002</v>
+        <v>1935.5</v>
+      </c>
+      <c r="F4" s="13">
+        <v>0.0161</v>
       </c>
       <c r="G4" s="17">
-        <v>11393679</v>
+        <v>10770912</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="10" t="s">
         <v>55</v>
       </c>
       <c r="B5" s="12">
-        <v>1649.20000000000005</v>
+        <v>1925.90000000000009</v>
       </c>
       <c r="C5" s="12">
-        <v>1660.5</v>
+        <v>1962.70000000000005</v>
       </c>
       <c r="D5" s="12">
-        <v>1567.59999999999991</v>
+        <v>1910.0</v>
       </c>
       <c r="E5" s="12">
-        <v>1594.5</v>
-[...2 lines deleted...]
-        <v>-0.0288</v>
+        <v>1932.59999999999991</v>
+      </c>
+      <c r="F5" s="14">
+        <v>-0.0015</v>
       </c>
       <c r="G5" s="18">
-        <v>14577628</v>
+        <v>10550647</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="9" t="s">
         <v>56</v>
       </c>
       <c r="B6" s="11">
-        <v>1599.0</v>
+        <v>1942.0</v>
       </c>
       <c r="C6" s="11">
-        <v>1600.20000000000005</v>
+        <v>1966.5</v>
       </c>
       <c r="D6" s="11">
-        <v>1556.20000000000005</v>
+        <v>1925.20000000000005</v>
       </c>
       <c r="E6" s="11">
-        <v>1593.59999999999991</v>
+        <v>1941.099999999999909</v>
       </c>
       <c r="F6" s="13">
-        <v>-0.0006</v>
+        <v>0.0044</v>
       </c>
       <c r="G6" s="17">
-        <v>18427166</v>
+        <v>8443260</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="10" t="s">
         <v>57</v>
       </c>
       <c r="B7" s="12">
-        <v>1597.59999999999991</v>
+        <v>1948.5</v>
       </c>
       <c r="C7" s="12">
-        <v>1622.5</v>
+        <v>2046.90000000000009</v>
       </c>
       <c r="D7" s="12">
-        <v>1577.5</v>
+        <v>1933.0</v>
       </c>
       <c r="E7" s="12">
-        <v>1616.59999999999991</v>
-[...2 lines deleted...]
-        <v>0.0144</v>
+        <v>1990.5</v>
+      </c>
+      <c r="F7" s="16">
+        <v>0.0254</v>
       </c>
       <c r="G7" s="18">
-        <v>9128302</v>
+        <v>19854917</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="9" t="s">
         <v>58</v>
       </c>
       <c r="B8" s="11">
-        <v>1616.59999999999991</v>
+        <v>1983.20000000000005</v>
       </c>
       <c r="C8" s="11">
-        <v>1668.099999999999909</v>
+        <v>1988.0</v>
       </c>
       <c r="D8" s="11">
-        <v>1595.40000000000009</v>
+        <v>1925.099999999999909</v>
       </c>
       <c r="E8" s="11">
-        <v>1656.0</v>
+        <v>1945.0</v>
       </c>
       <c r="F8" s="15">
-        <v>0.0244</v>
+        <v>-0.0229</v>
       </c>
       <c r="G8" s="17">
-        <v>10638682</v>
+        <v>11868227</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="10" t="s">
         <v>59</v>
       </c>
       <c r="B9" s="12">
-        <v>1650.0</v>
+        <v>1949.90000000000009</v>
       </c>
       <c r="C9" s="12">
-        <v>1657.90000000000009</v>
+        <v>1965.0</v>
       </c>
       <c r="D9" s="12">
-        <v>1548.0</v>
+        <v>1914.70000000000005</v>
       </c>
       <c r="E9" s="12">
-        <v>1586.70000000000005</v>
-[...2 lines deleted...]
-        <v>-0.0418</v>
+        <v>1930.0</v>
+      </c>
+      <c r="F9" s="14">
+        <v>-0.0077</v>
       </c>
       <c r="G9" s="18">
-        <v>14903618</v>
+        <v>7486632</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="9" t="s">
         <v>60</v>
       </c>
       <c r="B10" s="11">
-        <v>1581.0</v>
+        <v>1945.0</v>
       </c>
       <c r="C10" s="11">
-        <v>1651.5</v>
+        <v>1949.79999999999995</v>
       </c>
       <c r="D10" s="11">
-        <v>1580.0</v>
+        <v>1868.29999999999995</v>
       </c>
       <c r="E10" s="11">
-        <v>1631.20000000000005</v>
+        <v>1902.40000000000009</v>
       </c>
       <c r="F10" s="15">
-        <v>0.028</v>
+        <v>-0.0143</v>
       </c>
       <c r="G10" s="17">
-        <v>13589325</v>
+        <v>7664591</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="10" t="s">
         <v>61</v>
       </c>
       <c r="B11" s="12">
-        <v>1630.0</v>
+        <v>1902.40000000000009</v>
       </c>
       <c r="C11" s="12">
-        <v>1676.59999999999991</v>
+        <v>1931.0</v>
       </c>
       <c r="D11" s="12">
-        <v>1620.0</v>
+        <v>1892.59999999999991</v>
       </c>
       <c r="E11" s="12">
-        <v>1670.90000000000009</v>
-[...2 lines deleted...]
-        <v>0.0243</v>
+        <v>1920.0</v>
+      </c>
+      <c r="F11" s="16">
+        <v>0.0093</v>
       </c>
       <c r="G11" s="18">
-        <v>9429897</v>
+        <v>6436170</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="9" t="s">
         <v>62</v>
       </c>
       <c r="B12" s="11">
-        <v>1662.5</v>
+        <v>1917.0</v>
       </c>
       <c r="C12" s="11">
-        <v>1692.0</v>
+        <v>1984.79999999999995</v>
       </c>
       <c r="D12" s="11">
-        <v>1643.20000000000005</v>
+        <v>1895.0</v>
       </c>
       <c r="E12" s="11">
-        <v>1679.099999999999909</v>
+        <v>1899.0</v>
       </c>
       <c r="F12" s="15">
-        <v>0.0049</v>
+        <v>-0.0109</v>
       </c>
       <c r="G12" s="17">
-        <v>10062307</v>
+        <v>9220433</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="10" t="s">
         <v>63</v>
       </c>
       <c r="B13" s="12">
-        <v>1684.90000000000009</v>
+        <v>1899.0</v>
       </c>
       <c r="C13" s="12">
-        <v>1696.90000000000009</v>
+        <v>1907.79999999999995</v>
       </c>
       <c r="D13" s="12">
-        <v>1682.79999999999995</v>
+        <v>1834.0</v>
       </c>
       <c r="E13" s="12">
-        <v>1690.5</v>
+        <v>1840.0</v>
       </c>
       <c r="F13" s="14">
-        <v>0.0068</v>
+        <v>-0.0311</v>
       </c>
       <c r="G13" s="18">
-        <v>1796214</v>
+        <v>7022587</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:K31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
@@ -1894,731 +1894,731 @@
       </c>
       <c r="F1" s="8" t="s">
         <v>68</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>69</v>
       </c>
       <c r="H1" s="8" t="s">
         <v>70</v>
       </c>
       <c r="I1" s="8" t="s">
         <v>71</v>
       </c>
       <c r="J1" s="8" t="s">
         <v>72</v>
       </c>
       <c r="K1" s="8" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="9" t="s">
         <v>74</v>
       </c>
       <c r="B2" s="11">
-        <v>1866.20000000000005</v>
+        <v>1840.0</v>
       </c>
       <c r="C2" s="15">
-        <v>0.002</v>
+        <v>-0.0113</v>
       </c>
       <c r="D2" s="9">
-        <v>61.4</v>
+        <v>34.0</v>
       </c>
       <c r="E2" s="9">
-        <v>0.6</v>
+        <v>0.95</v>
       </c>
       <c r="F2" s="9"/>
       <c r="G2" s="9"/>
       <c r="H2" s="9"/>
       <c r="I2" s="9"/>
       <c r="J2" s="9"/>
       <c r="K2" s="9"/>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="10" t="s">
         <v>75</v>
       </c>
       <c r="B3" s="12">
-        <v>1862.5</v>
-[...2 lines deleted...]
-        <v>-0.0066</v>
+        <v>1861.0</v>
+      </c>
+      <c r="C3" s="14">
+        <v>-0.0021</v>
       </c>
       <c r="D3" s="10">
-        <v>60.4</v>
+        <v>37.5</v>
       </c>
       <c r="E3" s="10">
-        <v>1.07</v>
+        <v>0.79</v>
       </c>
       <c r="F3" s="10"/>
       <c r="G3" s="10"/>
       <c r="H3" s="10"/>
       <c r="I3" s="10"/>
       <c r="J3" s="10"/>
       <c r="K3" s="10"/>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="9" t="s">
         <v>76</v>
       </c>
       <c r="B4" s="11">
-        <v>1874.79999999999995</v>
+        <v>1864.90000000000009</v>
       </c>
       <c r="C4" s="15">
-        <v>0.0064</v>
+        <v>-0.0111</v>
       </c>
       <c r="D4" s="9">
-        <v>65.59999999999999</v>
+        <v>38.2</v>
       </c>
       <c r="E4" s="9">
-        <v>0.75</v>
+        <v>0.94</v>
       </c>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="9"/>
       <c r="I4" s="9"/>
       <c r="J4" s="9"/>
       <c r="K4" s="9"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="10" t="s">
         <v>77</v>
       </c>
       <c r="B5" s="12">
-        <v>1862.79999999999995</v>
+        <v>1885.90000000000009</v>
       </c>
       <c r="C5" s="14">
-        <v>0.0</v>
+        <v>-0.0048</v>
       </c>
       <c r="D5" s="10">
-        <v>62.7</v>
+        <v>42.1</v>
       </c>
       <c r="E5" s="10">
-        <v>0.81</v>
+        <v>0.95</v>
       </c>
       <c r="F5" s="10"/>
       <c r="G5" s="10"/>
       <c r="H5" s="10"/>
       <c r="I5" s="10"/>
       <c r="J5" s="10"/>
       <c r="K5" s="10"/>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="9" t="s">
         <v>78</v>
       </c>
       <c r="B6" s="11">
-        <v>1862.79999999999995</v>
-[...2 lines deleted...]
-        <v>-0.0062</v>
+        <v>1895.0</v>
+      </c>
+      <c r="C6" s="15">
+        <v>-0.0021</v>
       </c>
       <c r="D6" s="9">
-        <v>62.7</v>
+        <v>43.9</v>
       </c>
       <c r="E6" s="9">
-        <v>0.69</v>
+        <v>1.03</v>
       </c>
       <c r="F6" s="9"/>
       <c r="G6" s="9"/>
       <c r="H6" s="9"/>
       <c r="I6" s="9"/>
       <c r="J6" s="9"/>
       <c r="K6" s="9"/>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="10" t="s">
         <v>79</v>
       </c>
       <c r="B7" s="12">
-        <v>1874.40000000000009</v>
+        <v>1899.0</v>
       </c>
       <c r="C7" s="14">
-        <v>0.0034</v>
+        <v>-0.0089</v>
       </c>
       <c r="D7" s="10">
-        <v>67.5</v>
+        <v>44.6</v>
       </c>
       <c r="E7" s="10">
-        <v>0.53</v>
+        <v>0.49</v>
       </c>
       <c r="F7" s="10"/>
       <c r="G7" s="10"/>
       <c r="H7" s="10"/>
       <c r="I7" s="10"/>
       <c r="J7" s="10"/>
       <c r="K7" s="10"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="9" t="s">
         <v>80</v>
       </c>
       <c r="B8" s="11">
-        <v>1868.0</v>
+        <v>1916.0</v>
       </c>
       <c r="C8" s="15">
-        <v>0.0027</v>
+        <v>-0.0081</v>
       </c>
       <c r="D8" s="9">
-        <v>66.2</v>
+        <v>48.0</v>
       </c>
       <c r="E8" s="9">
-        <v>1.07</v>
+        <v>0.74</v>
       </c>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="9"/>
       <c r="I8" s="9"/>
       <c r="J8" s="9"/>
       <c r="K8" s="9"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="10" t="s">
         <v>81</v>
       </c>
       <c r="B9" s="12">
-        <v>1862.90000000000009</v>
-[...2 lines deleted...]
-        <v>0.0134</v>
+        <v>1931.70000000000005</v>
+      </c>
+      <c r="C9" s="16">
+        <v>0.0014</v>
       </c>
       <c r="D9" s="10">
-        <v>65.099999999999994</v>
+        <v>51.2</v>
       </c>
       <c r="E9" s="10">
-        <v>0.61</v>
+        <v>0.75</v>
       </c>
       <c r="F9" s="10"/>
       <c r="G9" s="10"/>
       <c r="H9" s="10"/>
       <c r="I9" s="10"/>
       <c r="J9" s="10"/>
       <c r="K9" s="10"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="9" t="s">
         <v>82</v>
       </c>
       <c r="B10" s="11">
-        <v>1838.29999999999995</v>
+        <v>1929.0</v>
       </c>
       <c r="C10" s="15">
-        <v>0.0074</v>
+        <v>-0.0281</v>
       </c>
       <c r="D10" s="9">
-        <v>59.5</v>
+        <v>50.7</v>
       </c>
       <c r="E10" s="9">
-        <v>0.79</v>
+        <v>2.11</v>
       </c>
       <c r="F10" s="9"/>
       <c r="G10" s="9"/>
       <c r="H10" s="9"/>
       <c r="I10" s="9"/>
       <c r="J10" s="9"/>
-      <c r="K10" s="9"/>
+      <c r="K10" s="9" t="s">
+        <v>83</v>
+      </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="10" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B11" s="12">
-        <v>1824.79999999999995</v>
-[...2 lines deleted...]
-        <v>0.0024</v>
+        <v>1984.79999999999995</v>
+      </c>
+      <c r="C11" s="16">
+        <v>0.0337</v>
       </c>
       <c r="D11" s="10">
-        <v>55.8</v>
+        <v>64.3</v>
       </c>
       <c r="E11" s="10">
-        <v>0.75</v>
+        <v>1.51</v>
       </c>
       <c r="F11" s="10"/>
       <c r="G11" s="10"/>
       <c r="H11" s="10"/>
       <c r="I11" s="10" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="J11" s="10"/>
       <c r="K11" s="10"/>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="9" t="s">
         <v>85</v>
       </c>
       <c r="B12" s="11">
-        <v>1820.40000000000009</v>
-[...2 lines deleted...]
-        <v>0.0109</v>
+        <v>1920.0</v>
+      </c>
+      <c r="C12" s="13">
+        <v>0.0035</v>
       </c>
       <c r="D12" s="9">
-        <v>54.6</v>
+        <v>49.8</v>
       </c>
       <c r="E12" s="9">
-        <v>0.65</v>
+        <v>0.68</v>
       </c>
       <c r="F12" s="9"/>
       <c r="G12" s="9"/>
       <c r="H12" s="9"/>
       <c r="I12" s="9"/>
       <c r="J12" s="9"/>
       <c r="K12" s="9"/>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="10" t="s">
         <v>86</v>
       </c>
       <c r="B13" s="12">
-        <v>1800.70000000000005</v>
+        <v>1913.29999999999995</v>
       </c>
       <c r="C13" s="16">
-        <v>-0.0029</v>
+        <v>0.0073</v>
       </c>
       <c r="D13" s="10">
-        <v>48.6</v>
+        <v>47.7</v>
       </c>
       <c r="E13" s="10">
-        <v>0.51</v>
+        <v>0.59</v>
       </c>
       <c r="F13" s="10"/>
       <c r="G13" s="10"/>
       <c r="H13" s="10"/>
       <c r="I13" s="10"/>
       <c r="J13" s="10"/>
       <c r="K13" s="10"/>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="9" t="s">
         <v>87</v>
       </c>
       <c r="B14" s="11">
-        <v>1807.70000000000005</v>
+        <v>1899.5</v>
       </c>
       <c r="C14" s="15">
-        <v>0.0075</v>
+        <v>-0.0117</v>
       </c>
       <c r="D14" s="9">
-        <v>50.8</v>
+        <v>43.3</v>
       </c>
       <c r="E14" s="9">
-        <v>0.44</v>
+        <v>0.34</v>
       </c>
       <c r="F14" s="9"/>
       <c r="G14" s="9"/>
       <c r="H14" s="9"/>
       <c r="I14" s="9"/>
       <c r="J14" s="9"/>
       <c r="K14" s="9"/>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="10" t="s">
         <v>88</v>
       </c>
       <c r="B15" s="12">
-        <v>1794.20000000000005</v>
-[...2 lines deleted...]
-        <v>0.0044</v>
+        <v>1922.0</v>
+      </c>
+      <c r="C15" s="16">
+        <v>0.0063</v>
       </c>
       <c r="D15" s="10">
-        <v>46.7</v>
+        <v>49.7</v>
       </c>
       <c r="E15" s="10">
-        <v>0.64</v>
+        <v>0.6</v>
       </c>
       <c r="F15" s="10"/>
       <c r="G15" s="10"/>
       <c r="H15" s="10"/>
       <c r="I15" s="10"/>
       <c r="J15" s="10"/>
       <c r="K15" s="10"/>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="9" t="s">
         <v>89</v>
       </c>
       <c r="B16" s="11">
-        <v>1786.40000000000009</v>
-[...2 lines deleted...]
-        <v>0.0042</v>
+        <v>1910.0</v>
+      </c>
+      <c r="C16" s="13">
+        <v>0.004</v>
       </c>
       <c r="D16" s="9">
-        <v>44.3</v>
+        <v>45.7</v>
       </c>
       <c r="E16" s="9">
-        <v>0.64</v>
+        <v>1.06</v>
       </c>
       <c r="F16" s="9"/>
       <c r="G16" s="9"/>
       <c r="H16" s="9"/>
       <c r="I16" s="9"/>
       <c r="J16" s="9"/>
       <c r="K16" s="9"/>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="10" t="s">
         <v>90</v>
       </c>
       <c r="B17" s="12">
-        <v>1779.0</v>
-[...2 lines deleted...]
-        <v>-0.0055</v>
+        <v>1902.40000000000009</v>
+      </c>
+      <c r="C17" s="14">
+        <v>-0.0008</v>
       </c>
       <c r="D17" s="10">
-        <v>42.0</v>
+        <v>43.1</v>
       </c>
       <c r="E17" s="10">
-        <v>1.29</v>
+        <v>0.64</v>
       </c>
       <c r="F17" s="10"/>
       <c r="G17" s="10"/>
       <c r="H17" s="10"/>
       <c r="I17" s="10"/>
       <c r="J17" s="10"/>
       <c r="K17" s="10"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="9" t="s">
         <v>91</v>
       </c>
       <c r="B18" s="11">
-        <v>1788.79999999999995</v>
-[...2 lines deleted...]
-        <v>0.0037</v>
+        <v>1904.0</v>
+      </c>
+      <c r="C18" s="13">
+        <v>0.0021</v>
       </c>
       <c r="D18" s="9">
-        <v>44.2</v>
+        <v>43.5</v>
       </c>
       <c r="E18" s="9">
-        <v>1.07</v>
+        <v>0.38</v>
       </c>
       <c r="F18" s="9"/>
       <c r="G18" s="9"/>
       <c r="H18" s="9"/>
       <c r="I18" s="9"/>
       <c r="J18" s="9"/>
       <c r="K18" s="9"/>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="10" t="s">
         <v>92</v>
       </c>
       <c r="B19" s="12">
-        <v>1782.20000000000005</v>
-[...2 lines deleted...]
-        <v>0.0012</v>
+        <v>1900.0</v>
+      </c>
+      <c r="C19" s="16">
+        <v>0.0133</v>
       </c>
       <c r="D19" s="10">
-        <v>42.3</v>
+        <v>42.2</v>
       </c>
       <c r="E19" s="10">
-        <v>0.87</v>
+        <v>0.65</v>
       </c>
       <c r="F19" s="10"/>
       <c r="G19" s="10"/>
       <c r="H19" s="10"/>
       <c r="I19" s="10"/>
       <c r="J19" s="10"/>
       <c r="K19" s="10"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="9" t="s">
         <v>93</v>
       </c>
       <c r="B20" s="11">
-        <v>1780.099999999999909</v>
-[...2 lines deleted...]
-        <v>-0.0047</v>
+        <v>1875.099999999999909</v>
+      </c>
+      <c r="C20" s="15">
+        <v>-0.0037</v>
       </c>
       <c r="D20" s="9">
-        <v>41.7</v>
+        <v>33.5</v>
       </c>
       <c r="E20" s="9">
-        <v>0.81</v>
+        <v>0.75</v>
       </c>
       <c r="F20" s="9"/>
       <c r="G20" s="9"/>
       <c r="H20" s="9"/>
       <c r="I20" s="9"/>
       <c r="J20" s="9"/>
       <c r="K20" s="9"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="10" t="s">
         <v>94</v>
       </c>
       <c r="B21" s="12">
-        <v>1788.5</v>
-[...2 lines deleted...]
-        <v>-0.0008</v>
+        <v>1882.0</v>
+      </c>
+      <c r="C21" s="14">
+        <v>-0.0249</v>
       </c>
       <c r="D21" s="10">
-        <v>43.4</v>
+        <v>34.9</v>
       </c>
       <c r="E21" s="10">
-        <v>1.46</v>
+        <v>0.79</v>
       </c>
       <c r="F21" s="10"/>
       <c r="G21" s="10"/>
       <c r="H21" s="10"/>
       <c r="I21" s="10"/>
       <c r="J21" s="10"/>
       <c r="K21" s="10"/>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="9" t="s">
         <v>95</v>
       </c>
       <c r="B22" s="11">
-        <v>1789.90000000000009</v>
-[...2 lines deleted...]
-        <v>-0.0037</v>
+        <v>1930.0</v>
+      </c>
+      <c r="C22" s="15">
+        <v>-0.001</v>
       </c>
       <c r="D22" s="9">
-        <v>43.6</v>
+        <v>47.2</v>
       </c>
       <c r="E22" s="9">
-        <v>1.02</v>
+        <v>0.37</v>
       </c>
       <c r="F22" s="9"/>
       <c r="G22" s="9"/>
       <c r="H22" s="9"/>
       <c r="I22" s="9"/>
       <c r="J22" s="9"/>
       <c r="K22" s="9"/>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="10" t="s">
         <v>96</v>
       </c>
       <c r="B23" s="12">
-        <v>1796.5</v>
-[...2 lines deleted...]
-        <v>-0.0015</v>
+        <v>1932.0</v>
+      </c>
+      <c r="C23" s="14">
+        <v>-0.0062</v>
       </c>
       <c r="D23" s="10">
-        <v>44.9</v>
+        <v>47.8</v>
       </c>
       <c r="E23" s="10">
-        <v>0.72</v>
+        <v>0.49</v>
       </c>
       <c r="F23" s="10"/>
       <c r="G23" s="10"/>
       <c r="H23" s="10"/>
       <c r="I23" s="10"/>
       <c r="J23" s="10"/>
       <c r="K23" s="10"/>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="9" t="s">
         <v>97</v>
       </c>
       <c r="B24" s="11">
-        <v>1799.20000000000005</v>
+        <v>1944.0</v>
       </c>
       <c r="C24" s="13">
-        <v>-0.0245</v>
+        <v>0.001</v>
       </c>
       <c r="D24" s="9">
-        <v>45.4</v>
+        <v>51.8</v>
       </c>
       <c r="E24" s="9">
-        <v>3.41</v>
+        <v>0.62</v>
       </c>
       <c r="F24" s="9"/>
       <c r="G24" s="9"/>
       <c r="H24" s="9"/>
       <c r="I24" s="9"/>
       <c r="J24" s="9"/>
-      <c r="K24" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K24" s="9"/>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="10" t="s">
         <v>98</v>
       </c>
       <c r="B25" s="12">
-        <v>1844.29999999999995</v>
+        <v>1942.0</v>
       </c>
       <c r="C25" s="14">
-        <v>0.0</v>
+        <v>-0.0012</v>
       </c>
       <c r="D25" s="10">
-        <v>54.7</v>
+        <v>51.2</v>
       </c>
       <c r="E25" s="10">
-        <v>0.52</v>
+        <v>0.85</v>
       </c>
       <c r="F25" s="10"/>
       <c r="G25" s="10"/>
       <c r="H25" s="10"/>
       <c r="I25" s="10"/>
       <c r="J25" s="10"/>
       <c r="K25" s="10"/>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="9" t="s">
         <v>99</v>
       </c>
       <c r="B26" s="11">
-        <v>1844.29999999999995</v>
+        <v>1944.40000000000009</v>
       </c>
       <c r="C26" s="15">
-        <v>0.0019</v>
+        <v>-0.0003</v>
       </c>
       <c r="D26" s="9">
-        <v>54.7</v>
+        <v>51.9</v>
       </c>
       <c r="E26" s="9">
-        <v>0.49</v>
+        <v>0.68</v>
       </c>
       <c r="F26" s="9"/>
       <c r="G26" s="9"/>
       <c r="H26" s="9"/>
       <c r="I26" s="9"/>
       <c r="J26" s="9"/>
       <c r="K26" s="9"/>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="10" t="s">
         <v>100</v>
       </c>
       <c r="B27" s="12">
-        <v>1840.79999999999995</v>
+        <v>1945.0</v>
       </c>
       <c r="C27" s="14">
-        <v>0.0001</v>
+        <v>-0.0031</v>
       </c>
       <c r="D27" s="10">
-        <v>54.1</v>
+        <v>52.1</v>
       </c>
       <c r="E27" s="10">
-        <v>0.71</v>
+        <v>0.96</v>
       </c>
       <c r="F27" s="10"/>
       <c r="G27" s="10"/>
       <c r="H27" s="10"/>
       <c r="I27" s="10"/>
       <c r="J27" s="10"/>
       <c r="K27" s="10"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="9" t="s">
         <v>101</v>
       </c>
       <c r="B28" s="11">
-        <v>1840.59999999999991</v>
+        <v>1951.0</v>
       </c>
       <c r="C28" s="13">
-        <v>-0.0022</v>
+        <v>0.0057</v>
       </c>
       <c r="D28" s="9">
-        <v>54.0</v>
+        <v>53.8</v>
       </c>
       <c r="E28" s="9">
-        <v>0.77</v>
+        <v>0.75</v>
       </c>
       <c r="F28" s="9"/>
       <c r="G28" s="9"/>
       <c r="H28" s="9"/>
       <c r="I28" s="9"/>
       <c r="J28" s="9"/>
       <c r="K28" s="9"/>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="10" t="s">
         <v>102</v>
       </c>
       <c r="B29" s="12">
-        <v>1844.59999999999991</v>
-[...2 lines deleted...]
-        <v>-0.0247</v>
+        <v>1940.0</v>
+      </c>
+      <c r="C29" s="14">
+        <v>-0.0122</v>
       </c>
       <c r="D29" s="10">
-        <v>54.8</v>
+        <v>51.1</v>
       </c>
       <c r="E29" s="10">
-        <v>0.7</v>
+        <v>0.82</v>
       </c>
       <c r="F29" s="10"/>
       <c r="G29" s="10"/>
       <c r="H29" s="10"/>
       <c r="I29" s="10"/>
       <c r="J29" s="10"/>
       <c r="K29" s="10"/>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="9" t="s">
         <v>103</v>
       </c>
       <c r="B30" s="11">
-        <v>1891.29999999999995</v>
-[...2 lines deleted...]
-        <v>0.0059</v>
+        <v>1964.0</v>
+      </c>
+      <c r="C30" s="13">
+        <v>0.0003</v>
       </c>
       <c r="D30" s="9">
-        <v>64.5</v>
+        <v>58.1</v>
       </c>
       <c r="E30" s="9">
-        <v>0.29</v>
+        <v>0.55</v>
       </c>
       <c r="F30" s="9"/>
       <c r="G30" s="9"/>
       <c r="H30" s="9"/>
       <c r="I30" s="9"/>
       <c r="J30" s="9"/>
       <c r="K30" s="9"/>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="10" t="s">
         <v>104</v>
       </c>
       <c r="B31" s="12">
-        <v>1880.29999999999995</v>
-[...2 lines deleted...]
-        <v>-0.0011</v>
+        <v>1963.5</v>
+      </c>
+      <c r="C31" s="14">
+        <v>-0.0136</v>
       </c>
       <c r="D31" s="10">
-        <v>63.1</v>
+        <v>58.0</v>
       </c>
       <c r="E31" s="10">
-        <v>0.25</v>
+        <v>1.48</v>
       </c>
       <c r="F31" s="10"/>
       <c r="G31" s="10"/>
       <c r="H31" s="10"/>
       <c r="I31" s="10"/>
       <c r="J31" s="10"/>
       <c r="K31" s="10"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>