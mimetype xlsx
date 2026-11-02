--- v0 (2026-07-02)
+++ v1 (2026-11-02)
@@ -23,371 +23,371 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Overview" sheetId="1" r:id="rId4"/>
     <sheet name="Monthly Summary" sheetId="2" r:id="rId5"/>
     <sheet name="Weekly Summary" sheetId="3" r:id="rId6"/>
     <sheet name="Indicator History" sheetId="4" r:id="rId7"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>TATACOMM — Tata Communications</t>
   </si>
   <si>
-    <t>NSE Equity · Telecom · Generated 02 Jul 2026, 07:48 AM</t>
+    <t>NSE Equity · Telecom · Generated 02 Nov 2026, 11:22 PM</t>
   </si>
   <si>
     <t>KEY METRICS</t>
   </si>
   <si>
     <t>Current Price</t>
   </si>
   <si>
-    <t>₹1,915.30</t>
+    <t>₹1,755.50</t>
   </si>
   <si>
     <t>1 Day Change</t>
   </si>
   <si>
-    <t>-2.99%</t>
+    <t>+4.78%</t>
   </si>
   <si>
     <t>52 Week High</t>
   </si>
   <si>
-    <t>₹2,175.00</t>
+    <t>₹2,110.00</t>
   </si>
   <si>
     <t>52 Week Low</t>
   </si>
   <si>
-    <t>₹1,291.00</t>
+    <t>₹1,310.58</t>
   </si>
   <si>
     <t>RSI (14)</t>
   </si>
   <si>
     <t>EMA 50</t>
   </si>
   <si>
-    <t>₹1,846.53</t>
+    <t>₹1,710.72</t>
   </si>
   <si>
     <t>EMA 200</t>
   </si>
   <si>
-    <t>₹1,747.76</t>
+    <t>₹1,701.30</t>
   </si>
   <si>
     <t>ATR (14)</t>
   </si>
   <si>
-    <t>₹75.75</t>
+    <t>₹65.87</t>
   </si>
   <si>
     <t>Volume Ratio</t>
   </si>
   <si>
-    <t>0.57×</t>
+    <t>0.56×</t>
   </si>
   <si>
     <t>Data Period</t>
   </si>
   <si>
-    <t>13 May 2024 to 22 Oct 2025</t>
+    <t>03 Jun 2025 to 02 Nov 2026</t>
   </si>
   <si>
     <t>ACTIVE TECHNICAL CONDITIONS</t>
   </si>
   <si>
     <t>● No special conditions today</t>
   </si>
   <si>
     <t>For educational purposes only. Not investment advice. Past performance does not guarantee future results.</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Open</t>
   </si>
   <si>
     <t>High</t>
   </si>
   <si>
     <t>Low</t>
   </si>
   <si>
     <t>Close</t>
   </si>
   <si>
     <t>Change %</t>
   </si>
   <si>
     <t>Trading Days</t>
   </si>
   <si>
     <t>Total Volume</t>
   </si>
   <si>
-    <t>May 2024</t>
-[...37 lines deleted...]
-  <si>
     <t>Jun 2025</t>
   </si>
   <si>
     <t>Jul 2025</t>
   </si>
   <si>
     <t>Aug 2025</t>
   </si>
   <si>
     <t>Sep 2025</t>
   </si>
   <si>
     <t>Oct 2025</t>
   </si>
   <si>
+    <t>Nov 2025</t>
+  </si>
+  <si>
+    <t>Dec 2025</t>
+  </si>
+  <si>
+    <t>Jan 2026</t>
+  </si>
+  <si>
+    <t>Feb 2026</t>
+  </si>
+  <si>
+    <t>Mar 2026</t>
+  </si>
+  <si>
+    <t>Apr 2026</t>
+  </si>
+  <si>
+    <t>May 2026</t>
+  </si>
+  <si>
+    <t>Jun 2026</t>
+  </si>
+  <si>
+    <t>Jul 2026</t>
+  </si>
+  <si>
+    <t>Aug 2026</t>
+  </si>
+  <si>
+    <t>Sep 2026</t>
+  </si>
+  <si>
+    <t>Oct 2026</t>
+  </si>
+  <si>
+    <t>Nov 2026</t>
+  </si>
+  <si>
     <t>Week</t>
   </si>
   <si>
-    <t>Week of 04 Aug</t>
-[...32 lines deleted...]
-    <t>Week of 20 Oct</t>
+    <t>Week of 17 Aug</t>
+  </si>
+  <si>
+    <t>Week of 24 Aug</t>
+  </si>
+  <si>
+    <t>Week of 31 Aug</t>
+  </si>
+  <si>
+    <t>Week of 07 Sep</t>
+  </si>
+  <si>
+    <t>Week of 14 Sep</t>
+  </si>
+  <si>
+    <t>Week of 21 Sep</t>
+  </si>
+  <si>
+    <t>Week of 28 Sep</t>
+  </si>
+  <si>
+    <t>Week of 05 Oct</t>
+  </si>
+  <si>
+    <t>Week of 12 Oct</t>
+  </si>
+  <si>
+    <t>Week of 19 Oct</t>
+  </si>
+  <si>
+    <t>Week of 26 Oct</t>
+  </si>
+  <si>
+    <t>Week of 02 Nov</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>1D Change %</t>
   </si>
   <si>
     <t>RSI</t>
   </si>
   <si>
     <t>Vol Ratio</t>
   </si>
   <si>
     <t>RSI&lt;30</t>
   </si>
   <si>
     <t>RSI&gt;70</t>
   </si>
   <si>
     <t>EMA Cross</t>
   </si>
   <si>
     <t>MACD Cross</t>
   </si>
   <si>
     <t>Breakout</t>
   </si>
   <si>
     <t>Vol Spike</t>
   </si>
   <si>
-    <t>01 Jul 2026</t>
-[...20 lines deleted...]
-    <t>22 Jun 2026</t>
+    <t>02 Nov 2026</t>
+  </si>
+  <si>
+    <t>30 Oct 2026</t>
+  </si>
+  <si>
+    <t>29 Oct 2026</t>
+  </si>
+  <si>
+    <t>28 Oct 2026</t>
+  </si>
+  <si>
+    <t>27 Oct 2026</t>
+  </si>
+  <si>
+    <t>26 Oct 2026</t>
+  </si>
+  <si>
+    <t>23 Oct 2026</t>
+  </si>
+  <si>
+    <t>22 Oct 2026</t>
+  </si>
+  <si>
+    <t>21 Oct 2026</t>
+  </si>
+  <si>
+    <t>20 Oct 2026</t>
+  </si>
+  <si>
+    <t>19 Oct 2026</t>
+  </si>
+  <si>
+    <t>16 Oct 2026</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
-    <t>19 Jun 2026</t>
-[...62 lines deleted...]
-    <t>20 May 2026</t>
+    <t>15 Oct 2026</t>
+  </si>
+  <si>
+    <t>14 Oct 2026</t>
+  </si>
+  <si>
+    <t>13 Oct 2026</t>
+  </si>
+  <si>
+    <t>12 Oct 2026</t>
+  </si>
+  <si>
+    <t>09 Oct 2026</t>
+  </si>
+  <si>
+    <t>08 Oct 2026</t>
+  </si>
+  <si>
+    <t>07 Oct 2026</t>
+  </si>
+  <si>
+    <t>06 Oct 2026</t>
+  </si>
+  <si>
+    <t>05 Oct 2026</t>
+  </si>
+  <si>
+    <t>02 Oct 2026</t>
+  </si>
+  <si>
+    <t>01 Oct 2026</t>
+  </si>
+  <si>
+    <t>30 Sep 2026</t>
+  </si>
+  <si>
+    <t>29 Sep 2026</t>
+  </si>
+  <si>
+    <t>28 Sep 2026</t>
+  </si>
+  <si>
+    <t>25 Sep 2026</t>
+  </si>
+  <si>
+    <t>24 Sep 2026</t>
+  </si>
+  <si>
+    <t>23 Sep 2026</t>
+  </si>
+  <si>
+    <t>22 Sep 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="₹#,##0.00"/>
     <numFmt numFmtId="165" formatCode="+0.00%;-0.00%"/>
   </numFmts>
-  <fonts count="11">
+  <fonts count="10">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="9"/>
       <color rgb="FFFFFFFF"/>
@@ -434,59 +434,50 @@
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF16A34A"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFDC2626"/>
       <name val="Calibri"/>
     </font>
-    <font>
-[...7 lines deleted...]
-    </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1E3A8A"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF8FAFC"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
@@ -500,78 +491,76 @@
       <top/>
       <bottom style="thin">
         <color rgb="FFE2E8F0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFE2E8F0"/>
       </left>
       <right style="thin">
         <color rgb="FFE2E8F0"/>
       </right>
       <top style="thin">
         <color rgb="FFE2E8F0"/>
       </top>
       <bottom style="thin">
         <color rgb="FFE2E8F0"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="21">
+  <cellXfs count="19">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="7" numFmtId="0" fillId="2" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="3" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="8" numFmtId="165" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="8" numFmtId="165" fillId="3" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="9" numFmtId="165" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="9" numFmtId="165" fillId="3" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
-    <xf xfId="0" fontId="9" numFmtId="165" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="3" fillId="0" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="3" fillId="3" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
-    <xf xfId="0" fontId="10" numFmtId="0" fillId="0" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
-    <xf xfId="0" fontId="10" numFmtId="0" fillId="3" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -913,51 +902,51 @@
       <c r="B6" s="5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="5">
-        <v>47.9</v>
+        <v>57.7</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>17</v>
       </c>
@@ -1039,511 +1028,511 @@
       </c>
       <c r="C1" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>29</v>
       </c>
       <c r="F1" s="8" t="s">
         <v>30</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>31</v>
       </c>
       <c r="H1" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="11">
-        <v>1740.0</v>
+        <v>1630.6099999999999</v>
       </c>
       <c r="C2" s="11">
-        <v>1845.0</v>
+        <v>1718.49000000000001</v>
       </c>
       <c r="D2" s="11">
-        <v>1712.0</v>
+        <v>1607.75999999999999</v>
       </c>
       <c r="E2" s="11">
-        <v>1778.29999999999995</v>
+        <v>1675.36999999999989</v>
       </c>
       <c r="F2" s="13">
-        <v>0.022</v>
+        <v>0.0274</v>
       </c>
       <c r="G2" s="9">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="H2" s="17">
-        <v>4670327</v>
+        <v>5708013</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B3" s="12">
-        <v>1804.95000000000005</v>
+        <v>1671.40000000000009</v>
       </c>
       <c r="C3" s="12">
-        <v>1926.0</v>
+        <v>1802.30999999999995</v>
       </c>
       <c r="D3" s="12">
-        <v>1585.54999999999995</v>
+        <v>1668.92000000000007</v>
       </c>
       <c r="E3" s="12">
-        <v>1854.45000000000005</v>
+        <v>1709.16000000000008</v>
       </c>
       <c r="F3" s="14">
-        <v>0.0428</v>
+        <v>0.0202</v>
       </c>
       <c r="G3" s="10">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="H3" s="18">
-        <v>10038527</v>
+        <v>15986644</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="11">
-        <v>1846.45000000000005</v>
+        <v>1704.59999999999991</v>
       </c>
       <c r="C4" s="11">
-        <v>2004.5</v>
+        <v>1716.58999999999992</v>
       </c>
       <c r="D4" s="11">
-        <v>1720.049999999999955</v>
+        <v>1506.40000000000009</v>
       </c>
       <c r="E4" s="11">
-        <v>1990.75</v>
-[...2 lines deleted...]
-        <v>0.0735</v>
+        <v>1534.65000000000009</v>
+      </c>
+      <c r="F4" s="15">
+        <v>-0.1021</v>
       </c>
       <c r="G4" s="9">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="H4" s="17">
-        <v>13941056</v>
+        <v>10251382</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="12">
-        <v>1992.75</v>
+        <v>1545.94000000000005</v>
       </c>
       <c r="C5" s="12">
-        <v>2005.84999999999991</v>
+        <v>1729.47000000000003</v>
       </c>
       <c r="D5" s="12">
-        <v>1814.90000000000009</v>
+        <v>1522.54999999999995</v>
       </c>
       <c r="E5" s="12">
-        <v>1961.84999999999991</v>
-[...2 lines deleted...]
-        <v>-0.0145</v>
+        <v>1598.75999999999999</v>
+      </c>
+      <c r="F5" s="14">
+        <v>0.0418</v>
       </c>
       <c r="G5" s="10">
         <v>22</v>
       </c>
       <c r="H5" s="18">
-        <v>7470431</v>
+        <v>6784818</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="11">
-        <v>1963.049999999999955</v>
+        <v>1598.75999999999999</v>
       </c>
       <c r="C6" s="11">
-        <v>2168.0</v>
+        <v>1985.94000000000005</v>
       </c>
       <c r="D6" s="11">
-        <v>1909.40000000000009</v>
+        <v>1577.16000000000008</v>
       </c>
       <c r="E6" s="11">
-        <v>2134.75</v>
+        <v>1858.5</v>
       </c>
       <c r="F6" s="13">
-        <v>0.0881</v>
+        <v>0.1625</v>
       </c>
       <c r="G6" s="9">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H6" s="17">
-        <v>13929584</v>
+        <v>34245470</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B7" s="12">
-        <v>2143.0</v>
+        <v>1858.5</v>
       </c>
       <c r="C7" s="12">
-        <v>2175.0</v>
+        <v>1940.0</v>
       </c>
       <c r="D7" s="12">
-        <v>1738.049999999999955</v>
+        <v>1791.71000000000004</v>
       </c>
       <c r="E7" s="12">
-        <v>1774.65000000000009</v>
-[...2 lines deleted...]
-        <v>-0.1687</v>
+        <v>1798.83999999999992</v>
+      </c>
+      <c r="F7" s="16">
+        <v>-0.0321</v>
       </c>
       <c r="G7" s="10">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="H7" s="18">
-        <v>10796492</v>
+        <v>5064534</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="9" t="s">
         <v>39</v>
       </c>
       <c r="B8" s="11">
-        <v>1795.0</v>
+        <v>1809.34999999999991</v>
       </c>
       <c r="C8" s="11">
-        <v>1829.099999999999909</v>
+        <v>1879.80999999999995</v>
       </c>
       <c r="D8" s="11">
-        <v>1699.25</v>
+        <v>1749.099999999999909</v>
       </c>
       <c r="E8" s="11">
-        <v>1755.099999999999909</v>
-[...2 lines deleted...]
-        <v>-0.011</v>
+        <v>1808.84999999999991</v>
+      </c>
+      <c r="F8" s="13">
+        <v>0.0056</v>
       </c>
       <c r="G8" s="9">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="H8" s="17">
-        <v>4887017</v>
+        <v>5139779</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B9" s="12">
-        <v>1755.099999999999909</v>
+        <v>1808.84999999999991</v>
       </c>
       <c r="C9" s="12">
-        <v>1861.79999999999995</v>
+        <v>1817.67000000000007</v>
       </c>
       <c r="D9" s="12">
-        <v>1681.049999999999955</v>
+        <v>1494.71000000000004</v>
       </c>
       <c r="E9" s="12">
-        <v>1703.40000000000009</v>
-[...2 lines deleted...]
-        <v>-0.0295</v>
+        <v>1556.34999999999991</v>
+      </c>
+      <c r="F9" s="16">
+        <v>-0.1396</v>
       </c>
       <c r="G9" s="10">
         <v>22</v>
       </c>
       <c r="H9" s="18">
-        <v>6416671</v>
+        <v>7699583</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B10" s="11">
-        <v>1710.0</v>
+        <v>1602.32999999999993</v>
       </c>
       <c r="C10" s="11">
-        <v>1759.65000000000009</v>
+        <v>1694.58999999999992</v>
       </c>
       <c r="D10" s="11">
-        <v>1550.0</v>
+        <v>1502.93000000000006</v>
       </c>
       <c r="E10" s="11">
-        <v>1633.0</v>
-[...2 lines deleted...]
-        <v>-0.0413</v>
+        <v>1583.099999999999909</v>
+      </c>
+      <c r="F10" s="13">
+        <v>0.0172</v>
       </c>
       <c r="G10" s="9">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="H10" s="17">
-        <v>7985674</v>
+        <v>5738791</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B11" s="12">
-        <v>1600.20000000000005</v>
+        <v>1560.80999999999995</v>
       </c>
       <c r="C11" s="12">
-        <v>1627.45000000000005</v>
+        <v>1596.59999999999991</v>
       </c>
       <c r="D11" s="12">
-        <v>1343.29999999999995</v>
+        <v>1330.0099999999999909</v>
       </c>
       <c r="E11" s="12">
-        <v>1352.5</v>
-[...2 lines deleted...]
-        <v>-0.1718</v>
+        <v>1347.90000000000009</v>
+      </c>
+      <c r="F11" s="16">
+        <v>-0.1486</v>
       </c>
       <c r="G11" s="10">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H11" s="18">
-        <v>5207447</v>
+        <v>6701048</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="9" t="s">
         <v>43</v>
       </c>
       <c r="B12" s="11">
-        <v>1351.049999999999955</v>
+        <v>1364.78999999999996</v>
       </c>
       <c r="C12" s="11">
-        <v>1631.54999999999995</v>
+        <v>1608.36999999999989</v>
       </c>
       <c r="D12" s="11">
-        <v>1291.0</v>
+        <v>1310.57999999999993</v>
       </c>
       <c r="E12" s="11">
-        <v>1578.20000000000005</v>
+        <v>1566.25999999999999</v>
       </c>
       <c r="F12" s="13">
-        <v>0.1669</v>
+        <v>0.162</v>
       </c>
       <c r="G12" s="9">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H12" s="17">
-        <v>14214271</v>
+        <v>11066969</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B13" s="12">
-        <v>1580.0</v>
+        <v>1566.25999999999999</v>
       </c>
       <c r="C13" s="12">
-        <v>1655.29999999999995</v>
+        <v>2031.43000000000006</v>
       </c>
       <c r="D13" s="12">
-        <v>1495.75</v>
+        <v>1516.6099999999999</v>
       </c>
       <c r="E13" s="12">
-        <v>1591.40000000000009</v>
+        <v>1947.28999999999996</v>
       </c>
       <c r="F13" s="14">
-        <v>0.0084</v>
+        <v>0.2433</v>
       </c>
       <c r="G13" s="10">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="H13" s="18">
-        <v>9093443</v>
+        <v>17937822</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="9" t="s">
         <v>45</v>
       </c>
       <c r="B14" s="11">
-        <v>1599.0</v>
+        <v>1966.72000000000003</v>
       </c>
       <c r="C14" s="11">
-        <v>1699.0</v>
+        <v>2110.0</v>
       </c>
       <c r="D14" s="11">
-        <v>1470.79999999999995</v>
+        <v>1840.96000000000004</v>
       </c>
       <c r="E14" s="11">
-        <v>1676.20000000000005</v>
+        <v>1970.59999999999991</v>
       </c>
       <c r="F14" s="13">
-        <v>0.0533</v>
+        <v>0.012</v>
       </c>
       <c r="G14" s="9">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H14" s="17">
-        <v>9137098</v>
+        <v>16927348</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="10" t="s">
         <v>46</v>
       </c>
       <c r="B15" s="12">
-        <v>1676.20000000000005</v>
+        <v>1970.59999999999991</v>
       </c>
       <c r="C15" s="12">
-        <v>1760.0</v>
+        <v>1990.0</v>
       </c>
       <c r="D15" s="12">
-        <v>1630.0</v>
+        <v>1680.0</v>
       </c>
       <c r="E15" s="12">
-        <v>1690.59999999999991</v>
-[...2 lines deleted...]
-        <v>0.0086</v>
+        <v>1756.40000000000009</v>
+      </c>
+      <c r="F15" s="16">
+        <v>-0.1087</v>
       </c>
       <c r="G15" s="10">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H15" s="18">
-        <v>5912214</v>
+        <v>8031756</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="9" t="s">
         <v>47</v>
       </c>
       <c r="B16" s="11">
-        <v>1686.59999999999991</v>
+        <v>1765.90000000000009</v>
       </c>
       <c r="C16" s="11">
-        <v>1818.70000000000005</v>
+        <v>1793.79999999999995</v>
       </c>
       <c r="D16" s="11">
-        <v>1684.099999999999909</v>
+        <v>1640.20000000000005</v>
       </c>
       <c r="E16" s="11">
-        <v>1724.70000000000005</v>
-[...2 lines deleted...]
-        <v>0.0202</v>
+        <v>1723.40000000000009</v>
+      </c>
+      <c r="F16" s="15">
+        <v>-0.0188</v>
       </c>
       <c r="G16" s="9">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="H16" s="17">
-        <v>15986644</v>
+        <v>5329432</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="10" t="s">
         <v>48</v>
       </c>
       <c r="B17" s="12">
-        <v>1720.099999999999909</v>
+        <v>1735.099999999999909</v>
       </c>
       <c r="C17" s="12">
-        <v>1732.20000000000005</v>
+        <v>1831.5</v>
       </c>
       <c r="D17" s="12">
-        <v>1520.099999999999909</v>
+        <v>1630.0</v>
       </c>
       <c r="E17" s="12">
-        <v>1548.59999999999991</v>
-[...2 lines deleted...]
-        <v>-0.1021</v>
+        <v>1656.20000000000005</v>
+      </c>
+      <c r="F17" s="16">
+        <v>-0.039</v>
       </c>
       <c r="G17" s="10">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H17" s="18">
-        <v>10251382</v>
+        <v>5149816</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="9" t="s">
         <v>49</v>
       </c>
       <c r="B18" s="11">
-        <v>1560.0</v>
+        <v>1640.0</v>
       </c>
       <c r="C18" s="11">
-        <v>1745.20000000000005</v>
+        <v>1866.0</v>
       </c>
       <c r="D18" s="11">
-        <v>1536.40000000000009</v>
+        <v>1605.099999999999909</v>
       </c>
       <c r="E18" s="11">
-        <v>1613.29999999999995</v>
+        <v>1675.40000000000009</v>
       </c>
       <c r="F18" s="13">
-        <v>0.0418</v>
+        <v>0.0116</v>
       </c>
       <c r="G18" s="9">
         <v>22</v>
       </c>
       <c r="H18" s="17">
-        <v>6784818</v>
+        <v>11429774</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="10" t="s">
         <v>50</v>
       </c>
       <c r="B19" s="12">
-        <v>1613.29999999999995</v>
+        <v>1690.40000000000009</v>
       </c>
       <c r="C19" s="12">
-        <v>2004.0</v>
+        <v>1763.29999999999995</v>
       </c>
       <c r="D19" s="12">
-        <v>1591.5</v>
+        <v>1674.20000000000005</v>
       </c>
       <c r="E19" s="12">
-        <v>1915.29999999999995</v>
+        <v>1755.5</v>
       </c>
       <c r="F19" s="14">
-        <v>0.1872</v>
+        <v>0.0478</v>
       </c>
       <c r="G19" s="10">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="H19" s="18">
-        <v>31827598</v>
+        <v>318672</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G13"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
@@ -1560,319 +1549,319 @@
       </c>
       <c r="B1" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C1" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>29</v>
       </c>
       <c r="F1" s="8" t="s">
         <v>30</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B2" s="11">
-        <v>1666.0</v>
+        <v>1725.0</v>
       </c>
       <c r="C2" s="11">
-        <v>1712.79999999999995</v>
+        <v>1736.90000000000009</v>
       </c>
       <c r="D2" s="11">
-        <v>1622.90000000000009</v>
+        <v>1650.0</v>
       </c>
       <c r="E2" s="11">
-        <v>1654.5</v>
-[...2 lines deleted...]
-        <v>-0.0069</v>
+        <v>1655.40000000000009</v>
+      </c>
+      <c r="F2" s="15">
+        <v>-0.0403</v>
       </c>
       <c r="G2" s="17">
-        <v>924472</v>
+        <v>1245654</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="10" t="s">
         <v>53</v>
       </c>
       <c r="B3" s="12">
-        <v>1650.0</v>
+        <v>1660.0</v>
       </c>
       <c r="C3" s="12">
-        <v>1706.79999999999995</v>
+        <v>1710.90000000000009</v>
       </c>
       <c r="D3" s="12">
-        <v>1619.0</v>
+        <v>1640.20000000000005</v>
       </c>
       <c r="E3" s="12">
-        <v>1694.90000000000009</v>
+        <v>1694.70000000000005</v>
       </c>
       <c r="F3" s="14">
-        <v>0.0244</v>
+        <v>0.0237</v>
       </c>
       <c r="G3" s="18">
-        <v>958447</v>
+        <v>1436722</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="9" t="s">
         <v>54</v>
       </c>
       <c r="B4" s="11">
-        <v>1699.0</v>
+        <v>1695.0</v>
       </c>
       <c r="C4" s="11">
-        <v>1713.29999999999995</v>
+        <v>1763.0</v>
       </c>
       <c r="D4" s="11">
-        <v>1580.90000000000009</v>
+        <v>1685.0</v>
       </c>
       <c r="E4" s="11">
-        <v>1604.5</v>
-[...2 lines deleted...]
-        <v>-0.0533</v>
+        <v>1756.099999999999909</v>
+      </c>
+      <c r="F4" s="13">
+        <v>0.0362</v>
       </c>
       <c r="G4" s="17">
-        <v>4672508</v>
+        <v>1532596</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="10" t="s">
         <v>55</v>
       </c>
       <c r="B5" s="12">
-        <v>1604.5</v>
+        <v>1754.099999999999909</v>
       </c>
       <c r="C5" s="12">
-        <v>1617.70000000000005</v>
+        <v>1785.0</v>
       </c>
       <c r="D5" s="12">
-        <v>1520.099999999999909</v>
+        <v>1718.20000000000005</v>
       </c>
       <c r="E5" s="12">
-        <v>1548.59999999999991</v>
-[...2 lines deleted...]
-        <v>-0.0348</v>
+        <v>1761.59999999999991</v>
+      </c>
+      <c r="F5" s="14">
+        <v>0.0031</v>
       </c>
       <c r="G5" s="18">
-        <v>3481830</v>
+        <v>1006140</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="9" t="s">
         <v>56</v>
       </c>
       <c r="B6" s="11">
-        <v>1560.0</v>
+        <v>1756.20000000000005</v>
       </c>
       <c r="C6" s="11">
-        <v>1578.099999999999909</v>
+        <v>1831.5</v>
       </c>
       <c r="D6" s="11">
-        <v>1536.40000000000009</v>
+        <v>1740.0</v>
       </c>
       <c r="E6" s="11">
-        <v>1549.59999999999991</v>
+        <v>1780.099999999999909</v>
       </c>
       <c r="F6" s="13">
-        <v>0.0006</v>
+        <v>0.0105</v>
       </c>
       <c r="G6" s="17">
-        <v>1873539</v>
+        <v>1793397</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="10" t="s">
         <v>57</v>
       </c>
       <c r="B7" s="12">
-        <v>1560.59999999999991</v>
+        <v>1771.0</v>
       </c>
       <c r="C7" s="12">
-        <v>1624.40000000000009</v>
+        <v>1789.59999999999991</v>
       </c>
       <c r="D7" s="12">
-        <v>1541.0</v>
+        <v>1650.099999999999909</v>
       </c>
       <c r="E7" s="12">
-        <v>1614.0</v>
-[...2 lines deleted...]
-        <v>0.0416</v>
+        <v>1666.5</v>
+      </c>
+      <c r="F7" s="16">
+        <v>-0.0638</v>
       </c>
       <c r="G7" s="18">
-        <v>1569243</v>
+        <v>644229</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="9" t="s">
         <v>58</v>
       </c>
       <c r="B8" s="11">
-        <v>1614.0</v>
+        <v>1660.0</v>
       </c>
       <c r="C8" s="11">
-        <v>1745.20000000000005</v>
+        <v>1697.90000000000009</v>
       </c>
       <c r="D8" s="11">
-        <v>1603.20000000000005</v>
+        <v>1617.5</v>
       </c>
       <c r="E8" s="11">
-        <v>1684.40000000000009</v>
+        <v>1683.0</v>
       </c>
       <c r="F8" s="13">
-        <v>0.0436</v>
+        <v>0.0099</v>
       </c>
       <c r="G8" s="17">
-        <v>2051579</v>
+        <v>780351</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="10" t="s">
         <v>59</v>
       </c>
       <c r="B9" s="12">
-        <v>1684.40000000000009</v>
+        <v>1683.0</v>
       </c>
       <c r="C9" s="12">
-        <v>1699.0</v>
+        <v>1698.90000000000009</v>
       </c>
       <c r="D9" s="12">
-        <v>1605.0</v>
+        <v>1621.0</v>
       </c>
       <c r="E9" s="12">
-        <v>1613.70000000000005</v>
-[...2 lines deleted...]
-        <v>-0.042</v>
+        <v>1656.70000000000005</v>
+      </c>
+      <c r="F9" s="16">
+        <v>-0.0156</v>
       </c>
       <c r="G9" s="18">
-        <v>689212</v>
+        <v>1655501</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="9" t="s">
         <v>60</v>
       </c>
       <c r="B10" s="11">
-        <v>1618.0</v>
+        <v>1656.70000000000005</v>
       </c>
       <c r="C10" s="11">
-        <v>1643.099999999999909</v>
+        <v>1866.0</v>
       </c>
       <c r="D10" s="11">
-        <v>1591.5</v>
+        <v>1636.20000000000005</v>
       </c>
       <c r="E10" s="11">
-        <v>1613.79999999999995</v>
+        <v>1742.79999999999995</v>
       </c>
       <c r="F10" s="13">
-        <v>0.0001</v>
+        <v>0.052</v>
       </c>
       <c r="G10" s="17">
-        <v>994618</v>
+        <v>6700271</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="10" t="s">
         <v>61</v>
       </c>
       <c r="B11" s="12">
-        <v>1613.79999999999995</v>
+        <v>1715.0</v>
       </c>
       <c r="C11" s="12">
-        <v>1947.90000000000009</v>
+        <v>1738.40000000000009</v>
       </c>
       <c r="D11" s="12">
-        <v>1592.79999999999995</v>
+        <v>1605.099999999999909</v>
       </c>
       <c r="E11" s="12">
-        <v>1870.20000000000005</v>
-[...2 lines deleted...]
-        <v>0.1589</v>
+        <v>1654.40000000000009</v>
+      </c>
+      <c r="F11" s="16">
+        <v>-0.0507</v>
       </c>
       <c r="G11" s="18">
-        <v>15478224</v>
+        <v>1919013</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="9" t="s">
         <v>62</v>
       </c>
       <c r="B12" s="11">
-        <v>1833.0</v>
+        <v>1658.70000000000005</v>
       </c>
       <c r="C12" s="11">
-        <v>2004.0</v>
+        <v>1744.79999999999995</v>
       </c>
       <c r="D12" s="11">
-        <v>1786.0</v>
+        <v>1631.79999999999995</v>
       </c>
       <c r="E12" s="11">
-        <v>1926.90000000000009</v>
+        <v>1675.40000000000009</v>
       </c>
       <c r="F12" s="13">
-        <v>0.0303</v>
+        <v>0.0127</v>
       </c>
       <c r="G12" s="17">
-        <v>15071584</v>
+        <v>873425</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="10" t="s">
         <v>63</v>
       </c>
       <c r="B13" s="12">
-        <v>1935.5</v>
+        <v>1690.40000000000009</v>
       </c>
       <c r="C13" s="12">
-        <v>1940.0</v>
+        <v>1763.29999999999995</v>
       </c>
       <c r="D13" s="12">
-        <v>1862.40000000000009</v>
+        <v>1674.20000000000005</v>
       </c>
       <c r="E13" s="12">
-        <v>1915.29999999999995</v>
-[...2 lines deleted...]
-        <v>-0.006</v>
+        <v>1755.5</v>
+      </c>
+      <c r="F13" s="14">
+        <v>0.0478</v>
       </c>
       <c r="G13" s="18">
-        <v>884417</v>
+        <v>318672</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:K31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
@@ -1905,776 +1894,744 @@
       </c>
       <c r="F1" s="8" t="s">
         <v>68</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>69</v>
       </c>
       <c r="H1" s="8" t="s">
         <v>70</v>
       </c>
       <c r="I1" s="8" t="s">
         <v>71</v>
       </c>
       <c r="J1" s="8" t="s">
         <v>72</v>
       </c>
       <c r="K1" s="8" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="9" t="s">
         <v>74</v>
       </c>
       <c r="B2" s="11">
-        <v>1911.70000000000005</v>
-[...2 lines deleted...]
-        <v>-0.0299</v>
+        <v>1755.5</v>
+      </c>
+      <c r="C2" s="13">
+        <v>0.0478</v>
       </c>
       <c r="D2" s="9">
-        <v>47.9</v>
+        <v>57.7</v>
       </c>
       <c r="E2" s="9">
-        <v>0.57</v>
+        <v>0.56</v>
       </c>
       <c r="F2" s="9"/>
       <c r="G2" s="9"/>
       <c r="H2" s="9"/>
       <c r="I2" s="9"/>
       <c r="J2" s="9"/>
       <c r="K2" s="9"/>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="10" t="s">
         <v>75</v>
       </c>
       <c r="B3" s="12">
-        <v>1970.59999999999991</v>
-[...2 lines deleted...]
-        <v>-0.0114</v>
+        <v>1675.40000000000009</v>
+      </c>
+      <c r="C3" s="16">
+        <v>-0.0199</v>
       </c>
       <c r="D3" s="10">
-        <v>55.5</v>
+        <v>46.7</v>
       </c>
       <c r="E3" s="10">
-        <v>0.71</v>
+        <v>0.24</v>
       </c>
       <c r="F3" s="10"/>
       <c r="G3" s="10"/>
       <c r="H3" s="10"/>
       <c r="I3" s="10"/>
       <c r="J3" s="10"/>
       <c r="K3" s="10"/>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="9" t="s">
         <v>76</v>
       </c>
       <c r="B4" s="11">
-        <v>1993.40000000000009</v>
+        <v>1709.40000000000009</v>
       </c>
       <c r="C4" s="13">
-        <v>0.0008</v>
+        <v>0.0169</v>
       </c>
       <c r="D4" s="9">
-        <v>58.8</v>
+        <v>52.1</v>
       </c>
       <c r="E4" s="9">
-        <v>0.95</v>
+        <v>0.35</v>
       </c>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="9"/>
       <c r="I4" s="9"/>
       <c r="J4" s="9"/>
       <c r="K4" s="9"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="10" t="s">
         <v>77</v>
       </c>
       <c r="B5" s="12">
-        <v>1991.90000000000009</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1681.0</v>
+      </c>
+      <c r="C5" s="16">
+        <v>-0.019</v>
       </c>
       <c r="D5" s="10">
-        <v>58.7</v>
+        <v>47.4</v>
       </c>
       <c r="E5" s="10">
-        <v>0.58</v>
+        <v>0.24</v>
       </c>
       <c r="F5" s="10"/>
       <c r="G5" s="10"/>
       <c r="H5" s="10"/>
       <c r="I5" s="10"/>
       <c r="J5" s="10"/>
       <c r="K5" s="10"/>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="9" t="s">
         <v>78</v>
       </c>
       <c r="B6" s="11">
-        <v>1991.90000000000009</v>
-[...2 lines deleted...]
-        <v>-0.018</v>
+        <v>1713.5</v>
+      </c>
+      <c r="C6" s="13">
+        <v>0.0192</v>
       </c>
       <c r="D6" s="9">
-        <v>58.7</v>
+        <v>52.9</v>
       </c>
       <c r="E6" s="9">
-        <v>0.55</v>
+        <v>0.34</v>
       </c>
       <c r="F6" s="9"/>
       <c r="G6" s="9"/>
       <c r="H6" s="9"/>
       <c r="I6" s="9"/>
       <c r="J6" s="9"/>
       <c r="K6" s="9"/>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="10" t="s">
         <v>79</v>
       </c>
       <c r="B7" s="12">
-        <v>2028.5</v>
+        <v>1681.20000000000005</v>
       </c>
       <c r="C7" s="14">
-        <v>0.0026</v>
+        <v>0.0162</v>
       </c>
       <c r="D7" s="10">
-        <v>63.6</v>
+        <v>47.2</v>
       </c>
       <c r="E7" s="10">
-        <v>1.63</v>
+        <v>0.4</v>
       </c>
       <c r="F7" s="10"/>
       <c r="G7" s="10"/>
       <c r="H7" s="10"/>
       <c r="I7" s="10"/>
       <c r="J7" s="10"/>
       <c r="K7" s="10"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="9" t="s">
         <v>80</v>
       </c>
       <c r="B8" s="11">
-        <v>2023.20000000000005</v>
-[...2 lines deleted...]
-        <v>-0.0187</v>
+        <v>1654.40000000000009</v>
+      </c>
+      <c r="C8" s="15">
+        <v>-0.0166</v>
       </c>
       <c r="D8" s="9">
-        <v>63.2</v>
+        <v>41.9</v>
       </c>
       <c r="E8" s="9">
-        <v>0.93</v>
+        <v>0.55</v>
       </c>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="9"/>
       <c r="I8" s="9"/>
       <c r="J8" s="9"/>
       <c r="K8" s="9"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="10" t="s">
         <v>81</v>
       </c>
       <c r="B9" s="12">
-        <v>2061.69999999999982</v>
-[...2 lines deleted...]
-        <v>0.0367</v>
+        <v>1682.40000000000009</v>
+      </c>
+      <c r="C9" s="16">
+        <v>-0.0055</v>
       </c>
       <c r="D9" s="10">
-        <v>68.5</v>
+        <v>46.4</v>
       </c>
       <c r="E9" s="10">
-        <v>2.91</v>
+        <v>0.81</v>
       </c>
       <c r="F9" s="10"/>
       <c r="G9" s="10"/>
       <c r="H9" s="10"/>
       <c r="I9" s="10"/>
-      <c r="J9" s="10" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="J9" s="10"/>
+      <c r="K9" s="10"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="9" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B10" s="11">
-        <v>1988.79999999999995</v>
-[...2 lines deleted...]
-        <v>0.0241</v>
+        <v>1691.70000000000005</v>
+      </c>
+      <c r="C10" s="15">
+        <v>-0.0156</v>
       </c>
       <c r="D10" s="9">
-        <v>63.1</v>
+        <v>48.1</v>
       </c>
       <c r="E10" s="9">
-        <v>1.28</v>
+        <v>0.54</v>
       </c>
       <c r="F10" s="9"/>
       <c r="G10" s="9"/>
       <c r="H10" s="9"/>
       <c r="I10" s="9"/>
       <c r="J10" s="9"/>
       <c r="K10" s="9"/>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="10" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B11" s="12">
-        <v>1942.0</v>
+        <v>1718.5</v>
       </c>
       <c r="C11" s="14">
-        <v>0.0222</v>
+        <v>0.0</v>
       </c>
       <c r="D11" s="10">
-        <v>58.8</v>
+        <v>53.0</v>
       </c>
       <c r="E11" s="10">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="F11" s="10"/>
       <c r="G11" s="10"/>
       <c r="H11" s="10"/>
       <c r="I11" s="10"/>
       <c r="J11" s="10"/>
       <c r="K11" s="10"/>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="9" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B12" s="11">
-        <v>1899.79999999999995</v>
-[...2 lines deleted...]
-        <v>-0.0072</v>
+        <v>1718.5</v>
+      </c>
+      <c r="C12" s="15">
+        <v>-0.0139</v>
       </c>
       <c r="D12" s="9">
-        <v>54.4</v>
+        <v>53.0</v>
       </c>
       <c r="E12" s="9">
-        <v>0.87</v>
+        <v>0.88</v>
       </c>
       <c r="F12" s="9"/>
       <c r="G12" s="9"/>
       <c r="H12" s="9"/>
       <c r="I12" s="9"/>
       <c r="J12" s="9"/>
       <c r="K12" s="9"/>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="10" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B13" s="12">
-        <v>1913.59999999999991</v>
-[...2 lines deleted...]
-        <v>-0.0105</v>
+        <v>1742.79999999999995</v>
+      </c>
+      <c r="C13" s="16">
+        <v>-0.0119</v>
       </c>
       <c r="D13" s="10">
-        <v>56.2</v>
+        <v>57.6</v>
       </c>
       <c r="E13" s="10">
-        <v>0.47</v>
+        <v>2.35</v>
       </c>
       <c r="F13" s="10"/>
       <c r="G13" s="10"/>
       <c r="H13" s="10"/>
       <c r="I13" s="10"/>
       <c r="J13" s="10"/>
-      <c r="K13" s="10"/>
+      <c r="K13" s="10" t="s">
+        <v>86</v>
+      </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="9" t="s">
         <v>87</v>
       </c>
       <c r="B14" s="11">
-        <v>1966.59999999999991</v>
+        <v>1763.70000000000005</v>
       </c>
       <c r="C14" s="13">
-        <v>0.0003</v>
+        <v>0.0632</v>
       </c>
       <c r="D14" s="9">
-        <v>63.5</v>
+        <v>61.9</v>
       </c>
       <c r="E14" s="9">
-        <v>0.27</v>
+        <v>10.9</v>
       </c>
       <c r="F14" s="9"/>
       <c r="G14" s="9"/>
       <c r="H14" s="9"/>
-      <c r="I14" s="9"/>
+      <c r="I14" s="9" t="s">
+        <v>86</v>
+      </c>
       <c r="J14" s="9"/>
-      <c r="K14" s="9"/>
+      <c r="K14" s="9" t="s">
+        <v>86</v>
+      </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="10" t="s">
         <v>88</v>
       </c>
       <c r="B15" s="12">
-        <v>1966.0</v>
-[...2 lines deleted...]
-        <v>-0.0064</v>
+        <v>1658.90000000000009</v>
+      </c>
+      <c r="C15" s="16">
+        <v>-0.0081</v>
       </c>
       <c r="D15" s="10">
-        <v>63.5</v>
+        <v>41.6</v>
       </c>
       <c r="E15" s="10">
-        <v>0.42</v>
+        <v>0.61</v>
       </c>
       <c r="F15" s="10"/>
       <c r="G15" s="10"/>
       <c r="H15" s="10"/>
       <c r="I15" s="10"/>
       <c r="J15" s="10"/>
       <c r="K15" s="10"/>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="9" t="s">
         <v>89</v>
       </c>
       <c r="B16" s="11">
-        <v>1978.59999999999991</v>
+        <v>1672.40000000000009</v>
       </c>
       <c r="C16" s="13">
-        <v>0.0014</v>
+        <v>0.0058</v>
       </c>
       <c r="D16" s="9">
-        <v>65.099999999999994</v>
+        <v>44.4</v>
       </c>
       <c r="E16" s="9">
-        <v>0.61</v>
+        <v>0.41</v>
       </c>
       <c r="F16" s="9"/>
       <c r="G16" s="9"/>
       <c r="H16" s="9"/>
       <c r="I16" s="9"/>
       <c r="J16" s="9"/>
       <c r="K16" s="9"/>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="10" t="s">
         <v>90</v>
       </c>
       <c r="B17" s="12">
-        <v>1975.79999999999995</v>
+        <v>1662.70000000000005</v>
       </c>
       <c r="C17" s="14">
-        <v>0.0367</v>
+        <v>0.0036</v>
       </c>
       <c r="D17" s="10">
-        <v>65.0</v>
+        <v>41.7</v>
       </c>
       <c r="E17" s="10">
-        <v>0.66</v>
+        <v>0.9</v>
       </c>
       <c r="F17" s="10"/>
       <c r="G17" s="10"/>
       <c r="H17" s="10"/>
       <c r="I17" s="10"/>
       <c r="J17" s="10"/>
       <c r="K17" s="10"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="9" t="s">
         <v>91</v>
       </c>
       <c r="B18" s="11">
-        <v>1905.79999999999995</v>
-[...2 lines deleted...]
-        <v>-0.0339</v>
+        <v>1656.70000000000005</v>
+      </c>
+      <c r="C18" s="15">
+        <v>-0.0123</v>
       </c>
       <c r="D18" s="9">
-        <v>59.8</v>
+        <v>40.1</v>
       </c>
       <c r="E18" s="9">
-        <v>0.45</v>
+        <v>1.26</v>
       </c>
       <c r="F18" s="9"/>
       <c r="G18" s="9"/>
       <c r="H18" s="9"/>
       <c r="I18" s="9"/>
       <c r="J18" s="9"/>
       <c r="K18" s="9"/>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="10" t="s">
         <v>92</v>
       </c>
       <c r="B19" s="12">
-        <v>1972.70000000000005</v>
-[...2 lines deleted...]
-        <v>-0.0066</v>
+        <v>1677.40000000000009</v>
+      </c>
+      <c r="C19" s="14">
+        <v>0.0107</v>
       </c>
       <c r="D19" s="10">
-        <v>68.7</v>
+        <v>44.1</v>
       </c>
       <c r="E19" s="10">
-        <v>0.91</v>
+        <v>2.18</v>
       </c>
       <c r="F19" s="10"/>
       <c r="G19" s="10"/>
       <c r="H19" s="10"/>
       <c r="I19" s="10"/>
       <c r="J19" s="10"/>
-      <c r="K19" s="10"/>
+      <c r="K19" s="10" t="s">
+        <v>86</v>
+      </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="9" t="s">
         <v>93</v>
       </c>
       <c r="B20" s="11">
-        <v>1985.90000000000009</v>
-[...5 lines deleted...]
-        <v>70.7</v>
+        <v>1659.59999999999991</v>
+      </c>
+      <c r="C20" s="15">
+        <v>-0.0132</v>
+      </c>
+      <c r="D20" s="9">
+        <v>39.3</v>
       </c>
       <c r="E20" s="9">
-        <v>0.89</v>
+        <v>2.78</v>
       </c>
       <c r="F20" s="9"/>
-      <c r="G20" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G20" s="9"/>
       <c r="H20" s="9"/>
       <c r="I20" s="9"/>
       <c r="J20" s="9"/>
-      <c r="K20" s="9"/>
+      <c r="K20" s="9" t="s">
+        <v>86</v>
+      </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="10" t="s">
         <v>94</v>
       </c>
       <c r="B21" s="12">
-        <v>1933.70000000000005</v>
+        <v>1681.79999999999995</v>
       </c>
       <c r="C21" s="14">
-        <v>0.0144</v>
+        <v>0.0027</v>
       </c>
       <c r="D21" s="10">
-        <v>67.3</v>
+        <v>43.6</v>
       </c>
       <c r="E21" s="10">
-        <v>0.78</v>
+        <v>0.66</v>
       </c>
       <c r="F21" s="10"/>
       <c r="G21" s="10"/>
       <c r="H21" s="10"/>
       <c r="I21" s="10"/>
       <c r="J21" s="10"/>
       <c r="K21" s="10"/>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="9" t="s">
         <v>95</v>
       </c>
       <c r="B22" s="11">
-        <v>1906.20000000000005</v>
-[...2 lines deleted...]
-        <v>-0.0187</v>
+        <v>1677.20000000000005</v>
+      </c>
+      <c r="C22" s="15">
+        <v>-0.0034</v>
       </c>
       <c r="D22" s="9">
-        <v>65.40000000000001</v>
+        <v>42.4</v>
       </c>
       <c r="E22" s="9">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="F22" s="9"/>
       <c r="G22" s="9"/>
       <c r="H22" s="9"/>
       <c r="I22" s="9"/>
       <c r="J22" s="9"/>
       <c r="K22" s="9"/>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="10" t="s">
         <v>96</v>
       </c>
       <c r="B23" s="12">
-        <v>1942.59999999999991</v>
-[...5 lines deleted...]
-        <v>70.5</v>
+        <v>1683.0</v>
+      </c>
+      <c r="C23" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="D23" s="10">
+        <v>43.5</v>
       </c>
       <c r="E23" s="10">
-        <v>0.61</v>
+        <v>0.67</v>
       </c>
       <c r="F23" s="10"/>
-      <c r="G23" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G23" s="10"/>
       <c r="H23" s="10"/>
       <c r="I23" s="10"/>
       <c r="J23" s="10"/>
       <c r="K23" s="10"/>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="9" t="s">
         <v>97</v>
       </c>
       <c r="B24" s="11">
-        <v>1965.0</v>
-[...5 lines deleted...]
-        <v>73.90000000000001</v>
+        <v>1683.0</v>
+      </c>
+      <c r="C24" s="13">
+        <v>0.0162</v>
+      </c>
+      <c r="D24" s="9">
+        <v>43.5</v>
       </c>
       <c r="E24" s="9">
-        <v>1.23</v>
+        <v>0.65</v>
       </c>
       <c r="F24" s="9"/>
-      <c r="G24" s="9" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="G24" s="9"/>
+      <c r="H24" s="9"/>
       <c r="I24" s="9"/>
       <c r="J24" s="9"/>
       <c r="K24" s="9"/>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="10" t="s">
         <v>98</v>
       </c>
       <c r="B25" s="12">
-        <v>1966.59999999999991</v>
+        <v>1656.20000000000005</v>
       </c>
       <c r="C25" s="14">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>74.099999999999994</v>
+        <v>0.0009</v>
+      </c>
+      <c r="D25" s="10">
+        <v>36.9</v>
       </c>
       <c r="E25" s="10">
-        <v>1.27</v>
+        <v>0.62</v>
       </c>
       <c r="F25" s="10"/>
-      <c r="G25" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G25" s="10"/>
       <c r="H25" s="10"/>
       <c r="I25" s="10"/>
       <c r="J25" s="10"/>
       <c r="K25" s="10"/>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="9" t="s">
         <v>99</v>
       </c>
       <c r="B26" s="11">
-        <v>1966.59999999999991</v>
-[...5 lines deleted...]
-        <v>74.099999999999994</v>
+        <v>1654.70000000000005</v>
+      </c>
+      <c r="C26" s="15">
+        <v>-0.0004</v>
+      </c>
+      <c r="D26" s="9">
+        <v>36.5</v>
       </c>
       <c r="E26" s="9">
-        <v>1.33</v>
+        <v>0.89</v>
       </c>
       <c r="F26" s="9"/>
-      <c r="G26" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G26" s="9"/>
       <c r="H26" s="9"/>
       <c r="I26" s="9"/>
       <c r="J26" s="9"/>
       <c r="K26" s="9"/>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="10" t="s">
         <v>100</v>
       </c>
       <c r="B27" s="12">
-        <v>2009.099999999999909</v>
-[...5 lines deleted...]
-        <v>79.90000000000001</v>
+        <v>1655.29999999999995</v>
+      </c>
+      <c r="C27" s="16">
+        <v>-0.0067</v>
+      </c>
+      <c r="D27" s="10">
+        <v>36.6</v>
       </c>
       <c r="E27" s="10">
-        <v>3.04</v>
+        <v>0.61</v>
       </c>
       <c r="F27" s="10"/>
-      <c r="G27" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G27" s="10"/>
       <c r="H27" s="10"/>
       <c r="I27" s="10"/>
-      <c r="J27" s="10" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="J27" s="10"/>
+      <c r="K27" s="10"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="9" t="s">
         <v>101</v>
       </c>
       <c r="B28" s="11">
-        <v>1936.0</v>
-[...5 lines deleted...]
-        <v>77.0</v>
+        <v>1666.5</v>
+      </c>
+      <c r="C28" s="15">
+        <v>-0.0021</v>
+      </c>
+      <c r="D28" s="9">
+        <v>38.1</v>
       </c>
       <c r="E28" s="9">
-        <v>1.12</v>
+        <v>0.51</v>
       </c>
       <c r="F28" s="9"/>
-      <c r="G28" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G28" s="9"/>
       <c r="H28" s="9"/>
       <c r="I28" s="9"/>
       <c r="J28" s="9"/>
       <c r="K28" s="9"/>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="10" t="s">
         <v>102</v>
       </c>
       <c r="B29" s="12">
-        <v>1964.0</v>
-[...5 lines deleted...]
-        <v>81.099999999999994</v>
+        <v>1670.0</v>
+      </c>
+      <c r="C29" s="16">
+        <v>-0.018</v>
+      </c>
+      <c r="D29" s="10">
+        <v>38.6</v>
       </c>
       <c r="E29" s="10">
-        <v>3.37</v>
+        <v>0.44</v>
       </c>
       <c r="F29" s="10"/>
-      <c r="G29" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G29" s="10"/>
       <c r="H29" s="10"/>
       <c r="I29" s="10"/>
-      <c r="J29" s="10" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="J29" s="10"/>
+      <c r="K29" s="10"/>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="9" t="s">
         <v>103</v>
       </c>
       <c r="B30" s="11">
-        <v>1896.29999999999995</v>
+        <v>1700.59999999999991</v>
       </c>
       <c r="C30" s="13">
-        <v>0.068</v>
-[...2 lines deleted...]
-        <v>78.5</v>
+        <v>0.0048</v>
+      </c>
+      <c r="D30" s="9">
+        <v>42.7</v>
       </c>
       <c r="E30" s="9">
-        <v>2.61</v>
+        <v>0.6</v>
       </c>
       <c r="F30" s="9"/>
-      <c r="G30" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G30" s="9"/>
       <c r="H30" s="9"/>
       <c r="I30" s="9"/>
-      <c r="J30" s="9" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="J30" s="9"/>
+      <c r="K30" s="9"/>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="10" t="s">
         <v>104</v>
       </c>
       <c r="B31" s="12">
-        <v>1775.59999999999991</v>
-[...5 lines deleted...]
-        <v>72.3</v>
+        <v>1692.40000000000009</v>
+      </c>
+      <c r="C31" s="16">
+        <v>-0.0233</v>
+      </c>
+      <c r="D31" s="10">
+        <v>41.1</v>
       </c>
       <c r="E31" s="10">
-        <v>4.44</v>
+        <v>0.51</v>
       </c>
       <c r="F31" s="10"/>
-      <c r="G31" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G31" s="10"/>
       <c r="H31" s="10"/>
       <c r="I31" s="10"/>
-      <c r="J31" s="10" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="J31" s="10"/>
+      <c r="K31" s="10"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">